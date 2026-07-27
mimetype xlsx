--- v0 (2026-05-27)
+++ v1 (2026-07-27)
@@ -1,256 +1,371 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15735" windowHeight="13230"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="19170" windowHeight="6645"/>
   </bookViews>
   <sheets>
-    <sheet name="責任者・連絡先 " sheetId="6" r:id="rId1"/>
-    <sheet name="記入例" sheetId="7" r:id="rId2"/>
+    <sheet name="責任者・新規" sheetId="5" r:id="rId1"/>
+    <sheet name="記入例" sheetId="6" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">記入例!$A$1:$AZ$62</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'責任者・連絡先 '!$A$1:$AZ$62</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">記入例!$A$1:$AZ$68</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">責任者・新規!$A$1:$AZ$68</definedName>
   </definedNames>
   <calcPr calcId="80000"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="87">
+  <si>
+    <t xml:space="preserve"> 1 - ①</t>
+  </si>
+  <si>
+    <t>申請日</t>
+  </si>
+  <si>
+    <t>平成</t>
+  </si>
   <si>
     <t>年</t>
   </si>
   <si>
     <t>月</t>
   </si>
   <si>
     <t>日</t>
   </si>
   <si>
+    <t>押印欄</t>
+  </si>
+  <si>
+    <t>商号</t>
+  </si>
+  <si>
+    <t>本店住所</t>
+  </si>
+  <si>
+    <t>代表者</t>
+  </si>
+  <si>
     <t>企業名</t>
   </si>
   <si>
     <t>フリガナ</t>
+  </si>
+  <si>
+    <t>ﾛｰﾏ字表記</t>
+  </si>
+  <si>
+    <t>（50字以内）</t>
+  </si>
+  <si>
+    <t>　　　　　※必ずご捺印ください</t>
   </si>
   <si>
     <t>部署名</t>
   </si>
   <si>
     <t>責任者名</t>
   </si>
   <si>
     <t>連絡TEL</t>
   </si>
   <si>
     <t>FAX</t>
   </si>
   <si>
     <t>ﾒｰﾙｱﾄﾞﾚｽ</t>
   </si>
   <si>
     <t>＠</t>
   </si>
   <si>
+    <t>※この欄は入力不要です</t>
+  </si>
+  <si>
     <t>申請ID</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>ご住所</t>
+  </si>
+  <si>
+    <t>〒</t>
+  </si>
+  <si>
+    <t>様</t>
+  </si>
+  <si>
+    <t>承認責任者情報欄</t>
+  </si>
+  <si>
+    <t>承認日</t>
   </si>
   <si>
     <t>問合せ窓口</t>
   </si>
   <si>
-    <t>※この欄は入力不要です</t>
+    <t>承認責任者</t>
   </si>
   <si>
     <t>PMDAセキュアメール電子証明書発行サービス</t>
+  </si>
+  <si>
+    <t>担当者</t>
+  </si>
+  <si>
+    <t>①申請企業情報</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>②申請責任者情報</t>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>※青枠内（白地）を全て入力してください</t>
     <rPh sb="3" eb="4">
       <t>ナイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シロジ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>①申請責任者登録情報</t>
-[...8 lines deleted...]
-    </rPh>
+    <t>③返信先</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>届出日</t>
-[...5 lines deleted...]
-    </rPh>
+    <t>問合せ№</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>申請責任者の連絡先変更を以下のとおり届出ます。</t>
+    <t>申請責任者の登録を以下のとおり申請いたします。</t>
     <rPh sb="0" eb="2">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>セキニンシャ</t>
     </rPh>
-    <rPh sb="6" eb="9">
-      <t>レンラクサキ</t>
+    <rPh sb="6" eb="8">
+      <t>トウロク</t>
     </rPh>
     <rPh sb="9" eb="11">
-      <t>ヘンコウ</t>
-[...1 lines deleted...]
-    <rPh sb="12" eb="14">
       <t>イカ</t>
     </rPh>
-    <rPh sb="18" eb="19">
-[...3 lines deleted...]
-      <t>デ</t>
+    <rPh sb="15" eb="17">
+      <t>シンセイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>※この欄は全て入力不要です</t>
+    <t>平成　　　年　　　月　　　日</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイセイ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ツキ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ヒ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>A</t>
-[...4 lines deleted...]
-      <t>ヘンコウ</t>
+    <t>企業名をローマ字(大文字)で入力してください。ただし、カンマ( , )はご利用いただけません。この表記が、電子証明書に記録されます。</t>
+    <rPh sb="37" eb="39">
+      <t>リヨウ</t>
     </rPh>
-    <rPh sb="3" eb="4">
-[...9 lines deleted...]
-      <t>キニュウ</t>
+    <rPh sb="49" eb="51">
+      <t>ヒョウキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>業者コード</t>
     <rPh sb="0" eb="2">
       <t>ギョウシャ</t>
     </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">※ </t>
+    <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t>※</t>
+    <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t>※必ず代表者の印をご捺印ください。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>※　必ずご捺印ください（ゴム印不可）。</t>
+    <rPh sb="5" eb="7">
+      <t>ナツイン</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>イン</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>フカ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>医薬品医療機器総合機構　株式会社</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>東京都千代田区霞が関３-３-２　新霞が関ビル</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>機構　太郎</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>イヤクヒンイリョウキキソウゴウキコウ　カブシキガイシャ</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>IYAKUHIN-IRYOKIKI-SOGOKIKO K.K.</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>キカクチョウセイブ　ギョウムチョウセイカ</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>企画調整部業務調整課</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>キコウ　ジロウ</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>機構　二郎</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>03-3506-xxx0</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>03-3505-xxx1</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>jiro.kiko</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>12-345-67-890</t>
+    <t>pmda.go.jp</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>03-3506-xxx2</t>
+    <t>100-0013</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>03-3505-xxx3</t>
-[...7 lines deleted...]
-    <t>1 - ③</t>
+    <t>責任者登録申請書</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>※本申請書は、個人情報の取扱に関して、機構が本サービスの運用に必要な範囲で、利用・提供することに関する同意書も兼ねています。</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>問合せ№</t>
+    <t>※商号・本店住所・代表者名は印鑑証明書と照合いたしますので、正確にご記入ください。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>FD申請に利用する業者コードをご記入ください。</t>
+    <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t>②申請責任者情報</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">※
+</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>このメールアドレスが記載された名刺がある場合、照合用に添付書類としてご提出ください。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>※必ず入力してください。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>※この欄は入力不要です。</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>pmda-s-mail@pmda.go.jp</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>※この欄は全て入力不要です。</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>B</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>C</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>D</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>E</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>F</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>G</t>
     <phoneticPr fontId="2"/>
@@ -262,2318 +377,2379 @@
   <si>
     <t>I</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>J</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>K</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>L</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>M</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>N</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>O</t>
+    <t>責任者登録申請書</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>P</t>
-[...48 lines deleted...]
-    <rPh sb="0" eb="2">
+    <t>なお当社及び申請責任者は、「PMDAセキュアメールID Class1 plus 電子証明書発行サービス利用規則」の記載事項に同意いたします。</t>
+    <rPh sb="2" eb="4">
+      <t>トウシャ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
       <t>シンセイ</t>
     </rPh>
-    <rPh sb="2" eb="5">
+    <rPh sb="8" eb="11">
       <t>セキニンシャ</t>
     </rPh>
-    <rPh sb="43" eb="45">
+    <rPh sb="62" eb="64">
       <t>ドウイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>０３－３５０６－９５５４</t>
-[...89 lines deleted...]
-    <t>ジョウホウシステムブ２カ</t>
+    <t>０３－５1５６－００６３</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="16">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="62"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
+      <b/>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="14"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <b/>
-      <sz val="10"/>
+      <sz val="16"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="12.65"/>
       <color indexed="12"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12.65"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="8"/>
-[...11 lines deleted...]
-    <font>
       <b/>
       <sz val="8"/>
       <color indexed="62"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <b/>
-      <sz val="8"/>
+      <sz val="7"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="17"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="47"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="60"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="73">
+  <borders count="59">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thin">
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
-      </top>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="62"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="53"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="53"/>
+      </left>
+      <right/>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right/>
+      <top style="thin">
         <color indexed="64"/>
-      </left>
-[...1 lines deleted...]
-      <top/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="thin">
+      <left style="thin">
         <color indexed="64"/>
-      </right>
-[...2 lines deleted...]
-      </top>
+      </left>
+      <right/>
+      <top/>
       <bottom/>
-      <diagonal/>
-[...9 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-        <color indexed="53"/>
+      <left style="dotted">
+        <color indexed="62"/>
       </left>
       <right/>
-      <top/>
+      <top style="medium">
+        <color indexed="62"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-        <color indexed="64"/>
+      <left style="dotted">
+        <color indexed="62"/>
+      </left>
+      <right style="dotted">
+        <color indexed="62"/>
+      </right>
+      <top style="medium">
+        <color indexed="62"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color indexed="62"/>
+      </left>
+      <right style="dotted">
+        <color indexed="62"/>
       </right>
       <top/>
       <bottom style="medium">
-        <color indexed="64"/>
+        <color indexed="62"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
+        <color indexed="62"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="62"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="62"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
-        <color indexed="64"/>
+        <color indexed="53"/>
       </right>
-      <top/>
+      <top style="medium">
+        <color indexed="62"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
+        <color indexed="62"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
-        <color indexed="64"/>
+        <color indexed="62"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
-        <color indexed="64"/>
+        <color indexed="62"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="dotted">
-[...2 lines deleted...]
-      <right/>
+      <left/>
+      <right style="medium">
+        <color indexed="53"/>
+      </right>
       <top/>
       <bottom style="medium">
         <color indexed="62"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dotted">
         <color indexed="62"/>
       </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="53"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="53"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="53"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="53"/>
+      </right>
+      <top style="medium">
+        <color indexed="53"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="53"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="53"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="53"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="53"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="62"/>
+      </left>
       <right style="dotted">
         <color indexed="62"/>
       </right>
       <top style="medium">
         <color indexed="62"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="dotted">
+      <left style="dashed">
         <color indexed="62"/>
       </left>
       <right style="dotted">
         <color indexed="62"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="62"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dotted">
         <color indexed="62"/>
       </left>
-      <right/>
+      <right style="medium">
+        <color indexed="62"/>
+      </right>
       <top style="medium">
         <color indexed="62"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="dotted">
         <color indexed="62"/>
       </left>
+      <right style="medium">
+        <color indexed="62"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
-      <top style="medium">
-        <color indexed="62"/>
+      <top style="thin">
+        <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="53"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="62"/>
       </right>
       <top style="medium">
         <color indexed="62"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...9 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="62"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="62"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="53"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="53"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="53"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="62"/>
       </right>
       <top style="thin">
         <color indexed="53"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...18 lines deleted...]
-    <border>
       <left/>
       <right style="medium">
         <color indexed="62"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="53"/>
       </bottom>
-      <diagonal/>
-[...121 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="53"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="53"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
       <top/>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="53"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="dashed">
-[...15 lines deleted...]
-      <right style="dotted">
+      <left/>
+      <right style="medium">
         <color indexed="62"/>
       </right>
       <top/>
-      <bottom style="medium">
-        <color indexed="62"/>
+      <bottom style="thin">
+        <color indexed="53"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="53"/>
+        <color indexed="62"/>
       </left>
       <right/>
-      <top style="medium">
+      <top/>
+      <bottom style="medium">
         <color indexed="53"/>
-      </top>
-[...20 lines deleted...]
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="53"/>
       </right>
       <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="53"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="53"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="53"/>
+      </left>
+      <right/>
+      <top/>
       <bottom style="medium">
-        <color indexed="53"/>
+        <color indexed="62"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="62"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="62"/>
       </top>
       <bottom style="medium">
         <color indexed="62"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="62"/>
       </top>
       <bottom style="medium">
         <color indexed="62"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="62"/>
       </right>
       <top style="medium">
         <color indexed="62"/>
       </top>
       <bottom style="medium">
         <color indexed="62"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="53"/>
       </left>
       <right/>
-      <top style="medium">
-[...4 lines deleted...]
-      </bottom>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
+      <right style="thin">
+        <color indexed="53"/>
+      </right>
       <top/>
-      <bottom style="medium">
-[...25 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="62"/>
       </right>
-      <top style="thin">
-[...11 lines deleted...]
-      </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...3 lines deleted...]
-      <top style="medium">
+      <left/>
+      <right style="thin">
+        <color indexed="53"/>
+      </right>
+      <top style="thin">
         <color indexed="53"/>
       </top>
-      <bottom/>
-[...7 lines deleted...]
-      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="53"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="53"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...29 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="53"/>
       </right>
       <top style="medium">
         <color indexed="53"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="53"/>
       </right>
       <top/>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="53"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="53"/>
       </left>
       <right/>
-      <top style="thin">
+      <top/>
+      <bottom style="medium">
         <color indexed="53"/>
-      </top>
-[...1 lines deleted...]
-        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...33 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="282">
+  <cellXfs count="301">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyProtection="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="2" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="2" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="2" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...15 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="9" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="2" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="2" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="10" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="11" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="26" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="22" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="23" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="38" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="41" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="42" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="55" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="26" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="51" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="35" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="36" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="27" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="28" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="38" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="28" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="28" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="25" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="56" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="52" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="28" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="57" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="55" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="26" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="51" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="45" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="58" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="29" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="27" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="45" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="31" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="35" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="56" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="36" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="44" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="55" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="26" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="56" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="51" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="52" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="25" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="26" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="56" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="52" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="39" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="9" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="41" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="64" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="42" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="54" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="39" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="46" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="38" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="22" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="23" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="27" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="45" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="51" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="48" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="49" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="50" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="35" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="36" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="11" fontId="10" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="11" fontId="10" fillId="0" borderId="16" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="11" fontId="10" fillId="0" borderId="35" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="11" fontId="10" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="11" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="11" fontId="10" fillId="0" borderId="53" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="11" fontId="10" fillId="0" borderId="18" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="11" fontId="10" fillId="0" borderId="19" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="11" fontId="10" fillId="0" borderId="36" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="38" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="9" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="46" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="39" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="47" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="36" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="39" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="43" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="44" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="29" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="34" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="9" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="40" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="65" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="25" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="26" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="27" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="29" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="30" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="31" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="56" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="66" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="46" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="32" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="47" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="33" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="30" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="41" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="42" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="48" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="49" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="67" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="30" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="31" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="32" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="33" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="35" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="36" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="48" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="68" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="49" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="63" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="45" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="50" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
-      <protection locked="0"/>
-[...89 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="11" fontId="10" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="11" fontId="10" fillId="0" borderId="16" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="11" fontId="10" fillId="0" borderId="35" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="11" fontId="10" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="11" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="11" fontId="10" fillId="0" borderId="53" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="11" fontId="10" fillId="0" borderId="18" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="11" fontId="10" fillId="0" borderId="19" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="11" fontId="10" fillId="0" borderId="36" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" shrinkToFit="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="35" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" shrinkToFit="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" shrinkToFit="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="36" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" shrinkToFit="1"/>
-      <protection locked="0"/>
-[...393 lines deleted...]
-      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="3">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_責任者登録申請書" xfId="2"/>
-    <cellStyle name="標準_利用者登録申請書" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>32</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>35</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7169" name="Oval 1"/>
+        <xdr:cNvPr id="6145" name="Oval 1"/>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4686300" y="3200400"/>
+          <a:off x="4686300" y="4905375"/>
           <a:ext cx="333375" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="6350">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="sysDot"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9">
                   <a:alpha val="50000"/>
                 </a:srgbClr>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>18</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>85725</xdr:rowOff>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>21</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7170" name="AutoShape 2"/>
+        <xdr:cNvPr id="6146" name="Oval 2"/>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2657475" y="4800600"/>
-          <a:ext cx="361950" cy="209550"/>
+          <a:off x="3381375" y="9544050"/>
+          <a:ext cx="361950" cy="361950"/>
         </a:xfrm>
-        <a:prstGeom prst="downArrow">
-[...3 lines deleted...]
-          </a:avLst>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
         </a:prstGeom>
-        <a:solidFill>
-[...2 lines deleted...]
-        <a:ln w="9525">
+        <a:noFill/>
+        <a:ln w="6350">
           <a:solidFill>
-            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
-          <a:miter lim="800000"/>
+          <a:prstDash val="sysDot"/>
+          <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9">
+                  <a:alpha val="50000"/>
+                </a:srgbClr>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>42</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>104775</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>51</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>187569</xdr:rowOff>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>190500</xdr:rowOff>
     </xdr:to>
-    <xdr:pic>
-[...12 lines deleted...]
-      <xdr:spPr>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6155" name="Oval 11"/>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6029325" y="66675"/>
-          <a:ext cx="1272525" cy="644769"/>
+          <a:off x="3390900" y="9982200"/>
+          <a:ext cx="361950" cy="361950"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
+        <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="6350">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:prstDash val="sysDot"/>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9">
+                  <a:alpha val="50000"/>
+                </a:srgbClr>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
-    </xdr:pic>
+    </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>18</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>85725</xdr:rowOff>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>21</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8194" name="AutoShape 2"/>
+        <xdr:cNvPr id="7170" name="Oval 2"/>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2657475" y="4800600"/>
-          <a:ext cx="361950" cy="209550"/>
+          <a:off x="3381375" y="9544050"/>
+          <a:ext cx="361950" cy="361950"/>
         </a:xfrm>
-        <a:prstGeom prst="downArrow">
-[...3 lines deleted...]
-          </a:avLst>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
         </a:prstGeom>
-        <a:solidFill>
-[...2 lines deleted...]
-        <a:ln w="9525">
+        <a:noFill/>
+        <a:ln w="6350">
           <a:solidFill>
-            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
-          <a:miter lim="800000"/>
+          <a:prstDash val="sysDot"/>
+          <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9">
+                  <a:alpha val="50000"/>
+                </a:srgbClr>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>104775</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>190500</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7171" name="Oval 3"/>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3390900" y="9982200"/>
+          <a:ext cx="361950" cy="361950"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="6350">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:prstDash val="sysDot"/>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9">
+                  <a:alpha val="50000"/>
+                </a:srgbClr>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>25</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>41</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7172" name="Rectangle 4"/>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3686175" y="3371850"/>
+          <a:ext cx="2228850" cy="247650"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="0000FF"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="ＭＳ Ｐゴシック"/>
+            </a:rPr>
+            <a:t>①申請企業情報</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>32</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>76200</xdr:rowOff>
+      <xdr:col>42</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>35</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>171450</xdr:rowOff>
+      <xdr:col>46</xdr:col>
+      <xdr:colOff>85725</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8198" name="Picture 6" descr="機構"/>
+        <xdr:cNvPr id="7173" name="Picture 5" descr="機構太郎(丸)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4705350" y="3228975"/>
-          <a:ext cx="304800" cy="304800"/>
+          <a:off x="6038850" y="1819275"/>
+          <a:ext cx="619125" cy="619125"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>42</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>50</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7174" name="Rectangle 6"/>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6076950" y="1524000"/>
+          <a:ext cx="1066800" cy="476250"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="0000FF"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="ＭＳ Ｐゴシック"/>
+            </a:rPr>
+            <a:t>④押印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>85725</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7177" name="Rectangle 9"/>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2714625" y="4972050"/>
+          <a:ext cx="2228850" cy="419100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="0000FF"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="ＭＳ Ｐゴシック"/>
+            </a:rPr>
+            <a:t>②申請責任者情報</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>42</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>1</xdr:row>
+      <xdr:col>32</xdr:col>
+      <xdr:colOff>133350</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>50</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>44694</xdr:rowOff>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="図 6"/>
+        <xdr:cNvPr id="7178" name="Picture 10" descr="機構"/>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1"/>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6010275" y="114300"/>
-          <a:ext cx="1272525" cy="644769"/>
+          <a:off x="4705350" y="4914900"/>
+          <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -2896,175 +3072,175 @@
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BC66"/>
+  <dimension ref="A1:AZ70"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K12" sqref="K12:AJ12"/>
+    <sheetView tabSelected="1" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="C2" sqref="C2:E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.625" defaultRowHeight="9.9499999999999993" customHeight="1"/>
   <cols>
     <col min="1" max="52" width="1.875" style="1" customWidth="1"/>
     <col min="53" max="16384" width="1.625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55" ht="12" customHeight="1">
-[...109 lines deleted...]
-    <row r="3" spans="1:55" ht="24.95" customHeight="1">
+    <row r="1" spans="1:52" ht="5.0999999999999996" customHeight="1">
+      <c r="A1" s="3"/>
+      <c r="B1" s="3"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="3"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+      <c r="O1" s="3"/>
+      <c r="P1" s="3"/>
+      <c r="Q1" s="3"/>
+      <c r="R1" s="3"/>
+      <c r="S1" s="3"/>
+      <c r="T1" s="3"/>
+      <c r="U1" s="3"/>
+      <c r="V1" s="3"/>
+      <c r="W1" s="3"/>
+      <c r="X1" s="3"/>
+      <c r="Y1" s="3"/>
+      <c r="Z1" s="3"/>
+      <c r="AA1" s="4"/>
+      <c r="AB1" s="3"/>
+      <c r="AC1" s="3"/>
+      <c r="AD1" s="3"/>
+      <c r="AE1" s="3"/>
+      <c r="AF1" s="3"/>
+      <c r="AG1" s="3"/>
+      <c r="AH1" s="3"/>
+      <c r="AI1" s="3"/>
+      <c r="AJ1" s="3"/>
+      <c r="AK1" s="3"/>
+      <c r="AL1" s="3"/>
+      <c r="AM1" s="3"/>
+      <c r="AN1" s="3"/>
+      <c r="AO1" s="3"/>
+      <c r="AP1" s="3"/>
+      <c r="AQ1" s="3"/>
+      <c r="AR1" s="3"/>
+      <c r="AS1" s="3"/>
+      <c r="AT1" s="3"/>
+      <c r="AU1" s="3"/>
+      <c r="AV1" s="3"/>
+      <c r="AW1" s="3"/>
+      <c r="AX1" s="3"/>
+      <c r="AY1" s="3"/>
+      <c r="AZ1" s="3"/>
+    </row>
+    <row r="2" spans="1:52" ht="12" customHeight="1">
+      <c r="A2" s="3"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="163"/>
+      <c r="E2" s="164"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="3"/>
+      <c r="P2" s="3"/>
+      <c r="Q2" s="3"/>
+      <c r="R2" s="3"/>
+      <c r="S2" s="3"/>
+      <c r="T2" s="3"/>
+      <c r="U2" s="3"/>
+      <c r="V2" s="3"/>
+      <c r="W2" s="3"/>
+      <c r="X2" s="3"/>
+      <c r="Y2" s="3"/>
+      <c r="Z2" s="3"/>
+      <c r="AA2" s="4"/>
+      <c r="AB2" s="3"/>
+      <c r="AC2" s="3"/>
+      <c r="AD2" s="3"/>
+      <c r="AE2" s="3"/>
+      <c r="AF2" s="3"/>
+      <c r="AG2" s="3"/>
+      <c r="AH2" s="3"/>
+      <c r="AI2" s="3"/>
+      <c r="AJ2" s="3"/>
+      <c r="AK2" s="3"/>
+      <c r="AL2" s="3"/>
+      <c r="AM2" s="3"/>
+      <c r="AN2" s="3"/>
+      <c r="AO2" s="3"/>
+      <c r="AP2" s="3"/>
+      <c r="AQ2" s="3"/>
+      <c r="AR2" s="3"/>
+      <c r="AS2" s="3"/>
+      <c r="AT2" s="3"/>
+      <c r="AU2" s="3"/>
+      <c r="AV2" s="3"/>
+      <c r="AW2" s="3"/>
+      <c r="AX2" s="3"/>
+      <c r="AY2" s="3"/>
+      <c r="AZ2" s="3"/>
+    </row>
+    <row r="3" spans="1:52" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="165" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="B3" s="165"/>
       <c r="C3" s="165"/>
       <c r="D3" s="165"/>
       <c r="E3" s="165"/>
       <c r="F3" s="165"/>
       <c r="G3" s="165"/>
       <c r="H3" s="165"/>
       <c r="I3" s="165"/>
       <c r="J3" s="165"/>
       <c r="K3" s="165"/>
       <c r="L3" s="165"/>
       <c r="M3" s="165"/>
       <c r="N3" s="165"/>
       <c r="O3" s="165"/>
       <c r="P3" s="165"/>
       <c r="Q3" s="165"/>
       <c r="R3" s="165"/>
       <c r="S3" s="165"/>
       <c r="T3" s="165"/>
       <c r="U3" s="165"/>
       <c r="V3" s="165"/>
       <c r="W3" s="165"/>
       <c r="X3" s="165"/>
       <c r="Y3" s="165"/>
@@ -3072,56 +3248,56 @@
       <c r="AA3" s="165"/>
       <c r="AB3" s="165"/>
       <c r="AC3" s="165"/>
       <c r="AD3" s="165"/>
       <c r="AE3" s="165"/>
       <c r="AF3" s="165"/>
       <c r="AG3" s="165"/>
       <c r="AH3" s="165"/>
       <c r="AI3" s="165"/>
       <c r="AJ3" s="165"/>
       <c r="AK3" s="165"/>
       <c r="AL3" s="165"/>
       <c r="AM3" s="165"/>
       <c r="AN3" s="165"/>
       <c r="AO3" s="165"/>
       <c r="AP3" s="165"/>
       <c r="AQ3" s="165"/>
       <c r="AR3" s="165"/>
       <c r="AS3" s="165"/>
       <c r="AT3" s="165"/>
       <c r="AU3" s="165"/>
       <c r="AV3" s="165"/>
       <c r="AW3" s="165"/>
       <c r="AX3" s="165"/>
       <c r="AY3" s="165"/>
-      <c r="AZ3" s="165"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:55" s="56" customFormat="1" ht="15" customHeight="1">
+      <c r="AZ3" s="5"/>
+    </row>
+    <row r="4" spans="1:52" s="56" customFormat="1" ht="12" customHeight="1">
       <c r="A4" s="51"/>
       <c r="B4" s="52" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="C4" s="53"/>
       <c r="D4" s="54"/>
       <c r="E4" s="54"/>
       <c r="F4" s="54"/>
       <c r="G4" s="54"/>
       <c r="H4" s="54"/>
       <c r="I4" s="54"/>
       <c r="J4" s="54"/>
       <c r="K4" s="54"/>
       <c r="L4" s="54"/>
       <c r="M4" s="54"/>
       <c r="N4" s="54"/>
       <c r="O4" s="54"/>
       <c r="P4" s="54"/>
       <c r="Q4" s="54"/>
       <c r="R4" s="54"/>
       <c r="S4" s="54"/>
       <c r="T4" s="54"/>
       <c r="U4" s="54"/>
       <c r="V4" s="54"/>
       <c r="W4" s="53"/>
       <c r="X4" s="53"/>
       <c r="Y4" s="53"/>
       <c r="Z4" s="53"/>
@@ -3130,54 +3306,54 @@
       <c r="AC4" s="53"/>
       <c r="AD4" s="53"/>
       <c r="AE4" s="53"/>
       <c r="AF4" s="55"/>
       <c r="AG4" s="55"/>
       <c r="AH4" s="55"/>
       <c r="AI4" s="55"/>
       <c r="AJ4" s="55"/>
       <c r="AK4" s="55"/>
       <c r="AL4" s="55"/>
       <c r="AM4" s="55"/>
       <c r="AN4" s="55"/>
       <c r="AO4" s="55"/>
       <c r="AP4" s="55"/>
       <c r="AQ4" s="55"/>
       <c r="AR4" s="55"/>
       <c r="AS4" s="55"/>
       <c r="AT4" s="55"/>
       <c r="AU4" s="55"/>
       <c r="AV4" s="55"/>
       <c r="AW4" s="55"/>
       <c r="AX4" s="55"/>
       <c r="AY4" s="51"/>
       <c r="AZ4" s="51"/>
     </row>
-    <row r="5" spans="1:55" s="56" customFormat="1" ht="15" customHeight="1">
+    <row r="5" spans="1:52" s="56" customFormat="1" ht="12" customHeight="1">
       <c r="A5" s="51"/>
       <c r="B5" s="52" t="s">
-        <v>62</v>
+        <v>85</v>
       </c>
       <c r="C5" s="53"/>
       <c r="D5" s="54"/>
       <c r="E5" s="54"/>
       <c r="F5" s="54"/>
       <c r="G5" s="54"/>
       <c r="H5" s="54"/>
       <c r="I5" s="54"/>
       <c r="J5" s="54"/>
       <c r="K5" s="54"/>
       <c r="L5" s="54"/>
       <c r="M5" s="54"/>
       <c r="N5" s="54"/>
       <c r="O5" s="54"/>
       <c r="P5" s="54"/>
       <c r="Q5" s="54"/>
       <c r="R5" s="54"/>
       <c r="S5" s="54"/>
       <c r="T5" s="54"/>
       <c r="U5" s="54"/>
       <c r="V5" s="54"/>
       <c r="W5" s="53"/>
       <c r="X5" s="53"/>
       <c r="Y5" s="53"/>
       <c r="Z5" s="53"/>
@@ -3186,3502 +3362,3880 @@
       <c r="AC5" s="53"/>
       <c r="AD5" s="53"/>
       <c r="AE5" s="53"/>
       <c r="AF5" s="55"/>
       <c r="AG5" s="55"/>
       <c r="AH5" s="55"/>
       <c r="AI5" s="55"/>
       <c r="AJ5" s="55"/>
       <c r="AK5" s="55"/>
       <c r="AL5" s="55"/>
       <c r="AM5" s="55"/>
       <c r="AN5" s="55"/>
       <c r="AO5" s="55"/>
       <c r="AP5" s="55"/>
       <c r="AQ5" s="55"/>
       <c r="AR5" s="55"/>
       <c r="AS5" s="55"/>
       <c r="AT5" s="55"/>
       <c r="AU5" s="55"/>
       <c r="AV5" s="55"/>
       <c r="AW5" s="55"/>
       <c r="AX5" s="55"/>
       <c r="AY5" s="51"/>
       <c r="AZ5" s="51"/>
     </row>
-    <row r="6" spans="1:55" s="58" customFormat="1" ht="15" customHeight="1">
+    <row r="6" spans="1:52" s="58" customFormat="1" ht="12" customHeight="1">
       <c r="A6" s="57"/>
-      <c r="B6" s="178" t="s">
-[...49 lines deleted...]
-      <c r="AX6" s="178"/>
+      <c r="B6" s="171" t="s">
+        <v>61</v>
+      </c>
+      <c r="C6" s="171"/>
+      <c r="D6" s="171"/>
+      <c r="E6" s="171"/>
+      <c r="F6" s="171"/>
+      <c r="G6" s="171"/>
+      <c r="H6" s="171"/>
+      <c r="I6" s="171"/>
+      <c r="J6" s="171"/>
+      <c r="K6" s="171"/>
+      <c r="L6" s="171"/>
+      <c r="M6" s="171"/>
+      <c r="N6" s="171"/>
+      <c r="O6" s="171"/>
+      <c r="P6" s="171"/>
+      <c r="Q6" s="171"/>
+      <c r="R6" s="171"/>
+      <c r="S6" s="171"/>
+      <c r="T6" s="171"/>
+      <c r="U6" s="171"/>
+      <c r="V6" s="171"/>
+      <c r="W6" s="171"/>
+      <c r="X6" s="171"/>
+      <c r="Y6" s="171"/>
+      <c r="Z6" s="171"/>
+      <c r="AA6" s="171"/>
+      <c r="AB6" s="171"/>
+      <c r="AC6" s="171"/>
+      <c r="AD6" s="171"/>
+      <c r="AE6" s="171"/>
+      <c r="AF6" s="171"/>
+      <c r="AG6" s="171"/>
+      <c r="AH6" s="171"/>
+      <c r="AI6" s="171"/>
+      <c r="AJ6" s="171"/>
+      <c r="AK6" s="171"/>
+      <c r="AL6" s="171"/>
+      <c r="AM6" s="171"/>
+      <c r="AN6" s="171"/>
+      <c r="AO6" s="171"/>
+      <c r="AP6" s="171"/>
+      <c r="AQ6" s="171"/>
+      <c r="AR6" s="171"/>
+      <c r="AS6" s="171"/>
+      <c r="AT6" s="171"/>
+      <c r="AU6" s="171"/>
+      <c r="AV6" s="171"/>
+      <c r="AW6" s="171"/>
+      <c r="AX6" s="171"/>
       <c r="AY6" s="57"/>
       <c r="AZ6" s="57"/>
     </row>
-    <row r="7" spans="1:55" s="56" customFormat="1" ht="15" customHeight="1">
+    <row r="7" spans="1:52" s="56" customFormat="1" ht="12" customHeight="1">
       <c r="A7" s="51"/>
       <c r="B7" s="53"/>
       <c r="C7" s="53"/>
       <c r="D7" s="53"/>
       <c r="E7" s="53"/>
       <c r="F7" s="53"/>
       <c r="G7" s="53"/>
       <c r="H7" s="53"/>
       <c r="I7" s="53"/>
       <c r="J7" s="53"/>
       <c r="K7" s="53"/>
       <c r="L7" s="53"/>
       <c r="M7" s="53"/>
       <c r="N7" s="53"/>
       <c r="O7" s="53"/>
       <c r="P7" s="53"/>
       <c r="Q7" s="53"/>
       <c r="R7" s="53"/>
       <c r="S7" s="53"/>
       <c r="T7" s="53"/>
       <c r="U7" s="53"/>
       <c r="V7" s="53"/>
       <c r="W7" s="53"/>
       <c r="X7" s="53"/>
       <c r="Y7" s="53"/>
       <c r="Z7" s="53"/>
       <c r="AA7" s="53"/>
-      <c r="AB7" s="179" t="s">
-[...17 lines deleted...]
-      <c r="AR7" s="179"/>
+      <c r="AB7" s="168" t="s">
+        <v>35</v>
+      </c>
+      <c r="AC7" s="168"/>
+      <c r="AD7" s="168"/>
+      <c r="AE7" s="168"/>
+      <c r="AF7" s="168"/>
+      <c r="AG7" s="168"/>
+      <c r="AH7" s="168"/>
+      <c r="AI7" s="168"/>
+      <c r="AJ7" s="168"/>
+      <c r="AK7" s="168"/>
+      <c r="AL7" s="168"/>
+      <c r="AM7" s="168"/>
+      <c r="AN7" s="168"/>
+      <c r="AO7" s="168"/>
+      <c r="AP7" s="168"/>
+      <c r="AQ7" s="168"/>
+      <c r="AR7" s="168"/>
       <c r="AS7" s="59"/>
       <c r="AT7" s="51"/>
       <c r="AU7" s="51"/>
       <c r="AV7" s="51"/>
       <c r="AW7" s="51"/>
       <c r="AX7" s="51"/>
       <c r="AY7" s="51"/>
       <c r="AZ7" s="51"/>
     </row>
-    <row r="8" spans="1:55" ht="5.0999999999999996" customHeight="1">
-[...109 lines deleted...]
-      <c r="B10" s="172" t="s">
+    <row r="8" spans="1:52" s="61" customFormat="1" ht="12" customHeight="1">
+      <c r="A8" s="60"/>
+      <c r="B8" s="169" t="s">
+        <v>62</v>
+      </c>
+      <c r="C8" s="170"/>
+      <c r="D8" s="170"/>
+      <c r="E8" s="170"/>
+      <c r="F8" s="170"/>
+      <c r="G8" s="170"/>
+      <c r="H8" s="170"/>
+      <c r="I8" s="170"/>
+      <c r="J8" s="170"/>
+      <c r="K8" s="170"/>
+      <c r="L8" s="170"/>
+      <c r="M8" s="170"/>
+      <c r="N8" s="170"/>
+      <c r="O8" s="170"/>
+      <c r="P8" s="170"/>
+      <c r="Q8" s="170"/>
+      <c r="R8" s="170"/>
+      <c r="S8" s="170"/>
+      <c r="T8" s="170"/>
+      <c r="U8" s="170"/>
+      <c r="V8" s="170"/>
+      <c r="W8" s="170"/>
+      <c r="X8" s="170"/>
+      <c r="Y8" s="170"/>
+      <c r="Z8" s="170"/>
+      <c r="AA8" s="170"/>
+      <c r="AB8" s="170"/>
+      <c r="AC8" s="170"/>
+      <c r="AD8" s="170"/>
+      <c r="AE8" s="170"/>
+      <c r="AF8" s="170"/>
+      <c r="AG8" s="170"/>
+      <c r="AH8" s="170"/>
+      <c r="AI8" s="170"/>
+      <c r="AJ8" s="170"/>
+      <c r="AK8" s="60"/>
+      <c r="AL8" s="60"/>
+      <c r="AM8" s="60"/>
+      <c r="AN8" s="60"/>
+      <c r="AO8" s="60"/>
+      <c r="AP8" s="60"/>
+      <c r="AQ8" s="60"/>
+      <c r="AR8" s="60"/>
+      <c r="AS8" s="60"/>
+      <c r="AT8" s="60"/>
+      <c r="AU8" s="60"/>
+      <c r="AV8" s="60"/>
+      <c r="AW8" s="60"/>
+      <c r="AX8" s="60"/>
+      <c r="AY8" s="60"/>
+      <c r="AZ8" s="60"/>
+    </row>
+    <row r="9" spans="1:52" s="2" customFormat="1" ht="5.0999999999999996" customHeight="1" thickBot="1">
+      <c r="A9" s="6"/>
+      <c r="B9" s="166"/>
+      <c r="C9" s="166"/>
+      <c r="D9" s="166"/>
+      <c r="E9" s="166"/>
+      <c r="F9" s="166"/>
+      <c r="G9" s="166"/>
+      <c r="H9" s="166"/>
+      <c r="I9" s="166"/>
+      <c r="J9" s="166"/>
+      <c r="K9" s="166"/>
+      <c r="L9" s="166"/>
+      <c r="M9" s="166"/>
+      <c r="N9" s="166"/>
+      <c r="O9" s="166"/>
+      <c r="P9" s="166"/>
+      <c r="Q9" s="166"/>
+      <c r="R9" s="166"/>
+      <c r="S9" s="166"/>
+      <c r="T9" s="166"/>
+      <c r="U9" s="166"/>
+      <c r="V9" s="166"/>
+      <c r="W9" s="166"/>
+      <c r="X9" s="166"/>
+      <c r="Y9" s="167"/>
+      <c r="Z9" s="167"/>
+      <c r="AA9" s="166"/>
+      <c r="AB9" s="166"/>
+      <c r="AC9" s="167"/>
+      <c r="AD9" s="167"/>
+      <c r="AE9" s="166"/>
+      <c r="AF9" s="166"/>
+      <c r="AG9" s="167"/>
+      <c r="AH9" s="167"/>
+      <c r="AI9" s="166"/>
+      <c r="AJ9" s="166"/>
+      <c r="AK9" s="6"/>
+      <c r="AL9" s="6"/>
+      <c r="AM9" s="6"/>
+      <c r="AN9" s="6"/>
+      <c r="AO9" s="6"/>
+      <c r="AP9" s="6"/>
+      <c r="AQ9" s="6"/>
+      <c r="AR9" s="6"/>
+      <c r="AS9" s="6"/>
+      <c r="AT9" s="6"/>
+      <c r="AU9" s="6"/>
+      <c r="AV9" s="6"/>
+      <c r="AW9" s="6"/>
+      <c r="AX9" s="6"/>
+      <c r="AY9" s="6"/>
+      <c r="AZ9" s="6"/>
+    </row>
+    <row r="10" spans="1:52" ht="9.9499999999999993" customHeight="1">
+      <c r="A10" s="7"/>
+      <c r="B10" s="134" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" s="135"/>
+      <c r="D10" s="135"/>
+      <c r="E10" s="135"/>
+      <c r="F10" s="135"/>
+      <c r="G10" s="135"/>
+      <c r="H10" s="135"/>
+      <c r="I10" s="135"/>
+      <c r="J10" s="135"/>
+      <c r="K10" s="135"/>
+      <c r="L10" s="135"/>
+      <c r="M10" s="135"/>
+      <c r="N10" s="135"/>
+      <c r="O10" s="135"/>
+      <c r="P10" s="135"/>
+      <c r="Q10" s="136"/>
+      <c r="R10" s="128" t="s">
+        <v>1</v>
+      </c>
+      <c r="S10" s="129"/>
+      <c r="T10" s="129"/>
+      <c r="U10" s="130"/>
+      <c r="V10" s="84" t="s">
+        <v>2</v>
+      </c>
+      <c r="W10" s="85"/>
+      <c r="X10" s="85"/>
+      <c r="Y10" s="88"/>
+      <c r="Z10" s="89"/>
+      <c r="AA10" s="85" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB10" s="85"/>
+      <c r="AC10" s="88"/>
+      <c r="AD10" s="89"/>
+      <c r="AE10" s="85" t="s">
+        <v>4</v>
+      </c>
+      <c r="AF10" s="85"/>
+      <c r="AG10" s="88"/>
+      <c r="AH10" s="89"/>
+      <c r="AI10" s="85" t="s">
+        <v>5</v>
+      </c>
+      <c r="AJ10" s="118"/>
+      <c r="AK10" s="7"/>
+      <c r="AL10" s="103" t="s">
+        <v>6</v>
+      </c>
+      <c r="AM10" s="104"/>
+      <c r="AN10" s="109"/>
+      <c r="AO10" s="110"/>
+      <c r="AP10" s="110"/>
+      <c r="AQ10" s="110"/>
+      <c r="AR10" s="110"/>
+      <c r="AS10" s="110"/>
+      <c r="AT10" s="110"/>
+      <c r="AU10" s="110"/>
+      <c r="AV10" s="110"/>
+      <c r="AW10" s="110"/>
+      <c r="AX10" s="111"/>
+      <c r="AY10" s="7"/>
+      <c r="AZ10" s="7"/>
+    </row>
+    <row r="11" spans="1:52" ht="9.9499999999999993" customHeight="1" thickBot="1">
+      <c r="A11" s="7"/>
+      <c r="B11" s="137"/>
+      <c r="C11" s="138"/>
+      <c r="D11" s="138"/>
+      <c r="E11" s="138"/>
+      <c r="F11" s="138"/>
+      <c r="G11" s="138"/>
+      <c r="H11" s="138"/>
+      <c r="I11" s="138"/>
+      <c r="J11" s="138"/>
+      <c r="K11" s="138"/>
+      <c r="L11" s="138"/>
+      <c r="M11" s="138"/>
+      <c r="N11" s="138"/>
+      <c r="O11" s="138"/>
+      <c r="P11" s="138"/>
+      <c r="Q11" s="139"/>
+      <c r="R11" s="131"/>
+      <c r="S11" s="132"/>
+      <c r="T11" s="132"/>
+      <c r="U11" s="133"/>
+      <c r="V11" s="86"/>
+      <c r="W11" s="87"/>
+      <c r="X11" s="87"/>
+      <c r="Y11" s="90"/>
+      <c r="Z11" s="91"/>
+      <c r="AA11" s="87"/>
+      <c r="AB11" s="87"/>
+      <c r="AC11" s="90"/>
+      <c r="AD11" s="91"/>
+      <c r="AE11" s="87"/>
+      <c r="AF11" s="87"/>
+      <c r="AG11" s="90"/>
+      <c r="AH11" s="91"/>
+      <c r="AI11" s="87"/>
+      <c r="AJ11" s="119"/>
+      <c r="AK11" s="7"/>
+      <c r="AL11" s="105"/>
+      <c r="AM11" s="106"/>
+      <c r="AN11" s="112"/>
+      <c r="AO11" s="113"/>
+      <c r="AP11" s="113"/>
+      <c r="AQ11" s="113"/>
+      <c r="AR11" s="113"/>
+      <c r="AS11" s="113"/>
+      <c r="AT11" s="113"/>
+      <c r="AU11" s="113"/>
+      <c r="AV11" s="113"/>
+      <c r="AW11" s="113"/>
+      <c r="AX11" s="114"/>
+      <c r="AY11" s="7"/>
+      <c r="AZ11" s="7"/>
+    </row>
+    <row r="12" spans="1:52" ht="15" customHeight="1">
+      <c r="A12" s="7"/>
+      <c r="B12" s="80" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="81"/>
+      <c r="G12" s="122"/>
+      <c r="H12" s="123"/>
+      <c r="I12" s="123"/>
+      <c r="J12" s="123"/>
+      <c r="K12" s="123"/>
+      <c r="L12" s="123"/>
+      <c r="M12" s="123"/>
+      <c r="N12" s="123"/>
+      <c r="O12" s="123"/>
+      <c r="P12" s="123"/>
+      <c r="Q12" s="123"/>
+      <c r="R12" s="123"/>
+      <c r="S12" s="123"/>
+      <c r="T12" s="123"/>
+      <c r="U12" s="123"/>
+      <c r="V12" s="123"/>
+      <c r="W12" s="123"/>
+      <c r="X12" s="123"/>
+      <c r="Y12" s="123"/>
+      <c r="Z12" s="123"/>
+      <c r="AA12" s="123"/>
+      <c r="AB12" s="123"/>
+      <c r="AC12" s="123"/>
+      <c r="AD12" s="123"/>
+      <c r="AE12" s="123"/>
+      <c r="AF12" s="123"/>
+      <c r="AG12" s="123"/>
+      <c r="AH12" s="123"/>
+      <c r="AI12" s="123"/>
+      <c r="AJ12" s="124"/>
+      <c r="AK12" s="7"/>
+      <c r="AL12" s="105"/>
+      <c r="AM12" s="106"/>
+      <c r="AN12" s="112"/>
+      <c r="AO12" s="113"/>
+      <c r="AP12" s="113"/>
+      <c r="AQ12" s="113"/>
+      <c r="AR12" s="113"/>
+      <c r="AS12" s="113"/>
+      <c r="AT12" s="113"/>
+      <c r="AU12" s="113"/>
+      <c r="AV12" s="113"/>
+      <c r="AW12" s="113"/>
+      <c r="AX12" s="114"/>
+      <c r="AY12" s="7"/>
+      <c r="AZ12" s="7"/>
+    </row>
+    <row r="13" spans="1:52" ht="15" customHeight="1" thickBot="1">
+      <c r="A13" s="7"/>
+      <c r="B13" s="82"/>
+      <c r="C13" s="83"/>
+      <c r="D13" s="83"/>
+      <c r="E13" s="83"/>
+      <c r="F13" s="83"/>
+      <c r="G13" s="125"/>
+      <c r="H13" s="126"/>
+      <c r="I13" s="126"/>
+      <c r="J13" s="126"/>
+      <c r="K13" s="126"/>
+      <c r="L13" s="126"/>
+      <c r="M13" s="126"/>
+      <c r="N13" s="126"/>
+      <c r="O13" s="126"/>
+      <c r="P13" s="126"/>
+      <c r="Q13" s="126"/>
+      <c r="R13" s="126"/>
+      <c r="S13" s="126"/>
+      <c r="T13" s="126"/>
+      <c r="U13" s="126"/>
+      <c r="V13" s="126"/>
+      <c r="W13" s="126"/>
+      <c r="X13" s="126"/>
+      <c r="Y13" s="126"/>
+      <c r="Z13" s="126"/>
+      <c r="AA13" s="126"/>
+      <c r="AB13" s="126"/>
+      <c r="AC13" s="126"/>
+      <c r="AD13" s="126"/>
+      <c r="AE13" s="126"/>
+      <c r="AF13" s="126"/>
+      <c r="AG13" s="126"/>
+      <c r="AH13" s="126"/>
+      <c r="AI13" s="126"/>
+      <c r="AJ13" s="127"/>
+      <c r="AK13" s="7"/>
+      <c r="AL13" s="105"/>
+      <c r="AM13" s="106"/>
+      <c r="AN13" s="112"/>
+      <c r="AO13" s="113"/>
+      <c r="AP13" s="113"/>
+      <c r="AQ13" s="113"/>
+      <c r="AR13" s="113"/>
+      <c r="AS13" s="113"/>
+      <c r="AT13" s="113"/>
+      <c r="AU13" s="113"/>
+      <c r="AV13" s="113"/>
+      <c r="AW13" s="113"/>
+      <c r="AX13" s="114"/>
+      <c r="AY13" s="7"/>
+      <c r="AZ13" s="7"/>
+    </row>
+    <row r="14" spans="1:52" ht="15" customHeight="1">
+      <c r="A14" s="7"/>
+      <c r="B14" s="99" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="100"/>
+      <c r="D14" s="100"/>
+      <c r="E14" s="100"/>
+      <c r="F14" s="100"/>
+      <c r="G14" s="122"/>
+      <c r="H14" s="123"/>
+      <c r="I14" s="123"/>
+      <c r="J14" s="123"/>
+      <c r="K14" s="123"/>
+      <c r="L14" s="123"/>
+      <c r="M14" s="123"/>
+      <c r="N14" s="123"/>
+      <c r="O14" s="123"/>
+      <c r="P14" s="123"/>
+      <c r="Q14" s="123"/>
+      <c r="R14" s="123"/>
+      <c r="S14" s="123"/>
+      <c r="T14" s="123"/>
+      <c r="U14" s="123"/>
+      <c r="V14" s="123"/>
+      <c r="W14" s="123"/>
+      <c r="X14" s="123"/>
+      <c r="Y14" s="123"/>
+      <c r="Z14" s="123"/>
+      <c r="AA14" s="123"/>
+      <c r="AB14" s="123"/>
+      <c r="AC14" s="123"/>
+      <c r="AD14" s="123"/>
+      <c r="AE14" s="123"/>
+      <c r="AF14" s="123"/>
+      <c r="AG14" s="123"/>
+      <c r="AH14" s="123"/>
+      <c r="AI14" s="123"/>
+      <c r="AJ14" s="124"/>
+      <c r="AK14" s="7"/>
+      <c r="AL14" s="105"/>
+      <c r="AM14" s="106"/>
+      <c r="AN14" s="112"/>
+      <c r="AO14" s="113"/>
+      <c r="AP14" s="113"/>
+      <c r="AQ14" s="113"/>
+      <c r="AR14" s="113"/>
+      <c r="AS14" s="113"/>
+      <c r="AT14" s="113"/>
+      <c r="AU14" s="113"/>
+      <c r="AV14" s="113"/>
+      <c r="AW14" s="113"/>
+      <c r="AX14" s="114"/>
+      <c r="AY14" s="7"/>
+      <c r="AZ14" s="7"/>
+    </row>
+    <row r="15" spans="1:52" ht="15" customHeight="1" thickBot="1">
+      <c r="A15" s="7"/>
+      <c r="B15" s="154"/>
+      <c r="C15" s="155"/>
+      <c r="D15" s="155"/>
+      <c r="E15" s="155"/>
+      <c r="F15" s="155"/>
+      <c r="G15" s="125"/>
+      <c r="H15" s="126"/>
+      <c r="I15" s="126"/>
+      <c r="J15" s="126"/>
+      <c r="K15" s="126"/>
+      <c r="L15" s="126"/>
+      <c r="M15" s="126"/>
+      <c r="N15" s="126"/>
+      <c r="O15" s="126"/>
+      <c r="P15" s="126"/>
+      <c r="Q15" s="126"/>
+      <c r="R15" s="126"/>
+      <c r="S15" s="126"/>
+      <c r="T15" s="126"/>
+      <c r="U15" s="126"/>
+      <c r="V15" s="126"/>
+      <c r="W15" s="126"/>
+      <c r="X15" s="126"/>
+      <c r="Y15" s="126"/>
+      <c r="Z15" s="126"/>
+      <c r="AA15" s="126"/>
+      <c r="AB15" s="126"/>
+      <c r="AC15" s="126"/>
+      <c r="AD15" s="126"/>
+      <c r="AE15" s="126"/>
+      <c r="AF15" s="126"/>
+      <c r="AG15" s="126"/>
+      <c r="AH15" s="126"/>
+      <c r="AI15" s="126"/>
+      <c r="AJ15" s="127"/>
+      <c r="AK15" s="7"/>
+      <c r="AL15" s="105"/>
+      <c r="AM15" s="106"/>
+      <c r="AN15" s="112"/>
+      <c r="AO15" s="113"/>
+      <c r="AP15" s="113"/>
+      <c r="AQ15" s="113"/>
+      <c r="AR15" s="113"/>
+      <c r="AS15" s="113"/>
+      <c r="AT15" s="113"/>
+      <c r="AU15" s="113"/>
+      <c r="AV15" s="113"/>
+      <c r="AW15" s="113"/>
+      <c r="AX15" s="114"/>
+      <c r="AY15" s="7"/>
+      <c r="AZ15" s="7"/>
+    </row>
+    <row r="16" spans="1:52" ht="15" customHeight="1">
+      <c r="A16" s="7"/>
+      <c r="B16" s="80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="81"/>
+      <c r="G16" s="122"/>
+      <c r="H16" s="123"/>
+      <c r="I16" s="123"/>
+      <c r="J16" s="123"/>
+      <c r="K16" s="123"/>
+      <c r="L16" s="123"/>
+      <c r="M16" s="123"/>
+      <c r="N16" s="123"/>
+      <c r="O16" s="123"/>
+      <c r="P16" s="123"/>
+      <c r="Q16" s="123"/>
+      <c r="R16" s="123"/>
+      <c r="S16" s="123"/>
+      <c r="T16" s="123"/>
+      <c r="U16" s="123"/>
+      <c r="V16" s="255"/>
+      <c r="W16" s="245" t="s">
+        <v>41</v>
+      </c>
+      <c r="X16" s="246"/>
+      <c r="Y16" s="246"/>
+      <c r="Z16" s="246"/>
+      <c r="AA16" s="247"/>
+      <c r="AB16" s="243"/>
+      <c r="AC16" s="243"/>
+      <c r="AD16" s="251"/>
+      <c r="AE16" s="249"/>
+      <c r="AF16" s="243"/>
+      <c r="AG16" s="251"/>
+      <c r="AH16" s="249"/>
+      <c r="AI16" s="243"/>
+      <c r="AJ16" s="253"/>
+      <c r="AK16" s="7"/>
+      <c r="AL16" s="105"/>
+      <c r="AM16" s="106"/>
+      <c r="AN16" s="112"/>
+      <c r="AO16" s="113"/>
+      <c r="AP16" s="113"/>
+      <c r="AQ16" s="113"/>
+      <c r="AR16" s="113"/>
+      <c r="AS16" s="113"/>
+      <c r="AT16" s="113"/>
+      <c r="AU16" s="113"/>
+      <c r="AV16" s="113"/>
+      <c r="AW16" s="113"/>
+      <c r="AX16" s="114"/>
+      <c r="AY16" s="7"/>
+      <c r="AZ16" s="7"/>
+    </row>
+    <row r="17" spans="1:52" ht="15" customHeight="1" thickBot="1">
+      <c r="A17" s="7"/>
+      <c r="B17" s="82"/>
+      <c r="C17" s="83"/>
+      <c r="D17" s="83"/>
+      <c r="E17" s="83"/>
+      <c r="F17" s="83"/>
+      <c r="G17" s="125"/>
+      <c r="H17" s="126"/>
+      <c r="I17" s="126"/>
+      <c r="J17" s="126"/>
+      <c r="K17" s="126"/>
+      <c r="L17" s="126"/>
+      <c r="M17" s="126"/>
+      <c r="N17" s="126"/>
+      <c r="O17" s="126"/>
+      <c r="P17" s="126"/>
+      <c r="Q17" s="126"/>
+      <c r="R17" s="126"/>
+      <c r="S17" s="126"/>
+      <c r="T17" s="126"/>
+      <c r="U17" s="126"/>
+      <c r="V17" s="256"/>
+      <c r="W17" s="101"/>
+      <c r="X17" s="102"/>
+      <c r="Y17" s="102"/>
+      <c r="Z17" s="102"/>
+      <c r="AA17" s="248"/>
+      <c r="AB17" s="244"/>
+      <c r="AC17" s="244"/>
+      <c r="AD17" s="252"/>
+      <c r="AE17" s="250"/>
+      <c r="AF17" s="244"/>
+      <c r="AG17" s="252"/>
+      <c r="AH17" s="250"/>
+      <c r="AI17" s="244"/>
+      <c r="AJ17" s="254"/>
+      <c r="AK17" s="7"/>
+      <c r="AL17" s="105"/>
+      <c r="AM17" s="106"/>
+      <c r="AN17" s="112"/>
+      <c r="AO17" s="113"/>
+      <c r="AP17" s="113"/>
+      <c r="AQ17" s="113"/>
+      <c r="AR17" s="113"/>
+      <c r="AS17" s="113"/>
+      <c r="AT17" s="113"/>
+      <c r="AU17" s="113"/>
+      <c r="AV17" s="113"/>
+      <c r="AW17" s="113"/>
+      <c r="AX17" s="114"/>
+      <c r="AY17" s="7"/>
+      <c r="AZ17" s="7"/>
+    </row>
+    <row r="18" spans="1:52" ht="20.100000000000001" customHeight="1" thickBot="1">
+      <c r="A18" s="7"/>
+      <c r="B18" s="159" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="132"/>
+      <c r="D18" s="132"/>
+      <c r="E18" s="132"/>
+      <c r="F18" s="133"/>
+      <c r="G18" s="188" t="s">
+        <v>11</v>
+      </c>
+      <c r="H18" s="140"/>
+      <c r="I18" s="140"/>
+      <c r="J18" s="140"/>
+      <c r="K18" s="189"/>
+      <c r="L18" s="190"/>
+      <c r="M18" s="190"/>
+      <c r="N18" s="190"/>
+      <c r="O18" s="190"/>
+      <c r="P18" s="190"/>
+      <c r="Q18" s="190"/>
+      <c r="R18" s="190"/>
+      <c r="S18" s="190"/>
+      <c r="T18" s="190"/>
+      <c r="U18" s="190"/>
+      <c r="V18" s="190"/>
+      <c r="W18" s="190"/>
+      <c r="X18" s="190"/>
+      <c r="Y18" s="190"/>
+      <c r="Z18" s="190"/>
+      <c r="AA18" s="190"/>
+      <c r="AB18" s="190"/>
+      <c r="AC18" s="190"/>
+      <c r="AD18" s="190"/>
+      <c r="AE18" s="190"/>
+      <c r="AF18" s="190"/>
+      <c r="AG18" s="190"/>
+      <c r="AH18" s="190"/>
+      <c r="AI18" s="190"/>
+      <c r="AJ18" s="191"/>
+      <c r="AK18" s="7"/>
+      <c r="AL18" s="107"/>
+      <c r="AM18" s="108"/>
+      <c r="AN18" s="115"/>
+      <c r="AO18" s="116"/>
+      <c r="AP18" s="116"/>
+      <c r="AQ18" s="116"/>
+      <c r="AR18" s="116"/>
+      <c r="AS18" s="116"/>
+      <c r="AT18" s="116"/>
+      <c r="AU18" s="116"/>
+      <c r="AV18" s="116"/>
+      <c r="AW18" s="116"/>
+      <c r="AX18" s="117"/>
+      <c r="AY18" s="7"/>
+      <c r="AZ18" s="7"/>
+    </row>
+    <row r="19" spans="1:52" ht="15" customHeight="1">
+      <c r="A19" s="7"/>
+      <c r="B19" s="159"/>
+      <c r="C19" s="132"/>
+      <c r="D19" s="132"/>
+      <c r="E19" s="132"/>
+      <c r="F19" s="132"/>
+      <c r="G19" s="122"/>
+      <c r="H19" s="123"/>
+      <c r="I19" s="123"/>
+      <c r="J19" s="123"/>
+      <c r="K19" s="123"/>
+      <c r="L19" s="123"/>
+      <c r="M19" s="123"/>
+      <c r="N19" s="123"/>
+      <c r="O19" s="123"/>
+      <c r="P19" s="123"/>
+      <c r="Q19" s="123"/>
+      <c r="R19" s="123"/>
+      <c r="S19" s="123"/>
+      <c r="T19" s="123"/>
+      <c r="U19" s="123"/>
+      <c r="V19" s="123"/>
+      <c r="W19" s="123"/>
+      <c r="X19" s="123"/>
+      <c r="Y19" s="123"/>
+      <c r="Z19" s="123"/>
+      <c r="AA19" s="123"/>
+      <c r="AB19" s="123"/>
+      <c r="AC19" s="123"/>
+      <c r="AD19" s="123"/>
+      <c r="AE19" s="123"/>
+      <c r="AF19" s="123"/>
+      <c r="AG19" s="123"/>
+      <c r="AH19" s="123"/>
+      <c r="AI19" s="123"/>
+      <c r="AJ19" s="124"/>
+      <c r="AK19" s="63"/>
+      <c r="AL19" s="66" t="s">
+        <v>44</v>
+      </c>
+      <c r="AM19" s="67"/>
+      <c r="AN19" s="67"/>
+      <c r="AO19" s="67"/>
+      <c r="AP19" s="67"/>
+      <c r="AQ19" s="67"/>
+      <c r="AR19" s="67"/>
+      <c r="AS19" s="67"/>
+      <c r="AT19" s="67"/>
+      <c r="AU19" s="67"/>
+      <c r="AV19" s="67"/>
+      <c r="AW19" s="67"/>
+      <c r="AX19" s="67"/>
+      <c r="AY19" s="10"/>
+      <c r="AZ19" s="10"/>
+    </row>
+    <row r="20" spans="1:52" ht="15" customHeight="1" thickBot="1">
+      <c r="A20" s="7"/>
+      <c r="B20" s="82"/>
+      <c r="C20" s="83"/>
+      <c r="D20" s="83"/>
+      <c r="E20" s="83"/>
+      <c r="F20" s="83"/>
+      <c r="G20" s="125"/>
+      <c r="H20" s="126"/>
+      <c r="I20" s="126"/>
+      <c r="J20" s="126"/>
+      <c r="K20" s="126"/>
+      <c r="L20" s="126"/>
+      <c r="M20" s="126"/>
+      <c r="N20" s="126"/>
+      <c r="O20" s="126"/>
+      <c r="P20" s="126"/>
+      <c r="Q20" s="126"/>
+      <c r="R20" s="126"/>
+      <c r="S20" s="126"/>
+      <c r="T20" s="126"/>
+      <c r="U20" s="126"/>
+      <c r="V20" s="126"/>
+      <c r="W20" s="126"/>
+      <c r="X20" s="126"/>
+      <c r="Y20" s="126"/>
+      <c r="Z20" s="126"/>
+      <c r="AA20" s="126"/>
+      <c r="AB20" s="126"/>
+      <c r="AC20" s="126"/>
+      <c r="AD20" s="126"/>
+      <c r="AE20" s="126"/>
+      <c r="AF20" s="126"/>
+      <c r="AG20" s="126"/>
+      <c r="AH20" s="126"/>
+      <c r="AI20" s="126"/>
+      <c r="AJ20" s="127"/>
+      <c r="AK20" s="64" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL20" s="68" t="s">
+        <v>63</v>
+      </c>
+      <c r="AM20" s="69"/>
+      <c r="AN20" s="69"/>
+      <c r="AO20" s="69"/>
+      <c r="AP20" s="69"/>
+      <c r="AQ20" s="69"/>
+      <c r="AR20" s="69"/>
+      <c r="AS20" s="69"/>
+      <c r="AT20" s="69"/>
+      <c r="AU20" s="69"/>
+      <c r="AV20" s="69"/>
+      <c r="AW20" s="69"/>
+      <c r="AX20" s="69"/>
+      <c r="AY20" s="70"/>
+      <c r="AZ20" s="10"/>
+    </row>
+    <row r="21" spans="1:52" ht="7.5" customHeight="1">
+      <c r="A21" s="7"/>
+      <c r="B21" s="99" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="100"/>
+      <c r="D21" s="100"/>
+      <c r="E21" s="100"/>
+      <c r="F21" s="100"/>
+      <c r="G21" s="198"/>
+      <c r="H21" s="199"/>
+      <c r="I21" s="199"/>
+      <c r="J21" s="199"/>
+      <c r="K21" s="199"/>
+      <c r="L21" s="199"/>
+      <c r="M21" s="199"/>
+      <c r="N21" s="199"/>
+      <c r="O21" s="199"/>
+      <c r="P21" s="199"/>
+      <c r="Q21" s="199"/>
+      <c r="R21" s="199"/>
+      <c r="S21" s="199"/>
+      <c r="T21" s="199"/>
+      <c r="U21" s="199"/>
+      <c r="V21" s="199"/>
+      <c r="W21" s="199"/>
+      <c r="X21" s="199"/>
+      <c r="Y21" s="199"/>
+      <c r="Z21" s="199"/>
+      <c r="AA21" s="199"/>
+      <c r="AB21" s="199"/>
+      <c r="AC21" s="199"/>
+      <c r="AD21" s="199"/>
+      <c r="AE21" s="199"/>
+      <c r="AF21" s="199"/>
+      <c r="AG21" s="199"/>
+      <c r="AH21" s="199"/>
+      <c r="AI21" s="199"/>
+      <c r="AJ21" s="200"/>
+      <c r="AK21" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="AL21" s="98" t="s">
+        <v>40</v>
+      </c>
+      <c r="AM21" s="98"/>
+      <c r="AN21" s="98"/>
+      <c r="AO21" s="98"/>
+      <c r="AP21" s="98"/>
+      <c r="AQ21" s="98"/>
+      <c r="AR21" s="98"/>
+      <c r="AS21" s="98"/>
+      <c r="AT21" s="98"/>
+      <c r="AU21" s="98"/>
+      <c r="AV21" s="98"/>
+      <c r="AW21" s="98"/>
+      <c r="AX21" s="98"/>
+      <c r="AY21" s="12"/>
+      <c r="AZ21" s="12"/>
+    </row>
+    <row r="22" spans="1:52" ht="7.5" customHeight="1">
+      <c r="A22" s="7"/>
+      <c r="B22" s="156"/>
+      <c r="C22" s="157"/>
+      <c r="D22" s="157"/>
+      <c r="E22" s="157"/>
+      <c r="F22" s="157"/>
+      <c r="G22" s="201"/>
+      <c r="H22" s="202"/>
+      <c r="I22" s="202"/>
+      <c r="J22" s="202"/>
+      <c r="K22" s="202"/>
+      <c r="L22" s="202"/>
+      <c r="M22" s="202"/>
+      <c r="N22" s="202"/>
+      <c r="O22" s="202"/>
+      <c r="P22" s="202"/>
+      <c r="Q22" s="202"/>
+      <c r="R22" s="202"/>
+      <c r="S22" s="202"/>
+      <c r="T22" s="202"/>
+      <c r="U22" s="202"/>
+      <c r="V22" s="202"/>
+      <c r="W22" s="202"/>
+      <c r="X22" s="202"/>
+      <c r="Y22" s="202"/>
+      <c r="Z22" s="202"/>
+      <c r="AA22" s="202"/>
+      <c r="AB22" s="202"/>
+      <c r="AC22" s="202"/>
+      <c r="AD22" s="202"/>
+      <c r="AE22" s="202"/>
+      <c r="AF22" s="202"/>
+      <c r="AG22" s="202"/>
+      <c r="AH22" s="202"/>
+      <c r="AI22" s="202"/>
+      <c r="AJ22" s="203"/>
+      <c r="AK22" s="11"/>
+      <c r="AL22" s="98"/>
+      <c r="AM22" s="98"/>
+      <c r="AN22" s="98"/>
+      <c r="AO22" s="98"/>
+      <c r="AP22" s="98"/>
+      <c r="AQ22" s="98"/>
+      <c r="AR22" s="98"/>
+      <c r="AS22" s="98"/>
+      <c r="AT22" s="98"/>
+      <c r="AU22" s="98"/>
+      <c r="AV22" s="98"/>
+      <c r="AW22" s="98"/>
+      <c r="AX22" s="98"/>
+      <c r="AY22" s="12"/>
+      <c r="AZ22" s="12"/>
+    </row>
+    <row r="23" spans="1:52" ht="7.5" customHeight="1">
+      <c r="A23" s="7"/>
+      <c r="B23" s="156" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="157"/>
+      <c r="D23" s="157"/>
+      <c r="E23" s="157"/>
+      <c r="F23" s="157"/>
+      <c r="G23" s="201"/>
+      <c r="H23" s="202"/>
+      <c r="I23" s="202"/>
+      <c r="J23" s="202"/>
+      <c r="K23" s="202"/>
+      <c r="L23" s="202"/>
+      <c r="M23" s="202"/>
+      <c r="N23" s="202"/>
+      <c r="O23" s="202"/>
+      <c r="P23" s="202"/>
+      <c r="Q23" s="202"/>
+      <c r="R23" s="202"/>
+      <c r="S23" s="202"/>
+      <c r="T23" s="202"/>
+      <c r="U23" s="202"/>
+      <c r="V23" s="202"/>
+      <c r="W23" s="202"/>
+      <c r="X23" s="202"/>
+      <c r="Y23" s="202"/>
+      <c r="Z23" s="202"/>
+      <c r="AA23" s="202"/>
+      <c r="AB23" s="202"/>
+      <c r="AC23" s="202"/>
+      <c r="AD23" s="202"/>
+      <c r="AE23" s="202"/>
+      <c r="AF23" s="202"/>
+      <c r="AG23" s="202"/>
+      <c r="AH23" s="202"/>
+      <c r="AI23" s="202"/>
+      <c r="AJ23" s="203"/>
+      <c r="AK23" s="11"/>
+      <c r="AL23" s="98"/>
+      <c r="AM23" s="98"/>
+      <c r="AN23" s="98"/>
+      <c r="AO23" s="98"/>
+      <c r="AP23" s="98"/>
+      <c r="AQ23" s="98"/>
+      <c r="AR23" s="98"/>
+      <c r="AS23" s="98"/>
+      <c r="AT23" s="98"/>
+      <c r="AU23" s="98"/>
+      <c r="AV23" s="98"/>
+      <c r="AW23" s="98"/>
+      <c r="AX23" s="98"/>
+      <c r="AY23" s="12"/>
+      <c r="AZ23" s="12"/>
+    </row>
+    <row r="24" spans="1:52" ht="7.5" customHeight="1" thickBot="1">
+      <c r="A24" s="7"/>
+      <c r="B24" s="101"/>
+      <c r="C24" s="102"/>
+      <c r="D24" s="102"/>
+      <c r="E24" s="102"/>
+      <c r="F24" s="102"/>
+      <c r="G24" s="204"/>
+      <c r="H24" s="205"/>
+      <c r="I24" s="205"/>
+      <c r="J24" s="205"/>
+      <c r="K24" s="205"/>
+      <c r="L24" s="205"/>
+      <c r="M24" s="205"/>
+      <c r="N24" s="205"/>
+      <c r="O24" s="205"/>
+      <c r="P24" s="205"/>
+      <c r="Q24" s="205"/>
+      <c r="R24" s="205"/>
+      <c r="S24" s="205"/>
+      <c r="T24" s="205"/>
+      <c r="U24" s="205"/>
+      <c r="V24" s="205"/>
+      <c r="W24" s="205"/>
+      <c r="X24" s="205"/>
+      <c r="Y24" s="205"/>
+      <c r="Z24" s="205"/>
+      <c r="AA24" s="205"/>
+      <c r="AB24" s="205"/>
+      <c r="AC24" s="205"/>
+      <c r="AD24" s="205"/>
+      <c r="AE24" s="205"/>
+      <c r="AF24" s="205"/>
+      <c r="AG24" s="205"/>
+      <c r="AH24" s="205"/>
+      <c r="AI24" s="205"/>
+      <c r="AJ24" s="206"/>
+      <c r="AK24" s="11"/>
+      <c r="AL24" s="98"/>
+      <c r="AM24" s="98"/>
+      <c r="AN24" s="98"/>
+      <c r="AO24" s="98"/>
+      <c r="AP24" s="98"/>
+      <c r="AQ24" s="98"/>
+      <c r="AR24" s="98"/>
+      <c r="AS24" s="98"/>
+      <c r="AT24" s="98"/>
+      <c r="AU24" s="98"/>
+      <c r="AV24" s="98"/>
+      <c r="AW24" s="98"/>
+      <c r="AX24" s="98"/>
+      <c r="AY24" s="12"/>
+      <c r="AZ24" s="12"/>
+    </row>
+    <row r="25" spans="1:52" ht="5.0999999999999996" customHeight="1" thickBot="1">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="13"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
+      <c r="W25" s="7"/>
+      <c r="X25" s="7"/>
+      <c r="Y25" s="7"/>
+      <c r="Z25" s="7"/>
+      <c r="AA25" s="7"/>
+      <c r="AB25" s="7"/>
+      <c r="AC25" s="7"/>
+      <c r="AD25" s="7"/>
+      <c r="AE25" s="7"/>
+      <c r="AF25" s="7"/>
+      <c r="AG25" s="7"/>
+      <c r="AH25" s="7"/>
+      <c r="AI25" s="7"/>
+      <c r="AJ25" s="14"/>
+      <c r="AK25" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="AL25" s="15"/>
+      <c r="AM25" s="15"/>
+      <c r="AN25" s="15"/>
+      <c r="AO25" s="15"/>
+      <c r="AP25" s="15"/>
+      <c r="AQ25" s="15"/>
+      <c r="AR25" s="15"/>
+      <c r="AS25" s="15"/>
+      <c r="AT25" s="15"/>
+      <c r="AU25" s="15"/>
+      <c r="AV25" s="15"/>
+      <c r="AW25" s="15"/>
+      <c r="AX25" s="15"/>
+      <c r="AY25" s="15"/>
+      <c r="AZ25" s="15"/>
+    </row>
+    <row r="26" spans="1:52" ht="9.9499999999999993" customHeight="1">
+      <c r="A26" s="7"/>
+      <c r="B26" s="134" t="s">
+        <v>64</v>
+      </c>
+      <c r="C26" s="135"/>
+      <c r="D26" s="135"/>
+      <c r="E26" s="135"/>
+      <c r="F26" s="135"/>
+      <c r="G26" s="135"/>
+      <c r="H26" s="135"/>
+      <c r="I26" s="135"/>
+      <c r="J26" s="135"/>
+      <c r="K26" s="135"/>
+      <c r="L26" s="135"/>
+      <c r="M26" s="135"/>
+      <c r="N26" s="135"/>
+      <c r="O26" s="135"/>
+      <c r="P26" s="135"/>
+      <c r="Q26" s="135"/>
+      <c r="R26" s="135"/>
+      <c r="S26" s="135"/>
+      <c r="T26" s="135"/>
+      <c r="U26" s="135"/>
+      <c r="V26" s="135"/>
+      <c r="W26" s="135"/>
+      <c r="X26" s="135"/>
+      <c r="Y26" s="135"/>
+      <c r="Z26" s="135"/>
+      <c r="AA26" s="135"/>
+      <c r="AB26" s="135"/>
+      <c r="AC26" s="135"/>
+      <c r="AD26" s="135"/>
+      <c r="AE26" s="135"/>
+      <c r="AF26" s="135"/>
+      <c r="AG26" s="135"/>
+      <c r="AH26" s="135"/>
+      <c r="AI26" s="135"/>
+      <c r="AJ26" s="186"/>
+      <c r="AK26" s="16"/>
+      <c r="AL26" s="15"/>
+      <c r="AM26" s="15"/>
+      <c r="AN26" s="15"/>
+      <c r="AO26" s="15"/>
+      <c r="AP26" s="15"/>
+      <c r="AQ26" s="15"/>
+      <c r="AR26" s="15"/>
+      <c r="AS26" s="15"/>
+      <c r="AT26" s="15"/>
+      <c r="AU26" s="15"/>
+      <c r="AV26" s="15"/>
+      <c r="AW26" s="15"/>
+      <c r="AX26" s="15"/>
+      <c r="AY26" s="15"/>
+      <c r="AZ26" s="15"/>
+    </row>
+    <row r="27" spans="1:52" ht="9.9499999999999993" customHeight="1" thickBot="1">
+      <c r="A27" s="7"/>
+      <c r="B27" s="137"/>
+      <c r="C27" s="138"/>
+      <c r="D27" s="138"/>
+      <c r="E27" s="138"/>
+      <c r="F27" s="138"/>
+      <c r="G27" s="138"/>
+      <c r="H27" s="138"/>
+      <c r="I27" s="138"/>
+      <c r="J27" s="138"/>
+      <c r="K27" s="138"/>
+      <c r="L27" s="138"/>
+      <c r="M27" s="138"/>
+      <c r="N27" s="138"/>
+      <c r="O27" s="138"/>
+      <c r="P27" s="138"/>
+      <c r="Q27" s="138"/>
+      <c r="R27" s="138"/>
+      <c r="S27" s="138"/>
+      <c r="T27" s="138"/>
+      <c r="U27" s="138"/>
+      <c r="V27" s="138"/>
+      <c r="W27" s="138"/>
+      <c r="X27" s="138"/>
+      <c r="Y27" s="138"/>
+      <c r="Z27" s="138"/>
+      <c r="AA27" s="138"/>
+      <c r="AB27" s="138"/>
+      <c r="AC27" s="138"/>
+      <c r="AD27" s="138"/>
+      <c r="AE27" s="138"/>
+      <c r="AF27" s="138"/>
+      <c r="AG27" s="138"/>
+      <c r="AH27" s="138"/>
+      <c r="AI27" s="138"/>
+      <c r="AJ27" s="187"/>
+      <c r="AK27" s="7"/>
+      <c r="AL27" s="7"/>
+      <c r="AM27" s="7"/>
+      <c r="AN27" s="7"/>
+      <c r="AO27" s="7"/>
+      <c r="AP27" s="7"/>
+      <c r="AQ27" s="7"/>
+      <c r="AR27" s="7"/>
+      <c r="AS27" s="7"/>
+      <c r="AT27" s="7"/>
+      <c r="AU27" s="7"/>
+      <c r="AV27" s="7"/>
+      <c r="AW27" s="7"/>
+      <c r="AX27" s="7"/>
+      <c r="AY27" s="7"/>
+      <c r="AZ27" s="7"/>
+    </row>
+    <row r="28" spans="1:52" ht="20.100000000000001" customHeight="1" thickBot="1">
+      <c r="A28" s="7"/>
+      <c r="B28" s="80" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" s="81"/>
+      <c r="D28" s="81"/>
+      <c r="E28" s="81"/>
+      <c r="F28" s="158"/>
+      <c r="G28" s="160" t="s">
+        <v>11</v>
+      </c>
+      <c r="H28" s="161"/>
+      <c r="I28" s="161"/>
+      <c r="J28" s="161"/>
+      <c r="K28" s="189"/>
+      <c r="L28" s="190"/>
+      <c r="M28" s="190"/>
+      <c r="N28" s="190"/>
+      <c r="O28" s="190"/>
+      <c r="P28" s="190"/>
+      <c r="Q28" s="190"/>
+      <c r="R28" s="190"/>
+      <c r="S28" s="190"/>
+      <c r="T28" s="190"/>
+      <c r="U28" s="190"/>
+      <c r="V28" s="190"/>
+      <c r="W28" s="190"/>
+      <c r="X28" s="190"/>
+      <c r="Y28" s="190"/>
+      <c r="Z28" s="190"/>
+      <c r="AA28" s="190"/>
+      <c r="AB28" s="190"/>
+      <c r="AC28" s="190"/>
+      <c r="AD28" s="190"/>
+      <c r="AE28" s="190"/>
+      <c r="AF28" s="190"/>
+      <c r="AG28" s="190"/>
+      <c r="AH28" s="190"/>
+      <c r="AI28" s="190"/>
+      <c r="AJ28" s="191"/>
+      <c r="AK28" s="15"/>
+      <c r="AL28" s="15"/>
+      <c r="AM28" s="15"/>
+      <c r="AN28" s="15"/>
+      <c r="AO28" s="15"/>
+      <c r="AP28" s="15"/>
+      <c r="AQ28" s="15"/>
+      <c r="AR28" s="15"/>
+      <c r="AS28" s="15"/>
+      <c r="AT28" s="15"/>
+      <c r="AU28" s="15"/>
+      <c r="AV28" s="15"/>
+      <c r="AW28" s="15"/>
+      <c r="AX28" s="15"/>
+      <c r="AY28" s="15"/>
+      <c r="AZ28" s="17"/>
+    </row>
+    <row r="29" spans="1:52" ht="15" customHeight="1">
+      <c r="A29" s="7"/>
+      <c r="B29" s="159"/>
+      <c r="C29" s="132"/>
+      <c r="D29" s="132"/>
+      <c r="E29" s="132"/>
+      <c r="F29" s="132"/>
+      <c r="G29" s="122"/>
+      <c r="H29" s="123"/>
+      <c r="I29" s="123"/>
+      <c r="J29" s="123"/>
+      <c r="K29" s="123"/>
+      <c r="L29" s="123"/>
+      <c r="M29" s="123"/>
+      <c r="N29" s="123"/>
+      <c r="O29" s="123"/>
+      <c r="P29" s="123"/>
+      <c r="Q29" s="123"/>
+      <c r="R29" s="123"/>
+      <c r="S29" s="123"/>
+      <c r="T29" s="123"/>
+      <c r="U29" s="123"/>
+      <c r="V29" s="123"/>
+      <c r="W29" s="123"/>
+      <c r="X29" s="123"/>
+      <c r="Y29" s="123"/>
+      <c r="Z29" s="123"/>
+      <c r="AA29" s="123"/>
+      <c r="AB29" s="123"/>
+      <c r="AC29" s="123"/>
+      <c r="AD29" s="123"/>
+      <c r="AE29" s="123"/>
+      <c r="AF29" s="123"/>
+      <c r="AG29" s="123"/>
+      <c r="AH29" s="123"/>
+      <c r="AI29" s="123"/>
+      <c r="AJ29" s="124"/>
+      <c r="AK29" s="8"/>
+      <c r="AL29" s="8"/>
+      <c r="AM29" s="8"/>
+      <c r="AN29" s="8"/>
+      <c r="AO29" s="8"/>
+      <c r="AP29" s="8"/>
+      <c r="AQ29" s="8"/>
+      <c r="AR29" s="8"/>
+      <c r="AS29" s="8"/>
+      <c r="AT29" s="8"/>
+      <c r="AU29" s="8"/>
+      <c r="AV29" s="8"/>
+      <c r="AW29" s="8"/>
+      <c r="AX29" s="8"/>
+      <c r="AY29" s="8"/>
+      <c r="AZ29" s="8"/>
+    </row>
+    <row r="30" spans="1:52" ht="15" customHeight="1" thickBot="1">
+      <c r="A30" s="7"/>
+      <c r="B30" s="82"/>
+      <c r="C30" s="83"/>
+      <c r="D30" s="83"/>
+      <c r="E30" s="83"/>
+      <c r="F30" s="83"/>
+      <c r="G30" s="125"/>
+      <c r="H30" s="126"/>
+      <c r="I30" s="126"/>
+      <c r="J30" s="126"/>
+      <c r="K30" s="126"/>
+      <c r="L30" s="126"/>
+      <c r="M30" s="126"/>
+      <c r="N30" s="126"/>
+      <c r="O30" s="126"/>
+      <c r="P30" s="126"/>
+      <c r="Q30" s="126"/>
+      <c r="R30" s="126"/>
+      <c r="S30" s="126"/>
+      <c r="T30" s="126"/>
+      <c r="U30" s="126"/>
+      <c r="V30" s="126"/>
+      <c r="W30" s="126"/>
+      <c r="X30" s="126"/>
+      <c r="Y30" s="126"/>
+      <c r="Z30" s="126"/>
+      <c r="AA30" s="126"/>
+      <c r="AB30" s="126"/>
+      <c r="AC30" s="126"/>
+      <c r="AD30" s="126"/>
+      <c r="AE30" s="126"/>
+      <c r="AF30" s="126"/>
+      <c r="AG30" s="126"/>
+      <c r="AH30" s="126"/>
+      <c r="AI30" s="126"/>
+      <c r="AJ30" s="127"/>
+      <c r="AK30" s="8"/>
+      <c r="AL30" s="8"/>
+      <c r="AM30" s="8"/>
+      <c r="AN30" s="8"/>
+      <c r="AO30" s="8"/>
+      <c r="AP30" s="8"/>
+      <c r="AQ30" s="8"/>
+      <c r="AR30" s="8"/>
+      <c r="AS30" s="8"/>
+      <c r="AT30" s="8"/>
+      <c r="AU30" s="8"/>
+      <c r="AV30" s="8"/>
+      <c r="AW30" s="8"/>
+      <c r="AX30" s="8"/>
+      <c r="AY30" s="8"/>
+      <c r="AZ30" s="8"/>
+    </row>
+    <row r="31" spans="1:52" ht="20.100000000000001" customHeight="1" thickBot="1">
+      <c r="A31" s="7"/>
+      <c r="B31" s="80" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="173"/>
-[...835 lines deleted...]
-      <c r="B25" s="114" t="s">
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="158"/>
+      <c r="G31" s="188" t="s">
         <v>11</v>
       </c>
-      <c r="C25" s="115"/>
-[...19 lines deleted...]
-      <c r="W25" s="130" t="s">
+      <c r="H31" s="140"/>
+      <c r="I31" s="140"/>
+      <c r="J31" s="140"/>
+      <c r="K31" s="189"/>
+      <c r="L31" s="190"/>
+      <c r="M31" s="190"/>
+      <c r="N31" s="190"/>
+      <c r="O31" s="190"/>
+      <c r="P31" s="190"/>
+      <c r="Q31" s="190"/>
+      <c r="R31" s="190"/>
+      <c r="S31" s="190"/>
+      <c r="T31" s="190"/>
+      <c r="U31" s="190"/>
+      <c r="V31" s="190"/>
+      <c r="W31" s="190"/>
+      <c r="X31" s="190"/>
+      <c r="Y31" s="190"/>
+      <c r="Z31" s="190"/>
+      <c r="AA31" s="190"/>
+      <c r="AB31" s="190"/>
+      <c r="AC31" s="190"/>
+      <c r="AD31" s="190"/>
+      <c r="AE31" s="190"/>
+      <c r="AF31" s="190"/>
+      <c r="AG31" s="190"/>
+      <c r="AH31" s="190"/>
+      <c r="AI31" s="190"/>
+      <c r="AJ31" s="191"/>
+      <c r="AK31" s="8"/>
+      <c r="AL31" s="8"/>
+      <c r="AM31" s="8"/>
+      <c r="AN31" s="8"/>
+      <c r="AO31" s="8"/>
+      <c r="AP31" s="8"/>
+      <c r="AQ31" s="8"/>
+      <c r="AR31" s="8"/>
+      <c r="AS31" s="8"/>
+      <c r="AT31" s="8"/>
+      <c r="AU31" s="8"/>
+      <c r="AV31" s="8"/>
+      <c r="AW31" s="8"/>
+      <c r="AX31" s="8"/>
+      <c r="AY31" s="8"/>
+      <c r="AZ31" s="8"/>
+    </row>
+    <row r="32" spans="1:52" ht="16.5" customHeight="1">
+      <c r="A32" s="7"/>
+      <c r="B32" s="159"/>
+      <c r="C32" s="132"/>
+      <c r="D32" s="132"/>
+      <c r="E32" s="132"/>
+      <c r="F32" s="132"/>
+      <c r="G32" s="122"/>
+      <c r="H32" s="123"/>
+      <c r="I32" s="123"/>
+      <c r="J32" s="123"/>
+      <c r="K32" s="123"/>
+      <c r="L32" s="123"/>
+      <c r="M32" s="123"/>
+      <c r="N32" s="123"/>
+      <c r="O32" s="123"/>
+      <c r="P32" s="123"/>
+      <c r="Q32" s="123"/>
+      <c r="R32" s="123"/>
+      <c r="S32" s="123"/>
+      <c r="T32" s="123"/>
+      <c r="U32" s="123"/>
+      <c r="V32" s="123"/>
+      <c r="W32" s="123"/>
+      <c r="X32" s="123"/>
+      <c r="Y32" s="123"/>
+      <c r="Z32" s="123"/>
+      <c r="AA32" s="123"/>
+      <c r="AB32" s="123"/>
+      <c r="AC32" s="123"/>
+      <c r="AD32" s="123"/>
+      <c r="AE32" s="123"/>
+      <c r="AF32" s="124"/>
+      <c r="AG32" s="192"/>
+      <c r="AH32" s="193"/>
+      <c r="AI32" s="193"/>
+      <c r="AJ32" s="194"/>
+      <c r="AK32" s="207" t="s">
+        <v>45</v>
+      </c>
+      <c r="AL32" s="207"/>
+      <c r="AM32" s="207"/>
+      <c r="AN32" s="207"/>
+      <c r="AO32" s="207"/>
+      <c r="AP32" s="207"/>
+      <c r="AQ32" s="207"/>
+      <c r="AR32" s="207"/>
+      <c r="AS32" s="207"/>
+      <c r="AT32" s="207"/>
+      <c r="AU32" s="207"/>
+      <c r="AV32" s="207"/>
+      <c r="AW32" s="207"/>
+      <c r="AX32" s="207"/>
+      <c r="AY32" s="207"/>
+      <c r="AZ32" s="207"/>
+    </row>
+    <row r="33" spans="1:52" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A33" s="7"/>
+      <c r="B33" s="82"/>
+      <c r="C33" s="83"/>
+      <c r="D33" s="83"/>
+      <c r="E33" s="83"/>
+      <c r="F33" s="83"/>
+      <c r="G33" s="125"/>
+      <c r="H33" s="126"/>
+      <c r="I33" s="126"/>
+      <c r="J33" s="126"/>
+      <c r="K33" s="126"/>
+      <c r="L33" s="126"/>
+      <c r="M33" s="126"/>
+      <c r="N33" s="126"/>
+      <c r="O33" s="126"/>
+      <c r="P33" s="126"/>
+      <c r="Q33" s="126"/>
+      <c r="R33" s="126"/>
+      <c r="S33" s="126"/>
+      <c r="T33" s="126"/>
+      <c r="U33" s="126"/>
+      <c r="V33" s="126"/>
+      <c r="W33" s="126"/>
+      <c r="X33" s="126"/>
+      <c r="Y33" s="126"/>
+      <c r="Z33" s="126"/>
+      <c r="AA33" s="126"/>
+      <c r="AB33" s="126"/>
+      <c r="AC33" s="126"/>
+      <c r="AD33" s="126"/>
+      <c r="AE33" s="126"/>
+      <c r="AF33" s="127"/>
+      <c r="AG33" s="195"/>
+      <c r="AH33" s="196"/>
+      <c r="AI33" s="196"/>
+      <c r="AJ33" s="197"/>
+      <c r="AK33" s="207"/>
+      <c r="AL33" s="207"/>
+      <c r="AM33" s="207"/>
+      <c r="AN33" s="207"/>
+      <c r="AO33" s="207"/>
+      <c r="AP33" s="207"/>
+      <c r="AQ33" s="207"/>
+      <c r="AR33" s="207"/>
+      <c r="AS33" s="207"/>
+      <c r="AT33" s="207"/>
+      <c r="AU33" s="207"/>
+      <c r="AV33" s="207"/>
+      <c r="AW33" s="207"/>
+      <c r="AX33" s="207"/>
+      <c r="AY33" s="207"/>
+      <c r="AZ33" s="207"/>
+    </row>
+    <row r="34" spans="1:52" ht="14.1" customHeight="1">
+      <c r="A34" s="7"/>
+      <c r="B34" s="99" t="s">
+        <v>17</v>
+      </c>
+      <c r="C34" s="100"/>
+      <c r="D34" s="100"/>
+      <c r="E34" s="100"/>
+      <c r="F34" s="100"/>
+      <c r="G34" s="122"/>
+      <c r="H34" s="123"/>
+      <c r="I34" s="123"/>
+      <c r="J34" s="123"/>
+      <c r="K34" s="123"/>
+      <c r="L34" s="123"/>
+      <c r="M34" s="123"/>
+      <c r="N34" s="123"/>
+      <c r="O34" s="123"/>
+      <c r="P34" s="123"/>
+      <c r="Q34" s="123"/>
+      <c r="R34" s="124"/>
+      <c r="S34" s="132" t="s">
+        <v>18</v>
+      </c>
+      <c r="T34" s="132"/>
+      <c r="U34" s="132"/>
+      <c r="V34" s="132"/>
+      <c r="W34" s="132"/>
+      <c r="X34" s="122"/>
+      <c r="Y34" s="123"/>
+      <c r="Z34" s="123"/>
+      <c r="AA34" s="123"/>
+      <c r="AB34" s="123"/>
+      <c r="AC34" s="123"/>
+      <c r="AD34" s="123"/>
+      <c r="AE34" s="123"/>
+      <c r="AF34" s="123"/>
+      <c r="AG34" s="123"/>
+      <c r="AH34" s="123"/>
+      <c r="AI34" s="123"/>
+      <c r="AJ34" s="124"/>
+      <c r="AK34" s="8"/>
+      <c r="AL34" s="8"/>
+      <c r="AM34" s="8"/>
+      <c r="AN34" s="8"/>
+      <c r="AO34" s="8"/>
+      <c r="AP34" s="8"/>
+      <c r="AQ34" s="8"/>
+      <c r="AR34" s="8"/>
+      <c r="AS34" s="8"/>
+      <c r="AT34" s="8"/>
+      <c r="AU34" s="8"/>
+      <c r="AV34" s="8"/>
+      <c r="AW34" s="8"/>
+      <c r="AX34" s="8"/>
+      <c r="AY34" s="8"/>
+      <c r="AZ34" s="8"/>
+    </row>
+    <row r="35" spans="1:52" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A35" s="7"/>
+      <c r="B35" s="154"/>
+      <c r="C35" s="155"/>
+      <c r="D35" s="155"/>
+      <c r="E35" s="155"/>
+      <c r="F35" s="155"/>
+      <c r="G35" s="125"/>
+      <c r="H35" s="126"/>
+      <c r="I35" s="126"/>
+      <c r="J35" s="126"/>
+      <c r="K35" s="126"/>
+      <c r="L35" s="126"/>
+      <c r="M35" s="126"/>
+      <c r="N35" s="126"/>
+      <c r="O35" s="126"/>
+      <c r="P35" s="126"/>
+      <c r="Q35" s="126"/>
+      <c r="R35" s="127"/>
+      <c r="S35" s="132"/>
+      <c r="T35" s="83"/>
+      <c r="U35" s="83"/>
+      <c r="V35" s="132"/>
+      <c r="W35" s="132"/>
+      <c r="X35" s="125"/>
+      <c r="Y35" s="126"/>
+      <c r="Z35" s="126"/>
+      <c r="AA35" s="126"/>
+      <c r="AB35" s="126"/>
+      <c r="AC35" s="126"/>
+      <c r="AD35" s="126"/>
+      <c r="AE35" s="126"/>
+      <c r="AF35" s="126"/>
+      <c r="AG35" s="126"/>
+      <c r="AH35" s="126"/>
+      <c r="AI35" s="126"/>
+      <c r="AJ35" s="127"/>
+      <c r="AK35" s="18"/>
+      <c r="AL35" s="18"/>
+      <c r="AM35" s="18"/>
+      <c r="AN35" s="18"/>
+      <c r="AO35" s="18"/>
+      <c r="AP35" s="18"/>
+      <c r="AQ35" s="18"/>
+      <c r="AR35" s="18"/>
+      <c r="AS35" s="18"/>
+      <c r="AT35" s="18"/>
+      <c r="AU35" s="18"/>
+      <c r="AV35" s="18"/>
+      <c r="AW35" s="18"/>
+      <c r="AX35" s="18"/>
+      <c r="AY35" s="18"/>
+      <c r="AZ35" s="18"/>
+    </row>
+    <row r="36" spans="1:52" ht="14.1" customHeight="1">
+      <c r="A36" s="7"/>
+      <c r="B36" s="99" t="s">
+        <v>19</v>
+      </c>
+      <c r="C36" s="100"/>
+      <c r="D36" s="100"/>
+      <c r="E36" s="100"/>
+      <c r="F36" s="100"/>
+      <c r="G36" s="122"/>
+      <c r="H36" s="123"/>
+      <c r="I36" s="123"/>
+      <c r="J36" s="123"/>
+      <c r="K36" s="123"/>
+      <c r="L36" s="123"/>
+      <c r="M36" s="123"/>
+      <c r="N36" s="123"/>
+      <c r="O36" s="123"/>
+      <c r="P36" s="123"/>
+      <c r="Q36" s="123"/>
+      <c r="R36" s="123"/>
+      <c r="S36" s="124"/>
+      <c r="T36" s="208" t="s">
+        <v>20</v>
+      </c>
+      <c r="U36" s="208"/>
+      <c r="V36" s="122"/>
+      <c r="W36" s="123"/>
+      <c r="X36" s="123"/>
+      <c r="Y36" s="123"/>
+      <c r="Z36" s="123"/>
+      <c r="AA36" s="123"/>
+      <c r="AB36" s="123"/>
+      <c r="AC36" s="123"/>
+      <c r="AD36" s="123"/>
+      <c r="AE36" s="123"/>
+      <c r="AF36" s="123"/>
+      <c r="AG36" s="123"/>
+      <c r="AH36" s="123"/>
+      <c r="AI36" s="123"/>
+      <c r="AJ36" s="124"/>
+      <c r="AK36" s="62" t="s">
+        <v>65</v>
+      </c>
+      <c r="AL36" s="98" t="s">
+        <v>66</v>
+      </c>
+      <c r="AM36" s="98"/>
+      <c r="AN36" s="98"/>
+      <c r="AO36" s="98"/>
+      <c r="AP36" s="98"/>
+      <c r="AQ36" s="98"/>
+      <c r="AR36" s="98"/>
+      <c r="AS36" s="98"/>
+      <c r="AT36" s="98"/>
+      <c r="AU36" s="98"/>
+      <c r="AV36" s="98"/>
+      <c r="AW36" s="98"/>
+      <c r="AX36" s="98"/>
+      <c r="AY36" s="20"/>
+      <c r="AZ36" s="18"/>
+    </row>
+    <row r="37" spans="1:52" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A37" s="7"/>
+      <c r="B37" s="101"/>
+      <c r="C37" s="102"/>
+      <c r="D37" s="102"/>
+      <c r="E37" s="102"/>
+      <c r="F37" s="102"/>
+      <c r="G37" s="125"/>
+      <c r="H37" s="126"/>
+      <c r="I37" s="126"/>
+      <c r="J37" s="126"/>
+      <c r="K37" s="126"/>
+      <c r="L37" s="126"/>
+      <c r="M37" s="126"/>
+      <c r="N37" s="126"/>
+      <c r="O37" s="126"/>
+      <c r="P37" s="126"/>
+      <c r="Q37" s="126"/>
+      <c r="R37" s="126"/>
+      <c r="S37" s="127"/>
+      <c r="T37" s="209"/>
+      <c r="U37" s="209"/>
+      <c r="V37" s="125"/>
+      <c r="W37" s="126"/>
+      <c r="X37" s="126"/>
+      <c r="Y37" s="126"/>
+      <c r="Z37" s="126"/>
+      <c r="AA37" s="126"/>
+      <c r="AB37" s="126"/>
+      <c r="AC37" s="126"/>
+      <c r="AD37" s="126"/>
+      <c r="AE37" s="126"/>
+      <c r="AF37" s="126"/>
+      <c r="AG37" s="126"/>
+      <c r="AH37" s="126"/>
+      <c r="AI37" s="126"/>
+      <c r="AJ37" s="127"/>
+      <c r="AK37" s="19"/>
+      <c r="AL37" s="98"/>
+      <c r="AM37" s="98"/>
+      <c r="AN37" s="98"/>
+      <c r="AO37" s="98"/>
+      <c r="AP37" s="98"/>
+      <c r="AQ37" s="98"/>
+      <c r="AR37" s="98"/>
+      <c r="AS37" s="98"/>
+      <c r="AT37" s="98"/>
+      <c r="AU37" s="98"/>
+      <c r="AV37" s="98"/>
+      <c r="AW37" s="98"/>
+      <c r="AX37" s="98"/>
+      <c r="AY37" s="20"/>
+      <c r="AZ37" s="18"/>
+    </row>
+    <row r="38" spans="1:52" ht="5.0999999999999996" customHeight="1">
+      <c r="A38" s="7"/>
+      <c r="B38" s="21"/>
+      <c r="C38" s="21"/>
+      <c r="D38" s="21"/>
+      <c r="E38" s="21"/>
+      <c r="F38" s="21"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+      <c r="P38" s="7"/>
+      <c r="Q38" s="7"/>
+      <c r="R38" s="7"/>
+      <c r="S38" s="22"/>
+      <c r="T38" s="22"/>
+      <c r="U38" s="22"/>
+      <c r="V38" s="7"/>
+      <c r="W38" s="7"/>
+      <c r="X38" s="7"/>
+      <c r="Y38" s="7"/>
+      <c r="Z38" s="7"/>
+      <c r="AA38" s="7"/>
+      <c r="AB38" s="7"/>
+      <c r="AC38" s="7"/>
+      <c r="AD38" s="7"/>
+      <c r="AE38" s="7"/>
+      <c r="AF38" s="7"/>
+      <c r="AG38" s="7"/>
+      <c r="AH38" s="7"/>
+      <c r="AI38" s="7"/>
+      <c r="AJ38" s="7"/>
+      <c r="AK38" s="19"/>
+      <c r="AL38" s="98"/>
+      <c r="AM38" s="98"/>
+      <c r="AN38" s="98"/>
+      <c r="AO38" s="98"/>
+      <c r="AP38" s="98"/>
+      <c r="AQ38" s="98"/>
+      <c r="AR38" s="98"/>
+      <c r="AS38" s="98"/>
+      <c r="AT38" s="98"/>
+      <c r="AU38" s="98"/>
+      <c r="AV38" s="98"/>
+      <c r="AW38" s="98"/>
+      <c r="AX38" s="98"/>
+      <c r="AY38" s="20"/>
+      <c r="AZ38" s="17"/>
+    </row>
+    <row r="39" spans="1:52" ht="9.9499999999999993" customHeight="1">
+      <c r="A39" s="7"/>
+      <c r="B39" s="147" t="s">
+        <v>21</v>
+      </c>
+      <c r="C39" s="147"/>
+      <c r="D39" s="147"/>
+      <c r="E39" s="147"/>
+      <c r="F39" s="147"/>
+      <c r="G39" s="147"/>
+      <c r="H39" s="147"/>
+      <c r="I39" s="147"/>
+      <c r="J39" s="147"/>
+      <c r="K39" s="147"/>
+      <c r="L39" s="147"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+      <c r="P39" s="7"/>
+      <c r="Q39" s="7"/>
+      <c r="R39" s="7"/>
+      <c r="S39" s="22"/>
+      <c r="T39" s="22"/>
+      <c r="U39" s="22"/>
+      <c r="V39" s="7"/>
+      <c r="W39" s="7"/>
+      <c r="X39" s="7"/>
+      <c r="Y39" s="7"/>
+      <c r="Z39" s="7"/>
+      <c r="AA39" s="7"/>
+      <c r="AB39" s="7"/>
+      <c r="AC39" s="7"/>
+      <c r="AD39" s="7"/>
+      <c r="AE39" s="7"/>
+      <c r="AF39" s="7"/>
+      <c r="AG39" s="7"/>
+      <c r="AH39" s="7"/>
+      <c r="AI39" s="7"/>
+      <c r="AJ39" s="7"/>
+      <c r="AK39" s="19"/>
+      <c r="AL39" s="98"/>
+      <c r="AM39" s="98"/>
+      <c r="AN39" s="98"/>
+      <c r="AO39" s="98"/>
+      <c r="AP39" s="98"/>
+      <c r="AQ39" s="98"/>
+      <c r="AR39" s="98"/>
+      <c r="AS39" s="98"/>
+      <c r="AT39" s="98"/>
+      <c r="AU39" s="98"/>
+      <c r="AV39" s="98"/>
+      <c r="AW39" s="98"/>
+      <c r="AX39" s="98"/>
+      <c r="AY39" s="20"/>
+      <c r="AZ39" s="17"/>
+    </row>
+    <row r="40" spans="1:52" ht="15" customHeight="1">
+      <c r="A40" s="7"/>
+      <c r="B40" s="148" t="s">
         <v>22</v>
       </c>
-      <c r="X25" s="131"/>
-[...928 lines deleted...]
-    <row r="42" spans="1:52" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="C40" s="149"/>
+      <c r="D40" s="149"/>
+      <c r="E40" s="149"/>
+      <c r="F40" s="150"/>
+      <c r="G40" s="141"/>
+      <c r="H40" s="142"/>
+      <c r="I40" s="142"/>
+      <c r="J40" s="142"/>
+      <c r="K40" s="142"/>
+      <c r="L40" s="142"/>
+      <c r="M40" s="142"/>
+      <c r="N40" s="142"/>
+      <c r="O40" s="142"/>
+      <c r="P40" s="142"/>
+      <c r="Q40" s="142"/>
+      <c r="R40" s="142"/>
+      <c r="S40" s="142"/>
+      <c r="T40" s="142"/>
+      <c r="U40" s="142"/>
+      <c r="V40" s="142"/>
+      <c r="W40" s="142"/>
+      <c r="X40" s="142"/>
+      <c r="Y40" s="142"/>
+      <c r="Z40" s="142"/>
+      <c r="AA40" s="142"/>
+      <c r="AB40" s="142"/>
+      <c r="AC40" s="142"/>
+      <c r="AD40" s="142"/>
+      <c r="AE40" s="142"/>
+      <c r="AF40" s="142"/>
+      <c r="AG40" s="142"/>
+      <c r="AH40" s="142"/>
+      <c r="AI40" s="142"/>
+      <c r="AJ40" s="143"/>
+      <c r="AK40" s="17"/>
+      <c r="AL40" s="17"/>
+      <c r="AM40" s="17"/>
+      <c r="AN40" s="17"/>
+      <c r="AO40" s="17"/>
+      <c r="AP40" s="17"/>
+      <c r="AQ40" s="17"/>
+      <c r="AR40" s="17"/>
+      <c r="AS40" s="17"/>
+      <c r="AT40" s="17"/>
+      <c r="AU40" s="17"/>
+      <c r="AV40" s="17"/>
+      <c r="AW40" s="17"/>
+      <c r="AX40" s="17"/>
+      <c r="AY40" s="17"/>
+      <c r="AZ40" s="17"/>
+    </row>
+    <row r="41" spans="1:52" ht="15" customHeight="1">
+      <c r="A41" s="7"/>
+      <c r="B41" s="151"/>
+      <c r="C41" s="152"/>
+      <c r="D41" s="152"/>
+      <c r="E41" s="152"/>
+      <c r="F41" s="153"/>
+      <c r="G41" s="144"/>
+      <c r="H41" s="145"/>
+      <c r="I41" s="145"/>
+      <c r="J41" s="145"/>
+      <c r="K41" s="145"/>
+      <c r="L41" s="145"/>
+      <c r="M41" s="145"/>
+      <c r="N41" s="145"/>
+      <c r="O41" s="145"/>
+      <c r="P41" s="145"/>
+      <c r="Q41" s="145"/>
+      <c r="R41" s="145"/>
+      <c r="S41" s="145"/>
+      <c r="T41" s="145"/>
+      <c r="U41" s="145"/>
+      <c r="V41" s="145"/>
+      <c r="W41" s="145"/>
+      <c r="X41" s="145"/>
+      <c r="Y41" s="145"/>
+      <c r="Z41" s="145"/>
+      <c r="AA41" s="145"/>
+      <c r="AB41" s="145"/>
+      <c r="AC41" s="145"/>
+      <c r="AD41" s="145"/>
+      <c r="AE41" s="145"/>
+      <c r="AF41" s="145"/>
+      <c r="AG41" s="145"/>
+      <c r="AH41" s="145"/>
+      <c r="AI41" s="145"/>
+      <c r="AJ41" s="146"/>
+      <c r="AK41" s="17"/>
+      <c r="AL41" s="17"/>
+      <c r="AM41" s="17"/>
+      <c r="AN41" s="17"/>
+      <c r="AO41" s="17"/>
+      <c r="AP41" s="17"/>
+      <c r="AQ41" s="17"/>
+      <c r="AR41" s="17"/>
+      <c r="AS41" s="17"/>
+      <c r="AT41" s="17"/>
+      <c r="AU41" s="17"/>
+      <c r="AV41" s="17"/>
+      <c r="AW41" s="17"/>
+      <c r="AX41" s="17"/>
+      <c r="AY41" s="17"/>
+      <c r="AZ41" s="17"/>
+    </row>
+    <row r="42" spans="1:52" ht="3.95" customHeight="1">
       <c r="A42" s="8"/>
-      <c r="B42" s="8"/>
-[...24 lines deleted...]
-      <c r="AA42" s="9"/>
+      <c r="B42" s="10"/>
+      <c r="C42" s="10"/>
+      <c r="D42" s="10"/>
+      <c r="E42" s="10"/>
+      <c r="F42" s="10"/>
+      <c r="G42" s="8"/>
+      <c r="H42" s="8"/>
+      <c r="I42" s="8"/>
+      <c r="J42" s="8"/>
+      <c r="K42" s="8"/>
+      <c r="L42" s="8"/>
+      <c r="M42" s="8"/>
+      <c r="N42" s="8"/>
+      <c r="O42" s="8"/>
+      <c r="P42" s="8"/>
+      <c r="Q42" s="8"/>
+      <c r="R42" s="8"/>
+      <c r="S42" s="22"/>
+      <c r="T42" s="22"/>
+      <c r="U42" s="22"/>
+      <c r="V42" s="8"/>
+      <c r="W42" s="8"/>
+      <c r="X42" s="8"/>
+      <c r="Y42" s="8"/>
+      <c r="Z42" s="8"/>
+      <c r="AA42" s="8"/>
       <c r="AB42" s="8"/>
       <c r="AC42" s="8"/>
       <c r="AD42" s="8"/>
       <c r="AE42" s="8"/>
-      <c r="AF42" s="9"/>
-[...23 lines deleted...]
-    <row r="43" spans="1:52" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="AF42" s="8"/>
+      <c r="AG42" s="8"/>
+      <c r="AH42" s="8"/>
+      <c r="AI42" s="8"/>
+      <c r="AJ42" s="8"/>
+      <c r="AK42" s="8"/>
+      <c r="AL42" s="8"/>
+      <c r="AM42" s="8"/>
+      <c r="AN42" s="8"/>
+      <c r="AO42" s="8"/>
+      <c r="AP42" s="8"/>
+      <c r="AQ42" s="8"/>
+      <c r="AR42" s="8"/>
+      <c r="AS42" s="8"/>
+      <c r="AT42" s="8"/>
+      <c r="AU42" s="8"/>
+      <c r="AV42" s="8"/>
+      <c r="AW42" s="8"/>
+      <c r="AX42" s="8"/>
+      <c r="AY42" s="8"/>
+      <c r="AZ42" s="8"/>
+    </row>
+    <row r="43" spans="1:52" ht="3.95" customHeight="1">
       <c r="A43" s="9"/>
-      <c r="B43" s="9"/>
-[...523 lines deleted...]
-      <c r="AH52" s="210"/>
+      <c r="B43" s="29"/>
+      <c r="C43" s="29"/>
+      <c r="D43" s="29"/>
+      <c r="E43" s="29"/>
+      <c r="F43" s="29"/>
+      <c r="G43" s="30"/>
+      <c r="H43" s="30"/>
+      <c r="I43" s="30"/>
+      <c r="J43" s="30"/>
+      <c r="K43" s="30"/>
+      <c r="L43" s="30"/>
+      <c r="M43" s="30"/>
+      <c r="N43" s="30"/>
+      <c r="O43" s="30"/>
+      <c r="P43" s="30"/>
+      <c r="Q43" s="30"/>
+      <c r="R43" s="30"/>
+      <c r="S43" s="30"/>
+      <c r="T43" s="30"/>
+      <c r="U43" s="30"/>
+      <c r="V43" s="30"/>
+      <c r="W43" s="30"/>
+      <c r="X43" s="30"/>
+      <c r="Y43" s="29"/>
+      <c r="Z43" s="29"/>
+      <c r="AA43" s="29"/>
+      <c r="AB43" s="29"/>
+      <c r="AC43" s="29"/>
+      <c r="AD43" s="27"/>
+      <c r="AE43" s="27"/>
+      <c r="AF43" s="30"/>
+      <c r="AG43" s="30"/>
+      <c r="AH43" s="30"/>
+      <c r="AI43" s="30"/>
+      <c r="AJ43" s="30"/>
+      <c r="AK43" s="30"/>
+      <c r="AL43" s="30"/>
+      <c r="AM43" s="30"/>
+      <c r="AN43" s="30"/>
+      <c r="AO43" s="30"/>
+      <c r="AP43" s="30"/>
+      <c r="AQ43" s="30"/>
+      <c r="AR43" s="30"/>
+      <c r="AS43" s="30"/>
+      <c r="AT43" s="30"/>
+      <c r="AU43" s="31"/>
+      <c r="AV43" s="31"/>
+      <c r="AW43" s="31"/>
+      <c r="AX43" s="30"/>
+      <c r="AY43" s="30"/>
+      <c r="AZ43" s="30"/>
+    </row>
+    <row r="44" spans="1:52" ht="15" customHeight="1" thickBot="1">
+      <c r="A44" s="32"/>
+      <c r="B44" s="33"/>
+      <c r="C44" s="33"/>
+      <c r="D44" s="234" t="s">
+        <v>67</v>
+      </c>
+      <c r="E44" s="234"/>
+      <c r="F44" s="234"/>
+      <c r="G44" s="234"/>
+      <c r="H44" s="234"/>
+      <c r="I44" s="234"/>
+      <c r="J44" s="234"/>
+      <c r="K44" s="234"/>
+      <c r="L44" s="234"/>
+      <c r="M44" s="234"/>
+      <c r="N44" s="234"/>
+      <c r="O44" s="234"/>
+      <c r="P44" s="234"/>
+      <c r="Q44" s="234"/>
+      <c r="R44" s="234"/>
+      <c r="S44" s="234"/>
+      <c r="T44" s="234"/>
+      <c r="U44" s="234"/>
+      <c r="V44" s="234"/>
+      <c r="W44" s="234"/>
+      <c r="X44" s="234"/>
+      <c r="Y44" s="234"/>
+      <c r="Z44" s="235"/>
+      <c r="AA44" s="235"/>
+      <c r="AB44" s="33"/>
+      <c r="AC44" s="33"/>
+      <c r="AD44" s="24"/>
+      <c r="AE44" s="24"/>
+      <c r="AF44" s="35"/>
+      <c r="AG44" s="35"/>
+      <c r="AH44" s="147" t="s">
+        <v>68</v>
+      </c>
+      <c r="AI44" s="147"/>
+      <c r="AJ44" s="147"/>
+      <c r="AK44" s="147"/>
+      <c r="AL44" s="147"/>
+      <c r="AM44" s="147"/>
+      <c r="AN44" s="147"/>
+      <c r="AO44" s="147"/>
+      <c r="AP44" s="147"/>
+      <c r="AQ44" s="147"/>
+      <c r="AR44" s="147"/>
+      <c r="AS44" s="35"/>
+      <c r="AT44" s="35"/>
+      <c r="AU44" s="36"/>
+      <c r="AV44" s="36"/>
+      <c r="AW44" s="36"/>
+      <c r="AX44" s="35"/>
+      <c r="AY44" s="35"/>
+      <c r="AZ44" s="35"/>
+    </row>
+    <row r="45" spans="1:52" ht="9.9499999999999993" customHeight="1">
+      <c r="A45" s="37"/>
+      <c r="B45" s="37"/>
+      <c r="C45" s="37"/>
+      <c r="D45" s="134" t="s">
+        <v>36</v>
+      </c>
+      <c r="E45" s="135"/>
+      <c r="F45" s="135"/>
+      <c r="G45" s="135"/>
+      <c r="H45" s="135"/>
+      <c r="I45" s="135"/>
+      <c r="J45" s="135"/>
+      <c r="K45" s="135"/>
+      <c r="L45" s="135"/>
+      <c r="M45" s="135"/>
+      <c r="N45" s="135"/>
+      <c r="O45" s="135"/>
+      <c r="P45" s="135"/>
+      <c r="Q45" s="135"/>
+      <c r="R45" s="135"/>
+      <c r="S45" s="135"/>
+      <c r="T45" s="135"/>
+      <c r="U45" s="135"/>
+      <c r="V45" s="135"/>
+      <c r="W45" s="135"/>
+      <c r="X45" s="135"/>
+      <c r="Y45" s="135"/>
+      <c r="Z45" s="135"/>
+      <c r="AA45" s="186"/>
+      <c r="AB45" s="37"/>
+      <c r="AC45" s="37"/>
+      <c r="AD45" s="37"/>
+      <c r="AE45" s="37"/>
+      <c r="AF45" s="7"/>
+      <c r="AG45" s="7"/>
+      <c r="AH45" s="220" t="s">
+        <v>37</v>
+      </c>
+      <c r="AI45" s="221"/>
+      <c r="AJ45" s="221"/>
+      <c r="AK45" s="221"/>
+      <c r="AL45" s="221"/>
+      <c r="AM45" s="221"/>
+      <c r="AN45" s="221"/>
+      <c r="AO45" s="221"/>
+      <c r="AP45" s="221"/>
+      <c r="AQ45" s="221"/>
+      <c r="AR45" s="221"/>
+      <c r="AS45" s="221"/>
+      <c r="AT45" s="221"/>
+      <c r="AU45" s="221"/>
+      <c r="AV45" s="221"/>
+      <c r="AW45" s="221"/>
+      <c r="AX45" s="222"/>
+      <c r="AY45" s="7"/>
+      <c r="AZ45" s="7"/>
+    </row>
+    <row r="46" spans="1:52" ht="9.9499999999999993" customHeight="1" thickBot="1">
+      <c r="A46" s="7"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="137"/>
+      <c r="E46" s="138"/>
+      <c r="F46" s="138"/>
+      <c r="G46" s="138"/>
+      <c r="H46" s="138"/>
+      <c r="I46" s="138"/>
+      <c r="J46" s="138"/>
+      <c r="K46" s="138"/>
+      <c r="L46" s="138"/>
+      <c r="M46" s="138"/>
+      <c r="N46" s="138"/>
+      <c r="O46" s="138"/>
+      <c r="P46" s="138"/>
+      <c r="Q46" s="138"/>
+      <c r="R46" s="138"/>
+      <c r="S46" s="138"/>
+      <c r="T46" s="138"/>
+      <c r="U46" s="138"/>
+      <c r="V46" s="138"/>
+      <c r="W46" s="138"/>
+      <c r="X46" s="138"/>
+      <c r="Y46" s="138"/>
+      <c r="Z46" s="138"/>
+      <c r="AA46" s="187"/>
+      <c r="AB46" s="7"/>
+      <c r="AC46" s="39"/>
+      <c r="AD46" s="39"/>
+      <c r="AE46" s="39"/>
+      <c r="AF46" s="39"/>
+      <c r="AG46" s="39"/>
+      <c r="AH46" s="223"/>
+      <c r="AI46" s="224"/>
+      <c r="AJ46" s="224"/>
+      <c r="AK46" s="224"/>
+      <c r="AL46" s="224"/>
+      <c r="AM46" s="224"/>
+      <c r="AN46" s="224"/>
+      <c r="AO46" s="224"/>
+      <c r="AP46" s="224"/>
+      <c r="AQ46" s="224"/>
+      <c r="AR46" s="224"/>
+      <c r="AS46" s="224"/>
+      <c r="AT46" s="224"/>
+      <c r="AU46" s="224"/>
+      <c r="AV46" s="224"/>
+      <c r="AW46" s="224"/>
+      <c r="AX46" s="225"/>
+      <c r="AY46" s="39"/>
+      <c r="AZ46" s="39"/>
+    </row>
+    <row r="47" spans="1:52" ht="12" customHeight="1">
+      <c r="A47" s="38"/>
+      <c r="B47" s="38"/>
+      <c r="C47" s="38"/>
+      <c r="D47" s="99" t="s">
+        <v>24</v>
+      </c>
+      <c r="E47" s="100"/>
+      <c r="F47" s="100"/>
+      <c r="G47" s="100"/>
+      <c r="H47" s="100"/>
+      <c r="I47" s="216" t="s">
+        <v>25</v>
+      </c>
+      <c r="J47" s="217"/>
+      <c r="K47" s="122"/>
+      <c r="L47" s="123"/>
+      <c r="M47" s="123"/>
+      <c r="N47" s="123"/>
+      <c r="O47" s="123"/>
+      <c r="P47" s="123"/>
+      <c r="Q47" s="123"/>
+      <c r="R47" s="123"/>
+      <c r="S47" s="123"/>
+      <c r="T47" s="123"/>
+      <c r="U47" s="123"/>
+      <c r="V47" s="123"/>
+      <c r="W47" s="123"/>
+      <c r="X47" s="123"/>
+      <c r="Y47" s="123"/>
+      <c r="Z47" s="123"/>
+      <c r="AA47" s="124"/>
+      <c r="AB47" s="7"/>
+      <c r="AC47" s="39"/>
+      <c r="AD47" s="39"/>
+      <c r="AE47" s="39"/>
+      <c r="AF47" s="39"/>
+      <c r="AG47" s="39"/>
+      <c r="AH47" s="23"/>
+      <c r="AI47" s="24"/>
+      <c r="AJ47" s="24"/>
+      <c r="AK47" s="24"/>
+      <c r="AL47" s="24"/>
+      <c r="AM47" s="24"/>
+      <c r="AN47" s="24"/>
+      <c r="AO47" s="24"/>
+      <c r="AP47" s="24"/>
+      <c r="AQ47" s="24"/>
+      <c r="AR47" s="24"/>
+      <c r="AS47" s="24"/>
+      <c r="AT47" s="24"/>
+      <c r="AU47" s="24"/>
+      <c r="AV47" s="24"/>
+      <c r="AW47" s="24"/>
+      <c r="AX47" s="25"/>
+      <c r="AY47" s="39"/>
+      <c r="AZ47" s="39"/>
+    </row>
+    <row r="48" spans="1:52" ht="12" customHeight="1" thickBot="1">
+      <c r="A48" s="7"/>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="156"/>
+      <c r="E48" s="157"/>
+      <c r="F48" s="157"/>
+      <c r="G48" s="157"/>
+      <c r="H48" s="157"/>
+      <c r="I48" s="218"/>
+      <c r="J48" s="219"/>
+      <c r="K48" s="125"/>
+      <c r="L48" s="126"/>
+      <c r="M48" s="126"/>
+      <c r="N48" s="126"/>
+      <c r="O48" s="126"/>
+      <c r="P48" s="126"/>
+      <c r="Q48" s="126"/>
+      <c r="R48" s="126"/>
+      <c r="S48" s="126"/>
+      <c r="T48" s="126"/>
+      <c r="U48" s="126"/>
+      <c r="V48" s="126"/>
+      <c r="W48" s="126"/>
+      <c r="X48" s="126"/>
+      <c r="Y48" s="126"/>
+      <c r="Z48" s="126"/>
+      <c r="AA48" s="127"/>
+      <c r="AB48" s="7"/>
+      <c r="AC48" s="39"/>
+      <c r="AD48" s="39"/>
+      <c r="AE48" s="39"/>
+      <c r="AF48" s="39"/>
+      <c r="AG48" s="39"/>
+      <c r="AH48" s="40"/>
+      <c r="AI48" s="10"/>
+      <c r="AJ48" s="10"/>
+      <c r="AK48" s="10"/>
+      <c r="AL48" s="10"/>
+      <c r="AM48" s="10"/>
+      <c r="AN48" s="10"/>
+      <c r="AO48" s="10"/>
+      <c r="AP48" s="10"/>
+      <c r="AQ48" s="10"/>
+      <c r="AR48" s="10"/>
+      <c r="AS48" s="10"/>
+      <c r="AT48" s="10"/>
+      <c r="AU48" s="10"/>
+      <c r="AV48" s="10"/>
+      <c r="AW48" s="10"/>
+      <c r="AX48" s="41"/>
+      <c r="AY48" s="39"/>
+      <c r="AZ48" s="39"/>
+    </row>
+    <row r="49" spans="1:52" ht="12" customHeight="1">
+      <c r="A49" s="7"/>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="156"/>
+      <c r="E49" s="157"/>
+      <c r="F49" s="157"/>
+      <c r="G49" s="157"/>
+      <c r="H49" s="157"/>
+      <c r="I49" s="122"/>
+      <c r="J49" s="123"/>
+      <c r="K49" s="123"/>
+      <c r="L49" s="123"/>
+      <c r="M49" s="123"/>
+      <c r="N49" s="123"/>
+      <c r="O49" s="123"/>
+      <c r="P49" s="123"/>
+      <c r="Q49" s="123"/>
+      <c r="R49" s="123"/>
+      <c r="S49" s="123"/>
+      <c r="T49" s="123"/>
+      <c r="U49" s="123"/>
+      <c r="V49" s="123"/>
+      <c r="W49" s="123"/>
+      <c r="X49" s="123"/>
+      <c r="Y49" s="123"/>
+      <c r="Z49" s="123"/>
+      <c r="AA49" s="124"/>
+      <c r="AB49" s="7"/>
+      <c r="AC49" s="39"/>
+      <c r="AD49" s="39"/>
+      <c r="AE49" s="39"/>
+      <c r="AF49" s="39"/>
+      <c r="AG49" s="39"/>
+      <c r="AH49" s="26"/>
+      <c r="AI49" s="27"/>
+      <c r="AJ49" s="27"/>
+      <c r="AK49" s="27"/>
+      <c r="AL49" s="27"/>
+      <c r="AM49" s="27"/>
+      <c r="AN49" s="27"/>
+      <c r="AO49" s="27"/>
+      <c r="AP49" s="27"/>
+      <c r="AQ49" s="27"/>
+      <c r="AR49" s="27"/>
+      <c r="AS49" s="27"/>
+      <c r="AT49" s="27"/>
+      <c r="AU49" s="27"/>
+      <c r="AV49" s="27"/>
+      <c r="AW49" s="27"/>
+      <c r="AX49" s="28"/>
+      <c r="AY49" s="39"/>
+      <c r="AZ49" s="39"/>
+    </row>
+    <row r="50" spans="1:52" ht="12" customHeight="1" thickBot="1">
+      <c r="A50" s="7"/>
+      <c r="B50" s="7"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="154"/>
+      <c r="E50" s="155"/>
+      <c r="F50" s="155"/>
+      <c r="G50" s="155"/>
+      <c r="H50" s="155"/>
+      <c r="I50" s="125"/>
+      <c r="J50" s="126"/>
+      <c r="K50" s="126"/>
+      <c r="L50" s="126"/>
+      <c r="M50" s="126"/>
+      <c r="N50" s="126"/>
+      <c r="O50" s="126"/>
+      <c r="P50" s="126"/>
+      <c r="Q50" s="126"/>
+      <c r="R50" s="126"/>
+      <c r="S50" s="126"/>
+      <c r="T50" s="126"/>
+      <c r="U50" s="126"/>
+      <c r="V50" s="126"/>
+      <c r="W50" s="126"/>
+      <c r="X50" s="126"/>
+      <c r="Y50" s="126"/>
+      <c r="Z50" s="126"/>
+      <c r="AA50" s="127"/>
+      <c r="AB50" s="7"/>
+      <c r="AC50" s="39"/>
+      <c r="AD50" s="39"/>
+      <c r="AE50" s="39"/>
+      <c r="AF50" s="39"/>
+      <c r="AG50" s="39"/>
+      <c r="AH50" s="220" t="s">
+        <v>29</v>
+      </c>
+      <c r="AI50" s="221"/>
+      <c r="AJ50" s="221"/>
+      <c r="AK50" s="221"/>
+      <c r="AL50" s="221"/>
+      <c r="AM50" s="221"/>
+      <c r="AN50" s="221"/>
+      <c r="AO50" s="221"/>
+      <c r="AP50" s="221"/>
+      <c r="AQ50" s="221"/>
+      <c r="AR50" s="221"/>
+      <c r="AS50" s="221"/>
+      <c r="AT50" s="221"/>
+      <c r="AU50" s="221"/>
+      <c r="AV50" s="221"/>
+      <c r="AW50" s="221"/>
+      <c r="AX50" s="222"/>
+      <c r="AY50" s="39"/>
+      <c r="AZ50" s="39"/>
+    </row>
+    <row r="51" spans="1:52" ht="12" customHeight="1">
+      <c r="A51" s="7"/>
+      <c r="B51" s="7"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="99" t="s">
+        <v>10</v>
+      </c>
+      <c r="E51" s="100"/>
+      <c r="F51" s="100"/>
+      <c r="G51" s="100"/>
+      <c r="H51" s="226"/>
+      <c r="I51" s="122"/>
+      <c r="J51" s="123"/>
+      <c r="K51" s="123"/>
+      <c r="L51" s="123"/>
+      <c r="M51" s="123"/>
+      <c r="N51" s="123"/>
+      <c r="O51" s="123"/>
+      <c r="P51" s="123"/>
+      <c r="Q51" s="123"/>
+      <c r="R51" s="123"/>
+      <c r="S51" s="123"/>
+      <c r="T51" s="123"/>
+      <c r="U51" s="123"/>
+      <c r="V51" s="123"/>
+      <c r="W51" s="123"/>
+      <c r="X51" s="123"/>
+      <c r="Y51" s="123"/>
+      <c r="Z51" s="123"/>
+      <c r="AA51" s="124"/>
+      <c r="AB51" s="7"/>
+      <c r="AC51" s="39"/>
+      <c r="AD51" s="39"/>
+      <c r="AE51" s="39"/>
+      <c r="AF51" s="39"/>
+      <c r="AG51" s="39"/>
+      <c r="AH51" s="223"/>
+      <c r="AI51" s="224"/>
+      <c r="AJ51" s="224"/>
+      <c r="AK51" s="224"/>
+      <c r="AL51" s="224"/>
+      <c r="AM51" s="224"/>
+      <c r="AN51" s="224"/>
+      <c r="AO51" s="224"/>
+      <c r="AP51" s="224"/>
+      <c r="AQ51" s="224"/>
+      <c r="AR51" s="224"/>
+      <c r="AS51" s="224"/>
+      <c r="AT51" s="224"/>
+      <c r="AU51" s="224"/>
+      <c r="AV51" s="224"/>
+      <c r="AW51" s="224"/>
+      <c r="AX51" s="225"/>
+      <c r="AY51" s="39"/>
+      <c r="AZ51" s="39"/>
+    </row>
+    <row r="52" spans="1:52" ht="12" customHeight="1" thickBot="1">
+      <c r="A52" s="7"/>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="154"/>
+      <c r="E52" s="155"/>
+      <c r="F52" s="155"/>
+      <c r="G52" s="155"/>
+      <c r="H52" s="227"/>
+      <c r="I52" s="125"/>
+      <c r="J52" s="126"/>
+      <c r="K52" s="126"/>
+      <c r="L52" s="126"/>
+      <c r="M52" s="126"/>
+      <c r="N52" s="126"/>
+      <c r="O52" s="126"/>
+      <c r="P52" s="126"/>
+      <c r="Q52" s="126"/>
+      <c r="R52" s="126"/>
+      <c r="S52" s="126"/>
+      <c r="T52" s="126"/>
+      <c r="U52" s="126"/>
+      <c r="V52" s="126"/>
+      <c r="W52" s="126"/>
+      <c r="X52" s="126"/>
+      <c r="Y52" s="126"/>
+      <c r="Z52" s="126"/>
+      <c r="AA52" s="127"/>
+      <c r="AB52" s="7"/>
+      <c r="AC52" s="39"/>
+      <c r="AD52" s="39"/>
+      <c r="AE52" s="39"/>
+      <c r="AF52" s="39"/>
+      <c r="AG52" s="39"/>
+      <c r="AH52" s="210" t="s">
+        <v>31</v>
+      </c>
       <c r="AI52" s="211"/>
       <c r="AJ52" s="211"/>
       <c r="AK52" s="211"/>
       <c r="AL52" s="211"/>
       <c r="AM52" s="211"/>
       <c r="AN52" s="211"/>
       <c r="AO52" s="211"/>
       <c r="AP52" s="211"/>
       <c r="AQ52" s="211"/>
       <c r="AR52" s="211"/>
       <c r="AS52" s="211"/>
       <c r="AT52" s="211"/>
       <c r="AU52" s="211"/>
       <c r="AV52" s="211"/>
       <c r="AW52" s="211"/>
       <c r="AX52" s="212"/>
-      <c r="AY52" s="10"/>
-[...38 lines deleted...]
-      </c>
+      <c r="AY52" s="39"/>
+      <c r="AZ52" s="39"/>
+    </row>
+    <row r="53" spans="1:52" ht="12" customHeight="1">
+      <c r="A53" s="7"/>
+      <c r="B53" s="7"/>
+      <c r="C53" s="7"/>
+      <c r="D53" s="99" t="s">
+        <v>15</v>
+      </c>
+      <c r="E53" s="100"/>
+      <c r="F53" s="100"/>
+      <c r="G53" s="100"/>
+      <c r="H53" s="226"/>
+      <c r="I53" s="122"/>
+      <c r="J53" s="123"/>
+      <c r="K53" s="123"/>
+      <c r="L53" s="123"/>
+      <c r="M53" s="123"/>
+      <c r="N53" s="123"/>
+      <c r="O53" s="123"/>
+      <c r="P53" s="123"/>
+      <c r="Q53" s="123"/>
+      <c r="R53" s="123"/>
+      <c r="S53" s="123"/>
+      <c r="T53" s="123"/>
+      <c r="U53" s="123"/>
+      <c r="V53" s="123"/>
+      <c r="W53" s="123"/>
+      <c r="X53" s="123"/>
+      <c r="Y53" s="123"/>
+      <c r="Z53" s="123"/>
+      <c r="AA53" s="124"/>
+      <c r="AB53" s="7"/>
+      <c r="AC53" s="39"/>
+      <c r="AD53" s="39"/>
+      <c r="AE53" s="39"/>
+      <c r="AF53" s="39"/>
+      <c r="AG53" s="39"/>
+      <c r="AH53" s="213"/>
       <c r="AI53" s="214"/>
       <c r="AJ53" s="214"/>
       <c r="AK53" s="214"/>
       <c r="AL53" s="214"/>
       <c r="AM53" s="214"/>
       <c r="AN53" s="214"/>
       <c r="AO53" s="214"/>
       <c r="AP53" s="214"/>
       <c r="AQ53" s="214"/>
       <c r="AR53" s="214"/>
       <c r="AS53" s="214"/>
       <c r="AT53" s="214"/>
       <c r="AU53" s="214"/>
       <c r="AV53" s="214"/>
       <c r="AW53" s="214"/>
       <c r="AX53" s="215"/>
-      <c r="AY53" s="10"/>
-[...296 lines deleted...]
-      <c r="N59" s="191" t="s">
+      <c r="AY53" s="39"/>
+      <c r="AZ53" s="39"/>
+    </row>
+    <row r="54" spans="1:52" ht="12" customHeight="1" thickBot="1">
+      <c r="A54" s="7"/>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="154"/>
+      <c r="E54" s="155"/>
+      <c r="F54" s="155"/>
+      <c r="G54" s="155"/>
+      <c r="H54" s="227"/>
+      <c r="I54" s="125"/>
+      <c r="J54" s="126"/>
+      <c r="K54" s="126"/>
+      <c r="L54" s="126"/>
+      <c r="M54" s="126"/>
+      <c r="N54" s="126"/>
+      <c r="O54" s="126"/>
+      <c r="P54" s="126"/>
+      <c r="Q54" s="126"/>
+      <c r="R54" s="126"/>
+      <c r="S54" s="126"/>
+      <c r="T54" s="126"/>
+      <c r="U54" s="126"/>
+      <c r="V54" s="126"/>
+      <c r="W54" s="126"/>
+      <c r="X54" s="126"/>
+      <c r="Y54" s="126"/>
+      <c r="Z54" s="126"/>
+      <c r="AA54" s="127"/>
+      <c r="AB54" s="7"/>
+      <c r="AC54" s="39"/>
+      <c r="AD54" s="39"/>
+      <c r="AE54" s="39"/>
+      <c r="AF54" s="39"/>
+      <c r="AG54" s="39"/>
+      <c r="AH54" s="236" t="s">
+        <v>86</v>
+      </c>
+      <c r="AI54" s="120"/>
+      <c r="AJ54" s="120"/>
+      <c r="AK54" s="120"/>
+      <c r="AL54" s="120"/>
+      <c r="AM54" s="120"/>
+      <c r="AN54" s="120"/>
+      <c r="AO54" s="120"/>
+      <c r="AP54" s="120"/>
+      <c r="AQ54" s="120"/>
+      <c r="AR54" s="120"/>
+      <c r="AS54" s="120"/>
+      <c r="AT54" s="120"/>
+      <c r="AU54" s="120"/>
+      <c r="AV54" s="120"/>
+      <c r="AW54" s="120"/>
+      <c r="AX54" s="237"/>
+      <c r="AY54" s="39"/>
+      <c r="AZ54" s="39"/>
+    </row>
+    <row r="55" spans="1:52" ht="12" customHeight="1">
+      <c r="A55" s="7"/>
+      <c r="B55" s="7"/>
+      <c r="C55" s="7"/>
+      <c r="D55" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="E55" s="100"/>
+      <c r="F55" s="100"/>
+      <c r="G55" s="100"/>
+      <c r="H55" s="226"/>
+      <c r="I55" s="122"/>
+      <c r="J55" s="123"/>
+      <c r="K55" s="123"/>
+      <c r="L55" s="123"/>
+      <c r="M55" s="123"/>
+      <c r="N55" s="123"/>
+      <c r="O55" s="123"/>
+      <c r="P55" s="123"/>
+      <c r="Q55" s="123"/>
+      <c r="R55" s="123"/>
+      <c r="S55" s="123"/>
+      <c r="T55" s="123"/>
+      <c r="U55" s="123"/>
+      <c r="V55" s="123"/>
+      <c r="W55" s="123"/>
+      <c r="X55" s="124"/>
+      <c r="Y55" s="228" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z55" s="229"/>
+      <c r="AA55" s="230"/>
+      <c r="AB55" s="7"/>
+      <c r="AC55" s="39"/>
+      <c r="AD55" s="39"/>
+      <c r="AE55" s="39"/>
+      <c r="AF55" s="39"/>
+      <c r="AG55" s="39"/>
+      <c r="AH55" s="238"/>
+      <c r="AI55" s="121"/>
+      <c r="AJ55" s="121"/>
+      <c r="AK55" s="121"/>
+      <c r="AL55" s="121"/>
+      <c r="AM55" s="121"/>
+      <c r="AN55" s="121"/>
+      <c r="AO55" s="121"/>
+      <c r="AP55" s="121"/>
+      <c r="AQ55" s="121"/>
+      <c r="AR55" s="121"/>
+      <c r="AS55" s="121"/>
+      <c r="AT55" s="121"/>
+      <c r="AU55" s="121"/>
+      <c r="AV55" s="121"/>
+      <c r="AW55" s="121"/>
+      <c r="AX55" s="239"/>
+      <c r="AY55" s="39"/>
+      <c r="AZ55" s="39"/>
+    </row>
+    <row r="56" spans="1:52" ht="12" customHeight="1" thickBot="1">
+      <c r="A56" s="7"/>
+      <c r="B56" s="7"/>
+      <c r="C56" s="7"/>
+      <c r="D56" s="101"/>
+      <c r="E56" s="102"/>
+      <c r="F56" s="102"/>
+      <c r="G56" s="102"/>
+      <c r="H56" s="240"/>
+      <c r="I56" s="125"/>
+      <c r="J56" s="126"/>
+      <c r="K56" s="126"/>
+      <c r="L56" s="126"/>
+      <c r="M56" s="126"/>
+      <c r="N56" s="126"/>
+      <c r="O56" s="126"/>
+      <c r="P56" s="126"/>
+      <c r="Q56" s="126"/>
+      <c r="R56" s="126"/>
+      <c r="S56" s="126"/>
+      <c r="T56" s="126"/>
+      <c r="U56" s="126"/>
+      <c r="V56" s="126"/>
+      <c r="W56" s="126"/>
+      <c r="X56" s="127"/>
+      <c r="Y56" s="231"/>
+      <c r="Z56" s="232"/>
+      <c r="AA56" s="233"/>
+      <c r="AB56" s="7"/>
+      <c r="AC56" s="39"/>
+      <c r="AD56" s="39"/>
+      <c r="AE56" s="39"/>
+      <c r="AF56" s="39"/>
+      <c r="AG56" s="39"/>
+      <c r="AH56" s="263" t="s">
+        <v>69</v>
+      </c>
+      <c r="AI56" s="264"/>
+      <c r="AJ56" s="264"/>
+      <c r="AK56" s="264"/>
+      <c r="AL56" s="264"/>
+      <c r="AM56" s="264"/>
+      <c r="AN56" s="264"/>
+      <c r="AO56" s="264"/>
+      <c r="AP56" s="264"/>
+      <c r="AQ56" s="264"/>
+      <c r="AR56" s="264"/>
+      <c r="AS56" s="264"/>
+      <c r="AT56" s="264"/>
+      <c r="AU56" s="264"/>
+      <c r="AV56" s="264"/>
+      <c r="AW56" s="264"/>
+      <c r="AX56" s="265"/>
+      <c r="AY56" s="39"/>
+      <c r="AZ56" s="39"/>
+    </row>
+    <row r="57" spans="1:52" ht="12" customHeight="1">
+      <c r="A57" s="7"/>
+      <c r="B57" s="7"/>
+      <c r="C57" s="7"/>
+      <c r="D57" s="7"/>
+      <c r="E57" s="7"/>
+      <c r="F57" s="7"/>
+      <c r="G57" s="7"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="7"/>
+      <c r="J57" s="7"/>
+      <c r="K57" s="7"/>
+      <c r="L57" s="7"/>
+      <c r="M57" s="7"/>
+      <c r="N57" s="7"/>
+      <c r="O57" s="7"/>
+      <c r="P57" s="7"/>
+      <c r="Q57" s="7"/>
+      <c r="R57" s="7"/>
+      <c r="S57" s="7"/>
+      <c r="T57" s="7"/>
+      <c r="U57" s="7"/>
+      <c r="V57" s="7"/>
+      <c r="W57" s="7"/>
+      <c r="X57" s="7"/>
+      <c r="Y57" s="7"/>
+      <c r="Z57" s="7"/>
+      <c r="AA57" s="7"/>
+      <c r="AB57" s="7"/>
+      <c r="AC57" s="39"/>
+      <c r="AD57" s="39"/>
+      <c r="AE57" s="39"/>
+      <c r="AF57" s="39"/>
+      <c r="AG57" s="39"/>
+      <c r="AH57" s="266"/>
+      <c r="AI57" s="267"/>
+      <c r="AJ57" s="267"/>
+      <c r="AK57" s="267"/>
+      <c r="AL57" s="267"/>
+      <c r="AM57" s="267"/>
+      <c r="AN57" s="267"/>
+      <c r="AO57" s="267"/>
+      <c r="AP57" s="267"/>
+      <c r="AQ57" s="267"/>
+      <c r="AR57" s="267"/>
+      <c r="AS57" s="267"/>
+      <c r="AT57" s="267"/>
+      <c r="AU57" s="267"/>
+      <c r="AV57" s="267"/>
+      <c r="AW57" s="267"/>
+      <c r="AX57" s="268"/>
+      <c r="AY57" s="39"/>
+      <c r="AZ57" s="39"/>
+    </row>
+    <row r="58" spans="1:52" ht="9.9499999999999993" customHeight="1">
+      <c r="A58" s="7"/>
+      <c r="B58" s="7"/>
+      <c r="C58" s="7"/>
+      <c r="D58" s="7"/>
+      <c r="E58" s="7"/>
+      <c r="F58" s="7"/>
+      <c r="G58" s="7"/>
+      <c r="H58" s="7"/>
+      <c r="I58" s="7"/>
+      <c r="J58" s="7"/>
+      <c r="K58" s="7"/>
+      <c r="L58" s="7"/>
+      <c r="M58" s="7"/>
+      <c r="N58" s="7"/>
+      <c r="O58" s="7"/>
+      <c r="P58" s="7"/>
+      <c r="Q58" s="7"/>
+      <c r="R58" s="7"/>
+      <c r="S58" s="7"/>
+      <c r="T58" s="7"/>
+      <c r="U58" s="7"/>
+      <c r="V58" s="7"/>
+      <c r="W58" s="7"/>
+      <c r="X58" s="7"/>
+      <c r="Y58" s="7"/>
+      <c r="Z58" s="7"/>
+      <c r="AA58" s="7"/>
+      <c r="AB58" s="7"/>
+      <c r="AC58" s="39"/>
+      <c r="AD58" s="39"/>
+      <c r="AE58" s="39"/>
+      <c r="AF58" s="39"/>
+      <c r="AG58" s="39"/>
+      <c r="AH58" s="43"/>
+      <c r="AI58" s="241"/>
+      <c r="AJ58" s="241"/>
+      <c r="AK58" s="241"/>
+      <c r="AL58" s="241"/>
+      <c r="AM58" s="241"/>
+      <c r="AN58" s="241"/>
+      <c r="AO58" s="241"/>
+      <c r="AP58" s="241"/>
+      <c r="AQ58" s="241"/>
+      <c r="AR58" s="241"/>
+      <c r="AS58" s="241"/>
+      <c r="AT58" s="241"/>
+      <c r="AU58" s="241"/>
+      <c r="AV58" s="241"/>
+      <c r="AW58" s="241"/>
+      <c r="AX58" s="241"/>
+      <c r="AY58" s="39"/>
+      <c r="AZ58" s="39"/>
+    </row>
+    <row r="59" spans="1:52" ht="9.9499999999999993" customHeight="1">
+      <c r="A59" s="7"/>
+      <c r="B59" s="7"/>
+      <c r="C59" s="7"/>
+      <c r="D59" s="7"/>
+      <c r="E59" s="7"/>
+      <c r="F59" s="7"/>
+      <c r="G59" s="7"/>
+      <c r="H59" s="7"/>
+      <c r="I59" s="7"/>
+      <c r="J59" s="7"/>
+      <c r="K59" s="7"/>
+      <c r="L59" s="7"/>
+      <c r="M59" s="7"/>
+      <c r="N59" s="7"/>
+      <c r="O59" s="7"/>
+      <c r="P59" s="7"/>
+      <c r="Q59" s="7"/>
+      <c r="R59" s="7"/>
+      <c r="S59" s="7"/>
+      <c r="T59" s="7"/>
+      <c r="U59" s="7"/>
+      <c r="V59" s="7"/>
+      <c r="W59" s="7"/>
+      <c r="X59" s="7"/>
+      <c r="Y59" s="7"/>
+      <c r="Z59" s="7"/>
+      <c r="AA59" s="7"/>
+      <c r="AB59" s="7"/>
+      <c r="AC59" s="7"/>
+      <c r="AD59" s="7"/>
+      <c r="AE59" s="7"/>
+      <c r="AF59" s="7"/>
+      <c r="AG59" s="7"/>
+      <c r="AH59" s="38"/>
+      <c r="AI59" s="242"/>
+      <c r="AJ59" s="242"/>
+      <c r="AK59" s="242"/>
+      <c r="AL59" s="242"/>
+      <c r="AM59" s="242"/>
+      <c r="AN59" s="242"/>
+      <c r="AO59" s="242"/>
+      <c r="AP59" s="242"/>
+      <c r="AQ59" s="242"/>
+      <c r="AR59" s="242"/>
+      <c r="AS59" s="242"/>
+      <c r="AT59" s="242"/>
+      <c r="AU59" s="242"/>
+      <c r="AV59" s="242"/>
+      <c r="AW59" s="242"/>
+      <c r="AX59" s="242"/>
+      <c r="AY59" s="7"/>
+      <c r="AZ59" s="7"/>
+    </row>
+    <row r="60" spans="1:52" ht="9.9499999999999993" customHeight="1">
+      <c r="A60" s="9"/>
+      <c r="B60" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="C60" s="42"/>
+      <c r="D60" s="42"/>
+      <c r="E60" s="42"/>
+      <c r="F60" s="42"/>
+      <c r="G60" s="42"/>
+      <c r="H60" s="42"/>
+      <c r="I60" s="42"/>
+      <c r="J60" s="42"/>
+      <c r="K60" s="42"/>
+      <c r="L60" s="42"/>
+      <c r="M60" s="42"/>
+      <c r="N60" s="42"/>
+      <c r="O60" s="42"/>
+      <c r="P60" s="42"/>
+      <c r="Q60" s="42"/>
+      <c r="R60" s="42"/>
+      <c r="S60" s="42"/>
+      <c r="T60" s="42"/>
+      <c r="U60" s="42"/>
+      <c r="V60" s="42"/>
+      <c r="W60" s="42"/>
+      <c r="X60" s="42"/>
+      <c r="Y60" s="42"/>
+      <c r="Z60" s="42"/>
+      <c r="AA60" s="42"/>
+      <c r="AB60" s="42"/>
+      <c r="AC60" s="42"/>
+      <c r="AD60" s="42"/>
+      <c r="AE60" s="42"/>
+      <c r="AF60" s="42"/>
+      <c r="AG60" s="42"/>
+      <c r="AH60" s="42"/>
+      <c r="AI60" s="42"/>
+      <c r="AJ60" s="42"/>
+      <c r="AK60" s="42"/>
+      <c r="AL60" s="42"/>
+      <c r="AM60" s="42"/>
+      <c r="AN60" s="42"/>
+      <c r="AO60" s="42"/>
+      <c r="AP60" s="42"/>
+      <c r="AQ60" s="42"/>
+      <c r="AR60" s="42"/>
+      <c r="AS60" s="42"/>
+      <c r="AT60" s="42"/>
+      <c r="AU60" s="42"/>
+      <c r="AV60" s="42"/>
+      <c r="AW60" s="42"/>
+      <c r="AX60" s="42"/>
+      <c r="AY60" s="42"/>
+      <c r="AZ60" s="42"/>
+    </row>
+    <row r="61" spans="1:52" ht="5.0999999999999996" customHeight="1">
+      <c r="A61" s="32"/>
+      <c r="B61" s="34"/>
+      <c r="C61" s="35"/>
+      <c r="D61" s="35"/>
+      <c r="E61" s="35"/>
+      <c r="F61" s="35"/>
+      <c r="G61" s="35"/>
+      <c r="H61" s="35"/>
+      <c r="I61" s="35"/>
+      <c r="J61" s="35"/>
+      <c r="K61" s="35"/>
+      <c r="L61" s="35"/>
+      <c r="M61" s="35"/>
+      <c r="N61" s="35"/>
+      <c r="O61" s="35"/>
+      <c r="P61" s="35"/>
+      <c r="Q61" s="35"/>
+      <c r="R61" s="35"/>
+      <c r="S61" s="35"/>
+      <c r="T61" s="35"/>
+      <c r="U61" s="35"/>
+      <c r="V61" s="35"/>
+      <c r="W61" s="35"/>
+      <c r="X61" s="35"/>
+      <c r="Y61" s="35"/>
+      <c r="Z61" s="35"/>
+      <c r="AA61" s="35"/>
+      <c r="AB61" s="35"/>
+      <c r="AC61" s="35"/>
+      <c r="AD61" s="35"/>
+      <c r="AE61" s="35"/>
+      <c r="AF61" s="35"/>
+      <c r="AG61" s="35"/>
+      <c r="AH61" s="46"/>
+      <c r="AI61" s="44"/>
+      <c r="AJ61" s="44"/>
+      <c r="AK61" s="44"/>
+      <c r="AL61" s="44"/>
+      <c r="AM61" s="44"/>
+      <c r="AN61" s="44"/>
+      <c r="AO61" s="44"/>
+      <c r="AP61" s="44"/>
+      <c r="AQ61" s="44"/>
+      <c r="AR61" s="44"/>
+      <c r="AS61" s="44"/>
+      <c r="AT61" s="44"/>
+      <c r="AU61" s="44"/>
+      <c r="AV61" s="44"/>
+      <c r="AW61" s="44"/>
+      <c r="AX61" s="44"/>
+      <c r="AY61" s="35"/>
+      <c r="AZ61" s="35"/>
+    </row>
+    <row r="62" spans="1:52" ht="9.9499999999999993" customHeight="1">
+      <c r="A62" s="47"/>
+      <c r="B62" s="220" t="s">
+        <v>27</v>
+      </c>
+      <c r="C62" s="221"/>
+      <c r="D62" s="221"/>
+      <c r="E62" s="221"/>
+      <c r="F62" s="221"/>
+      <c r="G62" s="221"/>
+      <c r="H62" s="221"/>
+      <c r="I62" s="221"/>
+      <c r="J62" s="221"/>
+      <c r="K62" s="221"/>
+      <c r="L62" s="222"/>
+      <c r="M62" s="148" t="s">
+        <v>28</v>
+      </c>
+      <c r="N62" s="149"/>
+      <c r="O62" s="149"/>
+      <c r="P62" s="150"/>
+      <c r="Q62" s="257" t="s">
         <v>39</v>
       </c>
-      <c r="O59" s="192"/>
-[...218 lines deleted...]
-      <c r="AX62" s="10"/>
+      <c r="R62" s="258"/>
+      <c r="S62" s="258"/>
+      <c r="T62" s="258"/>
+      <c r="U62" s="258"/>
+      <c r="V62" s="258"/>
+      <c r="W62" s="258"/>
+      <c r="X62" s="258"/>
+      <c r="Y62" s="258"/>
+      <c r="Z62" s="258"/>
+      <c r="AA62" s="258"/>
+      <c r="AB62" s="259"/>
+      <c r="AC62" s="49"/>
+      <c r="AD62" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE62" s="78"/>
+      <c r="AF62" s="79"/>
+      <c r="AG62" s="77" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH62" s="78"/>
+      <c r="AI62" s="79"/>
+      <c r="AJ62" s="77" t="s">
+        <v>72</v>
+      </c>
+      <c r="AK62" s="78"/>
+      <c r="AL62" s="79"/>
+      <c r="AM62" s="77" t="s">
+        <v>73</v>
+      </c>
+      <c r="AN62" s="78"/>
+      <c r="AO62" s="79"/>
+      <c r="AP62" s="77" t="s">
+        <v>74</v>
+      </c>
+      <c r="AQ62" s="78"/>
+      <c r="AR62" s="79"/>
+      <c r="AS62" s="77" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT62" s="78"/>
+      <c r="AU62" s="79"/>
+      <c r="AV62" s="77" t="s">
+        <v>76</v>
+      </c>
+      <c r="AW62" s="78"/>
+      <c r="AX62" s="79"/>
       <c r="AY62" s="10"/>
-      <c r="AZ62" s="9"/>
-[...4 lines deleted...]
-    <row r="66" ht="9.75" customHeight="1"/>
+      <c r="AZ62" s="7"/>
+    </row>
+    <row r="63" spans="1:52" ht="20.100000000000001" customHeight="1">
+      <c r="A63" s="39"/>
+      <c r="B63" s="223"/>
+      <c r="C63" s="224"/>
+      <c r="D63" s="224"/>
+      <c r="E63" s="224"/>
+      <c r="F63" s="224"/>
+      <c r="G63" s="224"/>
+      <c r="H63" s="224"/>
+      <c r="I63" s="224"/>
+      <c r="J63" s="224"/>
+      <c r="K63" s="224"/>
+      <c r="L63" s="225"/>
+      <c r="M63" s="151"/>
+      <c r="N63" s="152"/>
+      <c r="O63" s="152"/>
+      <c r="P63" s="153"/>
+      <c r="Q63" s="260"/>
+      <c r="R63" s="261"/>
+      <c r="S63" s="261"/>
+      <c r="T63" s="261"/>
+      <c r="U63" s="261"/>
+      <c r="V63" s="261"/>
+      <c r="W63" s="261"/>
+      <c r="X63" s="261"/>
+      <c r="Y63" s="261"/>
+      <c r="Z63" s="261"/>
+      <c r="AA63" s="261"/>
+      <c r="AB63" s="262"/>
+      <c r="AC63" s="49"/>
+      <c r="AD63" s="71"/>
+      <c r="AE63" s="72"/>
+      <c r="AF63" s="73"/>
+      <c r="AG63" s="71"/>
+      <c r="AH63" s="72"/>
+      <c r="AI63" s="73"/>
+      <c r="AJ63" s="71"/>
+      <c r="AK63" s="72"/>
+      <c r="AL63" s="73"/>
+      <c r="AM63" s="71"/>
+      <c r="AN63" s="72"/>
+      <c r="AO63" s="73"/>
+      <c r="AP63" s="71"/>
+      <c r="AQ63" s="72"/>
+      <c r="AR63" s="73"/>
+      <c r="AS63" s="71"/>
+      <c r="AT63" s="72"/>
+      <c r="AU63" s="73"/>
+      <c r="AV63" s="71"/>
+      <c r="AW63" s="72"/>
+      <c r="AX63" s="73"/>
+      <c r="AY63" s="39"/>
+      <c r="AZ63" s="7"/>
+    </row>
+    <row r="64" spans="1:52" ht="20.100000000000001" customHeight="1">
+      <c r="A64" s="47"/>
+      <c r="B64" s="92" t="s">
+        <v>30</v>
+      </c>
+      <c r="C64" s="93"/>
+      <c r="D64" s="93"/>
+      <c r="E64" s="93"/>
+      <c r="F64" s="94"/>
+      <c r="G64" s="178"/>
+      <c r="H64" s="179"/>
+      <c r="I64" s="179"/>
+      <c r="J64" s="179"/>
+      <c r="K64" s="179"/>
+      <c r="L64" s="179"/>
+      <c r="M64" s="179"/>
+      <c r="N64" s="179"/>
+      <c r="O64" s="179"/>
+      <c r="P64" s="179"/>
+      <c r="Q64" s="179"/>
+      <c r="R64" s="179"/>
+      <c r="S64" s="179"/>
+      <c r="T64" s="179"/>
+      <c r="U64" s="179"/>
+      <c r="V64" s="179"/>
+      <c r="W64" s="179"/>
+      <c r="X64" s="179"/>
+      <c r="Y64" s="179"/>
+      <c r="Z64" s="179"/>
+      <c r="AA64" s="120"/>
+      <c r="AB64" s="120"/>
+      <c r="AC64" s="50"/>
+      <c r="AD64" s="74"/>
+      <c r="AE64" s="75"/>
+      <c r="AF64" s="76"/>
+      <c r="AG64" s="74"/>
+      <c r="AH64" s="75"/>
+      <c r="AI64" s="76"/>
+      <c r="AJ64" s="74"/>
+      <c r="AK64" s="75"/>
+      <c r="AL64" s="76"/>
+      <c r="AM64" s="74"/>
+      <c r="AN64" s="75"/>
+      <c r="AO64" s="76"/>
+      <c r="AP64" s="74"/>
+      <c r="AQ64" s="75"/>
+      <c r="AR64" s="76"/>
+      <c r="AS64" s="74"/>
+      <c r="AT64" s="75"/>
+      <c r="AU64" s="76"/>
+      <c r="AV64" s="74"/>
+      <c r="AW64" s="75"/>
+      <c r="AX64" s="76"/>
+      <c r="AY64" s="39"/>
+      <c r="AZ64" s="7"/>
+    </row>
+    <row r="65" spans="1:52" ht="9.9499999999999993" customHeight="1">
+      <c r="A65" s="47"/>
+      <c r="B65" s="95"/>
+      <c r="C65" s="96"/>
+      <c r="D65" s="96"/>
+      <c r="E65" s="96"/>
+      <c r="F65" s="97"/>
+      <c r="G65" s="180"/>
+      <c r="H65" s="181"/>
+      <c r="I65" s="181"/>
+      <c r="J65" s="181"/>
+      <c r="K65" s="181"/>
+      <c r="L65" s="181"/>
+      <c r="M65" s="181"/>
+      <c r="N65" s="181"/>
+      <c r="O65" s="181"/>
+      <c r="P65" s="181"/>
+      <c r="Q65" s="181"/>
+      <c r="R65" s="181"/>
+      <c r="S65" s="181"/>
+      <c r="T65" s="181"/>
+      <c r="U65" s="181"/>
+      <c r="V65" s="181"/>
+      <c r="W65" s="181"/>
+      <c r="X65" s="181"/>
+      <c r="Y65" s="181"/>
+      <c r="Z65" s="181"/>
+      <c r="AA65" s="121"/>
+      <c r="AB65" s="121"/>
+      <c r="AC65" s="50"/>
+      <c r="AD65" s="77" t="s">
+        <v>77</v>
+      </c>
+      <c r="AE65" s="78"/>
+      <c r="AF65" s="79"/>
+      <c r="AG65" s="77" t="s">
+        <v>78</v>
+      </c>
+      <c r="AH65" s="78"/>
+      <c r="AI65" s="79"/>
+      <c r="AJ65" s="77" t="s">
+        <v>79</v>
+      </c>
+      <c r="AK65" s="78"/>
+      <c r="AL65" s="79"/>
+      <c r="AM65" s="77" t="s">
+        <v>80</v>
+      </c>
+      <c r="AN65" s="78"/>
+      <c r="AO65" s="79"/>
+      <c r="AP65" s="77" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ65" s="78"/>
+      <c r="AR65" s="79"/>
+      <c r="AS65" s="77" t="s">
+        <v>82</v>
+      </c>
+      <c r="AT65" s="78"/>
+      <c r="AU65" s="79"/>
+      <c r="AV65" s="77" t="s">
+        <v>83</v>
+      </c>
+      <c r="AW65" s="78"/>
+      <c r="AX65" s="79"/>
+      <c r="AY65" s="39"/>
+      <c r="AZ65" s="7"/>
+    </row>
+    <row r="66" spans="1:52" ht="20.100000000000001" customHeight="1">
+      <c r="A66" s="47"/>
+      <c r="B66" s="172" t="s">
+        <v>32</v>
+      </c>
+      <c r="C66" s="173"/>
+      <c r="D66" s="173"/>
+      <c r="E66" s="173"/>
+      <c r="F66" s="174"/>
+      <c r="G66" s="182"/>
+      <c r="H66" s="183"/>
+      <c r="I66" s="183"/>
+      <c r="J66" s="183"/>
+      <c r="K66" s="183"/>
+      <c r="L66" s="183"/>
+      <c r="M66" s="183"/>
+      <c r="N66" s="183"/>
+      <c r="O66" s="183"/>
+      <c r="P66" s="183"/>
+      <c r="Q66" s="183"/>
+      <c r="R66" s="183"/>
+      <c r="S66" s="183"/>
+      <c r="T66" s="183"/>
+      <c r="U66" s="183"/>
+      <c r="V66" s="183"/>
+      <c r="W66" s="183"/>
+      <c r="X66" s="183"/>
+      <c r="Y66" s="183"/>
+      <c r="Z66" s="183"/>
+      <c r="AA66" s="120"/>
+      <c r="AB66" s="120"/>
+      <c r="AC66" s="48"/>
+      <c r="AD66" s="71"/>
+      <c r="AE66" s="72"/>
+      <c r="AF66" s="73"/>
+      <c r="AG66" s="71"/>
+      <c r="AH66" s="72"/>
+      <c r="AI66" s="73"/>
+      <c r="AJ66" s="71"/>
+      <c r="AK66" s="72"/>
+      <c r="AL66" s="73"/>
+      <c r="AM66" s="71"/>
+      <c r="AN66" s="72"/>
+      <c r="AO66" s="73"/>
+      <c r="AP66" s="71"/>
+      <c r="AQ66" s="72"/>
+      <c r="AR66" s="73"/>
+      <c r="AS66" s="71"/>
+      <c r="AT66" s="72"/>
+      <c r="AU66" s="73"/>
+      <c r="AV66" s="71"/>
+      <c r="AW66" s="72"/>
+      <c r="AX66" s="73"/>
+      <c r="AY66" s="39"/>
+      <c r="AZ66" s="7"/>
+    </row>
+    <row r="67" spans="1:52" ht="20.100000000000001" customHeight="1">
+      <c r="A67" s="47"/>
+      <c r="B67" s="175"/>
+      <c r="C67" s="176"/>
+      <c r="D67" s="176"/>
+      <c r="E67" s="176"/>
+      <c r="F67" s="177"/>
+      <c r="G67" s="184"/>
+      <c r="H67" s="185"/>
+      <c r="I67" s="185"/>
+      <c r="J67" s="185"/>
+      <c r="K67" s="185"/>
+      <c r="L67" s="185"/>
+      <c r="M67" s="185"/>
+      <c r="N67" s="185"/>
+      <c r="O67" s="185"/>
+      <c r="P67" s="185"/>
+      <c r="Q67" s="185"/>
+      <c r="R67" s="185"/>
+      <c r="S67" s="185"/>
+      <c r="T67" s="185"/>
+      <c r="U67" s="185"/>
+      <c r="V67" s="185"/>
+      <c r="W67" s="185"/>
+      <c r="X67" s="185"/>
+      <c r="Y67" s="185"/>
+      <c r="Z67" s="185"/>
+      <c r="AA67" s="121"/>
+      <c r="AB67" s="121"/>
+      <c r="AC67" s="48"/>
+      <c r="AD67" s="74"/>
+      <c r="AE67" s="75"/>
+      <c r="AF67" s="76"/>
+      <c r="AG67" s="74"/>
+      <c r="AH67" s="75"/>
+      <c r="AI67" s="76"/>
+      <c r="AJ67" s="74"/>
+      <c r="AK67" s="75"/>
+      <c r="AL67" s="76"/>
+      <c r="AM67" s="74"/>
+      <c r="AN67" s="75"/>
+      <c r="AO67" s="76"/>
+      <c r="AP67" s="74"/>
+      <c r="AQ67" s="75"/>
+      <c r="AR67" s="76"/>
+      <c r="AS67" s="74"/>
+      <c r="AT67" s="75"/>
+      <c r="AU67" s="76"/>
+      <c r="AV67" s="74"/>
+      <c r="AW67" s="75"/>
+      <c r="AX67" s="76"/>
+      <c r="AY67" s="39"/>
+      <c r="AZ67" s="7"/>
+    </row>
+    <row r="68" spans="1:52" ht="5.0999999999999996" customHeight="1">
+      <c r="A68" s="47"/>
+      <c r="B68" s="21"/>
+      <c r="C68" s="21"/>
+      <c r="D68" s="21"/>
+      <c r="E68" s="21"/>
+      <c r="F68" s="21"/>
+      <c r="G68" s="7"/>
+      <c r="H68" s="7"/>
+      <c r="I68" s="7"/>
+      <c r="J68" s="7"/>
+      <c r="K68" s="7"/>
+      <c r="L68" s="7"/>
+      <c r="M68" s="7"/>
+      <c r="N68" s="7"/>
+      <c r="O68" s="7"/>
+      <c r="P68" s="7"/>
+      <c r="Q68" s="7"/>
+      <c r="R68" s="7"/>
+      <c r="S68" s="7"/>
+      <c r="T68" s="7"/>
+      <c r="U68" s="7"/>
+      <c r="V68" s="7"/>
+      <c r="W68" s="7"/>
+      <c r="X68" s="7"/>
+      <c r="Y68" s="21"/>
+      <c r="Z68" s="21"/>
+      <c r="AA68" s="21"/>
+      <c r="AB68" s="21"/>
+      <c r="AC68" s="21"/>
+      <c r="AD68" s="10"/>
+      <c r="AE68" s="10"/>
+      <c r="AF68" s="7"/>
+      <c r="AG68" s="7"/>
+      <c r="AH68" s="39"/>
+      <c r="AI68" s="39"/>
+      <c r="AJ68" s="39"/>
+      <c r="AK68" s="39"/>
+      <c r="AL68" s="39"/>
+      <c r="AM68" s="39"/>
+      <c r="AN68" s="39"/>
+      <c r="AO68" s="39"/>
+      <c r="AP68" s="39"/>
+      <c r="AQ68" s="39"/>
+      <c r="AR68" s="39"/>
+      <c r="AS68" s="39"/>
+      <c r="AT68" s="39"/>
+      <c r="AU68" s="39"/>
+      <c r="AV68" s="39"/>
+      <c r="AW68" s="39"/>
+      <c r="AX68" s="39"/>
+      <c r="AY68" s="39"/>
+      <c r="AZ68" s="7"/>
+    </row>
+    <row r="69" spans="1:52" ht="9" customHeight="1"/>
+    <row r="70" spans="1:52" ht="9.75" hidden="1" customHeight="1"/>
   </sheetData>
-  <sheetProtection password="CC6B" sheet="1" objects="1" scenarios="1"/>
-[...51 lines deleted...]
-    <mergeCell ref="G15:J15"/>
+  <sheetProtection password="CCFD" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="124">
+    <mergeCell ref="AD16:AD17"/>
+    <mergeCell ref="AJ16:AJ17"/>
+    <mergeCell ref="G16:V17"/>
+    <mergeCell ref="AJ63:AL64"/>
+    <mergeCell ref="AD62:AF62"/>
+    <mergeCell ref="AH45:AX46"/>
+    <mergeCell ref="AH44:AR44"/>
+    <mergeCell ref="Q62:AB63"/>
+    <mergeCell ref="AL21:AX24"/>
+    <mergeCell ref="AH56:AX57"/>
+    <mergeCell ref="AC16:AC17"/>
+    <mergeCell ref="AG62:AI62"/>
+    <mergeCell ref="AS63:AU64"/>
+    <mergeCell ref="AV63:AX64"/>
+    <mergeCell ref="AB16:AB17"/>
+    <mergeCell ref="W16:AA17"/>
+    <mergeCell ref="AE16:AE17"/>
+    <mergeCell ref="AF16:AF17"/>
+    <mergeCell ref="AG16:AG17"/>
+    <mergeCell ref="AH16:AH17"/>
+    <mergeCell ref="AI16:AI17"/>
+    <mergeCell ref="AD65:AF65"/>
+    <mergeCell ref="AD63:AF64"/>
+    <mergeCell ref="AG63:AI64"/>
+    <mergeCell ref="AG65:AI65"/>
+    <mergeCell ref="AI58:AX59"/>
+    <mergeCell ref="AJ62:AL62"/>
+    <mergeCell ref="AM62:AO62"/>
+    <mergeCell ref="AP62:AR62"/>
+    <mergeCell ref="AS62:AU62"/>
+    <mergeCell ref="AV62:AX62"/>
+    <mergeCell ref="AM63:AO64"/>
+    <mergeCell ref="AP63:AR64"/>
+    <mergeCell ref="D44:AA44"/>
+    <mergeCell ref="AH54:AX55"/>
+    <mergeCell ref="AH50:AX51"/>
+    <mergeCell ref="K47:AA48"/>
+    <mergeCell ref="I49:AA50"/>
+    <mergeCell ref="D55:H56"/>
+    <mergeCell ref="D47:H50"/>
+    <mergeCell ref="I51:AA52"/>
+    <mergeCell ref="B62:L63"/>
+    <mergeCell ref="M62:P63"/>
+    <mergeCell ref="D53:H54"/>
+    <mergeCell ref="D51:H52"/>
+    <mergeCell ref="I53:AA54"/>
+    <mergeCell ref="I55:X56"/>
+    <mergeCell ref="Y55:AA56"/>
+    <mergeCell ref="AK32:AZ33"/>
+    <mergeCell ref="T36:U37"/>
+    <mergeCell ref="G36:S37"/>
+    <mergeCell ref="AH52:AX53"/>
+    <mergeCell ref="D45:AA46"/>
+    <mergeCell ref="I47:J48"/>
+    <mergeCell ref="V36:AJ37"/>
+    <mergeCell ref="S34:W35"/>
+    <mergeCell ref="G34:R35"/>
+    <mergeCell ref="X34:AJ35"/>
+    <mergeCell ref="K31:AJ31"/>
+    <mergeCell ref="AG32:AJ33"/>
+    <mergeCell ref="K18:AJ18"/>
+    <mergeCell ref="B21:F22"/>
     <mergeCell ref="G18:J18"/>
-    <mergeCell ref="G16:AJ17"/>
-[...1 lines deleted...]
-    <mergeCell ref="B15:F17"/>
     <mergeCell ref="B18:F20"/>
-    <mergeCell ref="K15:AJ15"/>
-    <mergeCell ref="A3:AZ3"/>
+    <mergeCell ref="G21:AJ24"/>
+    <mergeCell ref="G19:AJ20"/>
+    <mergeCell ref="B66:F67"/>
+    <mergeCell ref="AA66:AB67"/>
+    <mergeCell ref="G64:Z65"/>
+    <mergeCell ref="G66:Z67"/>
+    <mergeCell ref="B26:AJ27"/>
+    <mergeCell ref="G32:AF33"/>
+    <mergeCell ref="B31:F33"/>
+    <mergeCell ref="G31:J31"/>
+    <mergeCell ref="K28:AJ28"/>
+    <mergeCell ref="G29:AJ30"/>
+    <mergeCell ref="B14:F15"/>
+    <mergeCell ref="G12:AJ13"/>
     <mergeCell ref="C2:E2"/>
-    <mergeCell ref="B12:F14"/>
-[...3 lines deleted...]
-    <mergeCell ref="B10:AJ11"/>
+    <mergeCell ref="A3:AY3"/>
+    <mergeCell ref="B9:AJ9"/>
+    <mergeCell ref="AB7:AR7"/>
+    <mergeCell ref="B8:AJ8"/>
     <mergeCell ref="B6:AX6"/>
-    <mergeCell ref="AB7:AR7"/>
-[...27 lines deleted...]
-    <mergeCell ref="AK22:AZ24"/>
+    <mergeCell ref="C1:E1"/>
+    <mergeCell ref="G40:AJ41"/>
+    <mergeCell ref="B39:L39"/>
+    <mergeCell ref="B40:F41"/>
+    <mergeCell ref="B34:F35"/>
     <mergeCell ref="B23:F24"/>
-    <mergeCell ref="T23:U24"/>
-[...5 lines deleted...]
-    <mergeCell ref="V23:AJ24"/>
+    <mergeCell ref="B28:F30"/>
+    <mergeCell ref="G28:J28"/>
+    <mergeCell ref="AE10:AF11"/>
+    <mergeCell ref="B12:F13"/>
+    <mergeCell ref="AD66:AF67"/>
+    <mergeCell ref="AG66:AI67"/>
+    <mergeCell ref="AI10:AJ11"/>
+    <mergeCell ref="AA10:AB11"/>
+    <mergeCell ref="AG10:AH11"/>
+    <mergeCell ref="AA64:AB65"/>
+    <mergeCell ref="G14:AJ15"/>
+    <mergeCell ref="AC10:AD11"/>
+    <mergeCell ref="R10:U11"/>
+    <mergeCell ref="B10:Q11"/>
+    <mergeCell ref="AM65:AO65"/>
+    <mergeCell ref="AP65:AR65"/>
+    <mergeCell ref="B16:F17"/>
+    <mergeCell ref="V10:X11"/>
+    <mergeCell ref="Y10:Z11"/>
+    <mergeCell ref="B64:F65"/>
+    <mergeCell ref="AL36:AX39"/>
+    <mergeCell ref="B36:F37"/>
+    <mergeCell ref="AL10:AM18"/>
+    <mergeCell ref="AN10:AX18"/>
+    <mergeCell ref="AL19:AX19"/>
+    <mergeCell ref="AL20:AY20"/>
+    <mergeCell ref="AV66:AX67"/>
+    <mergeCell ref="AS65:AU65"/>
+    <mergeCell ref="AV65:AX65"/>
+    <mergeCell ref="AJ66:AL67"/>
+    <mergeCell ref="AM66:AO67"/>
+    <mergeCell ref="AP66:AR67"/>
+    <mergeCell ref="AS66:AU67"/>
+    <mergeCell ref="AJ65:AL65"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <dataValidations xWindow="511" yWindow="572" count="5">
-[...4 lines deleted...]
-    <dataValidation type="textLength" imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Y30:Z31 AC30:AD31 AG30:AH31">
+  <dataValidations xWindow="356" yWindow="404" count="8">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="この欄は入力不要です。" sqref="G64:Z67 G40:AJ41 AH47:AX49 AY62 AV63 AD63 AG63 AJ63 AM63 AP63 AS63 AV66 AD66 AG66 AJ66 AM66 AP66 AS66"/>
+    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G12:AJ15 W16 G16 G19:AJ20 AB16:AJ16 G32 G29:AJ30 I53 I55 I51 I49"/>
+    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="必ず郵便番号を入力してください。続けて住所を入力してください。" sqref="K47"/>
+    <dataValidation type="textLength" imeMode="off" showInputMessage="1" showErrorMessage="1" errorTitle="文字数オーバー" error="字数が50文字を超えています。" promptTitle="ローマ字表記" prompt="企業名をアルファベット・大文字で50字以内で入力してください。小文字は登録不可です。_x000a_例）_x000a_　　○I-I-SOGOKIKO K.K._x000a_　　×i-i-sogokiko k.k." sqref="G21:AJ24">
+      <formula1>0</formula1>
+      <formula2>50</formula2>
+    </dataValidation>
+    <dataValidation type="textLength" imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Y10:Z11 AG10:AH11 AC10:AD11">
       <formula1>1</formula1>
       <formula2>2</formula2>
     </dataValidation>
+    <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G36:S37 X34:AJ35 G34:R35 V36:AJ37"/>
+    <dataValidation imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K18:AJ18 K31:AJ31 K28:AJ28"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="必ず代表者実印をご捺印ください。" sqref="AN10:AX18"/>
   </dataValidations>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.55000000000000004" bottom="0.54" header="0" footer="0"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="99" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BC66"/>
+  <dimension ref="A1:AZ70"/>
   <sheetViews>
     <sheetView zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="K12" sqref="K12:AJ12"/>
+      <selection activeCell="G12" sqref="G12:AJ13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.625" defaultRowHeight="9.9499999999999993" customHeight="1"/>
   <cols>
     <col min="1" max="52" width="1.875" style="1" customWidth="1"/>
     <col min="53" max="16384" width="1.625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55" ht="12" customHeight="1">
-[...109 lines deleted...]
-    <row r="3" spans="1:55" ht="24.95" customHeight="1">
+    <row r="1" spans="1:52" ht="5.0999999999999996" customHeight="1">
+      <c r="A1" s="3"/>
+      <c r="B1" s="3"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="3"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+      <c r="O1" s="3"/>
+      <c r="P1" s="3"/>
+      <c r="Q1" s="3"/>
+      <c r="R1" s="3"/>
+      <c r="S1" s="3"/>
+      <c r="T1" s="3"/>
+      <c r="U1" s="3"/>
+      <c r="V1" s="3"/>
+      <c r="W1" s="3"/>
+      <c r="X1" s="3"/>
+      <c r="Y1" s="3"/>
+      <c r="Z1" s="3"/>
+      <c r="AA1" s="4"/>
+      <c r="AB1" s="3"/>
+      <c r="AC1" s="3"/>
+      <c r="AD1" s="3"/>
+      <c r="AE1" s="3"/>
+      <c r="AF1" s="3"/>
+      <c r="AG1" s="3"/>
+      <c r="AH1" s="3"/>
+      <c r="AI1" s="3"/>
+      <c r="AJ1" s="3"/>
+      <c r="AK1" s="3"/>
+      <c r="AL1" s="3"/>
+      <c r="AM1" s="3"/>
+      <c r="AN1" s="3"/>
+      <c r="AO1" s="3"/>
+      <c r="AP1" s="3"/>
+      <c r="AQ1" s="3"/>
+      <c r="AR1" s="3"/>
+      <c r="AS1" s="3"/>
+      <c r="AT1" s="3"/>
+      <c r="AU1" s="3"/>
+      <c r="AV1" s="3"/>
+      <c r="AW1" s="3"/>
+      <c r="AX1" s="3"/>
+      <c r="AY1" s="3"/>
+      <c r="AZ1" s="3"/>
+    </row>
+    <row r="2" spans="1:52" ht="12" customHeight="1">
+      <c r="A2" s="3"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="163"/>
+      <c r="E2" s="164"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="3"/>
+      <c r="P2" s="3"/>
+      <c r="Q2" s="3"/>
+      <c r="R2" s="3"/>
+      <c r="S2" s="3"/>
+      <c r="T2" s="3"/>
+      <c r="U2" s="3"/>
+      <c r="V2" s="3"/>
+      <c r="W2" s="3"/>
+      <c r="X2" s="3"/>
+      <c r="Y2" s="3"/>
+      <c r="Z2" s="3"/>
+      <c r="AA2" s="4"/>
+      <c r="AB2" s="3"/>
+      <c r="AC2" s="3"/>
+      <c r="AD2" s="3"/>
+      <c r="AE2" s="3"/>
+      <c r="AF2" s="3"/>
+      <c r="AG2" s="3"/>
+      <c r="AH2" s="3"/>
+      <c r="AI2" s="3"/>
+      <c r="AJ2" s="3"/>
+      <c r="AK2" s="3"/>
+      <c r="AL2" s="3"/>
+      <c r="AM2" s="3"/>
+      <c r="AN2" s="3"/>
+      <c r="AO2" s="3"/>
+      <c r="AP2" s="3"/>
+      <c r="AQ2" s="3"/>
+      <c r="AR2" s="3"/>
+      <c r="AS2" s="3"/>
+      <c r="AT2" s="3"/>
+      <c r="AU2" s="3"/>
+      <c r="AV2" s="3"/>
+      <c r="AW2" s="3"/>
+      <c r="AX2" s="3"/>
+      <c r="AY2" s="3"/>
+      <c r="AZ2" s="3"/>
+    </row>
+    <row r="3" spans="1:52" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="165" t="s">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="B3" s="165"/>
       <c r="C3" s="165"/>
       <c r="D3" s="165"/>
       <c r="E3" s="165"/>
       <c r="F3" s="165"/>
       <c r="G3" s="165"/>
       <c r="H3" s="165"/>
       <c r="I3" s="165"/>
       <c r="J3" s="165"/>
       <c r="K3" s="165"/>
       <c r="L3" s="165"/>
       <c r="M3" s="165"/>
       <c r="N3" s="165"/>
       <c r="O3" s="165"/>
       <c r="P3" s="165"/>
       <c r="Q3" s="165"/>
       <c r="R3" s="165"/>
       <c r="S3" s="165"/>
       <c r="T3" s="165"/>
       <c r="U3" s="165"/>
       <c r="V3" s="165"/>
       <c r="W3" s="165"/>
       <c r="X3" s="165"/>
       <c r="Y3" s="165"/>
@@ -6689,56 +7243,56 @@
       <c r="AA3" s="165"/>
       <c r="AB3" s="165"/>
       <c r="AC3" s="165"/>
       <c r="AD3" s="165"/>
       <c r="AE3" s="165"/>
       <c r="AF3" s="165"/>
       <c r="AG3" s="165"/>
       <c r="AH3" s="165"/>
       <c r="AI3" s="165"/>
       <c r="AJ3" s="165"/>
       <c r="AK3" s="165"/>
       <c r="AL3" s="165"/>
       <c r="AM3" s="165"/>
       <c r="AN3" s="165"/>
       <c r="AO3" s="165"/>
       <c r="AP3" s="165"/>
       <c r="AQ3" s="165"/>
       <c r="AR3" s="165"/>
       <c r="AS3" s="165"/>
       <c r="AT3" s="165"/>
       <c r="AU3" s="165"/>
       <c r="AV3" s="165"/>
       <c r="AW3" s="165"/>
       <c r="AX3" s="165"/>
       <c r="AY3" s="165"/>
-      <c r="AZ3" s="165"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:55" s="56" customFormat="1" ht="15" customHeight="1">
+      <c r="AZ3" s="5"/>
+    </row>
+    <row r="4" spans="1:52" s="56" customFormat="1" ht="12" customHeight="1">
       <c r="A4" s="51"/>
       <c r="B4" s="52" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="C4" s="53"/>
       <c r="D4" s="54"/>
       <c r="E4" s="54"/>
       <c r="F4" s="54"/>
       <c r="G4" s="54"/>
       <c r="H4" s="54"/>
       <c r="I4" s="54"/>
       <c r="J4" s="54"/>
       <c r="K4" s="54"/>
       <c r="L4" s="54"/>
       <c r="M4" s="54"/>
       <c r="N4" s="54"/>
       <c r="O4" s="54"/>
       <c r="P4" s="54"/>
       <c r="Q4" s="54"/>
       <c r="R4" s="54"/>
       <c r="S4" s="54"/>
       <c r="T4" s="54"/>
       <c r="U4" s="54"/>
       <c r="V4" s="54"/>
       <c r="W4" s="53"/>
       <c r="X4" s="53"/>
       <c r="Y4" s="53"/>
       <c r="Z4" s="53"/>
@@ -6747,54 +7301,54 @@
       <c r="AC4" s="53"/>
       <c r="AD4" s="53"/>
       <c r="AE4" s="53"/>
       <c r="AF4" s="55"/>
       <c r="AG4" s="55"/>
       <c r="AH4" s="55"/>
       <c r="AI4" s="55"/>
       <c r="AJ4" s="55"/>
       <c r="AK4" s="55"/>
       <c r="AL4" s="55"/>
       <c r="AM4" s="55"/>
       <c r="AN4" s="55"/>
       <c r="AO4" s="55"/>
       <c r="AP4" s="55"/>
       <c r="AQ4" s="55"/>
       <c r="AR4" s="55"/>
       <c r="AS4" s="55"/>
       <c r="AT4" s="55"/>
       <c r="AU4" s="55"/>
       <c r="AV4" s="55"/>
       <c r="AW4" s="55"/>
       <c r="AX4" s="55"/>
       <c r="AY4" s="51"/>
       <c r="AZ4" s="51"/>
     </row>
-    <row r="5" spans="1:55" s="56" customFormat="1" ht="15" customHeight="1">
+    <row r="5" spans="1:52" s="56" customFormat="1" ht="12" customHeight="1">
       <c r="A5" s="51"/>
       <c r="B5" s="52" t="s">
-        <v>62</v>
+        <v>85</v>
       </c>
       <c r="C5" s="53"/>
       <c r="D5" s="54"/>
       <c r="E5" s="54"/>
       <c r="F5" s="54"/>
       <c r="G5" s="54"/>
       <c r="H5" s="54"/>
       <c r="I5" s="54"/>
       <c r="J5" s="54"/>
       <c r="K5" s="54"/>
       <c r="L5" s="54"/>
       <c r="M5" s="54"/>
       <c r="N5" s="54"/>
       <c r="O5" s="54"/>
       <c r="P5" s="54"/>
       <c r="Q5" s="54"/>
       <c r="R5" s="54"/>
       <c r="S5" s="54"/>
       <c r="T5" s="54"/>
       <c r="U5" s="54"/>
       <c r="V5" s="54"/>
       <c r="W5" s="53"/>
       <c r="X5" s="53"/>
       <c r="Y5" s="53"/>
       <c r="Z5" s="53"/>
@@ -6803,3448 +7357,3832 @@
       <c r="AC5" s="53"/>
       <c r="AD5" s="53"/>
       <c r="AE5" s="53"/>
       <c r="AF5" s="55"/>
       <c r="AG5" s="55"/>
       <c r="AH5" s="55"/>
       <c r="AI5" s="55"/>
       <c r="AJ5" s="55"/>
       <c r="AK5" s="55"/>
       <c r="AL5" s="55"/>
       <c r="AM5" s="55"/>
       <c r="AN5" s="55"/>
       <c r="AO5" s="55"/>
       <c r="AP5" s="55"/>
       <c r="AQ5" s="55"/>
       <c r="AR5" s="55"/>
       <c r="AS5" s="55"/>
       <c r="AT5" s="55"/>
       <c r="AU5" s="55"/>
       <c r="AV5" s="55"/>
       <c r="AW5" s="55"/>
       <c r="AX5" s="55"/>
       <c r="AY5" s="51"/>
       <c r="AZ5" s="51"/>
     </row>
-    <row r="6" spans="1:55" s="58" customFormat="1" ht="15" customHeight="1">
+    <row r="6" spans="1:52" s="58" customFormat="1" ht="12" customHeight="1">
       <c r="A6" s="57"/>
-      <c r="B6" s="178" t="s">
-[...49 lines deleted...]
-      <c r="AX6" s="178"/>
+      <c r="B6" s="171" t="s">
+        <v>61</v>
+      </c>
+      <c r="C6" s="171"/>
+      <c r="D6" s="171"/>
+      <c r="E6" s="171"/>
+      <c r="F6" s="171"/>
+      <c r="G6" s="171"/>
+      <c r="H6" s="171"/>
+      <c r="I6" s="171"/>
+      <c r="J6" s="171"/>
+      <c r="K6" s="171"/>
+      <c r="L6" s="171"/>
+      <c r="M6" s="171"/>
+      <c r="N6" s="171"/>
+      <c r="O6" s="171"/>
+      <c r="P6" s="171"/>
+      <c r="Q6" s="171"/>
+      <c r="R6" s="171"/>
+      <c r="S6" s="171"/>
+      <c r="T6" s="171"/>
+      <c r="U6" s="171"/>
+      <c r="V6" s="171"/>
+      <c r="W6" s="171"/>
+      <c r="X6" s="171"/>
+      <c r="Y6" s="171"/>
+      <c r="Z6" s="171"/>
+      <c r="AA6" s="171"/>
+      <c r="AB6" s="171"/>
+      <c r="AC6" s="171"/>
+      <c r="AD6" s="171"/>
+      <c r="AE6" s="171"/>
+      <c r="AF6" s="171"/>
+      <c r="AG6" s="171"/>
+      <c r="AH6" s="171"/>
+      <c r="AI6" s="171"/>
+      <c r="AJ6" s="171"/>
+      <c r="AK6" s="171"/>
+      <c r="AL6" s="171"/>
+      <c r="AM6" s="171"/>
+      <c r="AN6" s="171"/>
+      <c r="AO6" s="171"/>
+      <c r="AP6" s="171"/>
+      <c r="AQ6" s="171"/>
+      <c r="AR6" s="171"/>
+      <c r="AS6" s="171"/>
+      <c r="AT6" s="171"/>
+      <c r="AU6" s="171"/>
+      <c r="AV6" s="171"/>
+      <c r="AW6" s="171"/>
+      <c r="AX6" s="171"/>
       <c r="AY6" s="57"/>
       <c r="AZ6" s="57"/>
     </row>
-    <row r="7" spans="1:55" s="56" customFormat="1" ht="15" customHeight="1">
+    <row r="7" spans="1:52" s="56" customFormat="1" ht="12" customHeight="1">
       <c r="A7" s="51"/>
       <c r="B7" s="53"/>
       <c r="C7" s="53"/>
       <c r="D7" s="53"/>
       <c r="E7" s="53"/>
       <c r="F7" s="53"/>
       <c r="G7" s="53"/>
       <c r="H7" s="53"/>
       <c r="I7" s="53"/>
       <c r="J7" s="53"/>
       <c r="K7" s="53"/>
       <c r="L7" s="53"/>
       <c r="M7" s="53"/>
       <c r="N7" s="53"/>
       <c r="O7" s="53"/>
       <c r="P7" s="53"/>
       <c r="Q7" s="53"/>
       <c r="R7" s="53"/>
       <c r="S7" s="53"/>
       <c r="T7" s="53"/>
       <c r="U7" s="53"/>
       <c r="V7" s="53"/>
       <c r="W7" s="53"/>
       <c r="X7" s="53"/>
       <c r="Y7" s="53"/>
       <c r="Z7" s="53"/>
       <c r="AA7" s="53"/>
-      <c r="AB7" s="179" t="s">
-[...17 lines deleted...]
-      <c r="AR7" s="179"/>
+      <c r="AB7" s="168" t="s">
+        <v>35</v>
+      </c>
+      <c r="AC7" s="168"/>
+      <c r="AD7" s="168"/>
+      <c r="AE7" s="168"/>
+      <c r="AF7" s="168"/>
+      <c r="AG7" s="168"/>
+      <c r="AH7" s="168"/>
+      <c r="AI7" s="168"/>
+      <c r="AJ7" s="168"/>
+      <c r="AK7" s="168"/>
+      <c r="AL7" s="168"/>
+      <c r="AM7" s="168"/>
+      <c r="AN7" s="168"/>
+      <c r="AO7" s="168"/>
+      <c r="AP7" s="168"/>
+      <c r="AQ7" s="168"/>
+      <c r="AR7" s="168"/>
       <c r="AS7" s="59"/>
       <c r="AT7" s="51"/>
       <c r="AU7" s="51"/>
       <c r="AV7" s="51"/>
       <c r="AW7" s="51"/>
       <c r="AX7" s="51"/>
       <c r="AY7" s="51"/>
       <c r="AZ7" s="51"/>
     </row>
-    <row r="8" spans="1:55" ht="5.0999999999999996" customHeight="1">
-[...219 lines deleted...]
-      <c r="B12" s="114" t="s">
+    <row r="8" spans="1:52" s="61" customFormat="1" ht="12" customHeight="1">
+      <c r="A8" s="60"/>
+      <c r="B8" s="169" t="s">
+        <v>62</v>
+      </c>
+      <c r="C8" s="170"/>
+      <c r="D8" s="170"/>
+      <c r="E8" s="170"/>
+      <c r="F8" s="170"/>
+      <c r="G8" s="170"/>
+      <c r="H8" s="170"/>
+      <c r="I8" s="170"/>
+      <c r="J8" s="170"/>
+      <c r="K8" s="170"/>
+      <c r="L8" s="170"/>
+      <c r="M8" s="170"/>
+      <c r="N8" s="170"/>
+      <c r="O8" s="170"/>
+      <c r="P8" s="170"/>
+      <c r="Q8" s="170"/>
+      <c r="R8" s="170"/>
+      <c r="S8" s="170"/>
+      <c r="T8" s="170"/>
+      <c r="U8" s="170"/>
+      <c r="V8" s="170"/>
+      <c r="W8" s="170"/>
+      <c r="X8" s="170"/>
+      <c r="Y8" s="170"/>
+      <c r="Z8" s="170"/>
+      <c r="AA8" s="170"/>
+      <c r="AB8" s="170"/>
+      <c r="AC8" s="170"/>
+      <c r="AD8" s="170"/>
+      <c r="AE8" s="170"/>
+      <c r="AF8" s="170"/>
+      <c r="AG8" s="170"/>
+      <c r="AH8" s="170"/>
+      <c r="AI8" s="170"/>
+      <c r="AJ8" s="170"/>
+      <c r="AK8" s="60"/>
+      <c r="AL8" s="60"/>
+      <c r="AM8" s="60"/>
+      <c r="AN8" s="60"/>
+      <c r="AO8" s="60"/>
+      <c r="AP8" s="60"/>
+      <c r="AQ8" s="60"/>
+      <c r="AR8" s="60"/>
+      <c r="AS8" s="60"/>
+      <c r="AT8" s="60"/>
+      <c r="AU8" s="60"/>
+      <c r="AV8" s="60"/>
+      <c r="AW8" s="60"/>
+      <c r="AX8" s="60"/>
+      <c r="AY8" s="60"/>
+      <c r="AZ8" s="60"/>
+    </row>
+    <row r="9" spans="1:52" s="2" customFormat="1" ht="5.0999999999999996" customHeight="1" thickBot="1">
+      <c r="A9" s="6"/>
+      <c r="B9" s="166"/>
+      <c r="C9" s="166"/>
+      <c r="D9" s="166"/>
+      <c r="E9" s="166"/>
+      <c r="F9" s="166"/>
+      <c r="G9" s="166"/>
+      <c r="H9" s="166"/>
+      <c r="I9" s="166"/>
+      <c r="J9" s="166"/>
+      <c r="K9" s="166"/>
+      <c r="L9" s="166"/>
+      <c r="M9" s="166"/>
+      <c r="N9" s="166"/>
+      <c r="O9" s="166"/>
+      <c r="P9" s="166"/>
+      <c r="Q9" s="166"/>
+      <c r="R9" s="166"/>
+      <c r="S9" s="166"/>
+      <c r="T9" s="166"/>
+      <c r="U9" s="166"/>
+      <c r="V9" s="166"/>
+      <c r="W9" s="166"/>
+      <c r="X9" s="166"/>
+      <c r="Y9" s="167"/>
+      <c r="Z9" s="167"/>
+      <c r="AA9" s="166"/>
+      <c r="AB9" s="166"/>
+      <c r="AC9" s="167"/>
+      <c r="AD9" s="167"/>
+      <c r="AE9" s="166"/>
+      <c r="AF9" s="166"/>
+      <c r="AG9" s="167"/>
+      <c r="AH9" s="167"/>
+      <c r="AI9" s="166"/>
+      <c r="AJ9" s="166"/>
+      <c r="AK9" s="6"/>
+      <c r="AL9" s="6"/>
+      <c r="AM9" s="6"/>
+      <c r="AN9" s="6"/>
+      <c r="AO9" s="6"/>
+      <c r="AP9" s="6"/>
+      <c r="AQ9" s="6"/>
+      <c r="AR9" s="6"/>
+      <c r="AS9" s="6"/>
+      <c r="AT9" s="6"/>
+      <c r="AU9" s="6"/>
+      <c r="AV9" s="6"/>
+      <c r="AW9" s="6"/>
+      <c r="AX9" s="6"/>
+      <c r="AY9" s="6"/>
+      <c r="AZ9" s="6"/>
+    </row>
+    <row r="10" spans="1:52" ht="9.9499999999999993" customHeight="1">
+      <c r="A10" s="7"/>
+      <c r="B10" s="134" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" s="135"/>
+      <c r="D10" s="135"/>
+      <c r="E10" s="135"/>
+      <c r="F10" s="135"/>
+      <c r="G10" s="135"/>
+      <c r="H10" s="135"/>
+      <c r="I10" s="135"/>
+      <c r="J10" s="135"/>
+      <c r="K10" s="135"/>
+      <c r="L10" s="135"/>
+      <c r="M10" s="135"/>
+      <c r="N10" s="135"/>
+      <c r="O10" s="135"/>
+      <c r="P10" s="135"/>
+      <c r="Q10" s="136"/>
+      <c r="R10" s="128" t="s">
+        <v>1</v>
+      </c>
+      <c r="S10" s="129"/>
+      <c r="T10" s="129"/>
+      <c r="U10" s="130"/>
+      <c r="V10" s="84" t="s">
+        <v>2</v>
+      </c>
+      <c r="W10" s="85"/>
+      <c r="X10" s="85"/>
+      <c r="Y10" s="297">
+        <v>18</v>
+      </c>
+      <c r="Z10" s="298"/>
+      <c r="AA10" s="85" t="s">
         <v>3</v>
       </c>
-      <c r="C12" s="115"/>
-[...3 lines deleted...]
-      <c r="G12" s="169" t="s">
+      <c r="AB10" s="85"/>
+      <c r="AC10" s="297">
         <v>4</v>
       </c>
-      <c r="H12" s="170"/>
-[...162 lines deleted...]
-      <c r="B15" s="114" t="s">
+      <c r="AD10" s="298"/>
+      <c r="AE10" s="85" t="s">
+        <v>4</v>
+      </c>
+      <c r="AF10" s="85"/>
+      <c r="AG10" s="297">
+        <v>1</v>
+      </c>
+      <c r="AH10" s="298"/>
+      <c r="AI10" s="85" t="s">
         <v>5</v>
       </c>
-      <c r="C15" s="115"/>
-[...3 lines deleted...]
-      <c r="G15" s="152" t="s">
+      <c r="AJ10" s="118"/>
+      <c r="AK10" s="7"/>
+      <c r="AL10" s="103" t="s">
+        <v>6</v>
+      </c>
+      <c r="AM10" s="104"/>
+      <c r="AN10" s="109"/>
+      <c r="AO10" s="110"/>
+      <c r="AP10" s="110"/>
+      <c r="AQ10" s="110"/>
+      <c r="AR10" s="110"/>
+      <c r="AS10" s="110"/>
+      <c r="AT10" s="110"/>
+      <c r="AU10" s="110"/>
+      <c r="AV10" s="110"/>
+      <c r="AW10" s="110"/>
+      <c r="AX10" s="111"/>
+      <c r="AY10" s="7"/>
+      <c r="AZ10" s="7"/>
+    </row>
+    <row r="11" spans="1:52" ht="9.9499999999999993" customHeight="1" thickBot="1">
+      <c r="A11" s="7"/>
+      <c r="B11" s="137"/>
+      <c r="C11" s="138"/>
+      <c r="D11" s="138"/>
+      <c r="E11" s="138"/>
+      <c r="F11" s="138"/>
+      <c r="G11" s="138"/>
+      <c r="H11" s="138"/>
+      <c r="I11" s="138"/>
+      <c r="J11" s="138"/>
+      <c r="K11" s="138"/>
+      <c r="L11" s="138"/>
+      <c r="M11" s="138"/>
+      <c r="N11" s="138"/>
+      <c r="O11" s="138"/>
+      <c r="P11" s="138"/>
+      <c r="Q11" s="139"/>
+      <c r="R11" s="131"/>
+      <c r="S11" s="132"/>
+      <c r="T11" s="132"/>
+      <c r="U11" s="133"/>
+      <c r="V11" s="86"/>
+      <c r="W11" s="87"/>
+      <c r="X11" s="87"/>
+      <c r="Y11" s="299"/>
+      <c r="Z11" s="300"/>
+      <c r="AA11" s="87"/>
+      <c r="AB11" s="87"/>
+      <c r="AC11" s="299"/>
+      <c r="AD11" s="300"/>
+      <c r="AE11" s="87"/>
+      <c r="AF11" s="87"/>
+      <c r="AG11" s="299"/>
+      <c r="AH11" s="300"/>
+      <c r="AI11" s="87"/>
+      <c r="AJ11" s="119"/>
+      <c r="AK11" s="7"/>
+      <c r="AL11" s="105"/>
+      <c r="AM11" s="106"/>
+      <c r="AN11" s="112"/>
+      <c r="AO11" s="113"/>
+      <c r="AP11" s="113"/>
+      <c r="AQ11" s="113"/>
+      <c r="AR11" s="113"/>
+      <c r="AS11" s="113"/>
+      <c r="AT11" s="113"/>
+      <c r="AU11" s="113"/>
+      <c r="AV11" s="113"/>
+      <c r="AW11" s="113"/>
+      <c r="AX11" s="114"/>
+      <c r="AY11" s="7"/>
+      <c r="AZ11" s="7"/>
+    </row>
+    <row r="12" spans="1:52" ht="15" customHeight="1">
+      <c r="A12" s="7"/>
+      <c r="B12" s="80" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="81"/>
+      <c r="G12" s="269" t="s">
+        <v>46</v>
+      </c>
+      <c r="H12" s="270"/>
+      <c r="I12" s="270"/>
+      <c r="J12" s="270"/>
+      <c r="K12" s="270"/>
+      <c r="L12" s="270"/>
+      <c r="M12" s="270"/>
+      <c r="N12" s="270"/>
+      <c r="O12" s="270"/>
+      <c r="P12" s="270"/>
+      <c r="Q12" s="270"/>
+      <c r="R12" s="270"/>
+      <c r="S12" s="270"/>
+      <c r="T12" s="270"/>
+      <c r="U12" s="270"/>
+      <c r="V12" s="270"/>
+      <c r="W12" s="270"/>
+      <c r="X12" s="270"/>
+      <c r="Y12" s="270"/>
+      <c r="Z12" s="270"/>
+      <c r="AA12" s="270"/>
+      <c r="AB12" s="270"/>
+      <c r="AC12" s="270"/>
+      <c r="AD12" s="270"/>
+      <c r="AE12" s="270"/>
+      <c r="AF12" s="270"/>
+      <c r="AG12" s="270"/>
+      <c r="AH12" s="270"/>
+      <c r="AI12" s="270"/>
+      <c r="AJ12" s="283"/>
+      <c r="AK12" s="7"/>
+      <c r="AL12" s="105"/>
+      <c r="AM12" s="106"/>
+      <c r="AN12" s="112"/>
+      <c r="AO12" s="113"/>
+      <c r="AP12" s="113"/>
+      <c r="AQ12" s="113"/>
+      <c r="AR12" s="113"/>
+      <c r="AS12" s="113"/>
+      <c r="AT12" s="113"/>
+      <c r="AU12" s="113"/>
+      <c r="AV12" s="113"/>
+      <c r="AW12" s="113"/>
+      <c r="AX12" s="114"/>
+      <c r="AY12" s="7"/>
+      <c r="AZ12" s="7"/>
+    </row>
+    <row r="13" spans="1:52" ht="15" customHeight="1" thickBot="1">
+      <c r="A13" s="7"/>
+      <c r="B13" s="82"/>
+      <c r="C13" s="83"/>
+      <c r="D13" s="83"/>
+      <c r="E13" s="83"/>
+      <c r="F13" s="83"/>
+      <c r="G13" s="272"/>
+      <c r="H13" s="273"/>
+      <c r="I13" s="273"/>
+      <c r="J13" s="273"/>
+      <c r="K13" s="273"/>
+      <c r="L13" s="273"/>
+      <c r="M13" s="273"/>
+      <c r="N13" s="273"/>
+      <c r="O13" s="273"/>
+      <c r="P13" s="273"/>
+      <c r="Q13" s="273"/>
+      <c r="R13" s="273"/>
+      <c r="S13" s="273"/>
+      <c r="T13" s="273"/>
+      <c r="U13" s="273"/>
+      <c r="V13" s="273"/>
+      <c r="W13" s="273"/>
+      <c r="X13" s="273"/>
+      <c r="Y13" s="273"/>
+      <c r="Z13" s="273"/>
+      <c r="AA13" s="273"/>
+      <c r="AB13" s="273"/>
+      <c r="AC13" s="273"/>
+      <c r="AD13" s="273"/>
+      <c r="AE13" s="273"/>
+      <c r="AF13" s="273"/>
+      <c r="AG13" s="273"/>
+      <c r="AH13" s="273"/>
+      <c r="AI13" s="273"/>
+      <c r="AJ13" s="284"/>
+      <c r="AK13" s="7"/>
+      <c r="AL13" s="105"/>
+      <c r="AM13" s="106"/>
+      <c r="AN13" s="112"/>
+      <c r="AO13" s="113"/>
+      <c r="AP13" s="113"/>
+      <c r="AQ13" s="113"/>
+      <c r="AR13" s="113"/>
+      <c r="AS13" s="113"/>
+      <c r="AT13" s="113"/>
+      <c r="AU13" s="113"/>
+      <c r="AV13" s="113"/>
+      <c r="AW13" s="113"/>
+      <c r="AX13" s="114"/>
+      <c r="AY13" s="7"/>
+      <c r="AZ13" s="7"/>
+    </row>
+    <row r="14" spans="1:52" ht="15" customHeight="1">
+      <c r="A14" s="7"/>
+      <c r="B14" s="99" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="100"/>
+      <c r="D14" s="100"/>
+      <c r="E14" s="100"/>
+      <c r="F14" s="100"/>
+      <c r="G14" s="269" t="s">
+        <v>47</v>
+      </c>
+      <c r="H14" s="270"/>
+      <c r="I14" s="270"/>
+      <c r="J14" s="270"/>
+      <c r="K14" s="270"/>
+      <c r="L14" s="270"/>
+      <c r="M14" s="270"/>
+      <c r="N14" s="270"/>
+      <c r="O14" s="270"/>
+      <c r="P14" s="270"/>
+      <c r="Q14" s="270"/>
+      <c r="R14" s="270"/>
+      <c r="S14" s="270"/>
+      <c r="T14" s="270"/>
+      <c r="U14" s="270"/>
+      <c r="V14" s="270"/>
+      <c r="W14" s="270"/>
+      <c r="X14" s="270"/>
+      <c r="Y14" s="270"/>
+      <c r="Z14" s="270"/>
+      <c r="AA14" s="270"/>
+      <c r="AB14" s="270"/>
+      <c r="AC14" s="270"/>
+      <c r="AD14" s="270"/>
+      <c r="AE14" s="270"/>
+      <c r="AF14" s="270"/>
+      <c r="AG14" s="270"/>
+      <c r="AH14" s="270"/>
+      <c r="AI14" s="270"/>
+      <c r="AJ14" s="283"/>
+      <c r="AK14" s="7"/>
+      <c r="AL14" s="105"/>
+      <c r="AM14" s="106"/>
+      <c r="AN14" s="112"/>
+      <c r="AO14" s="113"/>
+      <c r="AP14" s="113"/>
+      <c r="AQ14" s="113"/>
+      <c r="AR14" s="113"/>
+      <c r="AS14" s="113"/>
+      <c r="AT14" s="113"/>
+      <c r="AU14" s="113"/>
+      <c r="AV14" s="113"/>
+      <c r="AW14" s="113"/>
+      <c r="AX14" s="114"/>
+      <c r="AY14" s="7"/>
+      <c r="AZ14" s="7"/>
+    </row>
+    <row r="15" spans="1:52" ht="15" customHeight="1" thickBot="1">
+      <c r="A15" s="7"/>
+      <c r="B15" s="154"/>
+      <c r="C15" s="155"/>
+      <c r="D15" s="155"/>
+      <c r="E15" s="155"/>
+      <c r="F15" s="155"/>
+      <c r="G15" s="272"/>
+      <c r="H15" s="273"/>
+      <c r="I15" s="273"/>
+      <c r="J15" s="273"/>
+      <c r="K15" s="273"/>
+      <c r="L15" s="273"/>
+      <c r="M15" s="273"/>
+      <c r="N15" s="273"/>
+      <c r="O15" s="273"/>
+      <c r="P15" s="273"/>
+      <c r="Q15" s="273"/>
+      <c r="R15" s="273"/>
+      <c r="S15" s="273"/>
+      <c r="T15" s="273"/>
+      <c r="U15" s="273"/>
+      <c r="V15" s="273"/>
+      <c r="W15" s="273"/>
+      <c r="X15" s="273"/>
+      <c r="Y15" s="273"/>
+      <c r="Z15" s="273"/>
+      <c r="AA15" s="273"/>
+      <c r="AB15" s="273"/>
+      <c r="AC15" s="273"/>
+      <c r="AD15" s="273"/>
+      <c r="AE15" s="273"/>
+      <c r="AF15" s="273"/>
+      <c r="AG15" s="273"/>
+      <c r="AH15" s="273"/>
+      <c r="AI15" s="273"/>
+      <c r="AJ15" s="284"/>
+      <c r="AK15" s="7"/>
+      <c r="AL15" s="105"/>
+      <c r="AM15" s="106"/>
+      <c r="AN15" s="112"/>
+      <c r="AO15" s="113"/>
+      <c r="AP15" s="113"/>
+      <c r="AQ15" s="113"/>
+      <c r="AR15" s="113"/>
+      <c r="AS15" s="113"/>
+      <c r="AT15" s="113"/>
+      <c r="AU15" s="113"/>
+      <c r="AV15" s="113"/>
+      <c r="AW15" s="113"/>
+      <c r="AX15" s="114"/>
+      <c r="AY15" s="7"/>
+      <c r="AZ15" s="7"/>
+    </row>
+    <row r="16" spans="1:52" ht="15" customHeight="1">
+      <c r="A16" s="7"/>
+      <c r="B16" s="80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="81"/>
+      <c r="G16" s="269" t="s">
+        <v>48</v>
+      </c>
+      <c r="H16" s="270"/>
+      <c r="I16" s="270"/>
+      <c r="J16" s="270"/>
+      <c r="K16" s="270"/>
+      <c r="L16" s="270"/>
+      <c r="M16" s="270"/>
+      <c r="N16" s="270"/>
+      <c r="O16" s="270"/>
+      <c r="P16" s="270"/>
+      <c r="Q16" s="270"/>
+      <c r="R16" s="270"/>
+      <c r="S16" s="270"/>
+      <c r="T16" s="270"/>
+      <c r="U16" s="270"/>
+      <c r="V16" s="271"/>
+      <c r="W16" s="245" t="s">
+        <v>41</v>
+      </c>
+      <c r="X16" s="246"/>
+      <c r="Y16" s="246"/>
+      <c r="Z16" s="246"/>
+      <c r="AA16" s="247"/>
+      <c r="AB16" s="275">
+        <v>1</v>
+      </c>
+      <c r="AC16" s="275">
+        <v>2</v>
+      </c>
+      <c r="AD16" s="277">
+        <v>3</v>
+      </c>
+      <c r="AE16" s="279">
         <v>4</v>
       </c>
-      <c r="H15" s="153"/>
-[...109 lines deleted...]
-      <c r="F17" s="85"/>
+      <c r="AF16" s="275">
+        <v>5</v>
+      </c>
+      <c r="AG16" s="277">
+        <v>6</v>
+      </c>
+      <c r="AH16" s="279">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="275">
+        <v>0</v>
+      </c>
+      <c r="AJ16" s="281">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="7"/>
+      <c r="AL16" s="105"/>
+      <c r="AM16" s="106"/>
+      <c r="AN16" s="112"/>
+      <c r="AO16" s="113"/>
+      <c r="AP16" s="113"/>
+      <c r="AQ16" s="113"/>
+      <c r="AR16" s="113"/>
+      <c r="AS16" s="113"/>
+      <c r="AT16" s="113"/>
+      <c r="AU16" s="113"/>
+      <c r="AV16" s="113"/>
+      <c r="AW16" s="113"/>
+      <c r="AX16" s="114"/>
+      <c r="AY16" s="7"/>
+      <c r="AZ16" s="7"/>
+    </row>
+    <row r="17" spans="1:52" ht="15" customHeight="1" thickBot="1">
+      <c r="A17" s="7"/>
+      <c r="B17" s="82"/>
+      <c r="C17" s="83"/>
+      <c r="D17" s="83"/>
+      <c r="E17" s="83"/>
+      <c r="F17" s="83"/>
       <c r="G17" s="272"/>
       <c r="H17" s="273"/>
       <c r="I17" s="273"/>
       <c r="J17" s="273"/>
       <c r="K17" s="273"/>
       <c r="L17" s="273"/>
       <c r="M17" s="273"/>
       <c r="N17" s="273"/>
       <c r="O17" s="273"/>
       <c r="P17" s="273"/>
       <c r="Q17" s="273"/>
       <c r="R17" s="273"/>
       <c r="S17" s="273"/>
       <c r="T17" s="273"/>
       <c r="U17" s="273"/>
-      <c r="V17" s="273"/>
-[...157 lines deleted...]
-      <c r="F20" s="164"/>
+      <c r="V17" s="274"/>
+      <c r="W17" s="101"/>
+      <c r="X17" s="102"/>
+      <c r="Y17" s="102"/>
+      <c r="Z17" s="102"/>
+      <c r="AA17" s="248"/>
+      <c r="AB17" s="276"/>
+      <c r="AC17" s="276"/>
+      <c r="AD17" s="278"/>
+      <c r="AE17" s="280"/>
+      <c r="AF17" s="276"/>
+      <c r="AG17" s="278"/>
+      <c r="AH17" s="280"/>
+      <c r="AI17" s="276"/>
+      <c r="AJ17" s="282"/>
+      <c r="AK17" s="7"/>
+      <c r="AL17" s="105"/>
+      <c r="AM17" s="106"/>
+      <c r="AN17" s="112"/>
+      <c r="AO17" s="113"/>
+      <c r="AP17" s="113"/>
+      <c r="AQ17" s="113"/>
+      <c r="AR17" s="113"/>
+      <c r="AS17" s="113"/>
+      <c r="AT17" s="113"/>
+      <c r="AU17" s="113"/>
+      <c r="AV17" s="113"/>
+      <c r="AW17" s="113"/>
+      <c r="AX17" s="114"/>
+      <c r="AY17" s="7"/>
+      <c r="AZ17" s="7"/>
+    </row>
+    <row r="18" spans="1:52" ht="20.100000000000001" customHeight="1" thickBot="1">
+      <c r="A18" s="7"/>
+      <c r="B18" s="159" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="132"/>
+      <c r="D18" s="132"/>
+      <c r="E18" s="132"/>
+      <c r="F18" s="133"/>
+      <c r="G18" s="188" t="s">
+        <v>11</v>
+      </c>
+      <c r="H18" s="140"/>
+      <c r="I18" s="140"/>
+      <c r="J18" s="140"/>
+      <c r="K18" s="285" t="s">
+        <v>49</v>
+      </c>
+      <c r="L18" s="286"/>
+      <c r="M18" s="286"/>
+      <c r="N18" s="286"/>
+      <c r="O18" s="286"/>
+      <c r="P18" s="286"/>
+      <c r="Q18" s="286"/>
+      <c r="R18" s="286"/>
+      <c r="S18" s="286"/>
+      <c r="T18" s="286"/>
+      <c r="U18" s="286"/>
+      <c r="V18" s="286"/>
+      <c r="W18" s="286"/>
+      <c r="X18" s="286"/>
+      <c r="Y18" s="286"/>
+      <c r="Z18" s="286"/>
+      <c r="AA18" s="286"/>
+      <c r="AB18" s="286"/>
+      <c r="AC18" s="286"/>
+      <c r="AD18" s="286"/>
+      <c r="AE18" s="286"/>
+      <c r="AF18" s="286"/>
+      <c r="AG18" s="286"/>
+      <c r="AH18" s="286"/>
+      <c r="AI18" s="286"/>
+      <c r="AJ18" s="287"/>
+      <c r="AK18" s="7"/>
+      <c r="AL18" s="107"/>
+      <c r="AM18" s="108"/>
+      <c r="AN18" s="115"/>
+      <c r="AO18" s="116"/>
+      <c r="AP18" s="116"/>
+      <c r="AQ18" s="116"/>
+      <c r="AR18" s="116"/>
+      <c r="AS18" s="116"/>
+      <c r="AT18" s="116"/>
+      <c r="AU18" s="116"/>
+      <c r="AV18" s="116"/>
+      <c r="AW18" s="116"/>
+      <c r="AX18" s="117"/>
+      <c r="AY18" s="7"/>
+      <c r="AZ18" s="7"/>
+    </row>
+    <row r="19" spans="1:52" ht="15" customHeight="1">
+      <c r="A19" s="7"/>
+      <c r="B19" s="159"/>
+      <c r="C19" s="132"/>
+      <c r="D19" s="132"/>
+      <c r="E19" s="132"/>
+      <c r="F19" s="132"/>
+      <c r="G19" s="269" t="s">
+        <v>46</v>
+      </c>
+      <c r="H19" s="270"/>
+      <c r="I19" s="270"/>
+      <c r="J19" s="270"/>
+      <c r="K19" s="270"/>
+      <c r="L19" s="270"/>
+      <c r="M19" s="270"/>
+      <c r="N19" s="270"/>
+      <c r="O19" s="270"/>
+      <c r="P19" s="270"/>
+      <c r="Q19" s="270"/>
+      <c r="R19" s="270"/>
+      <c r="S19" s="270"/>
+      <c r="T19" s="270"/>
+      <c r="U19" s="270"/>
+      <c r="V19" s="270"/>
+      <c r="W19" s="270"/>
+      <c r="X19" s="270"/>
+      <c r="Y19" s="270"/>
+      <c r="Z19" s="270"/>
+      <c r="AA19" s="270"/>
+      <c r="AB19" s="270"/>
+      <c r="AC19" s="270"/>
+      <c r="AD19" s="270"/>
+      <c r="AE19" s="270"/>
+      <c r="AF19" s="270"/>
+      <c r="AG19" s="270"/>
+      <c r="AH19" s="270"/>
+      <c r="AI19" s="270"/>
+      <c r="AJ19" s="283"/>
+      <c r="AK19" s="63"/>
+      <c r="AL19" s="66" t="s">
+        <v>44</v>
+      </c>
+      <c r="AM19" s="67"/>
+      <c r="AN19" s="67"/>
+      <c r="AO19" s="67"/>
+      <c r="AP19" s="67"/>
+      <c r="AQ19" s="67"/>
+      <c r="AR19" s="67"/>
+      <c r="AS19" s="67"/>
+      <c r="AT19" s="67"/>
+      <c r="AU19" s="67"/>
+      <c r="AV19" s="67"/>
+      <c r="AW19" s="67"/>
+      <c r="AX19" s="67"/>
+      <c r="AY19" s="10"/>
+      <c r="AZ19" s="10"/>
+    </row>
+    <row r="20" spans="1:52" ht="15" customHeight="1" thickBot="1">
+      <c r="A20" s="7"/>
+      <c r="B20" s="82"/>
+      <c r="C20" s="83"/>
+      <c r="D20" s="83"/>
+      <c r="E20" s="83"/>
+      <c r="F20" s="83"/>
       <c r="G20" s="272"/>
       <c r="H20" s="273"/>
       <c r="I20" s="273"/>
       <c r="J20" s="273"/>
       <c r="K20" s="273"/>
       <c r="L20" s="273"/>
       <c r="M20" s="273"/>
       <c r="N20" s="273"/>
       <c r="O20" s="273"/>
       <c r="P20" s="273"/>
       <c r="Q20" s="273"/>
       <c r="R20" s="273"/>
       <c r="S20" s="273"/>
       <c r="T20" s="273"/>
       <c r="U20" s="273"/>
       <c r="V20" s="273"/>
       <c r="W20" s="273"/>
       <c r="X20" s="273"/>
       <c r="Y20" s="273"/>
       <c r="Z20" s="273"/>
       <c r="AA20" s="273"/>
       <c r="AB20" s="273"/>
       <c r="AC20" s="273"/>
       <c r="AD20" s="273"/>
       <c r="AE20" s="273"/>
-      <c r="AF20" s="274"/>
-[...255 lines deleted...]
-      <c r="B25" s="114" t="s">
+      <c r="AF20" s="273"/>
+      <c r="AG20" s="273"/>
+      <c r="AH20" s="273"/>
+      <c r="AI20" s="273"/>
+      <c r="AJ20" s="284"/>
+      <c r="AK20" s="64" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL20" s="68" t="s">
+        <v>63</v>
+      </c>
+      <c r="AM20" s="69"/>
+      <c r="AN20" s="69"/>
+      <c r="AO20" s="69"/>
+      <c r="AP20" s="69"/>
+      <c r="AQ20" s="69"/>
+      <c r="AR20" s="69"/>
+      <c r="AS20" s="69"/>
+      <c r="AT20" s="69"/>
+      <c r="AU20" s="69"/>
+      <c r="AV20" s="69"/>
+      <c r="AW20" s="69"/>
+      <c r="AX20" s="69"/>
+      <c r="AY20" s="70"/>
+      <c r="AZ20" s="10"/>
+    </row>
+    <row r="21" spans="1:52" ht="7.5" customHeight="1">
+      <c r="A21" s="7"/>
+      <c r="B21" s="99" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="100"/>
+      <c r="D21" s="100"/>
+      <c r="E21" s="100"/>
+      <c r="F21" s="100"/>
+      <c r="G21" s="288" t="s">
+        <v>50</v>
+      </c>
+      <c r="H21" s="289"/>
+      <c r="I21" s="289"/>
+      <c r="J21" s="289"/>
+      <c r="K21" s="289"/>
+      <c r="L21" s="289"/>
+      <c r="M21" s="289"/>
+      <c r="N21" s="289"/>
+      <c r="O21" s="289"/>
+      <c r="P21" s="289"/>
+      <c r="Q21" s="289"/>
+      <c r="R21" s="289"/>
+      <c r="S21" s="289"/>
+      <c r="T21" s="289"/>
+      <c r="U21" s="289"/>
+      <c r="V21" s="289"/>
+      <c r="W21" s="289"/>
+      <c r="X21" s="289"/>
+      <c r="Y21" s="289"/>
+      <c r="Z21" s="289"/>
+      <c r="AA21" s="289"/>
+      <c r="AB21" s="289"/>
+      <c r="AC21" s="289"/>
+      <c r="AD21" s="289"/>
+      <c r="AE21" s="289"/>
+      <c r="AF21" s="289"/>
+      <c r="AG21" s="289"/>
+      <c r="AH21" s="289"/>
+      <c r="AI21" s="289"/>
+      <c r="AJ21" s="290"/>
+      <c r="AK21" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="AL21" s="98" t="s">
+        <v>40</v>
+      </c>
+      <c r="AM21" s="98"/>
+      <c r="AN21" s="98"/>
+      <c r="AO21" s="98"/>
+      <c r="AP21" s="98"/>
+      <c r="AQ21" s="98"/>
+      <c r="AR21" s="98"/>
+      <c r="AS21" s="98"/>
+      <c r="AT21" s="98"/>
+      <c r="AU21" s="98"/>
+      <c r="AV21" s="98"/>
+      <c r="AW21" s="98"/>
+      <c r="AX21" s="98"/>
+      <c r="AY21" s="12"/>
+      <c r="AZ21" s="12"/>
+    </row>
+    <row r="22" spans="1:52" ht="7.5" customHeight="1">
+      <c r="A22" s="7"/>
+      <c r="B22" s="156"/>
+      <c r="C22" s="157"/>
+      <c r="D22" s="157"/>
+      <c r="E22" s="157"/>
+      <c r="F22" s="157"/>
+      <c r="G22" s="291"/>
+      <c r="H22" s="292"/>
+      <c r="I22" s="292"/>
+      <c r="J22" s="292"/>
+      <c r="K22" s="292"/>
+      <c r="L22" s="292"/>
+      <c r="M22" s="292"/>
+      <c r="N22" s="292"/>
+      <c r="O22" s="292"/>
+      <c r="P22" s="292"/>
+      <c r="Q22" s="292"/>
+      <c r="R22" s="292"/>
+      <c r="S22" s="292"/>
+      <c r="T22" s="292"/>
+      <c r="U22" s="292"/>
+      <c r="V22" s="292"/>
+      <c r="W22" s="292"/>
+      <c r="X22" s="292"/>
+      <c r="Y22" s="292"/>
+      <c r="Z22" s="292"/>
+      <c r="AA22" s="292"/>
+      <c r="AB22" s="292"/>
+      <c r="AC22" s="292"/>
+      <c r="AD22" s="292"/>
+      <c r="AE22" s="292"/>
+      <c r="AF22" s="292"/>
+      <c r="AG22" s="292"/>
+      <c r="AH22" s="292"/>
+      <c r="AI22" s="292"/>
+      <c r="AJ22" s="293"/>
+      <c r="AK22" s="11"/>
+      <c r="AL22" s="98"/>
+      <c r="AM22" s="98"/>
+      <c r="AN22" s="98"/>
+      <c r="AO22" s="98"/>
+      <c r="AP22" s="98"/>
+      <c r="AQ22" s="98"/>
+      <c r="AR22" s="98"/>
+      <c r="AS22" s="98"/>
+      <c r="AT22" s="98"/>
+      <c r="AU22" s="98"/>
+      <c r="AV22" s="98"/>
+      <c r="AW22" s="98"/>
+      <c r="AX22" s="98"/>
+      <c r="AY22" s="12"/>
+      <c r="AZ22" s="12"/>
+    </row>
+    <row r="23" spans="1:52" ht="7.5" customHeight="1">
+      <c r="A23" s="7"/>
+      <c r="B23" s="156" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="157"/>
+      <c r="D23" s="157"/>
+      <c r="E23" s="157"/>
+      <c r="F23" s="157"/>
+      <c r="G23" s="291"/>
+      <c r="H23" s="292"/>
+      <c r="I23" s="292"/>
+      <c r="J23" s="292"/>
+      <c r="K23" s="292"/>
+      <c r="L23" s="292"/>
+      <c r="M23" s="292"/>
+      <c r="N23" s="292"/>
+      <c r="O23" s="292"/>
+      <c r="P23" s="292"/>
+      <c r="Q23" s="292"/>
+      <c r="R23" s="292"/>
+      <c r="S23" s="292"/>
+      <c r="T23" s="292"/>
+      <c r="U23" s="292"/>
+      <c r="V23" s="292"/>
+      <c r="W23" s="292"/>
+      <c r="X23" s="292"/>
+      <c r="Y23" s="292"/>
+      <c r="Z23" s="292"/>
+      <c r="AA23" s="292"/>
+      <c r="AB23" s="292"/>
+      <c r="AC23" s="292"/>
+      <c r="AD23" s="292"/>
+      <c r="AE23" s="292"/>
+      <c r="AF23" s="292"/>
+      <c r="AG23" s="292"/>
+      <c r="AH23" s="292"/>
+      <c r="AI23" s="292"/>
+      <c r="AJ23" s="293"/>
+      <c r="AK23" s="11"/>
+      <c r="AL23" s="98"/>
+      <c r="AM23" s="98"/>
+      <c r="AN23" s="98"/>
+      <c r="AO23" s="98"/>
+      <c r="AP23" s="98"/>
+      <c r="AQ23" s="98"/>
+      <c r="AR23" s="98"/>
+      <c r="AS23" s="98"/>
+      <c r="AT23" s="98"/>
+      <c r="AU23" s="98"/>
+      <c r="AV23" s="98"/>
+      <c r="AW23" s="98"/>
+      <c r="AX23" s="98"/>
+      <c r="AY23" s="12"/>
+      <c r="AZ23" s="12"/>
+    </row>
+    <row r="24" spans="1:52" ht="7.5" customHeight="1" thickBot="1">
+      <c r="A24" s="7"/>
+      <c r="B24" s="101"/>
+      <c r="C24" s="102"/>
+      <c r="D24" s="102"/>
+      <c r="E24" s="102"/>
+      <c r="F24" s="102"/>
+      <c r="G24" s="294"/>
+      <c r="H24" s="295"/>
+      <c r="I24" s="295"/>
+      <c r="J24" s="295"/>
+      <c r="K24" s="295"/>
+      <c r="L24" s="295"/>
+      <c r="M24" s="295"/>
+      <c r="N24" s="295"/>
+      <c r="O24" s="295"/>
+      <c r="P24" s="295"/>
+      <c r="Q24" s="295"/>
+      <c r="R24" s="295"/>
+      <c r="S24" s="295"/>
+      <c r="T24" s="295"/>
+      <c r="U24" s="295"/>
+      <c r="V24" s="295"/>
+      <c r="W24" s="295"/>
+      <c r="X24" s="295"/>
+      <c r="Y24" s="295"/>
+      <c r="Z24" s="295"/>
+      <c r="AA24" s="295"/>
+      <c r="AB24" s="295"/>
+      <c r="AC24" s="295"/>
+      <c r="AD24" s="295"/>
+      <c r="AE24" s="295"/>
+      <c r="AF24" s="295"/>
+      <c r="AG24" s="295"/>
+      <c r="AH24" s="295"/>
+      <c r="AI24" s="295"/>
+      <c r="AJ24" s="296"/>
+      <c r="AK24" s="11"/>
+      <c r="AL24" s="98"/>
+      <c r="AM24" s="98"/>
+      <c r="AN24" s="98"/>
+      <c r="AO24" s="98"/>
+      <c r="AP24" s="98"/>
+      <c r="AQ24" s="98"/>
+      <c r="AR24" s="98"/>
+      <c r="AS24" s="98"/>
+      <c r="AT24" s="98"/>
+      <c r="AU24" s="98"/>
+      <c r="AV24" s="98"/>
+      <c r="AW24" s="98"/>
+      <c r="AX24" s="98"/>
+      <c r="AY24" s="12"/>
+      <c r="AZ24" s="12"/>
+    </row>
+    <row r="25" spans="1:52" ht="5.0999999999999996" customHeight="1" thickBot="1">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="13"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
+      <c r="W25" s="7"/>
+      <c r="X25" s="7"/>
+      <c r="Y25" s="7"/>
+      <c r="Z25" s="7"/>
+      <c r="AA25" s="7"/>
+      <c r="AB25" s="7"/>
+      <c r="AC25" s="7"/>
+      <c r="AD25" s="7"/>
+      <c r="AE25" s="7"/>
+      <c r="AF25" s="7"/>
+      <c r="AG25" s="7"/>
+      <c r="AH25" s="7"/>
+      <c r="AI25" s="7"/>
+      <c r="AJ25" s="14"/>
+      <c r="AK25" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="AL25" s="15"/>
+      <c r="AM25" s="15"/>
+      <c r="AN25" s="15"/>
+      <c r="AO25" s="15"/>
+      <c r="AP25" s="15"/>
+      <c r="AQ25" s="15"/>
+      <c r="AR25" s="15"/>
+      <c r="AS25" s="15"/>
+      <c r="AT25" s="15"/>
+      <c r="AU25" s="15"/>
+      <c r="AV25" s="15"/>
+      <c r="AW25" s="15"/>
+      <c r="AX25" s="15"/>
+      <c r="AY25" s="15"/>
+      <c r="AZ25" s="15"/>
+    </row>
+    <row r="26" spans="1:52" ht="9.9499999999999993" customHeight="1">
+      <c r="A26" s="7"/>
+      <c r="B26" s="134" t="s">
+        <v>34</v>
+      </c>
+      <c r="C26" s="135"/>
+      <c r="D26" s="135"/>
+      <c r="E26" s="135"/>
+      <c r="F26" s="135"/>
+      <c r="G26" s="135"/>
+      <c r="H26" s="135"/>
+      <c r="I26" s="135"/>
+      <c r="J26" s="135"/>
+      <c r="K26" s="135"/>
+      <c r="L26" s="135"/>
+      <c r="M26" s="135"/>
+      <c r="N26" s="135"/>
+      <c r="O26" s="135"/>
+      <c r="P26" s="135"/>
+      <c r="Q26" s="135"/>
+      <c r="R26" s="135"/>
+      <c r="S26" s="135"/>
+      <c r="T26" s="135"/>
+      <c r="U26" s="135"/>
+      <c r="V26" s="135"/>
+      <c r="W26" s="135"/>
+      <c r="X26" s="135"/>
+      <c r="Y26" s="135"/>
+      <c r="Z26" s="135"/>
+      <c r="AA26" s="135"/>
+      <c r="AB26" s="135"/>
+      <c r="AC26" s="135"/>
+      <c r="AD26" s="135"/>
+      <c r="AE26" s="135"/>
+      <c r="AF26" s="135"/>
+      <c r="AG26" s="135"/>
+      <c r="AH26" s="135"/>
+      <c r="AI26" s="135"/>
+      <c r="AJ26" s="186"/>
+      <c r="AK26" s="16"/>
+      <c r="AL26" s="15"/>
+      <c r="AM26" s="15"/>
+      <c r="AN26" s="15"/>
+      <c r="AO26" s="15"/>
+      <c r="AP26" s="15"/>
+      <c r="AQ26" s="15"/>
+      <c r="AR26" s="15"/>
+      <c r="AS26" s="15"/>
+      <c r="AT26" s="15"/>
+      <c r="AU26" s="15"/>
+      <c r="AV26" s="15"/>
+      <c r="AW26" s="15"/>
+      <c r="AX26" s="15"/>
+      <c r="AY26" s="15"/>
+      <c r="AZ26" s="15"/>
+    </row>
+    <row r="27" spans="1:52" ht="9.9499999999999993" customHeight="1" thickBot="1">
+      <c r="A27" s="7"/>
+      <c r="B27" s="137"/>
+      <c r="C27" s="138"/>
+      <c r="D27" s="138"/>
+      <c r="E27" s="138"/>
+      <c r="F27" s="138"/>
+      <c r="G27" s="138"/>
+      <c r="H27" s="138"/>
+      <c r="I27" s="138"/>
+      <c r="J27" s="138"/>
+      <c r="K27" s="138"/>
+      <c r="L27" s="138"/>
+      <c r="M27" s="138"/>
+      <c r="N27" s="138"/>
+      <c r="O27" s="138"/>
+      <c r="P27" s="138"/>
+      <c r="Q27" s="138"/>
+      <c r="R27" s="138"/>
+      <c r="S27" s="138"/>
+      <c r="T27" s="138"/>
+      <c r="U27" s="138"/>
+      <c r="V27" s="138"/>
+      <c r="W27" s="138"/>
+      <c r="X27" s="138"/>
+      <c r="Y27" s="138"/>
+      <c r="Z27" s="138"/>
+      <c r="AA27" s="138"/>
+      <c r="AB27" s="138"/>
+      <c r="AC27" s="138"/>
+      <c r="AD27" s="138"/>
+      <c r="AE27" s="138"/>
+      <c r="AF27" s="138"/>
+      <c r="AG27" s="138"/>
+      <c r="AH27" s="138"/>
+      <c r="AI27" s="138"/>
+      <c r="AJ27" s="187"/>
+      <c r="AK27" s="7"/>
+      <c r="AL27" s="7"/>
+      <c r="AM27" s="7"/>
+      <c r="AN27" s="7"/>
+      <c r="AO27" s="7"/>
+      <c r="AP27" s="7"/>
+      <c r="AQ27" s="7"/>
+      <c r="AR27" s="7"/>
+      <c r="AS27" s="7"/>
+      <c r="AT27" s="7"/>
+      <c r="AU27" s="7"/>
+      <c r="AV27" s="7"/>
+      <c r="AW27" s="7"/>
+      <c r="AX27" s="7"/>
+      <c r="AY27" s="7"/>
+      <c r="AZ27" s="7"/>
+    </row>
+    <row r="28" spans="1:52" ht="20.100000000000001" customHeight="1" thickBot="1">
+      <c r="A28" s="7"/>
+      <c r="B28" s="80" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" s="81"/>
+      <c r="D28" s="81"/>
+      <c r="E28" s="81"/>
+      <c r="F28" s="158"/>
+      <c r="G28" s="160" t="s">
         <v>11</v>
       </c>
-      <c r="C25" s="115"/>
-[...21 lines deleted...]
-      <c r="W25" s="130" t="s">
+      <c r="H28" s="161"/>
+      <c r="I28" s="161"/>
+      <c r="J28" s="161"/>
+      <c r="K28" s="285" t="s">
+        <v>51</v>
+      </c>
+      <c r="L28" s="286"/>
+      <c r="M28" s="286"/>
+      <c r="N28" s="286"/>
+      <c r="O28" s="286"/>
+      <c r="P28" s="286"/>
+      <c r="Q28" s="286"/>
+      <c r="R28" s="286"/>
+      <c r="S28" s="286"/>
+      <c r="T28" s="286"/>
+      <c r="U28" s="286"/>
+      <c r="V28" s="286"/>
+      <c r="W28" s="286"/>
+      <c r="X28" s="286"/>
+      <c r="Y28" s="286"/>
+      <c r="Z28" s="286"/>
+      <c r="AA28" s="286"/>
+      <c r="AB28" s="286"/>
+      <c r="AC28" s="286"/>
+      <c r="AD28" s="286"/>
+      <c r="AE28" s="286"/>
+      <c r="AF28" s="286"/>
+      <c r="AG28" s="286"/>
+      <c r="AH28" s="286"/>
+      <c r="AI28" s="286"/>
+      <c r="AJ28" s="287"/>
+      <c r="AK28" s="15"/>
+      <c r="AL28" s="15"/>
+      <c r="AM28" s="15"/>
+      <c r="AN28" s="15"/>
+      <c r="AO28" s="15"/>
+      <c r="AP28" s="15"/>
+      <c r="AQ28" s="15"/>
+      <c r="AR28" s="15"/>
+      <c r="AS28" s="15"/>
+      <c r="AT28" s="15"/>
+      <c r="AU28" s="15"/>
+      <c r="AV28" s="15"/>
+      <c r="AW28" s="15"/>
+      <c r="AX28" s="15"/>
+      <c r="AY28" s="15"/>
+      <c r="AZ28" s="17"/>
+    </row>
+    <row r="29" spans="1:52" ht="15" customHeight="1">
+      <c r="A29" s="7"/>
+      <c r="B29" s="159"/>
+      <c r="C29" s="132"/>
+      <c r="D29" s="132"/>
+      <c r="E29" s="132"/>
+      <c r="F29" s="132"/>
+      <c r="G29" s="269" t="s">
+        <v>52</v>
+      </c>
+      <c r="H29" s="270"/>
+      <c r="I29" s="270"/>
+      <c r="J29" s="270"/>
+      <c r="K29" s="270"/>
+      <c r="L29" s="270"/>
+      <c r="M29" s="270"/>
+      <c r="N29" s="270"/>
+      <c r="O29" s="270"/>
+      <c r="P29" s="270"/>
+      <c r="Q29" s="270"/>
+      <c r="R29" s="270"/>
+      <c r="S29" s="270"/>
+      <c r="T29" s="270"/>
+      <c r="U29" s="270"/>
+      <c r="V29" s="270"/>
+      <c r="W29" s="270"/>
+      <c r="X29" s="270"/>
+      <c r="Y29" s="270"/>
+      <c r="Z29" s="270"/>
+      <c r="AA29" s="270"/>
+      <c r="AB29" s="270"/>
+      <c r="AC29" s="270"/>
+      <c r="AD29" s="270"/>
+      <c r="AE29" s="270"/>
+      <c r="AF29" s="270"/>
+      <c r="AG29" s="270"/>
+      <c r="AH29" s="270"/>
+      <c r="AI29" s="270"/>
+      <c r="AJ29" s="283"/>
+      <c r="AK29" s="8"/>
+      <c r="AL29" s="8"/>
+      <c r="AM29" s="8"/>
+      <c r="AN29" s="8"/>
+      <c r="AO29" s="8"/>
+      <c r="AP29" s="8"/>
+      <c r="AQ29" s="8"/>
+      <c r="AR29" s="8"/>
+      <c r="AS29" s="8"/>
+      <c r="AT29" s="8"/>
+      <c r="AU29" s="8"/>
+      <c r="AV29" s="8"/>
+      <c r="AW29" s="8"/>
+      <c r="AX29" s="8"/>
+      <c r="AY29" s="8"/>
+      <c r="AZ29" s="8"/>
+    </row>
+    <row r="30" spans="1:52" ht="15" customHeight="1" thickBot="1">
+      <c r="A30" s="7"/>
+      <c r="B30" s="82"/>
+      <c r="C30" s="83"/>
+      <c r="D30" s="83"/>
+      <c r="E30" s="83"/>
+      <c r="F30" s="83"/>
+      <c r="G30" s="272"/>
+      <c r="H30" s="273"/>
+      <c r="I30" s="273"/>
+      <c r="J30" s="273"/>
+      <c r="K30" s="273"/>
+      <c r="L30" s="273"/>
+      <c r="M30" s="273"/>
+      <c r="N30" s="273"/>
+      <c r="O30" s="273"/>
+      <c r="P30" s="273"/>
+      <c r="Q30" s="273"/>
+      <c r="R30" s="273"/>
+      <c r="S30" s="273"/>
+      <c r="T30" s="273"/>
+      <c r="U30" s="273"/>
+      <c r="V30" s="273"/>
+      <c r="W30" s="273"/>
+      <c r="X30" s="273"/>
+      <c r="Y30" s="273"/>
+      <c r="Z30" s="273"/>
+      <c r="AA30" s="273"/>
+      <c r="AB30" s="273"/>
+      <c r="AC30" s="273"/>
+      <c r="AD30" s="273"/>
+      <c r="AE30" s="273"/>
+      <c r="AF30" s="273"/>
+      <c r="AG30" s="273"/>
+      <c r="AH30" s="273"/>
+      <c r="AI30" s="273"/>
+      <c r="AJ30" s="284"/>
+      <c r="AK30" s="8"/>
+      <c r="AL30" s="8"/>
+      <c r="AM30" s="8"/>
+      <c r="AN30" s="8"/>
+      <c r="AO30" s="8"/>
+      <c r="AP30" s="8"/>
+      <c r="AQ30" s="8"/>
+      <c r="AR30" s="8"/>
+      <c r="AS30" s="8"/>
+      <c r="AT30" s="8"/>
+      <c r="AU30" s="8"/>
+      <c r="AV30" s="8"/>
+      <c r="AW30" s="8"/>
+      <c r="AX30" s="8"/>
+      <c r="AY30" s="8"/>
+      <c r="AZ30" s="8"/>
+    </row>
+    <row r="31" spans="1:52" ht="20.100000000000001" customHeight="1" thickBot="1">
+      <c r="A31" s="7"/>
+      <c r="B31" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="158"/>
+      <c r="G31" s="188" t="s">
+        <v>11</v>
+      </c>
+      <c r="H31" s="140"/>
+      <c r="I31" s="140"/>
+      <c r="J31" s="140"/>
+      <c r="K31" s="285" t="s">
+        <v>53</v>
+      </c>
+      <c r="L31" s="286"/>
+      <c r="M31" s="286"/>
+      <c r="N31" s="286"/>
+      <c r="O31" s="286"/>
+      <c r="P31" s="286"/>
+      <c r="Q31" s="286"/>
+      <c r="R31" s="286"/>
+      <c r="S31" s="286"/>
+      <c r="T31" s="286"/>
+      <c r="U31" s="286"/>
+      <c r="V31" s="286"/>
+      <c r="W31" s="286"/>
+      <c r="X31" s="286"/>
+      <c r="Y31" s="286"/>
+      <c r="Z31" s="286"/>
+      <c r="AA31" s="286"/>
+      <c r="AB31" s="286"/>
+      <c r="AC31" s="286"/>
+      <c r="AD31" s="286"/>
+      <c r="AE31" s="286"/>
+      <c r="AF31" s="286"/>
+      <c r="AG31" s="286"/>
+      <c r="AH31" s="286"/>
+      <c r="AI31" s="286"/>
+      <c r="AJ31" s="287"/>
+      <c r="AK31" s="8"/>
+      <c r="AL31" s="8"/>
+      <c r="AM31" s="8"/>
+      <c r="AN31" s="8"/>
+      <c r="AO31" s="8"/>
+      <c r="AP31" s="8"/>
+      <c r="AQ31" s="8"/>
+      <c r="AR31" s="8"/>
+      <c r="AS31" s="8"/>
+      <c r="AT31" s="8"/>
+      <c r="AU31" s="8"/>
+      <c r="AV31" s="8"/>
+      <c r="AW31" s="8"/>
+      <c r="AX31" s="8"/>
+      <c r="AY31" s="8"/>
+      <c r="AZ31" s="8"/>
+    </row>
+    <row r="32" spans="1:52" ht="16.5" customHeight="1">
+      <c r="A32" s="7"/>
+      <c r="B32" s="159"/>
+      <c r="C32" s="132"/>
+      <c r="D32" s="132"/>
+      <c r="E32" s="132"/>
+      <c r="F32" s="132"/>
+      <c r="G32" s="269" t="s">
+        <v>54</v>
+      </c>
+      <c r="H32" s="270"/>
+      <c r="I32" s="270"/>
+      <c r="J32" s="270"/>
+      <c r="K32" s="270"/>
+      <c r="L32" s="270"/>
+      <c r="M32" s="270"/>
+      <c r="N32" s="270"/>
+      <c r="O32" s="270"/>
+      <c r="P32" s="270"/>
+      <c r="Q32" s="270"/>
+      <c r="R32" s="270"/>
+      <c r="S32" s="270"/>
+      <c r="T32" s="270"/>
+      <c r="U32" s="270"/>
+      <c r="V32" s="270"/>
+      <c r="W32" s="270"/>
+      <c r="X32" s="270"/>
+      <c r="Y32" s="270"/>
+      <c r="Z32" s="270"/>
+      <c r="AA32" s="270"/>
+      <c r="AB32" s="270"/>
+      <c r="AC32" s="270"/>
+      <c r="AD32" s="270"/>
+      <c r="AE32" s="270"/>
+      <c r="AF32" s="283"/>
+      <c r="AG32" s="192"/>
+      <c r="AH32" s="193"/>
+      <c r="AI32" s="193"/>
+      <c r="AJ32" s="194"/>
+      <c r="AK32" s="207" t="s">
+        <v>45</v>
+      </c>
+      <c r="AL32" s="207"/>
+      <c r="AM32" s="207"/>
+      <c r="AN32" s="207"/>
+      <c r="AO32" s="207"/>
+      <c r="AP32" s="207"/>
+      <c r="AQ32" s="207"/>
+      <c r="AR32" s="207"/>
+      <c r="AS32" s="207"/>
+      <c r="AT32" s="207"/>
+      <c r="AU32" s="207"/>
+      <c r="AV32" s="207"/>
+      <c r="AW32" s="207"/>
+      <c r="AX32" s="207"/>
+      <c r="AY32" s="207"/>
+      <c r="AZ32" s="207"/>
+    </row>
+    <row r="33" spans="1:52" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A33" s="7"/>
+      <c r="B33" s="82"/>
+      <c r="C33" s="83"/>
+      <c r="D33" s="83"/>
+      <c r="E33" s="83"/>
+      <c r="F33" s="83"/>
+      <c r="G33" s="272"/>
+      <c r="H33" s="273"/>
+      <c r="I33" s="273"/>
+      <c r="J33" s="273"/>
+      <c r="K33" s="273"/>
+      <c r="L33" s="273"/>
+      <c r="M33" s="273"/>
+      <c r="N33" s="273"/>
+      <c r="O33" s="273"/>
+      <c r="P33" s="273"/>
+      <c r="Q33" s="273"/>
+      <c r="R33" s="273"/>
+      <c r="S33" s="273"/>
+      <c r="T33" s="273"/>
+      <c r="U33" s="273"/>
+      <c r="V33" s="273"/>
+      <c r="W33" s="273"/>
+      <c r="X33" s="273"/>
+      <c r="Y33" s="273"/>
+      <c r="Z33" s="273"/>
+      <c r="AA33" s="273"/>
+      <c r="AB33" s="273"/>
+      <c r="AC33" s="273"/>
+      <c r="AD33" s="273"/>
+      <c r="AE33" s="273"/>
+      <c r="AF33" s="284"/>
+      <c r="AG33" s="195"/>
+      <c r="AH33" s="196"/>
+      <c r="AI33" s="196"/>
+      <c r="AJ33" s="197"/>
+      <c r="AK33" s="207"/>
+      <c r="AL33" s="207"/>
+      <c r="AM33" s="207"/>
+      <c r="AN33" s="207"/>
+      <c r="AO33" s="207"/>
+      <c r="AP33" s="207"/>
+      <c r="AQ33" s="207"/>
+      <c r="AR33" s="207"/>
+      <c r="AS33" s="207"/>
+      <c r="AT33" s="207"/>
+      <c r="AU33" s="207"/>
+      <c r="AV33" s="207"/>
+      <c r="AW33" s="207"/>
+      <c r="AX33" s="207"/>
+      <c r="AY33" s="207"/>
+      <c r="AZ33" s="207"/>
+    </row>
+    <row r="34" spans="1:52" ht="14.1" customHeight="1">
+      <c r="A34" s="7"/>
+      <c r="B34" s="99" t="s">
+        <v>17</v>
+      </c>
+      <c r="C34" s="100"/>
+      <c r="D34" s="100"/>
+      <c r="E34" s="100"/>
+      <c r="F34" s="100"/>
+      <c r="G34" s="269" t="s">
+        <v>55</v>
+      </c>
+      <c r="H34" s="270"/>
+      <c r="I34" s="270"/>
+      <c r="J34" s="270"/>
+      <c r="K34" s="270"/>
+      <c r="L34" s="270"/>
+      <c r="M34" s="270"/>
+      <c r="N34" s="270"/>
+      <c r="O34" s="270"/>
+      <c r="P34" s="270"/>
+      <c r="Q34" s="270"/>
+      <c r="R34" s="283"/>
+      <c r="S34" s="132" t="s">
+        <v>18</v>
+      </c>
+      <c r="T34" s="132"/>
+      <c r="U34" s="132"/>
+      <c r="V34" s="132"/>
+      <c r="W34" s="132"/>
+      <c r="X34" s="269" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y34" s="270"/>
+      <c r="Z34" s="270"/>
+      <c r="AA34" s="270"/>
+      <c r="AB34" s="270"/>
+      <c r="AC34" s="270"/>
+      <c r="AD34" s="270"/>
+      <c r="AE34" s="270"/>
+      <c r="AF34" s="270"/>
+      <c r="AG34" s="270"/>
+      <c r="AH34" s="270"/>
+      <c r="AI34" s="270"/>
+      <c r="AJ34" s="283"/>
+      <c r="AK34" s="8"/>
+      <c r="AL34" s="8"/>
+      <c r="AM34" s="8"/>
+      <c r="AN34" s="8"/>
+      <c r="AO34" s="8"/>
+      <c r="AP34" s="8"/>
+      <c r="AQ34" s="8"/>
+      <c r="AR34" s="8"/>
+      <c r="AS34" s="8"/>
+      <c r="AT34" s="8"/>
+      <c r="AU34" s="8"/>
+      <c r="AV34" s="8"/>
+      <c r="AW34" s="8"/>
+      <c r="AX34" s="8"/>
+      <c r="AY34" s="8"/>
+      <c r="AZ34" s="8"/>
+    </row>
+    <row r="35" spans="1:52" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A35" s="7"/>
+      <c r="B35" s="154"/>
+      <c r="C35" s="155"/>
+      <c r="D35" s="155"/>
+      <c r="E35" s="155"/>
+      <c r="F35" s="155"/>
+      <c r="G35" s="272"/>
+      <c r="H35" s="273"/>
+      <c r="I35" s="273"/>
+      <c r="J35" s="273"/>
+      <c r="K35" s="273"/>
+      <c r="L35" s="273"/>
+      <c r="M35" s="273"/>
+      <c r="N35" s="273"/>
+      <c r="O35" s="273"/>
+      <c r="P35" s="273"/>
+      <c r="Q35" s="273"/>
+      <c r="R35" s="284"/>
+      <c r="S35" s="132"/>
+      <c r="T35" s="83"/>
+      <c r="U35" s="83"/>
+      <c r="V35" s="132"/>
+      <c r="W35" s="132"/>
+      <c r="X35" s="272"/>
+      <c r="Y35" s="273"/>
+      <c r="Z35" s="273"/>
+      <c r="AA35" s="273"/>
+      <c r="AB35" s="273"/>
+      <c r="AC35" s="273"/>
+      <c r="AD35" s="273"/>
+      <c r="AE35" s="273"/>
+      <c r="AF35" s="273"/>
+      <c r="AG35" s="273"/>
+      <c r="AH35" s="273"/>
+      <c r="AI35" s="273"/>
+      <c r="AJ35" s="284"/>
+      <c r="AK35" s="18"/>
+      <c r="AL35" s="18"/>
+      <c r="AM35" s="18"/>
+      <c r="AN35" s="18"/>
+      <c r="AO35" s="18"/>
+      <c r="AP35" s="18"/>
+      <c r="AQ35" s="18"/>
+      <c r="AR35" s="18"/>
+      <c r="AS35" s="18"/>
+      <c r="AT35" s="18"/>
+      <c r="AU35" s="18"/>
+      <c r="AV35" s="18"/>
+      <c r="AW35" s="18"/>
+      <c r="AX35" s="18"/>
+      <c r="AY35" s="18"/>
+      <c r="AZ35" s="18"/>
+    </row>
+    <row r="36" spans="1:52" ht="14.1" customHeight="1">
+      <c r="A36" s="7"/>
+      <c r="B36" s="99" t="s">
+        <v>19</v>
+      </c>
+      <c r="C36" s="100"/>
+      <c r="D36" s="100"/>
+      <c r="E36" s="100"/>
+      <c r="F36" s="100"/>
+      <c r="G36" s="269" t="s">
+        <v>57</v>
+      </c>
+      <c r="H36" s="270"/>
+      <c r="I36" s="270"/>
+      <c r="J36" s="270"/>
+      <c r="K36" s="270"/>
+      <c r="L36" s="270"/>
+      <c r="M36" s="270"/>
+      <c r="N36" s="270"/>
+      <c r="O36" s="270"/>
+      <c r="P36" s="270"/>
+      <c r="Q36" s="270"/>
+      <c r="R36" s="270"/>
+      <c r="S36" s="283"/>
+      <c r="T36" s="208" t="s">
+        <v>20</v>
+      </c>
+      <c r="U36" s="208"/>
+      <c r="V36" s="269" t="s">
+        <v>58</v>
+      </c>
+      <c r="W36" s="270"/>
+      <c r="X36" s="270"/>
+      <c r="Y36" s="270"/>
+      <c r="Z36" s="270"/>
+      <c r="AA36" s="270"/>
+      <c r="AB36" s="270"/>
+      <c r="AC36" s="270"/>
+      <c r="AD36" s="270"/>
+      <c r="AE36" s="270"/>
+      <c r="AF36" s="270"/>
+      <c r="AG36" s="270"/>
+      <c r="AH36" s="270"/>
+      <c r="AI36" s="270"/>
+      <c r="AJ36" s="283"/>
+      <c r="AK36" s="62" t="s">
+        <v>65</v>
+      </c>
+      <c r="AL36" s="98" t="s">
+        <v>66</v>
+      </c>
+      <c r="AM36" s="98"/>
+      <c r="AN36" s="98"/>
+      <c r="AO36" s="98"/>
+      <c r="AP36" s="98"/>
+      <c r="AQ36" s="98"/>
+      <c r="AR36" s="98"/>
+      <c r="AS36" s="98"/>
+      <c r="AT36" s="98"/>
+      <c r="AU36" s="98"/>
+      <c r="AV36" s="98"/>
+      <c r="AW36" s="98"/>
+      <c r="AX36" s="98"/>
+      <c r="AY36" s="20"/>
+      <c r="AZ36" s="18"/>
+    </row>
+    <row r="37" spans="1:52" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A37" s="7"/>
+      <c r="B37" s="101"/>
+      <c r="C37" s="102"/>
+      <c r="D37" s="102"/>
+      <c r="E37" s="102"/>
+      <c r="F37" s="102"/>
+      <c r="G37" s="272"/>
+      <c r="H37" s="273"/>
+      <c r="I37" s="273"/>
+      <c r="J37" s="273"/>
+      <c r="K37" s="273"/>
+      <c r="L37" s="273"/>
+      <c r="M37" s="273"/>
+      <c r="N37" s="273"/>
+      <c r="O37" s="273"/>
+      <c r="P37" s="273"/>
+      <c r="Q37" s="273"/>
+      <c r="R37" s="273"/>
+      <c r="S37" s="284"/>
+      <c r="T37" s="209"/>
+      <c r="U37" s="209"/>
+      <c r="V37" s="272"/>
+      <c r="W37" s="273"/>
+      <c r="X37" s="273"/>
+      <c r="Y37" s="273"/>
+      <c r="Z37" s="273"/>
+      <c r="AA37" s="273"/>
+      <c r="AB37" s="273"/>
+      <c r="AC37" s="273"/>
+      <c r="AD37" s="273"/>
+      <c r="AE37" s="273"/>
+      <c r="AF37" s="273"/>
+      <c r="AG37" s="273"/>
+      <c r="AH37" s="273"/>
+      <c r="AI37" s="273"/>
+      <c r="AJ37" s="284"/>
+      <c r="AK37" s="19"/>
+      <c r="AL37" s="98"/>
+      <c r="AM37" s="98"/>
+      <c r="AN37" s="98"/>
+      <c r="AO37" s="98"/>
+      <c r="AP37" s="98"/>
+      <c r="AQ37" s="98"/>
+      <c r="AR37" s="98"/>
+      <c r="AS37" s="98"/>
+      <c r="AT37" s="98"/>
+      <c r="AU37" s="98"/>
+      <c r="AV37" s="98"/>
+      <c r="AW37" s="98"/>
+      <c r="AX37" s="98"/>
+      <c r="AY37" s="20"/>
+      <c r="AZ37" s="18"/>
+    </row>
+    <row r="38" spans="1:52" ht="5.0999999999999996" customHeight="1">
+      <c r="A38" s="7"/>
+      <c r="B38" s="21"/>
+      <c r="C38" s="21"/>
+      <c r="D38" s="21"/>
+      <c r="E38" s="21"/>
+      <c r="F38" s="21"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+      <c r="P38" s="7"/>
+      <c r="Q38" s="7"/>
+      <c r="R38" s="7"/>
+      <c r="S38" s="22"/>
+      <c r="T38" s="22"/>
+      <c r="U38" s="22"/>
+      <c r="V38" s="7"/>
+      <c r="W38" s="7"/>
+      <c r="X38" s="7"/>
+      <c r="Y38" s="7"/>
+      <c r="Z38" s="7"/>
+      <c r="AA38" s="7"/>
+      <c r="AB38" s="7"/>
+      <c r="AC38" s="7"/>
+      <c r="AD38" s="7"/>
+      <c r="AE38" s="7"/>
+      <c r="AF38" s="7"/>
+      <c r="AG38" s="7"/>
+      <c r="AH38" s="7"/>
+      <c r="AI38" s="7"/>
+      <c r="AJ38" s="7"/>
+      <c r="AK38" s="19"/>
+      <c r="AL38" s="98"/>
+      <c r="AM38" s="98"/>
+      <c r="AN38" s="98"/>
+      <c r="AO38" s="98"/>
+      <c r="AP38" s="98"/>
+      <c r="AQ38" s="98"/>
+      <c r="AR38" s="98"/>
+      <c r="AS38" s="98"/>
+      <c r="AT38" s="98"/>
+      <c r="AU38" s="98"/>
+      <c r="AV38" s="98"/>
+      <c r="AW38" s="98"/>
+      <c r="AX38" s="98"/>
+      <c r="AY38" s="20"/>
+      <c r="AZ38" s="17"/>
+    </row>
+    <row r="39" spans="1:52" ht="9.9499999999999993" customHeight="1">
+      <c r="A39" s="7"/>
+      <c r="B39" s="147" t="s">
+        <v>21</v>
+      </c>
+      <c r="C39" s="147"/>
+      <c r="D39" s="147"/>
+      <c r="E39" s="147"/>
+      <c r="F39" s="147"/>
+      <c r="G39" s="147"/>
+      <c r="H39" s="147"/>
+      <c r="I39" s="147"/>
+      <c r="J39" s="147"/>
+      <c r="K39" s="147"/>
+      <c r="L39" s="147"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+      <c r="P39" s="7"/>
+      <c r="Q39" s="7"/>
+      <c r="R39" s="7"/>
+      <c r="S39" s="22"/>
+      <c r="T39" s="22"/>
+      <c r="U39" s="22"/>
+      <c r="V39" s="7"/>
+      <c r="W39" s="7"/>
+      <c r="X39" s="7"/>
+      <c r="Y39" s="7"/>
+      <c r="Z39" s="7"/>
+      <c r="AA39" s="7"/>
+      <c r="AB39" s="7"/>
+      <c r="AC39" s="7"/>
+      <c r="AD39" s="7"/>
+      <c r="AE39" s="7"/>
+      <c r="AF39" s="7"/>
+      <c r="AG39" s="7"/>
+      <c r="AH39" s="7"/>
+      <c r="AI39" s="7"/>
+      <c r="AJ39" s="7"/>
+      <c r="AK39" s="19"/>
+      <c r="AL39" s="98"/>
+      <c r="AM39" s="98"/>
+      <c r="AN39" s="98"/>
+      <c r="AO39" s="98"/>
+      <c r="AP39" s="98"/>
+      <c r="AQ39" s="98"/>
+      <c r="AR39" s="98"/>
+      <c r="AS39" s="98"/>
+      <c r="AT39" s="98"/>
+      <c r="AU39" s="98"/>
+      <c r="AV39" s="98"/>
+      <c r="AW39" s="98"/>
+      <c r="AX39" s="98"/>
+      <c r="AY39" s="20"/>
+      <c r="AZ39" s="17"/>
+    </row>
+    <row r="40" spans="1:52" ht="15" customHeight="1">
+      <c r="A40" s="7"/>
+      <c r="B40" s="148" t="s">
         <v>22</v>
       </c>
-      <c r="X25" s="131"/>
-[...964 lines deleted...]
-    <row r="42" spans="1:52" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="C40" s="149"/>
+      <c r="D40" s="149"/>
+      <c r="E40" s="149"/>
+      <c r="F40" s="150"/>
+      <c r="G40" s="141"/>
+      <c r="H40" s="142"/>
+      <c r="I40" s="142"/>
+      <c r="J40" s="142"/>
+      <c r="K40" s="142"/>
+      <c r="L40" s="142"/>
+      <c r="M40" s="142"/>
+      <c r="N40" s="142"/>
+      <c r="O40" s="142"/>
+      <c r="P40" s="142"/>
+      <c r="Q40" s="142"/>
+      <c r="R40" s="142"/>
+      <c r="S40" s="142"/>
+      <c r="T40" s="142"/>
+      <c r="U40" s="142"/>
+      <c r="V40" s="142"/>
+      <c r="W40" s="142"/>
+      <c r="X40" s="142"/>
+      <c r="Y40" s="142"/>
+      <c r="Z40" s="142"/>
+      <c r="AA40" s="142"/>
+      <c r="AB40" s="142"/>
+      <c r="AC40" s="142"/>
+      <c r="AD40" s="142"/>
+      <c r="AE40" s="142"/>
+      <c r="AF40" s="142"/>
+      <c r="AG40" s="142"/>
+      <c r="AH40" s="142"/>
+      <c r="AI40" s="142"/>
+      <c r="AJ40" s="143"/>
+      <c r="AK40" s="17"/>
+      <c r="AL40" s="17"/>
+      <c r="AM40" s="17"/>
+      <c r="AN40" s="17"/>
+      <c r="AO40" s="17"/>
+      <c r="AP40" s="17"/>
+      <c r="AQ40" s="17"/>
+      <c r="AR40" s="17"/>
+      <c r="AS40" s="17"/>
+      <c r="AT40" s="17"/>
+      <c r="AU40" s="17"/>
+      <c r="AV40" s="17"/>
+      <c r="AW40" s="17"/>
+      <c r="AX40" s="17"/>
+      <c r="AY40" s="17"/>
+      <c r="AZ40" s="17"/>
+    </row>
+    <row r="41" spans="1:52" ht="15" customHeight="1">
+      <c r="A41" s="7"/>
+      <c r="B41" s="151"/>
+      <c r="C41" s="152"/>
+      <c r="D41" s="152"/>
+      <c r="E41" s="152"/>
+      <c r="F41" s="153"/>
+      <c r="G41" s="144"/>
+      <c r="H41" s="145"/>
+      <c r="I41" s="145"/>
+      <c r="J41" s="145"/>
+      <c r="K41" s="145"/>
+      <c r="L41" s="145"/>
+      <c r="M41" s="145"/>
+      <c r="N41" s="145"/>
+      <c r="O41" s="145"/>
+      <c r="P41" s="145"/>
+      <c r="Q41" s="145"/>
+      <c r="R41" s="145"/>
+      <c r="S41" s="145"/>
+      <c r="T41" s="145"/>
+      <c r="U41" s="145"/>
+      <c r="V41" s="145"/>
+      <c r="W41" s="145"/>
+      <c r="X41" s="145"/>
+      <c r="Y41" s="145"/>
+      <c r="Z41" s="145"/>
+      <c r="AA41" s="145"/>
+      <c r="AB41" s="145"/>
+      <c r="AC41" s="145"/>
+      <c r="AD41" s="145"/>
+      <c r="AE41" s="145"/>
+      <c r="AF41" s="145"/>
+      <c r="AG41" s="145"/>
+      <c r="AH41" s="145"/>
+      <c r="AI41" s="145"/>
+      <c r="AJ41" s="146"/>
+      <c r="AK41" s="17"/>
+      <c r="AL41" s="17"/>
+      <c r="AM41" s="17"/>
+      <c r="AN41" s="17"/>
+      <c r="AO41" s="17"/>
+      <c r="AP41" s="17"/>
+      <c r="AQ41" s="17"/>
+      <c r="AR41" s="17"/>
+      <c r="AS41" s="17"/>
+      <c r="AT41" s="17"/>
+      <c r="AU41" s="17"/>
+      <c r="AV41" s="17"/>
+      <c r="AW41" s="17"/>
+      <c r="AX41" s="17"/>
+      <c r="AY41" s="17"/>
+      <c r="AZ41" s="17"/>
+    </row>
+    <row r="42" spans="1:52" ht="3.95" customHeight="1">
       <c r="A42" s="8"/>
-      <c r="B42" s="8"/>
-[...24 lines deleted...]
-      <c r="AA42" s="9"/>
+      <c r="B42" s="10"/>
+      <c r="C42" s="10"/>
+      <c r="D42" s="10"/>
+      <c r="E42" s="10"/>
+      <c r="F42" s="10"/>
+      <c r="G42" s="8"/>
+      <c r="H42" s="8"/>
+      <c r="I42" s="8"/>
+      <c r="J42" s="8"/>
+      <c r="K42" s="8"/>
+      <c r="L42" s="8"/>
+      <c r="M42" s="8"/>
+      <c r="N42" s="8"/>
+      <c r="O42" s="8"/>
+      <c r="P42" s="8"/>
+      <c r="Q42" s="8"/>
+      <c r="R42" s="8"/>
+      <c r="S42" s="22"/>
+      <c r="T42" s="22"/>
+      <c r="U42" s="22"/>
+      <c r="V42" s="8"/>
+      <c r="W42" s="8"/>
+      <c r="X42" s="8"/>
+      <c r="Y42" s="8"/>
+      <c r="Z42" s="8"/>
+      <c r="AA42" s="8"/>
       <c r="AB42" s="8"/>
       <c r="AC42" s="8"/>
       <c r="AD42" s="8"/>
       <c r="AE42" s="8"/>
-      <c r="AF42" s="9"/>
-[...23 lines deleted...]
-    <row r="43" spans="1:52" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="AF42" s="8"/>
+      <c r="AG42" s="8"/>
+      <c r="AH42" s="8"/>
+      <c r="AI42" s="8"/>
+      <c r="AJ42" s="8"/>
+      <c r="AK42" s="8"/>
+      <c r="AL42" s="8"/>
+      <c r="AM42" s="8"/>
+      <c r="AN42" s="8"/>
+      <c r="AO42" s="8"/>
+      <c r="AP42" s="8"/>
+      <c r="AQ42" s="8"/>
+      <c r="AR42" s="8"/>
+      <c r="AS42" s="8"/>
+      <c r="AT42" s="8"/>
+      <c r="AU42" s="8"/>
+      <c r="AV42" s="8"/>
+      <c r="AW42" s="8"/>
+      <c r="AX42" s="8"/>
+      <c r="AY42" s="8"/>
+      <c r="AZ42" s="8"/>
+    </row>
+    <row r="43" spans="1:52" ht="3.95" customHeight="1">
       <c r="A43" s="9"/>
-      <c r="B43" s="9"/>
-[...523 lines deleted...]
-      <c r="AH52" s="210"/>
+      <c r="B43" s="29"/>
+      <c r="C43" s="29"/>
+      <c r="D43" s="29"/>
+      <c r="E43" s="29"/>
+      <c r="F43" s="29"/>
+      <c r="G43" s="30"/>
+      <c r="H43" s="30"/>
+      <c r="I43" s="30"/>
+      <c r="J43" s="30"/>
+      <c r="K43" s="30"/>
+      <c r="L43" s="30"/>
+      <c r="M43" s="30"/>
+      <c r="N43" s="30"/>
+      <c r="O43" s="30"/>
+      <c r="P43" s="30"/>
+      <c r="Q43" s="30"/>
+      <c r="R43" s="30"/>
+      <c r="S43" s="30"/>
+      <c r="T43" s="30"/>
+      <c r="U43" s="30"/>
+      <c r="V43" s="30"/>
+      <c r="W43" s="30"/>
+      <c r="X43" s="30"/>
+      <c r="Y43" s="29"/>
+      <c r="Z43" s="29"/>
+      <c r="AA43" s="29"/>
+      <c r="AB43" s="29"/>
+      <c r="AC43" s="29"/>
+      <c r="AD43" s="27"/>
+      <c r="AE43" s="27"/>
+      <c r="AF43" s="30"/>
+      <c r="AG43" s="30"/>
+      <c r="AH43" s="30"/>
+      <c r="AI43" s="30"/>
+      <c r="AJ43" s="30"/>
+      <c r="AK43" s="30"/>
+      <c r="AL43" s="30"/>
+      <c r="AM43" s="30"/>
+      <c r="AN43" s="30"/>
+      <c r="AO43" s="30"/>
+      <c r="AP43" s="30"/>
+      <c r="AQ43" s="30"/>
+      <c r="AR43" s="30"/>
+      <c r="AS43" s="30"/>
+      <c r="AT43" s="30"/>
+      <c r="AU43" s="31"/>
+      <c r="AV43" s="31"/>
+      <c r="AW43" s="31"/>
+      <c r="AX43" s="30"/>
+      <c r="AY43" s="30"/>
+      <c r="AZ43" s="30"/>
+    </row>
+    <row r="44" spans="1:52" ht="15" customHeight="1" thickBot="1">
+      <c r="A44" s="32"/>
+      <c r="B44" s="33"/>
+      <c r="C44" s="33"/>
+      <c r="D44" s="234" t="s">
+        <v>67</v>
+      </c>
+      <c r="E44" s="234"/>
+      <c r="F44" s="234"/>
+      <c r="G44" s="234"/>
+      <c r="H44" s="234"/>
+      <c r="I44" s="234"/>
+      <c r="J44" s="234"/>
+      <c r="K44" s="234"/>
+      <c r="L44" s="234"/>
+      <c r="M44" s="234"/>
+      <c r="N44" s="234"/>
+      <c r="O44" s="234"/>
+      <c r="P44" s="234"/>
+      <c r="Q44" s="234"/>
+      <c r="R44" s="234"/>
+      <c r="S44" s="234"/>
+      <c r="T44" s="234"/>
+      <c r="U44" s="234"/>
+      <c r="V44" s="234"/>
+      <c r="W44" s="234"/>
+      <c r="X44" s="234"/>
+      <c r="Y44" s="234"/>
+      <c r="Z44" s="235"/>
+      <c r="AA44" s="235"/>
+      <c r="AB44" s="33"/>
+      <c r="AC44" s="33"/>
+      <c r="AD44" s="24"/>
+      <c r="AE44" s="24"/>
+      <c r="AF44" s="35"/>
+      <c r="AG44" s="35"/>
+      <c r="AH44" s="147" t="s">
+        <v>68</v>
+      </c>
+      <c r="AI44" s="147"/>
+      <c r="AJ44" s="147"/>
+      <c r="AK44" s="147"/>
+      <c r="AL44" s="147"/>
+      <c r="AM44" s="147"/>
+      <c r="AN44" s="147"/>
+      <c r="AO44" s="147"/>
+      <c r="AP44" s="147"/>
+      <c r="AQ44" s="147"/>
+      <c r="AR44" s="147"/>
+      <c r="AS44" s="35"/>
+      <c r="AT44" s="35"/>
+      <c r="AU44" s="36"/>
+      <c r="AV44" s="36"/>
+      <c r="AW44" s="36"/>
+      <c r="AX44" s="35"/>
+      <c r="AY44" s="35"/>
+      <c r="AZ44" s="35"/>
+    </row>
+    <row r="45" spans="1:52" ht="9.9499999999999993" customHeight="1">
+      <c r="A45" s="37"/>
+      <c r="B45" s="37"/>
+      <c r="C45" s="37"/>
+      <c r="D45" s="134" t="s">
+        <v>36</v>
+      </c>
+      <c r="E45" s="135"/>
+      <c r="F45" s="135"/>
+      <c r="G45" s="135"/>
+      <c r="H45" s="135"/>
+      <c r="I45" s="135"/>
+      <c r="J45" s="135"/>
+      <c r="K45" s="135"/>
+      <c r="L45" s="135"/>
+      <c r="M45" s="135"/>
+      <c r="N45" s="135"/>
+      <c r="O45" s="135"/>
+      <c r="P45" s="135"/>
+      <c r="Q45" s="135"/>
+      <c r="R45" s="135"/>
+      <c r="S45" s="135"/>
+      <c r="T45" s="135"/>
+      <c r="U45" s="135"/>
+      <c r="V45" s="135"/>
+      <c r="W45" s="135"/>
+      <c r="X45" s="135"/>
+      <c r="Y45" s="135"/>
+      <c r="Z45" s="135"/>
+      <c r="AA45" s="186"/>
+      <c r="AB45" s="37"/>
+      <c r="AC45" s="37"/>
+      <c r="AD45" s="37"/>
+      <c r="AE45" s="37"/>
+      <c r="AF45" s="7"/>
+      <c r="AG45" s="7"/>
+      <c r="AH45" s="220" t="s">
+        <v>37</v>
+      </c>
+      <c r="AI45" s="221"/>
+      <c r="AJ45" s="221"/>
+      <c r="AK45" s="221"/>
+      <c r="AL45" s="221"/>
+      <c r="AM45" s="221"/>
+      <c r="AN45" s="221"/>
+      <c r="AO45" s="221"/>
+      <c r="AP45" s="221"/>
+      <c r="AQ45" s="221"/>
+      <c r="AR45" s="221"/>
+      <c r="AS45" s="221"/>
+      <c r="AT45" s="221"/>
+      <c r="AU45" s="221"/>
+      <c r="AV45" s="221"/>
+      <c r="AW45" s="221"/>
+      <c r="AX45" s="222"/>
+      <c r="AY45" s="7"/>
+      <c r="AZ45" s="7"/>
+    </row>
+    <row r="46" spans="1:52" ht="9.9499999999999993" customHeight="1" thickBot="1">
+      <c r="A46" s="7"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="137"/>
+      <c r="E46" s="138"/>
+      <c r="F46" s="138"/>
+      <c r="G46" s="138"/>
+      <c r="H46" s="138"/>
+      <c r="I46" s="138"/>
+      <c r="J46" s="138"/>
+      <c r="K46" s="138"/>
+      <c r="L46" s="138"/>
+      <c r="M46" s="138"/>
+      <c r="N46" s="138"/>
+      <c r="O46" s="138"/>
+      <c r="P46" s="138"/>
+      <c r="Q46" s="138"/>
+      <c r="R46" s="138"/>
+      <c r="S46" s="138"/>
+      <c r="T46" s="138"/>
+      <c r="U46" s="138"/>
+      <c r="V46" s="138"/>
+      <c r="W46" s="138"/>
+      <c r="X46" s="138"/>
+      <c r="Y46" s="138"/>
+      <c r="Z46" s="138"/>
+      <c r="AA46" s="187"/>
+      <c r="AB46" s="7"/>
+      <c r="AC46" s="39"/>
+      <c r="AD46" s="39"/>
+      <c r="AE46" s="39"/>
+      <c r="AF46" s="39"/>
+      <c r="AG46" s="39"/>
+      <c r="AH46" s="223"/>
+      <c r="AI46" s="224"/>
+      <c r="AJ46" s="224"/>
+      <c r="AK46" s="224"/>
+      <c r="AL46" s="224"/>
+      <c r="AM46" s="224"/>
+      <c r="AN46" s="224"/>
+      <c r="AO46" s="224"/>
+      <c r="AP46" s="224"/>
+      <c r="AQ46" s="224"/>
+      <c r="AR46" s="224"/>
+      <c r="AS46" s="224"/>
+      <c r="AT46" s="224"/>
+      <c r="AU46" s="224"/>
+      <c r="AV46" s="224"/>
+      <c r="AW46" s="224"/>
+      <c r="AX46" s="225"/>
+      <c r="AY46" s="39"/>
+      <c r="AZ46" s="39"/>
+    </row>
+    <row r="47" spans="1:52" ht="12" customHeight="1">
+      <c r="A47" s="38"/>
+      <c r="B47" s="38"/>
+      <c r="C47" s="38"/>
+      <c r="D47" s="99" t="s">
+        <v>24</v>
+      </c>
+      <c r="E47" s="100"/>
+      <c r="F47" s="100"/>
+      <c r="G47" s="100"/>
+      <c r="H47" s="100"/>
+      <c r="I47" s="216" t="s">
+        <v>25</v>
+      </c>
+      <c r="J47" s="217"/>
+      <c r="K47" s="269" t="s">
+        <v>59</v>
+      </c>
+      <c r="L47" s="270"/>
+      <c r="M47" s="270"/>
+      <c r="N47" s="270"/>
+      <c r="O47" s="270"/>
+      <c r="P47" s="270"/>
+      <c r="Q47" s="270"/>
+      <c r="R47" s="270"/>
+      <c r="S47" s="270"/>
+      <c r="T47" s="270"/>
+      <c r="U47" s="270"/>
+      <c r="V47" s="270"/>
+      <c r="W47" s="270"/>
+      <c r="X47" s="270"/>
+      <c r="Y47" s="270"/>
+      <c r="Z47" s="270"/>
+      <c r="AA47" s="283"/>
+      <c r="AB47" s="7"/>
+      <c r="AC47" s="39"/>
+      <c r="AD47" s="39"/>
+      <c r="AE47" s="39"/>
+      <c r="AF47" s="39"/>
+      <c r="AG47" s="39"/>
+      <c r="AH47" s="23"/>
+      <c r="AI47" s="24"/>
+      <c r="AJ47" s="24"/>
+      <c r="AK47" s="24"/>
+      <c r="AL47" s="24"/>
+      <c r="AM47" s="24"/>
+      <c r="AN47" s="24"/>
+      <c r="AO47" s="24"/>
+      <c r="AP47" s="24"/>
+      <c r="AQ47" s="24"/>
+      <c r="AR47" s="24"/>
+      <c r="AS47" s="24"/>
+      <c r="AT47" s="24"/>
+      <c r="AU47" s="24"/>
+      <c r="AV47" s="24"/>
+      <c r="AW47" s="24"/>
+      <c r="AX47" s="25"/>
+      <c r="AY47" s="39"/>
+      <c r="AZ47" s="39"/>
+    </row>
+    <row r="48" spans="1:52" ht="12" customHeight="1" thickBot="1">
+      <c r="A48" s="7"/>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="156"/>
+      <c r="E48" s="157"/>
+      <c r="F48" s="157"/>
+      <c r="G48" s="157"/>
+      <c r="H48" s="157"/>
+      <c r="I48" s="218"/>
+      <c r="J48" s="219"/>
+      <c r="K48" s="272"/>
+      <c r="L48" s="273"/>
+      <c r="M48" s="273"/>
+      <c r="N48" s="273"/>
+      <c r="O48" s="273"/>
+      <c r="P48" s="273"/>
+      <c r="Q48" s="273"/>
+      <c r="R48" s="273"/>
+      <c r="S48" s="273"/>
+      <c r="T48" s="273"/>
+      <c r="U48" s="273"/>
+      <c r="V48" s="273"/>
+      <c r="W48" s="273"/>
+      <c r="X48" s="273"/>
+      <c r="Y48" s="273"/>
+      <c r="Z48" s="273"/>
+      <c r="AA48" s="284"/>
+      <c r="AB48" s="7"/>
+      <c r="AC48" s="39"/>
+      <c r="AD48" s="39"/>
+      <c r="AE48" s="39"/>
+      <c r="AF48" s="39"/>
+      <c r="AG48" s="39"/>
+      <c r="AH48" s="40"/>
+      <c r="AI48" s="10"/>
+      <c r="AJ48" s="10"/>
+      <c r="AK48" s="10"/>
+      <c r="AL48" s="10"/>
+      <c r="AM48" s="10"/>
+      <c r="AN48" s="10"/>
+      <c r="AO48" s="10"/>
+      <c r="AP48" s="10"/>
+      <c r="AQ48" s="10"/>
+      <c r="AR48" s="10"/>
+      <c r="AS48" s="10"/>
+      <c r="AT48" s="10"/>
+      <c r="AU48" s="10"/>
+      <c r="AV48" s="10"/>
+      <c r="AW48" s="10"/>
+      <c r="AX48" s="41"/>
+      <c r="AY48" s="39"/>
+      <c r="AZ48" s="39"/>
+    </row>
+    <row r="49" spans="1:52" ht="12" customHeight="1">
+      <c r="A49" s="7"/>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="156"/>
+      <c r="E49" s="157"/>
+      <c r="F49" s="157"/>
+      <c r="G49" s="157"/>
+      <c r="H49" s="157"/>
+      <c r="I49" s="269" t="s">
+        <v>47</v>
+      </c>
+      <c r="J49" s="270"/>
+      <c r="K49" s="270"/>
+      <c r="L49" s="270"/>
+      <c r="M49" s="270"/>
+      <c r="N49" s="270"/>
+      <c r="O49" s="270"/>
+      <c r="P49" s="270"/>
+      <c r="Q49" s="270"/>
+      <c r="R49" s="270"/>
+      <c r="S49" s="270"/>
+      <c r="T49" s="270"/>
+      <c r="U49" s="270"/>
+      <c r="V49" s="270"/>
+      <c r="W49" s="270"/>
+      <c r="X49" s="270"/>
+      <c r="Y49" s="270"/>
+      <c r="Z49" s="270"/>
+      <c r="AA49" s="283"/>
+      <c r="AB49" s="7"/>
+      <c r="AC49" s="39"/>
+      <c r="AD49" s="39"/>
+      <c r="AE49" s="39"/>
+      <c r="AF49" s="39"/>
+      <c r="AG49" s="39"/>
+      <c r="AH49" s="26"/>
+      <c r="AI49" s="27"/>
+      <c r="AJ49" s="27"/>
+      <c r="AK49" s="27"/>
+      <c r="AL49" s="27"/>
+      <c r="AM49" s="27"/>
+      <c r="AN49" s="27"/>
+      <c r="AO49" s="27"/>
+      <c r="AP49" s="27"/>
+      <c r="AQ49" s="27"/>
+      <c r="AR49" s="27"/>
+      <c r="AS49" s="27"/>
+      <c r="AT49" s="27"/>
+      <c r="AU49" s="27"/>
+      <c r="AV49" s="27"/>
+      <c r="AW49" s="27"/>
+      <c r="AX49" s="28"/>
+      <c r="AY49" s="39"/>
+      <c r="AZ49" s="39"/>
+    </row>
+    <row r="50" spans="1:52" ht="12" customHeight="1" thickBot="1">
+      <c r="A50" s="7"/>
+      <c r="B50" s="7"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="154"/>
+      <c r="E50" s="155"/>
+      <c r="F50" s="155"/>
+      <c r="G50" s="155"/>
+      <c r="H50" s="155"/>
+      <c r="I50" s="272"/>
+      <c r="J50" s="273"/>
+      <c r="K50" s="273"/>
+      <c r="L50" s="273"/>
+      <c r="M50" s="273"/>
+      <c r="N50" s="273"/>
+      <c r="O50" s="273"/>
+      <c r="P50" s="273"/>
+      <c r="Q50" s="273"/>
+      <c r="R50" s="273"/>
+      <c r="S50" s="273"/>
+      <c r="T50" s="273"/>
+      <c r="U50" s="273"/>
+      <c r="V50" s="273"/>
+      <c r="W50" s="273"/>
+      <c r="X50" s="273"/>
+      <c r="Y50" s="273"/>
+      <c r="Z50" s="273"/>
+      <c r="AA50" s="284"/>
+      <c r="AB50" s="7"/>
+      <c r="AC50" s="39"/>
+      <c r="AD50" s="39"/>
+      <c r="AE50" s="39"/>
+      <c r="AF50" s="39"/>
+      <c r="AG50" s="39"/>
+      <c r="AH50" s="220" t="s">
+        <v>29</v>
+      </c>
+      <c r="AI50" s="221"/>
+      <c r="AJ50" s="221"/>
+      <c r="AK50" s="221"/>
+      <c r="AL50" s="221"/>
+      <c r="AM50" s="221"/>
+      <c r="AN50" s="221"/>
+      <c r="AO50" s="221"/>
+      <c r="AP50" s="221"/>
+      <c r="AQ50" s="221"/>
+      <c r="AR50" s="221"/>
+      <c r="AS50" s="221"/>
+      <c r="AT50" s="221"/>
+      <c r="AU50" s="221"/>
+      <c r="AV50" s="221"/>
+      <c r="AW50" s="221"/>
+      <c r="AX50" s="222"/>
+      <c r="AY50" s="39"/>
+      <c r="AZ50" s="39"/>
+    </row>
+    <row r="51" spans="1:52" ht="12" customHeight="1">
+      <c r="A51" s="7"/>
+      <c r="B51" s="7"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="99" t="s">
+        <v>10</v>
+      </c>
+      <c r="E51" s="100"/>
+      <c r="F51" s="100"/>
+      <c r="G51" s="100"/>
+      <c r="H51" s="226"/>
+      <c r="I51" s="269" t="s">
+        <v>46</v>
+      </c>
+      <c r="J51" s="270"/>
+      <c r="K51" s="270"/>
+      <c r="L51" s="270"/>
+      <c r="M51" s="270"/>
+      <c r="N51" s="270"/>
+      <c r="O51" s="270"/>
+      <c r="P51" s="270"/>
+      <c r="Q51" s="270"/>
+      <c r="R51" s="270"/>
+      <c r="S51" s="270"/>
+      <c r="T51" s="270"/>
+      <c r="U51" s="270"/>
+      <c r="V51" s="270"/>
+      <c r="W51" s="270"/>
+      <c r="X51" s="270"/>
+      <c r="Y51" s="270"/>
+      <c r="Z51" s="270"/>
+      <c r="AA51" s="283"/>
+      <c r="AB51" s="7"/>
+      <c r="AC51" s="39"/>
+      <c r="AD51" s="39"/>
+      <c r="AE51" s="39"/>
+      <c r="AF51" s="39"/>
+      <c r="AG51" s="39"/>
+      <c r="AH51" s="223"/>
+      <c r="AI51" s="224"/>
+      <c r="AJ51" s="224"/>
+      <c r="AK51" s="224"/>
+      <c r="AL51" s="224"/>
+      <c r="AM51" s="224"/>
+      <c r="AN51" s="224"/>
+      <c r="AO51" s="224"/>
+      <c r="AP51" s="224"/>
+      <c r="AQ51" s="224"/>
+      <c r="AR51" s="224"/>
+      <c r="AS51" s="224"/>
+      <c r="AT51" s="224"/>
+      <c r="AU51" s="224"/>
+      <c r="AV51" s="224"/>
+      <c r="AW51" s="224"/>
+      <c r="AX51" s="225"/>
+      <c r="AY51" s="39"/>
+      <c r="AZ51" s="39"/>
+    </row>
+    <row r="52" spans="1:52" ht="12" customHeight="1" thickBot="1">
+      <c r="A52" s="7"/>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="154"/>
+      <c r="E52" s="155"/>
+      <c r="F52" s="155"/>
+      <c r="G52" s="155"/>
+      <c r="H52" s="227"/>
+      <c r="I52" s="272"/>
+      <c r="J52" s="273"/>
+      <c r="K52" s="273"/>
+      <c r="L52" s="273"/>
+      <c r="M52" s="273"/>
+      <c r="N52" s="273"/>
+      <c r="O52" s="273"/>
+      <c r="P52" s="273"/>
+      <c r="Q52" s="273"/>
+      <c r="R52" s="273"/>
+      <c r="S52" s="273"/>
+      <c r="T52" s="273"/>
+      <c r="U52" s="273"/>
+      <c r="V52" s="273"/>
+      <c r="W52" s="273"/>
+      <c r="X52" s="273"/>
+      <c r="Y52" s="273"/>
+      <c r="Z52" s="273"/>
+      <c r="AA52" s="284"/>
+      <c r="AB52" s="7"/>
+      <c r="AC52" s="39"/>
+      <c r="AD52" s="39"/>
+      <c r="AE52" s="39"/>
+      <c r="AF52" s="39"/>
+      <c r="AG52" s="39"/>
+      <c r="AH52" s="210" t="s">
+        <v>31</v>
+      </c>
       <c r="AI52" s="211"/>
       <c r="AJ52" s="211"/>
       <c r="AK52" s="211"/>
       <c r="AL52" s="211"/>
       <c r="AM52" s="211"/>
       <c r="AN52" s="211"/>
       <c r="AO52" s="211"/>
       <c r="AP52" s="211"/>
       <c r="AQ52" s="211"/>
       <c r="AR52" s="211"/>
       <c r="AS52" s="211"/>
       <c r="AT52" s="211"/>
       <c r="AU52" s="211"/>
       <c r="AV52" s="211"/>
       <c r="AW52" s="211"/>
       <c r="AX52" s="212"/>
-      <c r="AY52" s="10"/>
-[...38 lines deleted...]
-      </c>
+      <c r="AY52" s="39"/>
+      <c r="AZ52" s="39"/>
+    </row>
+    <row r="53" spans="1:52" ht="12" customHeight="1">
+      <c r="A53" s="7"/>
+      <c r="B53" s="7"/>
+      <c r="C53" s="7"/>
+      <c r="D53" s="99" t="s">
+        <v>15</v>
+      </c>
+      <c r="E53" s="100"/>
+      <c r="F53" s="100"/>
+      <c r="G53" s="100"/>
+      <c r="H53" s="226"/>
+      <c r="I53" s="269" t="s">
+        <v>52</v>
+      </c>
+      <c r="J53" s="270"/>
+      <c r="K53" s="270"/>
+      <c r="L53" s="270"/>
+      <c r="M53" s="270"/>
+      <c r="N53" s="270"/>
+      <c r="O53" s="270"/>
+      <c r="P53" s="270"/>
+      <c r="Q53" s="270"/>
+      <c r="R53" s="270"/>
+      <c r="S53" s="270"/>
+      <c r="T53" s="270"/>
+      <c r="U53" s="270"/>
+      <c r="V53" s="270"/>
+      <c r="W53" s="270"/>
+      <c r="X53" s="270"/>
+      <c r="Y53" s="270"/>
+      <c r="Z53" s="270"/>
+      <c r="AA53" s="283"/>
+      <c r="AB53" s="7"/>
+      <c r="AC53" s="39"/>
+      <c r="AD53" s="39"/>
+      <c r="AE53" s="39"/>
+      <c r="AF53" s="39"/>
+      <c r="AG53" s="39"/>
+      <c r="AH53" s="213"/>
       <c r="AI53" s="214"/>
       <c r="AJ53" s="214"/>
       <c r="AK53" s="214"/>
       <c r="AL53" s="214"/>
       <c r="AM53" s="214"/>
       <c r="AN53" s="214"/>
       <c r="AO53" s="214"/>
       <c r="AP53" s="214"/>
       <c r="AQ53" s="214"/>
       <c r="AR53" s="214"/>
       <c r="AS53" s="214"/>
       <c r="AT53" s="214"/>
       <c r="AU53" s="214"/>
       <c r="AV53" s="214"/>
       <c r="AW53" s="214"/>
       <c r="AX53" s="215"/>
-      <c r="AY53" s="10"/>
-[...296 lines deleted...]
-      <c r="N59" s="191" t="s">
+      <c r="AY53" s="39"/>
+      <c r="AZ53" s="39"/>
+    </row>
+    <row r="54" spans="1:52" ht="12" customHeight="1" thickBot="1">
+      <c r="A54" s="7"/>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="154"/>
+      <c r="E54" s="155"/>
+      <c r="F54" s="155"/>
+      <c r="G54" s="155"/>
+      <c r="H54" s="227"/>
+      <c r="I54" s="272"/>
+      <c r="J54" s="273"/>
+      <c r="K54" s="273"/>
+      <c r="L54" s="273"/>
+      <c r="M54" s="273"/>
+      <c r="N54" s="273"/>
+      <c r="O54" s="273"/>
+      <c r="P54" s="273"/>
+      <c r="Q54" s="273"/>
+      <c r="R54" s="273"/>
+      <c r="S54" s="273"/>
+      <c r="T54" s="273"/>
+      <c r="U54" s="273"/>
+      <c r="V54" s="273"/>
+      <c r="W54" s="273"/>
+      <c r="X54" s="273"/>
+      <c r="Y54" s="273"/>
+      <c r="Z54" s="273"/>
+      <c r="AA54" s="284"/>
+      <c r="AB54" s="7"/>
+      <c r="AC54" s="39"/>
+      <c r="AD54" s="39"/>
+      <c r="AE54" s="39"/>
+      <c r="AF54" s="39"/>
+      <c r="AG54" s="39"/>
+      <c r="AH54" s="236" t="s">
+        <v>86</v>
+      </c>
+      <c r="AI54" s="120"/>
+      <c r="AJ54" s="120"/>
+      <c r="AK54" s="120"/>
+      <c r="AL54" s="120"/>
+      <c r="AM54" s="120"/>
+      <c r="AN54" s="120"/>
+      <c r="AO54" s="120"/>
+      <c r="AP54" s="120"/>
+      <c r="AQ54" s="120"/>
+      <c r="AR54" s="120"/>
+      <c r="AS54" s="120"/>
+      <c r="AT54" s="120"/>
+      <c r="AU54" s="120"/>
+      <c r="AV54" s="120"/>
+      <c r="AW54" s="120"/>
+      <c r="AX54" s="237"/>
+      <c r="AY54" s="39"/>
+      <c r="AZ54" s="39"/>
+    </row>
+    <row r="55" spans="1:52" ht="12" customHeight="1">
+      <c r="A55" s="7"/>
+      <c r="B55" s="7"/>
+      <c r="C55" s="7"/>
+      <c r="D55" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="E55" s="100"/>
+      <c r="F55" s="100"/>
+      <c r="G55" s="100"/>
+      <c r="H55" s="226"/>
+      <c r="I55" s="269" t="s">
+        <v>54</v>
+      </c>
+      <c r="J55" s="270"/>
+      <c r="K55" s="270"/>
+      <c r="L55" s="270"/>
+      <c r="M55" s="270"/>
+      <c r="N55" s="270"/>
+      <c r="O55" s="270"/>
+      <c r="P55" s="270"/>
+      <c r="Q55" s="270"/>
+      <c r="R55" s="270"/>
+      <c r="S55" s="270"/>
+      <c r="T55" s="270"/>
+      <c r="U55" s="270"/>
+      <c r="V55" s="270"/>
+      <c r="W55" s="270"/>
+      <c r="X55" s="283"/>
+      <c r="Y55" s="228" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z55" s="229"/>
+      <c r="AA55" s="230"/>
+      <c r="AB55" s="7"/>
+      <c r="AC55" s="39"/>
+      <c r="AD55" s="39"/>
+      <c r="AE55" s="39"/>
+      <c r="AF55" s="39"/>
+      <c r="AG55" s="39"/>
+      <c r="AH55" s="238"/>
+      <c r="AI55" s="121"/>
+      <c r="AJ55" s="121"/>
+      <c r="AK55" s="121"/>
+      <c r="AL55" s="121"/>
+      <c r="AM55" s="121"/>
+      <c r="AN55" s="121"/>
+      <c r="AO55" s="121"/>
+      <c r="AP55" s="121"/>
+      <c r="AQ55" s="121"/>
+      <c r="AR55" s="121"/>
+      <c r="AS55" s="121"/>
+      <c r="AT55" s="121"/>
+      <c r="AU55" s="121"/>
+      <c r="AV55" s="121"/>
+      <c r="AW55" s="121"/>
+      <c r="AX55" s="239"/>
+      <c r="AY55" s="39"/>
+      <c r="AZ55" s="39"/>
+    </row>
+    <row r="56" spans="1:52" ht="12" customHeight="1" thickBot="1">
+      <c r="A56" s="7"/>
+      <c r="B56" s="7"/>
+      <c r="C56" s="7"/>
+      <c r="D56" s="101"/>
+      <c r="E56" s="102"/>
+      <c r="F56" s="102"/>
+      <c r="G56" s="102"/>
+      <c r="H56" s="240"/>
+      <c r="I56" s="272"/>
+      <c r="J56" s="273"/>
+      <c r="K56" s="273"/>
+      <c r="L56" s="273"/>
+      <c r="M56" s="273"/>
+      <c r="N56" s="273"/>
+      <c r="O56" s="273"/>
+      <c r="P56" s="273"/>
+      <c r="Q56" s="273"/>
+      <c r="R56" s="273"/>
+      <c r="S56" s="273"/>
+      <c r="T56" s="273"/>
+      <c r="U56" s="273"/>
+      <c r="V56" s="273"/>
+      <c r="W56" s="273"/>
+      <c r="X56" s="284"/>
+      <c r="Y56" s="231"/>
+      <c r="Z56" s="232"/>
+      <c r="AA56" s="233"/>
+      <c r="AB56" s="7"/>
+      <c r="AC56" s="39"/>
+      <c r="AD56" s="39"/>
+      <c r="AE56" s="39"/>
+      <c r="AF56" s="39"/>
+      <c r="AG56" s="39"/>
+      <c r="AH56" s="263" t="s">
+        <v>69</v>
+      </c>
+      <c r="AI56" s="264"/>
+      <c r="AJ56" s="264"/>
+      <c r="AK56" s="264"/>
+      <c r="AL56" s="264"/>
+      <c r="AM56" s="264"/>
+      <c r="AN56" s="264"/>
+      <c r="AO56" s="264"/>
+      <c r="AP56" s="264"/>
+      <c r="AQ56" s="264"/>
+      <c r="AR56" s="264"/>
+      <c r="AS56" s="264"/>
+      <c r="AT56" s="264"/>
+      <c r="AU56" s="264"/>
+      <c r="AV56" s="264"/>
+      <c r="AW56" s="264"/>
+      <c r="AX56" s="265"/>
+      <c r="AY56" s="39"/>
+      <c r="AZ56" s="39"/>
+    </row>
+    <row r="57" spans="1:52" ht="12" customHeight="1">
+      <c r="A57" s="7"/>
+      <c r="B57" s="7"/>
+      <c r="C57" s="7"/>
+      <c r="D57" s="7"/>
+      <c r="E57" s="7"/>
+      <c r="F57" s="7"/>
+      <c r="G57" s="7"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="7"/>
+      <c r="J57" s="7"/>
+      <c r="K57" s="7"/>
+      <c r="L57" s="7"/>
+      <c r="M57" s="7"/>
+      <c r="N57" s="7"/>
+      <c r="O57" s="7"/>
+      <c r="P57" s="7"/>
+      <c r="Q57" s="7"/>
+      <c r="R57" s="7"/>
+      <c r="S57" s="7"/>
+      <c r="T57" s="7"/>
+      <c r="U57" s="7"/>
+      <c r="V57" s="7"/>
+      <c r="W57" s="7"/>
+      <c r="X57" s="7"/>
+      <c r="Y57" s="7"/>
+      <c r="Z57" s="7"/>
+      <c r="AA57" s="7"/>
+      <c r="AB57" s="7"/>
+      <c r="AC57" s="39"/>
+      <c r="AD57" s="39"/>
+      <c r="AE57" s="39"/>
+      <c r="AF57" s="39"/>
+      <c r="AG57" s="39"/>
+      <c r="AH57" s="266"/>
+      <c r="AI57" s="267"/>
+      <c r="AJ57" s="267"/>
+      <c r="AK57" s="267"/>
+      <c r="AL57" s="267"/>
+      <c r="AM57" s="267"/>
+      <c r="AN57" s="267"/>
+      <c r="AO57" s="267"/>
+      <c r="AP57" s="267"/>
+      <c r="AQ57" s="267"/>
+      <c r="AR57" s="267"/>
+      <c r="AS57" s="267"/>
+      <c r="AT57" s="267"/>
+      <c r="AU57" s="267"/>
+      <c r="AV57" s="267"/>
+      <c r="AW57" s="267"/>
+      <c r="AX57" s="268"/>
+      <c r="AY57" s="39"/>
+      <c r="AZ57" s="39"/>
+    </row>
+    <row r="58" spans="1:52" ht="9.9499999999999993" customHeight="1">
+      <c r="A58" s="7"/>
+      <c r="B58" s="7"/>
+      <c r="C58" s="7"/>
+      <c r="D58" s="7"/>
+      <c r="E58" s="7"/>
+      <c r="F58" s="7"/>
+      <c r="G58" s="7"/>
+      <c r="H58" s="7"/>
+      <c r="I58" s="7"/>
+      <c r="J58" s="7"/>
+      <c r="K58" s="7"/>
+      <c r="L58" s="7"/>
+      <c r="M58" s="7"/>
+      <c r="N58" s="7"/>
+      <c r="O58" s="7"/>
+      <c r="P58" s="7"/>
+      <c r="Q58" s="7"/>
+      <c r="R58" s="7"/>
+      <c r="S58" s="7"/>
+      <c r="T58" s="7"/>
+      <c r="U58" s="7"/>
+      <c r="V58" s="7"/>
+      <c r="W58" s="7"/>
+      <c r="X58" s="7"/>
+      <c r="Y58" s="7"/>
+      <c r="Z58" s="7"/>
+      <c r="AA58" s="7"/>
+      <c r="AB58" s="7"/>
+      <c r="AC58" s="39"/>
+      <c r="AD58" s="39"/>
+      <c r="AE58" s="39"/>
+      <c r="AF58" s="39"/>
+      <c r="AG58" s="39"/>
+      <c r="AH58" s="43"/>
+      <c r="AI58" s="241"/>
+      <c r="AJ58" s="241"/>
+      <c r="AK58" s="241"/>
+      <c r="AL58" s="241"/>
+      <c r="AM58" s="241"/>
+      <c r="AN58" s="241"/>
+      <c r="AO58" s="241"/>
+      <c r="AP58" s="241"/>
+      <c r="AQ58" s="241"/>
+      <c r="AR58" s="241"/>
+      <c r="AS58" s="241"/>
+      <c r="AT58" s="241"/>
+      <c r="AU58" s="241"/>
+      <c r="AV58" s="241"/>
+      <c r="AW58" s="241"/>
+      <c r="AX58" s="241"/>
+      <c r="AY58" s="39"/>
+      <c r="AZ58" s="39"/>
+    </row>
+    <row r="59" spans="1:52" ht="9.9499999999999993" customHeight="1">
+      <c r="A59" s="7"/>
+      <c r="B59" s="7"/>
+      <c r="C59" s="7"/>
+      <c r="D59" s="7"/>
+      <c r="E59" s="7"/>
+      <c r="F59" s="7"/>
+      <c r="G59" s="7"/>
+      <c r="H59" s="7"/>
+      <c r="I59" s="7"/>
+      <c r="J59" s="7"/>
+      <c r="K59" s="7"/>
+      <c r="L59" s="7"/>
+      <c r="M59" s="7"/>
+      <c r="N59" s="7"/>
+      <c r="O59" s="7"/>
+      <c r="P59" s="7"/>
+      <c r="Q59" s="7"/>
+      <c r="R59" s="7"/>
+      <c r="S59" s="7"/>
+      <c r="T59" s="7"/>
+      <c r="U59" s="7"/>
+      <c r="V59" s="7"/>
+      <c r="W59" s="7"/>
+      <c r="X59" s="7"/>
+      <c r="Y59" s="7"/>
+      <c r="Z59" s="7"/>
+      <c r="AA59" s="7"/>
+      <c r="AB59" s="7"/>
+      <c r="AC59" s="7"/>
+      <c r="AD59" s="7"/>
+      <c r="AE59" s="7"/>
+      <c r="AF59" s="7"/>
+      <c r="AG59" s="7"/>
+      <c r="AH59" s="38"/>
+      <c r="AI59" s="242"/>
+      <c r="AJ59" s="242"/>
+      <c r="AK59" s="242"/>
+      <c r="AL59" s="242"/>
+      <c r="AM59" s="242"/>
+      <c r="AN59" s="242"/>
+      <c r="AO59" s="242"/>
+      <c r="AP59" s="242"/>
+      <c r="AQ59" s="242"/>
+      <c r="AR59" s="242"/>
+      <c r="AS59" s="242"/>
+      <c r="AT59" s="242"/>
+      <c r="AU59" s="242"/>
+      <c r="AV59" s="242"/>
+      <c r="AW59" s="242"/>
+      <c r="AX59" s="242"/>
+      <c r="AY59" s="7"/>
+      <c r="AZ59" s="7"/>
+    </row>
+    <row r="60" spans="1:52" ht="9.9499999999999993" customHeight="1">
+      <c r="A60" s="9"/>
+      <c r="B60" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="C60" s="42"/>
+      <c r="D60" s="42"/>
+      <c r="E60" s="42"/>
+      <c r="F60" s="42"/>
+      <c r="G60" s="42"/>
+      <c r="H60" s="42"/>
+      <c r="I60" s="42"/>
+      <c r="J60" s="42"/>
+      <c r="K60" s="42"/>
+      <c r="L60" s="42"/>
+      <c r="M60" s="42"/>
+      <c r="N60" s="42"/>
+      <c r="O60" s="42"/>
+      <c r="P60" s="42"/>
+      <c r="Q60" s="42"/>
+      <c r="R60" s="42"/>
+      <c r="S60" s="42"/>
+      <c r="T60" s="42"/>
+      <c r="U60" s="42"/>
+      <c r="V60" s="42"/>
+      <c r="W60" s="42"/>
+      <c r="X60" s="42"/>
+      <c r="Y60" s="42"/>
+      <c r="Z60" s="42"/>
+      <c r="AA60" s="42"/>
+      <c r="AB60" s="42"/>
+      <c r="AC60" s="42"/>
+      <c r="AD60" s="42"/>
+      <c r="AE60" s="42"/>
+      <c r="AF60" s="42"/>
+      <c r="AG60" s="42"/>
+      <c r="AH60" s="42"/>
+      <c r="AI60" s="42"/>
+      <c r="AJ60" s="42"/>
+      <c r="AK60" s="42"/>
+      <c r="AL60" s="42"/>
+      <c r="AM60" s="42"/>
+      <c r="AN60" s="42"/>
+      <c r="AO60" s="42"/>
+      <c r="AP60" s="42"/>
+      <c r="AQ60" s="42"/>
+      <c r="AR60" s="42"/>
+      <c r="AS60" s="42"/>
+      <c r="AT60" s="42"/>
+      <c r="AU60" s="42"/>
+      <c r="AV60" s="42"/>
+      <c r="AW60" s="42"/>
+      <c r="AX60" s="42"/>
+      <c r="AY60" s="42"/>
+      <c r="AZ60" s="42"/>
+    </row>
+    <row r="61" spans="1:52" ht="5.0999999999999996" customHeight="1">
+      <c r="A61" s="32"/>
+      <c r="B61" s="34"/>
+      <c r="C61" s="35"/>
+      <c r="D61" s="35"/>
+      <c r="E61" s="35"/>
+      <c r="F61" s="35"/>
+      <c r="G61" s="35"/>
+      <c r="H61" s="35"/>
+      <c r="I61" s="35"/>
+      <c r="J61" s="35"/>
+      <c r="K61" s="35"/>
+      <c r="L61" s="35"/>
+      <c r="M61" s="35"/>
+      <c r="N61" s="35"/>
+      <c r="O61" s="35"/>
+      <c r="P61" s="35"/>
+      <c r="Q61" s="35"/>
+      <c r="R61" s="35"/>
+      <c r="S61" s="35"/>
+      <c r="T61" s="35"/>
+      <c r="U61" s="35"/>
+      <c r="V61" s="35"/>
+      <c r="W61" s="35"/>
+      <c r="X61" s="35"/>
+      <c r="Y61" s="35"/>
+      <c r="Z61" s="35"/>
+      <c r="AA61" s="35"/>
+      <c r="AB61" s="35"/>
+      <c r="AC61" s="35"/>
+      <c r="AD61" s="35"/>
+      <c r="AE61" s="35"/>
+      <c r="AF61" s="35"/>
+      <c r="AG61" s="35"/>
+      <c r="AH61" s="46"/>
+      <c r="AI61" s="44"/>
+      <c r="AJ61" s="44"/>
+      <c r="AK61" s="44"/>
+      <c r="AL61" s="44"/>
+      <c r="AM61" s="44"/>
+      <c r="AN61" s="44"/>
+      <c r="AO61" s="44"/>
+      <c r="AP61" s="44"/>
+      <c r="AQ61" s="44"/>
+      <c r="AR61" s="44"/>
+      <c r="AS61" s="44"/>
+      <c r="AT61" s="44"/>
+      <c r="AU61" s="44"/>
+      <c r="AV61" s="44"/>
+      <c r="AW61" s="44"/>
+      <c r="AX61" s="44"/>
+      <c r="AY61" s="35"/>
+      <c r="AZ61" s="35"/>
+    </row>
+    <row r="62" spans="1:52" ht="9.9499999999999993" customHeight="1">
+      <c r="A62" s="47"/>
+      <c r="B62" s="220" t="s">
+        <v>27</v>
+      </c>
+      <c r="C62" s="221"/>
+      <c r="D62" s="221"/>
+      <c r="E62" s="221"/>
+      <c r="F62" s="221"/>
+      <c r="G62" s="221"/>
+      <c r="H62" s="221"/>
+      <c r="I62" s="221"/>
+      <c r="J62" s="221"/>
+      <c r="K62" s="221"/>
+      <c r="L62" s="222"/>
+      <c r="M62" s="148" t="s">
+        <v>28</v>
+      </c>
+      <c r="N62" s="149"/>
+      <c r="O62" s="149"/>
+      <c r="P62" s="150"/>
+      <c r="Q62" s="257" t="s">
         <v>39</v>
       </c>
-      <c r="O59" s="192"/>
-[...218 lines deleted...]
-      <c r="AX62" s="10"/>
+      <c r="R62" s="258"/>
+      <c r="S62" s="258"/>
+      <c r="T62" s="258"/>
+      <c r="U62" s="258"/>
+      <c r="V62" s="258"/>
+      <c r="W62" s="258"/>
+      <c r="X62" s="258"/>
+      <c r="Y62" s="258"/>
+      <c r="Z62" s="258"/>
+      <c r="AA62" s="258"/>
+      <c r="AB62" s="259"/>
+      <c r="AC62" s="49"/>
+      <c r="AD62" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE62" s="78"/>
+      <c r="AF62" s="79"/>
+      <c r="AG62" s="77" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH62" s="78"/>
+      <c r="AI62" s="79"/>
+      <c r="AJ62" s="77" t="s">
+        <v>72</v>
+      </c>
+      <c r="AK62" s="78"/>
+      <c r="AL62" s="79"/>
+      <c r="AM62" s="77" t="s">
+        <v>73</v>
+      </c>
+      <c r="AN62" s="78"/>
+      <c r="AO62" s="79"/>
+      <c r="AP62" s="77" t="s">
+        <v>74</v>
+      </c>
+      <c r="AQ62" s="78"/>
+      <c r="AR62" s="79"/>
+      <c r="AS62" s="77" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT62" s="78"/>
+      <c r="AU62" s="79"/>
+      <c r="AV62" s="77" t="s">
+        <v>76</v>
+      </c>
+      <c r="AW62" s="78"/>
+      <c r="AX62" s="79"/>
       <c r="AY62" s="10"/>
-      <c r="AZ62" s="9"/>
-[...4 lines deleted...]
-    <row r="66" ht="9.75" customHeight="1"/>
+      <c r="AZ62" s="7"/>
+    </row>
+    <row r="63" spans="1:52" ht="20.100000000000001" customHeight="1">
+      <c r="A63" s="39"/>
+      <c r="B63" s="223"/>
+      <c r="C63" s="224"/>
+      <c r="D63" s="224"/>
+      <c r="E63" s="224"/>
+      <c r="F63" s="224"/>
+      <c r="G63" s="224"/>
+      <c r="H63" s="224"/>
+      <c r="I63" s="224"/>
+      <c r="J63" s="224"/>
+      <c r="K63" s="224"/>
+      <c r="L63" s="225"/>
+      <c r="M63" s="151"/>
+      <c r="N63" s="152"/>
+      <c r="O63" s="152"/>
+      <c r="P63" s="153"/>
+      <c r="Q63" s="260"/>
+      <c r="R63" s="261"/>
+      <c r="S63" s="261"/>
+      <c r="T63" s="261"/>
+      <c r="U63" s="261"/>
+      <c r="V63" s="261"/>
+      <c r="W63" s="261"/>
+      <c r="X63" s="261"/>
+      <c r="Y63" s="261"/>
+      <c r="Z63" s="261"/>
+      <c r="AA63" s="261"/>
+      <c r="AB63" s="262"/>
+      <c r="AC63" s="49"/>
+      <c r="AD63" s="71"/>
+      <c r="AE63" s="72"/>
+      <c r="AF63" s="73"/>
+      <c r="AG63" s="71"/>
+      <c r="AH63" s="72"/>
+      <c r="AI63" s="73"/>
+      <c r="AJ63" s="71"/>
+      <c r="AK63" s="72"/>
+      <c r="AL63" s="73"/>
+      <c r="AM63" s="71"/>
+      <c r="AN63" s="72"/>
+      <c r="AO63" s="73"/>
+      <c r="AP63" s="71"/>
+      <c r="AQ63" s="72"/>
+      <c r="AR63" s="73"/>
+      <c r="AS63" s="71"/>
+      <c r="AT63" s="72"/>
+      <c r="AU63" s="73"/>
+      <c r="AV63" s="71"/>
+      <c r="AW63" s="72"/>
+      <c r="AX63" s="73"/>
+      <c r="AY63" s="39"/>
+      <c r="AZ63" s="7"/>
+    </row>
+    <row r="64" spans="1:52" ht="20.100000000000001" customHeight="1">
+      <c r="A64" s="47"/>
+      <c r="B64" s="92" t="s">
+        <v>30</v>
+      </c>
+      <c r="C64" s="93"/>
+      <c r="D64" s="93"/>
+      <c r="E64" s="93"/>
+      <c r="F64" s="94"/>
+      <c r="G64" s="178"/>
+      <c r="H64" s="179"/>
+      <c r="I64" s="179"/>
+      <c r="J64" s="179"/>
+      <c r="K64" s="179"/>
+      <c r="L64" s="179"/>
+      <c r="M64" s="179"/>
+      <c r="N64" s="179"/>
+      <c r="O64" s="179"/>
+      <c r="P64" s="179"/>
+      <c r="Q64" s="179"/>
+      <c r="R64" s="179"/>
+      <c r="S64" s="179"/>
+      <c r="T64" s="179"/>
+      <c r="U64" s="179"/>
+      <c r="V64" s="179"/>
+      <c r="W64" s="179"/>
+      <c r="X64" s="179"/>
+      <c r="Y64" s="179"/>
+      <c r="Z64" s="179"/>
+      <c r="AA64" s="120"/>
+      <c r="AB64" s="120"/>
+      <c r="AC64" s="50"/>
+      <c r="AD64" s="74"/>
+      <c r="AE64" s="75"/>
+      <c r="AF64" s="76"/>
+      <c r="AG64" s="74"/>
+      <c r="AH64" s="75"/>
+      <c r="AI64" s="76"/>
+      <c r="AJ64" s="74"/>
+      <c r="AK64" s="75"/>
+      <c r="AL64" s="76"/>
+      <c r="AM64" s="74"/>
+      <c r="AN64" s="75"/>
+      <c r="AO64" s="76"/>
+      <c r="AP64" s="74"/>
+      <c r="AQ64" s="75"/>
+      <c r="AR64" s="76"/>
+      <c r="AS64" s="74"/>
+      <c r="AT64" s="75"/>
+      <c r="AU64" s="76"/>
+      <c r="AV64" s="74"/>
+      <c r="AW64" s="75"/>
+      <c r="AX64" s="76"/>
+      <c r="AY64" s="39"/>
+      <c r="AZ64" s="7"/>
+    </row>
+    <row r="65" spans="1:52" ht="9.9499999999999993" customHeight="1">
+      <c r="A65" s="47"/>
+      <c r="B65" s="95"/>
+      <c r="C65" s="96"/>
+      <c r="D65" s="96"/>
+      <c r="E65" s="96"/>
+      <c r="F65" s="97"/>
+      <c r="G65" s="180"/>
+      <c r="H65" s="181"/>
+      <c r="I65" s="181"/>
+      <c r="J65" s="181"/>
+      <c r="K65" s="181"/>
+      <c r="L65" s="181"/>
+      <c r="M65" s="181"/>
+      <c r="N65" s="181"/>
+      <c r="O65" s="181"/>
+      <c r="P65" s="181"/>
+      <c r="Q65" s="181"/>
+      <c r="R65" s="181"/>
+      <c r="S65" s="181"/>
+      <c r="T65" s="181"/>
+      <c r="U65" s="181"/>
+      <c r="V65" s="181"/>
+      <c r="W65" s="181"/>
+      <c r="X65" s="181"/>
+      <c r="Y65" s="181"/>
+      <c r="Z65" s="181"/>
+      <c r="AA65" s="121"/>
+      <c r="AB65" s="121"/>
+      <c r="AC65" s="50"/>
+      <c r="AD65" s="77" t="s">
+        <v>77</v>
+      </c>
+      <c r="AE65" s="78"/>
+      <c r="AF65" s="79"/>
+      <c r="AG65" s="77" t="s">
+        <v>78</v>
+      </c>
+      <c r="AH65" s="78"/>
+      <c r="AI65" s="79"/>
+      <c r="AJ65" s="77" t="s">
+        <v>79</v>
+      </c>
+      <c r="AK65" s="78"/>
+      <c r="AL65" s="79"/>
+      <c r="AM65" s="77" t="s">
+        <v>80</v>
+      </c>
+      <c r="AN65" s="78"/>
+      <c r="AO65" s="79"/>
+      <c r="AP65" s="77" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ65" s="78"/>
+      <c r="AR65" s="79"/>
+      <c r="AS65" s="77" t="s">
+        <v>82</v>
+      </c>
+      <c r="AT65" s="78"/>
+      <c r="AU65" s="79"/>
+      <c r="AV65" s="77" t="s">
+        <v>83</v>
+      </c>
+      <c r="AW65" s="78"/>
+      <c r="AX65" s="79"/>
+      <c r="AY65" s="39"/>
+      <c r="AZ65" s="7"/>
+    </row>
+    <row r="66" spans="1:52" ht="20.100000000000001" customHeight="1">
+      <c r="A66" s="47"/>
+      <c r="B66" s="172" t="s">
+        <v>32</v>
+      </c>
+      <c r="C66" s="173"/>
+      <c r="D66" s="173"/>
+      <c r="E66" s="173"/>
+      <c r="F66" s="174"/>
+      <c r="G66" s="182"/>
+      <c r="H66" s="183"/>
+      <c r="I66" s="183"/>
+      <c r="J66" s="183"/>
+      <c r="K66" s="183"/>
+      <c r="L66" s="183"/>
+      <c r="M66" s="183"/>
+      <c r="N66" s="183"/>
+      <c r="O66" s="183"/>
+      <c r="P66" s="183"/>
+      <c r="Q66" s="183"/>
+      <c r="R66" s="183"/>
+      <c r="S66" s="183"/>
+      <c r="T66" s="183"/>
+      <c r="U66" s="183"/>
+      <c r="V66" s="183"/>
+      <c r="W66" s="183"/>
+      <c r="X66" s="183"/>
+      <c r="Y66" s="183"/>
+      <c r="Z66" s="183"/>
+      <c r="AA66" s="120"/>
+      <c r="AB66" s="120"/>
+      <c r="AC66" s="48"/>
+      <c r="AD66" s="71"/>
+      <c r="AE66" s="72"/>
+      <c r="AF66" s="73"/>
+      <c r="AG66" s="71"/>
+      <c r="AH66" s="72"/>
+      <c r="AI66" s="73"/>
+      <c r="AJ66" s="71"/>
+      <c r="AK66" s="72"/>
+      <c r="AL66" s="73"/>
+      <c r="AM66" s="71"/>
+      <c r="AN66" s="72"/>
+      <c r="AO66" s="73"/>
+      <c r="AP66" s="71"/>
+      <c r="AQ66" s="72"/>
+      <c r="AR66" s="73"/>
+      <c r="AS66" s="71"/>
+      <c r="AT66" s="72"/>
+      <c r="AU66" s="73"/>
+      <c r="AV66" s="71"/>
+      <c r="AW66" s="72"/>
+      <c r="AX66" s="73"/>
+      <c r="AY66" s="39"/>
+      <c r="AZ66" s="7"/>
+    </row>
+    <row r="67" spans="1:52" ht="20.100000000000001" customHeight="1">
+      <c r="A67" s="47"/>
+      <c r="B67" s="175"/>
+      <c r="C67" s="176"/>
+      <c r="D67" s="176"/>
+      <c r="E67" s="176"/>
+      <c r="F67" s="177"/>
+      <c r="G67" s="184"/>
+      <c r="H67" s="185"/>
+      <c r="I67" s="185"/>
+      <c r="J67" s="185"/>
+      <c r="K67" s="185"/>
+      <c r="L67" s="185"/>
+      <c r="M67" s="185"/>
+      <c r="N67" s="185"/>
+      <c r="O67" s="185"/>
+      <c r="P67" s="185"/>
+      <c r="Q67" s="185"/>
+      <c r="R67" s="185"/>
+      <c r="S67" s="185"/>
+      <c r="T67" s="185"/>
+      <c r="U67" s="185"/>
+      <c r="V67" s="185"/>
+      <c r="W67" s="185"/>
+      <c r="X67" s="185"/>
+      <c r="Y67" s="185"/>
+      <c r="Z67" s="185"/>
+      <c r="AA67" s="121"/>
+      <c r="AB67" s="121"/>
+      <c r="AC67" s="48"/>
+      <c r="AD67" s="74"/>
+      <c r="AE67" s="75"/>
+      <c r="AF67" s="76"/>
+      <c r="AG67" s="74"/>
+      <c r="AH67" s="75"/>
+      <c r="AI67" s="76"/>
+      <c r="AJ67" s="74"/>
+      <c r="AK67" s="75"/>
+      <c r="AL67" s="76"/>
+      <c r="AM67" s="74"/>
+      <c r="AN67" s="75"/>
+      <c r="AO67" s="76"/>
+      <c r="AP67" s="74"/>
+      <c r="AQ67" s="75"/>
+      <c r="AR67" s="76"/>
+      <c r="AS67" s="74"/>
+      <c r="AT67" s="75"/>
+      <c r="AU67" s="76"/>
+      <c r="AV67" s="74"/>
+      <c r="AW67" s="75"/>
+      <c r="AX67" s="76"/>
+      <c r="AY67" s="39"/>
+      <c r="AZ67" s="7"/>
+    </row>
+    <row r="68" spans="1:52" ht="5.0999999999999996" customHeight="1">
+      <c r="A68" s="47"/>
+      <c r="B68" s="21"/>
+      <c r="C68" s="21"/>
+      <c r="D68" s="21"/>
+      <c r="E68" s="21"/>
+      <c r="F68" s="21"/>
+      <c r="G68" s="7"/>
+      <c r="H68" s="7"/>
+      <c r="I68" s="7"/>
+      <c r="J68" s="7"/>
+      <c r="K68" s="7"/>
+      <c r="L68" s="7"/>
+      <c r="M68" s="7"/>
+      <c r="N68" s="7"/>
+      <c r="O68" s="7"/>
+      <c r="P68" s="7"/>
+      <c r="Q68" s="7"/>
+      <c r="R68" s="7"/>
+      <c r="S68" s="7"/>
+      <c r="T68" s="7"/>
+      <c r="U68" s="7"/>
+      <c r="V68" s="7"/>
+      <c r="W68" s="7"/>
+      <c r="X68" s="7"/>
+      <c r="Y68" s="21"/>
+      <c r="Z68" s="21"/>
+      <c r="AA68" s="21"/>
+      <c r="AB68" s="21"/>
+      <c r="AC68" s="21"/>
+      <c r="AD68" s="10"/>
+      <c r="AE68" s="10"/>
+      <c r="AF68" s="7"/>
+      <c r="AG68" s="7"/>
+      <c r="AH68" s="39"/>
+      <c r="AI68" s="39"/>
+      <c r="AJ68" s="39"/>
+      <c r="AK68" s="39"/>
+      <c r="AL68" s="39"/>
+      <c r="AM68" s="39"/>
+      <c r="AN68" s="39"/>
+      <c r="AO68" s="39"/>
+      <c r="AP68" s="39"/>
+      <c r="AQ68" s="39"/>
+      <c r="AR68" s="39"/>
+      <c r="AS68" s="39"/>
+      <c r="AT68" s="39"/>
+      <c r="AU68" s="39"/>
+      <c r="AV68" s="39"/>
+      <c r="AW68" s="39"/>
+      <c r="AX68" s="39"/>
+      <c r="AY68" s="39"/>
+      <c r="AZ68" s="7"/>
+    </row>
+    <row r="69" spans="1:52" ht="9" customHeight="1"/>
+    <row r="70" spans="1:52" ht="9.75" hidden="1" customHeight="1"/>
   </sheetData>
-  <mergeCells count="102">
-[...11 lines deleted...]
-    <mergeCell ref="A3:AZ3"/>
+  <sheetProtection password="CCFD" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="124">
+    <mergeCell ref="AV66:AX67"/>
+    <mergeCell ref="AS65:AU65"/>
+    <mergeCell ref="AV65:AX65"/>
+    <mergeCell ref="AJ66:AL67"/>
+    <mergeCell ref="AM66:AO67"/>
+    <mergeCell ref="AP66:AR67"/>
+    <mergeCell ref="AS66:AU67"/>
+    <mergeCell ref="AJ65:AL65"/>
+    <mergeCell ref="Y10:Z11"/>
+    <mergeCell ref="B64:F65"/>
+    <mergeCell ref="AL36:AX39"/>
+    <mergeCell ref="B36:F37"/>
+    <mergeCell ref="AL10:AM18"/>
+    <mergeCell ref="AN10:AX18"/>
+    <mergeCell ref="AL19:AX19"/>
+    <mergeCell ref="AL20:AY20"/>
+    <mergeCell ref="AI10:AJ11"/>
+    <mergeCell ref="AA10:AB11"/>
+    <mergeCell ref="AG10:AH11"/>
+    <mergeCell ref="AA64:AB65"/>
+    <mergeCell ref="G14:AJ15"/>
+    <mergeCell ref="AC10:AD11"/>
+    <mergeCell ref="R10:U11"/>
+    <mergeCell ref="B10:Q11"/>
+    <mergeCell ref="B16:F17"/>
+    <mergeCell ref="V10:X11"/>
+    <mergeCell ref="C1:E1"/>
+    <mergeCell ref="G40:AJ41"/>
+    <mergeCell ref="B39:L39"/>
+    <mergeCell ref="B40:F41"/>
+    <mergeCell ref="B34:F35"/>
+    <mergeCell ref="B23:F24"/>
+    <mergeCell ref="B28:F30"/>
+    <mergeCell ref="G28:J28"/>
+    <mergeCell ref="AE10:AF11"/>
+    <mergeCell ref="B12:F13"/>
     <mergeCell ref="C2:E2"/>
-    <mergeCell ref="B12:F14"/>
-[...3 lines deleted...]
-    <mergeCell ref="B10:AJ11"/>
+    <mergeCell ref="A3:AY3"/>
+    <mergeCell ref="B9:AJ9"/>
+    <mergeCell ref="AB7:AR7"/>
+    <mergeCell ref="B8:AJ8"/>
     <mergeCell ref="B6:AX6"/>
-    <mergeCell ref="AB7:AR7"/>
-[...10 lines deleted...]
-    <mergeCell ref="B15:F17"/>
+    <mergeCell ref="B66:F67"/>
+    <mergeCell ref="AA66:AB67"/>
+    <mergeCell ref="G64:Z65"/>
+    <mergeCell ref="G66:Z67"/>
+    <mergeCell ref="B14:F15"/>
+    <mergeCell ref="G12:AJ13"/>
+    <mergeCell ref="AD66:AF67"/>
+    <mergeCell ref="AG66:AI67"/>
+    <mergeCell ref="B26:AJ27"/>
+    <mergeCell ref="G32:AF33"/>
+    <mergeCell ref="B31:F33"/>
+    <mergeCell ref="G31:J31"/>
+    <mergeCell ref="K28:AJ28"/>
+    <mergeCell ref="G29:AJ30"/>
+    <mergeCell ref="K31:AJ31"/>
+    <mergeCell ref="AG32:AJ33"/>
+    <mergeCell ref="K18:AJ18"/>
+    <mergeCell ref="B21:F22"/>
+    <mergeCell ref="G18:J18"/>
     <mergeCell ref="B18:F20"/>
-    <mergeCell ref="G33:AJ34"/>
-[...68 lines deleted...]
-    <mergeCell ref="T60:V61"/>
+    <mergeCell ref="G21:AJ24"/>
+    <mergeCell ref="G19:AJ20"/>
+    <mergeCell ref="AK32:AZ33"/>
+    <mergeCell ref="T36:U37"/>
+    <mergeCell ref="G36:S37"/>
+    <mergeCell ref="AH52:AX53"/>
+    <mergeCell ref="D45:AA46"/>
+    <mergeCell ref="I47:J48"/>
+    <mergeCell ref="V36:AJ37"/>
+    <mergeCell ref="S34:W35"/>
+    <mergeCell ref="G34:R35"/>
+    <mergeCell ref="X34:AJ35"/>
+    <mergeCell ref="B62:L63"/>
+    <mergeCell ref="M62:P63"/>
+    <mergeCell ref="D53:H54"/>
+    <mergeCell ref="D51:H52"/>
+    <mergeCell ref="I53:AA54"/>
+    <mergeCell ref="I55:X56"/>
+    <mergeCell ref="Y55:AA56"/>
+    <mergeCell ref="D44:AA44"/>
+    <mergeCell ref="AH54:AX55"/>
+    <mergeCell ref="AH50:AX51"/>
+    <mergeCell ref="K47:AA48"/>
+    <mergeCell ref="I49:AA50"/>
+    <mergeCell ref="D55:H56"/>
+    <mergeCell ref="D47:H50"/>
+    <mergeCell ref="I51:AA52"/>
+    <mergeCell ref="AD65:AF65"/>
+    <mergeCell ref="AD63:AF64"/>
+    <mergeCell ref="AG63:AI64"/>
+    <mergeCell ref="AG65:AI65"/>
+    <mergeCell ref="AM63:AO64"/>
+    <mergeCell ref="AP63:AR64"/>
+    <mergeCell ref="AM65:AO65"/>
+    <mergeCell ref="AP65:AR65"/>
+    <mergeCell ref="AI58:AX59"/>
+    <mergeCell ref="AJ62:AL62"/>
+    <mergeCell ref="AM62:AO62"/>
+    <mergeCell ref="AP62:AR62"/>
+    <mergeCell ref="AS62:AU62"/>
+    <mergeCell ref="AV62:AX62"/>
+    <mergeCell ref="AG62:AI62"/>
+    <mergeCell ref="AS63:AU64"/>
+    <mergeCell ref="AV63:AX64"/>
+    <mergeCell ref="AB16:AB17"/>
+    <mergeCell ref="W16:AA17"/>
+    <mergeCell ref="AE16:AE17"/>
+    <mergeCell ref="AF16:AF17"/>
+    <mergeCell ref="AG16:AG17"/>
+    <mergeCell ref="AH16:AH17"/>
+    <mergeCell ref="AI16:AI17"/>
+    <mergeCell ref="AJ16:AJ17"/>
+    <mergeCell ref="G16:V17"/>
+    <mergeCell ref="AJ63:AL64"/>
+    <mergeCell ref="AD62:AF62"/>
+    <mergeCell ref="AH45:AX46"/>
+    <mergeCell ref="AH44:AR44"/>
+    <mergeCell ref="Q62:AB63"/>
+    <mergeCell ref="AL21:AX24"/>
+    <mergeCell ref="AH56:AX57"/>
+    <mergeCell ref="AC16:AC17"/>
+    <mergeCell ref="AD16:AD17"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <dataValidations xWindow="511" yWindow="572" count="5">
-[...4 lines deleted...]
-    <dataValidation type="textLength" imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Y30:Z31 AC30:AD31 AG30:AH31">
+  <dataValidations xWindow="356" yWindow="404" count="8">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="この欄は入力不要です。" sqref="G64:Z67 G40:AJ41 AH47:AX49 AY62 AV63 AD63 AG63 AJ63 AM63 AP63 AS63 AV66 AD66 AG66 AJ66 AM66 AP66 AS66"/>
+    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G19:AJ20 W16 G16 G32 G29:AJ30 AB16:AJ16 G12:AJ15 I53 I55 I51 I49"/>
+    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="必ず郵便番号を入力してください。続けて住所を入力してください。" sqref="K47"/>
+    <dataValidation type="textLength" imeMode="off" showInputMessage="1" showErrorMessage="1" errorTitle="文字数オーバー" error="字数が50文字を超えています。" promptTitle="ローマ字表記" prompt="企業名をアルファベット・大文字で50字以内で入力してください。小文字は登録不可です。_x000a_例）_x000a_　　○I-I-SOGOKIKO K.K._x000a_　　×i-i-sogokiko k.k." sqref="G21:AJ24">
+      <formula1>0</formula1>
+      <formula2>50</formula2>
+    </dataValidation>
+    <dataValidation type="textLength" imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Y10:Z11 AG10:AH11 AC10:AD11">
       <formula1>1</formula1>
       <formula2>2</formula2>
     </dataValidation>
+    <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G36:S37 X34:AJ35 G34:R35 V36:AJ37"/>
+    <dataValidation imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K18:AJ18 K31:AJ31 K28:AJ28"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="必ず代表者実印をご捺印ください。" sqref="AN10:AX18"/>
   </dataValidations>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.55000000000000004" bottom="0.54" header="0" footer="0"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="99" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
-      <vt:lpstr>責任者・連絡先 </vt:lpstr>
+      <vt:lpstr>責任者・新規</vt:lpstr>
       <vt:lpstr>記入例</vt:lpstr>
       <vt:lpstr>記入例!Print_Area</vt:lpstr>
-      <vt:lpstr>'責任者・連絡先 '!Print_Area</vt:lpstr>
+      <vt:lpstr>責任者・新規!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>