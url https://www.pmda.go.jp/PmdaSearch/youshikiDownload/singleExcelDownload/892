--- v0 (2026-05-27)
+++ v1 (2026-07-06)
@@ -1,11849 +1,8727 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28526"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{45018D0B-C46E-45F9-8175-FB1B38E616D0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
+  <xr:revisionPtr revIDLastSave="775" documentId="8_{D5EB575A-96C9-4122-9859-94852E35017C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BB317307-13F5-4F00-AEED-10EE9B98A96A}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="14016" tabRatio="695" xr2:uid="{05CFC962-ECDE-47FB-BB5E-DC86ABAFB380}"/>
   </bookViews>
   <sheets>
-    <sheet name="表 " sheetId="13" r:id="rId1"/>
-    <sheet name="裏、注意事項" sheetId="12" r:id="rId2"/>
+    <sheet name="別紙様式１_表" sheetId="15" r:id="rId1"/>
+    <sheet name="別紙様式１_裏" sheetId="16" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'表 '!$A$1:$AF$49</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'裏、注意事項'!$A$1:$AF$101</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">別紙様式１_表!$A$1:$AY$55</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">別紙様式１_裏!$A$1:$AF$43</definedName>
+    <definedName name="rulename" localSheetId="0">#REF!</definedName>
+    <definedName name="rulename">#REF!</definedName>
+    <definedName name="rulename2" localSheetId="0">#REF!</definedName>
+    <definedName name="rulename2">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="335" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="132">
   <si>
     <t>予防接種後副反応疑い報告書</t>
+    <rPh sb="0" eb="9">
+      <t>ヨボウセッシュゴフクハンノウウタガ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ホウコク</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>製造販売業者への情報提供の有無　　　　□　有　　　□　無</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>被
+接
+種
+者
+情
+報</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>保険者番号（左詰め）</t>
+    <rPh sb="6" eb="8">
+      <t>ヒダリヅ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>枝番</t>
     <rPh sb="0" eb="2">
-      <t>ヨボウ</t>
+      <t>エダバン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>氏名又はイニシャル（姓・名）
+（定期・臨時接種は氏名、任意接種はイニシャル記載）</t>
+    <rPh sb="21" eb="23">
+      <t>セッシュ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>セッシュ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>カナ氏名
+（任意接種は記載しない）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>公費負担者番号</t>
+  </si>
+  <si>
+    <t>受給者番号</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>性別</t>
+    <rPh sb="0" eb="2">
+      <t>セイベツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>住所</t>
+    <rPh sb="0" eb="2">
+      <t>ジュウショ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>生年月日</t>
+    <rPh sb="0" eb="4">
+      <t>セイネンガッピ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>接種時年齢</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>□男　□　女</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>都道
+府県</t>
+    <rPh sb="0" eb="2">
+      <t>トドウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>フケン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>区市
+町村</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>西暦　　　　　　　　　年　　　　　　　月　　　　　　　日</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　　　　　歳　　　　　　月</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>基礎疾患（既往歴を含む）</t>
+    <rPh sb="0" eb="4">
+      <t>キソシッカン</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>キオウレキ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>フク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>薬剤又は食物アレルギー歴</t>
+    <rPh sb="0" eb="2">
+      <t>ヤクザイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>マタ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ショクモツ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>レキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>出生体重
+(0歳～未就学児の場合）</t>
+    <rPh sb="0" eb="2">
+      <t>シュッセイ</t>
     </rPh>
     <rPh sb="2" eb="4">
+      <t>タイジュウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>□</t>
+  </si>
+  <si>
+    <t>無</t>
+    <rPh sb="0" eb="1">
+      <t>ナシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>□</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ロット番号</t>
+    <rPh sb="3" eb="5">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>製造販売業者名</t>
+    <rPh sb="0" eb="6">
+      <t>セイゾウハンバイギョウシャ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>接種回数</t>
+    <rPh sb="0" eb="4">
+      <t>セッシュカイスウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　　　　　　　　　　　回目　　　　□ 不明</t>
+    <rPh sb="12" eb="13">
+      <t>メ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>フメイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>主たる症状に関する情報</t>
+    <rPh sb="0" eb="1">
+      <t>シュ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ショウジョウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ジョウホウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>発生日時</t>
+    <rPh sb="0" eb="2">
+      <t>ハッセイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ニチジ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>主たる症状</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">  </t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>症状の
+程度</t>
+    <rPh sb="0" eb="2">
+      <t>ショウジョウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>テイド</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>検査日</t>
+    <rPh sb="0" eb="3">
+      <t>ケンサビ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>検査項目</t>
+    <rPh sb="0" eb="4">
+      <t>ケンサコウモク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>転帰日</t>
+    <rPh sb="0" eb="3">
+      <t>テンキヒ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>症状の
+転帰</t>
+    <rPh sb="0" eb="2">
+      <t>ショウジョウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>テンキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>その他の症状に関する情報</t>
+    <rPh sb="2" eb="3">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ショウジョウ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ジョウホウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>その他の症状</t>
+    <rPh sb="2" eb="3">
+      <t>ホカ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ショウジョウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>報告者に関する
+情報</t>
+    <rPh sb="0" eb="3">
+      <t>ホウコクシャ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ジョウホウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>（職種：□医師、□歯科医師、□薬剤師、□看護師、□その他（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　））</t>
+    <rPh sb="1" eb="3">
+      <t>ショクシュ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>イシ</t>
+    </rPh>
+    <rPh sb="9" eb="13">
+      <t>シカイシ</t>
+    </rPh>
+    <rPh sb="15" eb="18">
+      <t>ヤクザイシ</t>
+    </rPh>
+    <rPh sb="20" eb="23">
+      <t>カンゴシ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>タ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>住所：</t>
+    <rPh sb="0" eb="2">
+      <t>ジュウショ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>〒</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>都道</t>
+    <rPh sb="0" eb="2">
+      <t>トドウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>市区</t>
+    <rPh sb="0" eb="2">
+      <t>シク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>府県</t>
+    <rPh sb="0" eb="2">
+      <t>フケン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>町村</t>
+    <rPh sb="0" eb="2">
+      <t>チョウソン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>メールアドレス：</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>＠</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>接種場所に関する情報</t>
+    <rPh sb="0" eb="4">
+      <t>セッシュバショ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ジョウホウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>都道</t>
+    <rPh sb="0" eb="1">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ドウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>臨床経過</t>
+    <rPh sb="0" eb="4">
+      <t>リンショウケイカ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>西暦　　　年　　月　　日</t>
+    <rPh sb="0" eb="2">
+      <t>セイレキ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ヒ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>＜注意事項＞</t>
+    <rPh sb="1" eb="3">
+      <t>チュウイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ジコウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>1.</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　被保険者番号等のうち、枝番がない場合は、空欄のままとしてください。</t>
+    <rPh sb="1" eb="7">
+      <t>ヒホケンシャバンゴウ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>エダバン</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>クウラン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>6.</t>
+  </si>
+  <si>
+    <t>7.</t>
+  </si>
+  <si>
+    <t>8.</t>
+  </si>
+  <si>
+    <t>9.</t>
+  </si>
+  <si>
+    <t>10.</t>
+  </si>
+  <si>
+    <t>　報告された情報については、ワクチンの安全対策の一環として、広く情報を公表することがありますが、その場合には、施設名及び患者のプライバシー等に関する部分は除きます。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>11.</t>
+  </si>
+  <si>
+    <t>12.</t>
+  </si>
+  <si>
+    <t>13.</t>
+  </si>
+  <si>
+    <t>14.</t>
+  </si>
+  <si>
+    <t>家族歴</t>
+    <rPh sb="0" eb="3">
+      <t>カゾクレキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>被疑ワクチンに関する情報</t>
+    <rPh sb="0" eb="2">
+      <t>ヒギ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ジョウホウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>　報告基準に定められていない症状については、「医師が予防接種との関連性が高いと認める症状であって、①入院治療を必要とするもの、②死亡、③身体の機能の障害に至るもの又は④死亡若しくは身体の機能の障害に至るおそれのあるもの」に該当する場合は、報告対象となります。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>15.</t>
+  </si>
+  <si>
+    <t>16.</t>
+  </si>
+  <si>
+    <t>17.</t>
+  </si>
+  <si>
+    <t>18.</t>
+  </si>
+  <si>
+    <t>　予防接種法に基づく予防接種（定期接種又は臨時接種）を受けた方に健康被害が生じた場合、予防接種健康被害救済制度により、医療費・障害年金等の給付を受けられる場合があります。また、任意の予防接種により健康被害が生じた場合、医薬品副作用被害救済制度又は生物由来製品感染等被害救済制度の対象となる場合があります。予防接種による副反応が疑われる症状を呈した患者が、これらの制度の対象になると考えられる場合は、当該患者又はその保護者にこれらの制度を紹介して下さい。
+予防接種健康被害救済制度：https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/vaccine_kenkouhigaikyuusai.html
+医薬品副作用被害救済制度・生物由来製品感染等被害救済制度：https://www.pmda.go.jp/relief-services/index.html</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>19.</t>
+  </si>
+  <si>
+    <t>20.</t>
+  </si>
+  <si>
+    <t>21.</t>
+  </si>
+  <si>
+    <t>　新型コロナワクチンについては、これまでワクチン接種との因果関係が示されていない症状も含め、幅広く評価を行っていく必要があることから、当面の間、以下の症状については副反応疑い報告を積極的に検討するとともに、これら以外の症状（遅発性の症状又は遷延する症状を含む。）についても必要に応じて報告を検討してください。
+　けいれん（ただし、熱性けいれんを除く。）、ギラン・バレ症候群、急性散在性脳脊髄炎（ADEM）、血小板減少性紫斑病、血管炎、無菌性髄膜炎、脳炎・脳症、脊髄炎、関節炎、顔面神経麻痺、血管迷走神経反射（失神を伴うもの）
+　なお、医薬品医療機器総合機構ウェブサイト上にて新型コロナワクチンに係る報告の記載例を示しているため、報告にあたっては参照してください。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　被保険者番号等又は受給者番号等が不明の場合は、「不明」と記載してください。</t>
+    <rPh sb="1" eb="5">
+      <t>ヒホケンシャ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>バンゴウ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>マタ</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>ジュキュウシャ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>バンゴウ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>フメイ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>フメイ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　報告基準において複数の症状が含まれているもの（「脳炎・脳症」、「BCG骨炎（骨髄炎、骨膜炎）」、「疼痛又は運動障害を中心とする多様な症状」）を「主たる症状」として報告する場合は、複数の症状のうち、主たるものを１つ記載してください。（「脳炎・脳症」の場合、「脳炎」又は「脳症」のうちどちらか１つを記載してください。）</t>
+    <rPh sb="73" eb="74">
+      <t>シュ</t>
+    </rPh>
+    <rPh sb="76" eb="78">
+      <t>ショウジョウ</t>
+    </rPh>
+    <rPh sb="82" eb="84">
+      <t>ホウコク</t>
+    </rPh>
+    <rPh sb="86" eb="88">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="107" eb="109">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="118" eb="120">
+      <t>ノウエン</t>
+    </rPh>
+    <rPh sb="121" eb="123">
+      <t>ノウショウ</t>
+    </rPh>
+    <rPh sb="125" eb="127">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="129" eb="131">
+      <t>ノウエン</t>
+    </rPh>
+    <rPh sb="132" eb="133">
+      <t>マタ</t>
+    </rPh>
+    <rPh sb="135" eb="137">
+      <t>ノウショウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　報告基準は、予防接種後一定の期間内に現れた症状を報告するためのものであり、予防接種との因果関係や予防接種健康被害救済と直接に結びつくものではありません。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　HPVワクチンについては、接種後に広範な慢性の疼痛又は運動障害を中心とする多様な症状が発生する場合があるため、これらの症状と接種との関連性が認められる場合は、報告してください。HPVワクチンの定期接種（キャッチアップ接種を含む。）にあっては、交互接種の後に生じたものである場合、「臨床経過」欄にその旨を明記してください。HPVワクチンのキャッチアップ接種において、過去に接種したヒトパピローマウイルス様粒子ワクチンの種類が不明の場合は、「臨床経過」欄にその旨を明記してください。</t>
+    <rPh sb="141" eb="143">
+      <t>リンショウ</t>
+    </rPh>
+    <rPh sb="143" eb="145">
+      <t>ケイカ</t>
+    </rPh>
+    <rPh sb="220" eb="222">
+      <t>リンショウ</t>
+    </rPh>
+    <rPh sb="222" eb="224">
+      <t>ケイカ</t>
+    </rPh>
+    <rPh sb="229" eb="230">
+      <t>ムネ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">　ＲＳウイルス母子免疫ワクチンについては、接種を受けた妊婦に発現した症状のみならず、胎児又は出生した児において発現した副反応が疑われる症状についても、「医師が予防接種との関連性が高いと認める症状であって、入院治療を必要とするもの、死亡、身体の機能の障害に至るもの又は死亡若しくは身体の機能の障害に至るおそれのあるもの」に該当する場合は、副反応疑い報告の対象となります。
+　胎児において発現した副反応が疑われる症状について報告する場合は、「被接種者情報」欄には、母親の情報を記載してください。
+　出生した児において発現した副反応が疑われる症状について報告する場合は、「被接種者情報」欄には、出生した児の情報を記載してください。その場合、「被疑ワクチンに関する情報」欄及び「接種場所に関する情報」欄には、母親に対して行われた予防接種の情報を記載するとともに、「臨床経過」欄に、予防接種を受けた母親の氏名又はイニシャル、性別、住所、生年月日、接種時年齢を記載してください。
+　母親と出生した児の両者に副反応が疑われる症状が生じ、それらについて報告する場合、母親と出生した児で別々に副反応疑い報告を行ってください。その場合、母子それぞれの報告において、「臨床経過」欄に、「母体／児において○○が発生しており、○年○月○日付けで、別途副反応疑い報告を提出している。」旨記載してください。　
+</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>定期接種・臨時接種ワクチンの有無　　　　　　　　□有　　　　　□無</t>
+    <rPh sb="0" eb="4">
+      <t>テイキセッシュ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>リンジ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
       <t>セッシュ</t>
     </rPh>
+    <rPh sb="14" eb="16">
+      <t>ウム</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>アリ</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>ナシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>被保険者記号（左詰め）</t>
+    <rPh sb="7" eb="9">
+      <t>ヒダリヅ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>被保険者番号（左詰め）</t>
+    <rPh sb="7" eb="9">
+      <t>ヒダリヅ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　　　　症状との因果関係が最も疑われる被疑ワクチンがある場合は〇をつけてください。</t>
+    <rPh sb="4" eb="6">
+      <t>ショウジョウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>インガ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>カンケイ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>モット</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ウタガ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ヒギ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>バアイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>検査結果</t>
+    <rPh sb="0" eb="2">
+      <t>ケンサ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ケッカ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>医療機関名（所属部署まで）：</t>
+    <rPh sb="0" eb="2">
+      <t>イリョウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キカン</t>
+    </rPh>
     <rPh sb="4" eb="5">
-      <t>ゴ</t>
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="6" eb="10">
+      <t>ショゾクブショ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グラム　</t>
+  </si>
+  <si>
+    <t>□ 不明</t>
+  </si>
+  <si>
+    <t>　　　　１　死亡　　　　　２　障害　　　　　　　　　　　　　　　  ３　死亡につながるおそれ　　　　　　　　　　　　　　　４　障害につながるおそれ
+　　　　５　入院　　　　　６　上記１～５に準じて重い　　　　 ７　後世代における先天性の疾病又は異常</t>
+    <rPh sb="122" eb="123">
+      <t>マタ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　　１　重い　　</t>
+    <rPh sb="4" eb="5">
+      <t>オモ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　　２　重くない</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">　その他の症状がある場合は、「その他の症状」欄にご記入ください。臨床経過は、裏面の「臨床経過」欄にご記入ください。                                                                                              </t>
+    <rPh sb="22" eb="23">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="42" eb="44">
+      <t>リンショウ</t>
+    </rPh>
+    <rPh sb="44" eb="46">
+      <t>ケイカ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　主たる症状の診断根拠となった検査結果（接種前、発現日等の検査値（単位含む）又は検査所見）をご記入ください。</t>
+    <rPh sb="15" eb="17">
+      <t>ケンサ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ケッカ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>タンイ</t>
+    </rPh>
+    <rPh sb="35" eb="36">
+      <t>フク</t>
+    </rPh>
+    <rPh sb="38" eb="39">
+      <t>マタ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　西暦　　　　　　　　　年　　　　　　月　　　　　　日　　　　　　　　午前　・　午後　　　　　　時　　　　　　分                       　　　　　　　　　　　　　　　　　　　　　□　不明</t>
+    <rPh sb="1" eb="3">
+      <t>セイレキ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>ゴゼン</t>
+    </rPh>
+    <rPh sb="40" eb="42">
+      <t>ゴゴ</t>
+    </rPh>
+    <rPh sb="48" eb="49">
+      <t>ジ</t>
+    </rPh>
+    <rPh sb="55" eb="56">
+      <t>フン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　接種日時</t>
+    <rPh sb="1" eb="5">
+      <t>セッシュニチジ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　使用中の医薬品</t>
+    <rPh sb="1" eb="3">
+      <t>シヨウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>チュウ</t>
     </rPh>
     <rPh sb="5" eb="8">
-      <t>フクハンノウ</t>
-[...23 lines deleted...]
-    <rPh sb="9" eb="11">
+      <t>イヤクヒン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　主たる症状以外の症状がある場合は、以下にご記入ください。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　１　回復　　　　２　軽快　　　　３　未回復　　　　４　後遺症（症状：　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）　　　　５　死亡　　　　６　不明</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　西暦　　　　　　　　　年　　　　　月　　　　　日　                                                                                   □　不明　</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　西暦　　　　　　　　　年　　　　　月　　　　　日　　　　　午前　・　午後　　　　　時　　　　　分　　　　　　　　　　　　　　　□　不明</t>
+    <rPh sb="1" eb="3">
+      <t>セイレキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　（既に医薬品医療機器総合機構へ報告した症例の続報の場合→□）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　氏名：</t>
+    <rPh sb="1" eb="3">
+      <t>シメイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　住所：</t>
+    <rPh sb="1" eb="3">
+      <t>ジュウショ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　接種場所が報告医療機関と異なる場合はご記入ください。</t>
+    <rPh sb="1" eb="5">
+      <t>セッシュバショ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　医療機関名：</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 　□　接種場所が不明の場合</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>記入前に裏面の＜注意事項＞をお読みください。</t>
+    <rPh sb="0" eb="3">
+      <t>キニュウマエ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ウラ</t>
+    </rPh>
+    <rPh sb="8" eb="12">
+      <t>チュウイジコウ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ヨ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　電話番号：</t>
+    <rPh sb="1" eb="3">
+      <t>デンワ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　症状名（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</t>
+    <rPh sb="1" eb="3">
+      <t>ショウジョウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">　主たる症状を１つご記入ください。　　　症状名（　　　　　　　　　　　　　　　　　　　　　      　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　 ）   </t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　厚生労働省及び医薬品医療機器総合機構のウェブサイトにおいて、記入要領を掲載しているため、報告書の記入に当たって参考にしてください。</t>
+    <rPh sb="1" eb="3">
+      <t>コウセイ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ロウドウショウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>イヤク</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ヒン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>イリョウ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>キキ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ソウゴウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>キコウ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>ヨウリョウ</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>ケイサイ</t>
+    </rPh>
+    <rPh sb="45" eb="47">
+      <t>ホウコク</t>
+    </rPh>
+    <rPh sb="47" eb="48">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="49" eb="51">
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="52" eb="53">
+      <t>ア</t>
+    </rPh>
+    <rPh sb="56" eb="58">
+      <t>サンコウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　予防接種法第12条第１項の規定による副反応疑い報告を行う場合は、被接種者の公的医療保険の被保険者番号等（保険者番号、被保険者等記号・番号、枝番）又は生活保護の受給者番号等（公費負担者番号、受給者番号）のいずれかを記載してください。</t>
+    <rPh sb="27" eb="28">
+      <t>オコナ</t>
+    </rPh>
+    <rPh sb="33" eb="34">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="34" eb="36">
       <t>セッシュ</t>
     </rPh>
-    <rPh sb="12" eb="14">
-      <t>リンジ</t>
+    <rPh sb="36" eb="37">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>コウテキ</t>
+    </rPh>
+    <rPh sb="40" eb="42">
+      <t>イリョウ</t>
+    </rPh>
+    <rPh sb="42" eb="44">
+      <t>ホケン</t>
+    </rPh>
+    <rPh sb="45" eb="49">
+      <t>ヒホケンシャ</t>
+    </rPh>
+    <rPh sb="49" eb="51">
+      <t>バンゴウ</t>
+    </rPh>
+    <rPh sb="51" eb="52">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="73" eb="74">
+      <t>マタ</t>
+    </rPh>
+    <rPh sb="75" eb="77">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="77" eb="79">
+      <t>ホゴ</t>
+    </rPh>
+    <rPh sb="80" eb="83">
+      <t>ジュキュウシャ</t>
+    </rPh>
+    <rPh sb="83" eb="85">
+      <t>バンゴウ</t>
+    </rPh>
+    <rPh sb="85" eb="86">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="107" eb="109">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　受給者番号等については、被接種者が生活保護受給者の場合にのみ記載し、その他の公費負担医療の受給者の場合は、空欄にしてください。</t>
+    <rPh sb="31" eb="33">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　別添１の報告基準において算用数字を付している症状については、定められた期間内に発生した場合は、因果関係の有無にかかわらず、国に報告することが義務付けられています。</t>
+    <rPh sb="1" eb="3">
+      <t>ベッテン</t>
+    </rPh>
+    <rPh sb="40" eb="42">
+      <t>ハッセイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　報告基準において定められた発生までの期間を超えて発生した症状であっても、それが予防接種を受けたことによるものと疑われ、7.に該当する場合は、報告してください。</t>
+    <rPh sb="9" eb="10">
+      <t>サダ</t>
     </rPh>
     <rPh sb="14" eb="16">
-      <t>セッシュ</t>
-[...2 lines deleted...]
-      <t>ニンイ</t>
+      <t>ハッセイ</t>
     </rPh>
     <rPh sb="19" eb="21">
-      <t>セッシュ</t>
-[...4 lines deleted...]
-    <phoneticPr fontId="1"/>
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>ショウジョウ</t>
+    </rPh>
+    <rPh sb="63" eb="65">
+      <t>ガイトウ</t>
+    </rPh>
+    <rPh sb="67" eb="69">
+      <t>バアイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　「症状の転帰」について、報告時点で、記載された症状が未回復である場合には「未回復」に、記載された症状による障害等がある場合には「後遺症」に○印を記載してください。</t>
+    <rPh sb="2" eb="4">
+      <t>ショウジョウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>テンキ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ホウコク</t>
+    </rPh>
+    <rPh sb="71" eb="72">
+      <t>シルシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　報告対象の症状が、急性散在性脳脊髄炎（ADEM）、ギラン・バレ症候群（GBS）、血栓症（血栓塞栓症を含み、血小板減少症を伴うものに限る。）（TTS）、心筋炎又は心膜炎に該当する場合は、別途、調査票を記入の上、提出してください。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　報告された情報については、厚生労働省、国立健康危機管理研究機構、医薬品医療機器総合機構で共有します。また、患者（被接種者）の氏名、生年月日及び被保険者番号等を除いた情報を、製造販売業者に提供します。報告を行った医療機関等に対し、医薬品医療機器総合機構又は製造販売業者が詳細調査を行う場合があります。</t>
+    <rPh sb="22" eb="24">
+      <t>ケンコウ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>キコウ</t>
+    </rPh>
+    <rPh sb="54" eb="56">
+      <t>カンジャ</t>
+    </rPh>
+    <rPh sb="70" eb="71">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="72" eb="76">
+      <t>ヒホケンシャ</t>
+    </rPh>
+    <rPh sb="76" eb="78">
+      <t>バンゴウ</t>
+    </rPh>
+    <rPh sb="78" eb="79">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　患者に予防接種を行った医師等以外の医師等も予防接種を受けたことによるものと疑われる症状を知った場合には報告を行うこととされています。なお、報告いただく場合においては、把握が困難な事項については、記載いただく必要はありません。</t>
+    <rPh sb="104" eb="106">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　電子報告システム（報告受付サイト）による報告は、以下の独立行政法人医薬品医療機器総合機構ウェブサイトよりアクセスし、報告書を作成、提出してください。
+　URL：https://www.pmda.go.jp/safety/reports/hcp/0002.html</t>
+    <rPh sb="61" eb="62">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
-      <t>　　□定期接種・臨時接種　　　　　□任意接種　　　　</t>
+      <t>　FAXでの報告は、独立行政法人医薬品医療機器総合機構の下記のFAX番号宛てに送付してください。</t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
-        <color rgb="FFFF0000"/>
+        <strike/>
+        <sz val="10"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>　</t>
-[...721 lines deleted...]
-      <t>（</t>
+      <t xml:space="preserve"> 　</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>症状名</t>
+      <t xml:space="preserve"> 
+　FAX番号：0120-176-146（各種ワクチン共通）</t>
+    </r>
+    <rPh sb="34" eb="36">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>被疑ワクチンの種類
+（</t>
     </r>
     <r>
       <rPr>
-        <sz val="12"/>
+        <b/>
+        <sz val="9"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>：　　　　　　　　　　　　　　　　　　　　）</t>
-[...1576 lines deleted...]
-      <t>報告基準</t>
+      <t>同時接種したワクチン</t>
     </r>
     <r>
       <rPr>
-        <sz val="8"/>
+        <sz val="9"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>（該当するものの番号に「○」を記入）</t>
+      <t>を記載）</t>
     </r>
     <rPh sb="0" eb="2">
-      <t>ホウコク</t>
-[...5 lines deleted...]
-      <t>ガイトウ</t>
+      <t>ヒギ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>シュルイ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ドウジ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>セッシュ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　検査結果は前頁の「検査結果」欄にご記入ください。</t>
+    <rPh sb="3" eb="5">
+      <t>ケッカ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ページ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ケンサ</t>
     </rPh>
     <rPh sb="12" eb="14">
-      <t>バンゴウ</t>
-[...157 lines deleted...]
-    <phoneticPr fontId="1"/>
+      <t>ケッカ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>留意事項</t>
+    <rPh sb="0" eb="4">
+      <t>リュウイジコウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="ＭＳ Ｐゴシック"/>
+      <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="6"/>
-[...7 lines deleted...]
-      <sz val="13"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
+      <sz val="6"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="10"/>
-      <color theme="1"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <strike/>
+      <sz val="10"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
-      <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="10"/>
-[...22 lines deleted...]
-    <font>
       <b/>
-      <sz val="13"/>
-[...38 lines deleted...]
-    <font>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="7.5"/>
+      <sz val="12"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="79">
+  <borders count="55">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
-[...10 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
-[...19 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...21 lines deleted...]
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
-[...147 lines deleted...]
-      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...65 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
-[...12 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
-      <bottom/>
-[...10 lines deleted...]
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
-[...14 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
-[...23 lines deleted...]
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
-[...19 lines deleted...]
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
-        <color indexed="64"/>
-[...33 lines deleted...]
-      <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
-      <right/>
-[...1 lines deleted...]
-        <color indexed="64"/>
+      <right style="hair">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...2 lines deleted...]
-        <color indexed="64"/>
+      <left style="hair">
+        <color auto="1"/>
+      </left>
+      <right style="hair">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="medium">
+      <left style="hair">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="dashed">
-        <color indexed="64"/>
+      <top style="thin">
+        <color auto="1"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color indexed="64"/>
+      <left style="hair">
+        <color auto="1"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...18 lines deleted...]
-      <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...1 lines deleted...]
-      <bottom style="dotted">
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...13 lines deleted...]
-      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...170 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="288">
+  <cellXfs count="214">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...281 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...206 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...102 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>6</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>1</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>169334</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>20955</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>31</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>247650</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>96944</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>129540</xdr:rowOff>
     </xdr:to>
-    <xdr:sp macro="" textlink="">
-[...1 lines deleted...]
-        <xdr:cNvPr id="2" name="大かっこ 1">
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="2" name="Group 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D37713C2-002B-4FF4-9A8D-CA8B5094CEA0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D745C6B6-C235-4C97-8ED6-DB609E63769A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr/>
-[...1 lines deleted...]
-      <xdr:spPr>
+        <xdr:cNvGrpSpPr>
+          <a:grpSpLocks/>
+        </xdr:cNvGrpSpPr>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1390651" y="5495926"/>
-          <a:ext cx="5686425" cy="533399"/>
+          <a:off x="588434" y="6276975"/>
+          <a:ext cx="110490" cy="108585"/>
+          <a:chOff x="1125" y="8579"/>
+          <a:chExt cx="177" cy="227"/>
         </a:xfrm>
-        <a:prstGeom prst="bracketPair">
-[...30 lines deleted...]
-    </xdr:sp>
+      </xdr:grpSpPr>
+      <xdr:cxnSp macro="">
+        <xdr:nvCxnSpPr>
+          <xdr:cNvPr id="3" name="AutoShape 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EC57AD7-149A-91F1-172E-251A1C9FDDD3}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvCxnSpPr>
+            <a:cxnSpLocks noChangeShapeType="1"/>
+          </xdr:cNvCxnSpPr>
+        </xdr:nvCxnSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm flipV="1">
+            <a:off x="1125" y="8579"/>
+            <a:ext cx="0" cy="227"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd type="triangle" w="med" len="med"/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:noFill/>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:srgbClr val="808080"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+      </xdr:cxnSp>
+      <xdr:cxnSp macro="">
+        <xdr:nvCxnSpPr>
+          <xdr:cNvPr id="4" name="AutoShape 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14DB8236-0F22-7624-0A0E-12EA93105E6D}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvCxnSpPr>
+            <a:cxnSpLocks noChangeShapeType="1"/>
+          </xdr:cNvCxnSpPr>
+        </xdr:nvCxnSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1132" y="8801"/>
+            <a:ext cx="170" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:noFill/>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:srgbClr val="808080"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+      </xdr:cxnSp>
+    </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>6</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>7188</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>3594</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>179717</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>172528</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="3" name="直線矢印コネクタ 2">
+        <xdr:cNvPr id="6" name="直線コネクタ 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E8102B0-BC4A-401B-A16D-E4D49E19B6C8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BA57DE8-EC7B-4F02-9EBB-E02B2901FBEF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1476375" y="10067925"/>
-          <a:ext cx="441525" cy="0"/>
+          <a:off x="427726" y="8180717"/>
+          <a:ext cx="2508849" cy="416943"/>
         </a:xfrm>
-        <a:prstGeom prst="straightConnector1">
+        <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
-        <a:ln w="12700">
-[...4 lines deleted...]
-        </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="0">
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>25</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>85725</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>114302</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>31</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>219075</xdr:rowOff>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>133349</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>342899</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4" name="大かっこ 3">
+        <xdr:cNvPr id="16" name="二等辺三角形 15">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E463988-7B02-4D37-8B82-11378B2FECAE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5A93F3E-A175-4055-A13F-2B5FC445869D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
-        <a:xfrm>
-[...1 lines deleted...]
-          <a:ext cx="1533525" cy="504825"/>
+        <a:xfrm rot="5400000">
+          <a:off x="2495551" y="7505701"/>
+          <a:ext cx="228597" cy="228599"/>
         </a:xfrm>
-        <a:prstGeom prst="bracketPair">
+        <a:prstGeom prst="triangle">
           <a:avLst/>
         </a:prstGeom>
-        <a:ln w="12700">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
-        <a:lnRef idx="1">
-          <a:schemeClr val="accent1"/>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
         </a:lnRef>
-        <a:fillRef idx="0">
+        <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
-          <a:schemeClr val="tx1"/>
+          <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
-        <a:bodyPr vertOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
-          <a:pPr algn="ctr"/>
+          <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>24</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:col>17</xdr:col>
+      <xdr:colOff>58379</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>55306</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>25</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:col>18</xdr:col>
+      <xdr:colOff>132121</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>119830</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="5" name="直線矢印コネクタ 4">
+        <xdr:cNvPr id="91" name="直線コネクタ 90">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{884615B8-350E-4069-B21C-0E67FA1E9F5D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E500BB6D-5E88-4CE6-9592-4CBF0FB3EB2E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
-        <a:xfrm>
-[...1 lines deleted...]
-          <a:ext cx="190500" cy="0"/>
+        <a:xfrm flipV="1">
+          <a:off x="3376766" y="8246806"/>
+          <a:ext cx="255024" cy="236589"/>
         </a:xfrm>
-        <a:prstGeom prst="straightConnector1">
+        <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
-        <a:ln>
-[...4 lines deleted...]
-        </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="0">
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>133350</xdr:rowOff>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>58379</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>55306</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>6</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>133350</xdr:rowOff>
+      <xdr:col>24</xdr:col>
+      <xdr:colOff>132121</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>119830</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="6" name="直線矢印コネクタ 5">
+        <xdr:cNvPr id="98" name="直線コネクタ 97">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3653FE2-206D-43E1-B483-78D1A0FC3A6E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEF30527-CEAB-4484-B088-FFED28C4AD76}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm flipV="1">
-          <a:off x="1200150" y="5629275"/>
-          <a:ext cx="276225" cy="0"/>
+          <a:off x="3361237" y="8231360"/>
+          <a:ext cx="253945" cy="237004"/>
         </a:xfrm>
-        <a:prstGeom prst="straightConnector1">
+        <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
-        <a:ln>
-[...4 lines deleted...]
-        </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="0">
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>11</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>66676</xdr:rowOff>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>58379</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>55306</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>31</xdr:col>
-[...254 lines deleted...]
-      <xdr:rowOff>171450</xdr:rowOff>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>132121</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>119830</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="11" name="直線コネクタ 10">
+        <xdr:cNvPr id="99" name="直線コネクタ 98">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{712AAB4A-139C-4417-A2C1-35C2EBE76B54}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{243DA10F-BBCC-4CD2-A0C0-6CB5090F244C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
-        <a:xfrm>
-[...1 lines deleted...]
-          <a:ext cx="2228850" cy="9525"/>
+        <a:xfrm flipV="1">
+          <a:off x="3361237" y="8231360"/>
+          <a:ext cx="253945" cy="237004"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
-        <a:ln>
-[...3 lines deleted...]
-        </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
-          <a:schemeClr val="accent2"/>
+          <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
-          <a:schemeClr val="accent2"/>
+          <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="0">
-          <a:schemeClr val="accent2"/>
+          <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:oneCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>6</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>247650</xdr:rowOff>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>58379</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>55306</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="491225" cy="209032"/>
-[...2 lines deleted...]
-        <xdr:cNvPr id="12" name="テキスト ボックス 11">
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>132121</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>119830</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="100" name="直線コネクタ 99">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{844BE566-B42F-4714-9D84-73D6F1E61738}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1E34D62-9E0E-40EF-9506-89DF2F597AB5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr txBox="1"/>
-      </xdr:nvSpPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
       <xdr:spPr>
-        <a:xfrm>
-[...1 lines deleted...]
-          <a:ext cx="491225" cy="209032"/>
+        <a:xfrm flipV="1">
+          <a:off x="3361237" y="8231360"/>
+          <a:ext cx="253945" cy="237004"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
+        <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
       </xdr:spPr>
       <xdr:style>
-        <a:lnRef idx="0">
-          <a:scrgbClr r="0" g="0" b="0"/>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
-          <a:scrgbClr r="0" g="0" b="0"/>
+          <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="0">
-          <a:scrgbClr r="0" g="0" b="0"/>
+          <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
-      <xdr:txBody>
-[...15 lines deleted...]
-    </xdr:sp>
+    </xdr:cxnSp>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>41</xdr:col>
+      <xdr:colOff>58379</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>55306</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>42</xdr:col>
+      <xdr:colOff>132121</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>119830</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="101" name="直線コネクタ 100">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC984F4F-FB22-451D-B5F6-0831244A8881}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="3361237" y="8231360"/>
+          <a:ext cx="253945" cy="237004"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>47</xdr:col>
+      <xdr:colOff>58379</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>55306</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>48</xdr:col>
+      <xdr:colOff>132121</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>119830</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="102" name="直線コネクタ 101">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55D8C298-0AB9-4235-87E0-A4DCF8DDC66A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="3361237" y="8231360"/>
+          <a:ext cx="253945" cy="237004"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1481A6E9-C7DD-4EFA-873C-507B82DF5C61}">
-  <dimension ref="A1:AL98"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{350F75D3-7BD6-4B4E-996F-67D0366BB7D0}">
+  <sheetPr>
+    <tabColor rgb="FFFFFF00"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:CI55"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="130" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="BL6" sqref="BL6"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.88671875" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="2.59765625" defaultRowHeight="12" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="2.88671875" style="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="33" max="16384" width="2.88671875" style="1"/>
+    <col min="1" max="1" width="5.5" style="1" customWidth="1"/>
+    <col min="2" max="51" width="2.3984375" style="1" customWidth="1"/>
+    <col min="52" max="69" width="2.59765625" style="1"/>
+    <col min="70" max="70" width="4.09765625" style="1" bestFit="1" customWidth="1"/>
+    <col min="71" max="73" width="3.19921875" style="1" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="2.59765625" style="1"/>
+    <col min="75" max="75" width="4.09765625" style="1" bestFit="1" customWidth="1"/>
+    <col min="76" max="16384" width="2.59765625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="A2" s="228" t="s">
+    <row r="1" spans="1:74" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="193" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="228"/>
-[...66 lines deleted...]
-      <c r="A4" s="230" t="s">
+      <c r="B1" s="193"/>
+      <c r="C1" s="193"/>
+      <c r="D1" s="193"/>
+      <c r="E1" s="193"/>
+      <c r="F1" s="193"/>
+      <c r="G1" s="193"/>
+      <c r="H1" s="193"/>
+      <c r="I1" s="193"/>
+      <c r="J1" s="193"/>
+      <c r="K1" s="193"/>
+      <c r="L1" s="193"/>
+      <c r="M1" s="193"/>
+      <c r="N1" s="193"/>
+      <c r="O1" s="193"/>
+      <c r="P1" s="193"/>
+      <c r="Q1" s="193"/>
+      <c r="R1" s="193"/>
+      <c r="S1" s="193"/>
+      <c r="T1" s="193"/>
+      <c r="U1" s="193"/>
+      <c r="V1" s="193"/>
+      <c r="W1" s="193"/>
+      <c r="X1" s="193"/>
+      <c r="Y1" s="193"/>
+      <c r="Z1" s="193"/>
+      <c r="AA1" s="193"/>
+      <c r="AB1" s="193"/>
+      <c r="AC1" s="193"/>
+      <c r="AD1" s="193"/>
+      <c r="AE1" s="193"/>
+      <c r="AF1" s="193"/>
+      <c r="AG1" s="193"/>
+      <c r="AH1" s="193"/>
+      <c r="AI1" s="193"/>
+      <c r="AJ1" s="193"/>
+      <c r="AK1" s="193"/>
+      <c r="AL1" s="193"/>
+      <c r="AM1" s="193"/>
+      <c r="AN1" s="193"/>
+      <c r="AO1" s="193"/>
+      <c r="AP1" s="193"/>
+      <c r="AQ1" s="193"/>
+      <c r="AR1" s="193"/>
+      <c r="AS1" s="193"/>
+      <c r="AT1" s="193"/>
+      <c r="AU1" s="193"/>
+      <c r="AV1" s="193"/>
+      <c r="AW1" s="193"/>
+      <c r="AX1" s="193"/>
+      <c r="AY1" s="193"/>
+      <c r="AZ1" s="17"/>
+    </row>
+    <row r="2" spans="1:74" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="193"/>
+      <c r="B2" s="193"/>
+      <c r="C2" s="193"/>
+      <c r="D2" s="193"/>
+      <c r="E2" s="193"/>
+      <c r="F2" s="193"/>
+      <c r="G2" s="193"/>
+      <c r="H2" s="193"/>
+      <c r="I2" s="193"/>
+      <c r="J2" s="193"/>
+      <c r="K2" s="193"/>
+      <c r="L2" s="193"/>
+      <c r="M2" s="193"/>
+      <c r="N2" s="193"/>
+      <c r="O2" s="193"/>
+      <c r="P2" s="193"/>
+      <c r="Q2" s="193"/>
+      <c r="R2" s="193"/>
+      <c r="S2" s="193"/>
+      <c r="T2" s="193"/>
+      <c r="U2" s="193"/>
+      <c r="V2" s="193"/>
+      <c r="W2" s="193"/>
+      <c r="X2" s="193"/>
+      <c r="Y2" s="193"/>
+      <c r="Z2" s="193"/>
+      <c r="AA2" s="193"/>
+      <c r="AB2" s="193"/>
+      <c r="AC2" s="193"/>
+      <c r="AD2" s="193"/>
+      <c r="AE2" s="193"/>
+      <c r="AF2" s="193"/>
+      <c r="AG2" s="193"/>
+      <c r="AH2" s="193"/>
+      <c r="AI2" s="193"/>
+      <c r="AJ2" s="193"/>
+      <c r="AK2" s="193"/>
+      <c r="AL2" s="193"/>
+      <c r="AM2" s="193"/>
+      <c r="AN2" s="193"/>
+      <c r="AO2" s="193"/>
+      <c r="AP2" s="193"/>
+      <c r="AQ2" s="193"/>
+      <c r="AR2" s="193"/>
+      <c r="AS2" s="193"/>
+      <c r="AT2" s="193"/>
+      <c r="AU2" s="193"/>
+      <c r="AV2" s="193"/>
+      <c r="AW2" s="193"/>
+      <c r="AX2" s="193"/>
+      <c r="AY2" s="193"/>
+      <c r="AZ2" s="2"/>
+    </row>
+    <row r="3" spans="1:74" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A3" s="57" t="s">
+        <v>114</v>
+      </c>
+      <c r="B3" s="57"/>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="57"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="57"/>
+      <c r="N3" s="57"/>
+      <c r="O3" s="57"/>
+      <c r="P3" s="57"/>
+      <c r="Q3" s="57"/>
+      <c r="R3" s="57"/>
+      <c r="S3" s="57"/>
+      <c r="T3" s="57"/>
+      <c r="U3" s="57"/>
+      <c r="V3" s="57"/>
+      <c r="W3" s="57"/>
+      <c r="X3" s="57"/>
+      <c r="Y3" s="57"/>
+      <c r="Z3" s="57"/>
+      <c r="AA3" s="57"/>
+      <c r="AB3" s="57"/>
+      <c r="AC3" s="57"/>
+      <c r="AD3" s="57"/>
+      <c r="AE3" s="57"/>
+      <c r="AF3" s="57"/>
+      <c r="AG3" s="57"/>
+      <c r="AH3" s="57"/>
+      <c r="AI3" s="57"/>
+      <c r="AJ3" s="57"/>
+      <c r="AK3" s="57"/>
+      <c r="AL3" s="57"/>
+      <c r="AM3" s="57"/>
+      <c r="AN3" s="57"/>
+      <c r="AO3" s="57"/>
+      <c r="AP3" s="57"/>
+      <c r="AQ3" s="57"/>
+      <c r="AR3" s="57"/>
+      <c r="AS3" s="57"/>
+      <c r="AT3" s="57"/>
+      <c r="AU3" s="57"/>
+      <c r="AV3" s="57"/>
+      <c r="AW3" s="57"/>
+      <c r="AX3" s="57"/>
+      <c r="AY3" s="57"/>
+      <c r="AZ3" s="2"/>
+    </row>
+    <row r="4" spans="1:74" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A4" s="68" t="s">
+        <v>88</v>
+      </c>
+      <c r="B4" s="69"/>
+      <c r="C4" s="69"/>
+      <c r="D4" s="69"/>
+      <c r="E4" s="69"/>
+      <c r="F4" s="69"/>
+      <c r="G4" s="69"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="69"/>
+      <c r="L4" s="69"/>
+      <c r="M4" s="69"/>
+      <c r="N4" s="69"/>
+      <c r="O4" s="69"/>
+      <c r="P4" s="69"/>
+      <c r="Q4" s="69"/>
+      <c r="R4" s="69"/>
+      <c r="S4" s="69"/>
+      <c r="T4" s="69"/>
+      <c r="U4" s="69"/>
+      <c r="V4" s="69"/>
+      <c r="W4" s="69"/>
+      <c r="X4" s="69"/>
+      <c r="Y4" s="69"/>
+      <c r="Z4" s="69"/>
+      <c r="AA4" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="231"/>
-[...14 lines deleted...]
-      <c r="Q4" s="233" t="s">
+      <c r="AB4" s="71"/>
+      <c r="AC4" s="71"/>
+      <c r="AD4" s="71"/>
+      <c r="AE4" s="71"/>
+      <c r="AF4" s="71"/>
+      <c r="AG4" s="71"/>
+      <c r="AH4" s="71"/>
+      <c r="AI4" s="71"/>
+      <c r="AJ4" s="71"/>
+      <c r="AK4" s="71"/>
+      <c r="AL4" s="71"/>
+      <c r="AM4" s="71"/>
+      <c r="AN4" s="71"/>
+      <c r="AO4" s="71"/>
+      <c r="AP4" s="71"/>
+      <c r="AQ4" s="71"/>
+      <c r="AR4" s="71"/>
+      <c r="AS4" s="71"/>
+      <c r="AT4" s="71"/>
+      <c r="AU4" s="71"/>
+      <c r="AV4" s="71"/>
+      <c r="AW4" s="71"/>
+      <c r="AX4" s="71"/>
+      <c r="AY4" s="72"/>
+      <c r="AZ4" s="2"/>
+    </row>
+    <row r="5" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="140" t="s">
         <v>2</v>
       </c>
-      <c r="R4" s="234"/>
-[...16 lines deleted...]
-      <c r="A5" s="236" t="s">
+      <c r="B5" s="147" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="237"/>
-[...2 lines deleted...]
-      <c r="E5" s="239" t="s">
+      <c r="C5" s="148"/>
+      <c r="D5" s="148"/>
+      <c r="E5" s="148"/>
+      <c r="F5" s="148"/>
+      <c r="G5" s="148"/>
+      <c r="H5" s="148"/>
+      <c r="I5" s="149"/>
+      <c r="J5" s="147" t="s">
+        <v>89</v>
+      </c>
+      <c r="K5" s="148"/>
+      <c r="L5" s="148"/>
+      <c r="M5" s="148"/>
+      <c r="N5" s="148"/>
+      <c r="O5" s="148"/>
+      <c r="P5" s="148"/>
+      <c r="Q5" s="148"/>
+      <c r="R5" s="148"/>
+      <c r="S5" s="148"/>
+      <c r="T5" s="148"/>
+      <c r="U5" s="148"/>
+      <c r="V5" s="148"/>
+      <c r="W5" s="148"/>
+      <c r="X5" s="148"/>
+      <c r="Y5" s="148"/>
+      <c r="Z5" s="148"/>
+      <c r="AA5" s="148"/>
+      <c r="AB5" s="148"/>
+      <c r="AC5" s="149"/>
+      <c r="AD5" s="147" t="s">
+        <v>90</v>
+      </c>
+      <c r="AE5" s="148"/>
+      <c r="AF5" s="148"/>
+      <c r="AG5" s="148"/>
+      <c r="AH5" s="148"/>
+      <c r="AI5" s="148"/>
+      <c r="AJ5" s="148"/>
+      <c r="AK5" s="148"/>
+      <c r="AL5" s="148"/>
+      <c r="AM5" s="148"/>
+      <c r="AN5" s="148"/>
+      <c r="AO5" s="148"/>
+      <c r="AP5" s="148"/>
+      <c r="AQ5" s="148"/>
+      <c r="AR5" s="148"/>
+      <c r="AS5" s="148"/>
+      <c r="AT5" s="148"/>
+      <c r="AU5" s="148"/>
+      <c r="AV5" s="148"/>
+      <c r="AW5" s="149"/>
+      <c r="AX5" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="188"/>
-[...1 lines deleted...]
-      <c r="H5" s="240" t="s">
+      <c r="AY5" s="150"/>
+      <c r="AZ5" s="2"/>
+    </row>
+    <row r="6" spans="1:74" ht="27" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="141"/>
+      <c r="B6" s="33"/>
+      <c r="C6" s="34"/>
+      <c r="D6" s="34"/>
+      <c r="E6" s="34"/>
+      <c r="F6" s="34"/>
+      <c r="G6" s="34"/>
+      <c r="H6" s="34"/>
+      <c r="I6" s="35"/>
+      <c r="J6" s="36"/>
+      <c r="K6" s="34"/>
+      <c r="L6" s="34"/>
+      <c r="M6" s="34"/>
+      <c r="N6" s="34"/>
+      <c r="O6" s="34"/>
+      <c r="P6" s="34"/>
+      <c r="Q6" s="34"/>
+      <c r="R6" s="34"/>
+      <c r="S6" s="34"/>
+      <c r="T6" s="34"/>
+      <c r="U6" s="34"/>
+      <c r="V6" s="34"/>
+      <c r="W6" s="34"/>
+      <c r="X6" s="34"/>
+      <c r="Y6" s="34"/>
+      <c r="Z6" s="34"/>
+      <c r="AA6" s="34"/>
+      <c r="AB6" s="34"/>
+      <c r="AC6" s="35"/>
+      <c r="AD6" s="36"/>
+      <c r="AE6" s="34"/>
+      <c r="AF6" s="34"/>
+      <c r="AG6" s="34"/>
+      <c r="AH6" s="34"/>
+      <c r="AI6" s="34"/>
+      <c r="AJ6" s="34"/>
+      <c r="AK6" s="34"/>
+      <c r="AL6" s="34"/>
+      <c r="AM6" s="34"/>
+      <c r="AN6" s="34"/>
+      <c r="AO6" s="34"/>
+      <c r="AP6" s="34"/>
+      <c r="AQ6" s="34"/>
+      <c r="AR6" s="34"/>
+      <c r="AS6" s="34"/>
+      <c r="AT6" s="34"/>
+      <c r="AU6" s="34"/>
+      <c r="AV6" s="34"/>
+      <c r="AW6" s="35"/>
+      <c r="AX6" s="36"/>
+      <c r="AY6" s="59"/>
+      <c r="AZ6" s="2"/>
+    </row>
+    <row r="7" spans="1:74" ht="19.95" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="141"/>
+      <c r="B7" s="107" t="s">
         <v>5</v>
       </c>
-      <c r="I5" s="241"/>
-[...8 lines deleted...]
-      <c r="R5" s="97" t="s">
+      <c r="C7" s="108"/>
+      <c r="D7" s="108"/>
+      <c r="E7" s="108"/>
+      <c r="F7" s="108"/>
+      <c r="G7" s="108"/>
+      <c r="H7" s="108"/>
+      <c r="I7" s="108"/>
+      <c r="J7" s="108"/>
+      <c r="K7" s="108"/>
+      <c r="L7" s="108"/>
+      <c r="M7" s="108"/>
+      <c r="N7" s="108"/>
+      <c r="O7" s="108"/>
+      <c r="P7" s="108"/>
+      <c r="Q7" s="108"/>
+      <c r="R7" s="108"/>
+      <c r="S7" s="109"/>
+      <c r="T7" s="76" t="s">
         <v>6</v>
       </c>
-      <c r="S5" s="99"/>
-      <c r="T5" s="98" t="s">
+      <c r="U7" s="76"/>
+      <c r="V7" s="76"/>
+      <c r="W7" s="76"/>
+      <c r="X7" s="76"/>
+      <c r="Y7" s="76"/>
+      <c r="Z7" s="76"/>
+      <c r="AA7" s="76"/>
+      <c r="AB7" s="76"/>
+      <c r="AC7" s="76"/>
+      <c r="AD7" s="76"/>
+      <c r="AE7" s="76"/>
+      <c r="AF7" s="76"/>
+      <c r="AG7" s="76"/>
+      <c r="AH7" s="76"/>
+      <c r="AI7" s="76"/>
+      <c r="AJ7" s="77"/>
+      <c r="AK7" s="75" t="s">
         <v>7</v>
       </c>
-      <c r="U5" s="98"/>
-[...3 lines deleted...]
-      <c r="Y5" s="243" t="s">
+      <c r="AL7" s="76"/>
+      <c r="AM7" s="76"/>
+      <c r="AN7" s="76"/>
+      <c r="AO7" s="76"/>
+      <c r="AP7" s="76"/>
+      <c r="AQ7" s="76"/>
+      <c r="AR7" s="77"/>
+      <c r="AS7" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="Z5" s="243"/>
-[...1 lines deleted...]
-      <c r="AB5" s="244" t="s">
+      <c r="AT7" s="73"/>
+      <c r="AU7" s="73"/>
+      <c r="AV7" s="73"/>
+      <c r="AW7" s="73"/>
+      <c r="AX7" s="73"/>
+      <c r="AY7" s="74"/>
+      <c r="AZ7" s="2"/>
+    </row>
+    <row r="8" spans="1:74" ht="27" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A8" s="141"/>
+      <c r="B8" s="110"/>
+      <c r="C8" s="111"/>
+      <c r="D8" s="111"/>
+      <c r="E8" s="111"/>
+      <c r="F8" s="111"/>
+      <c r="G8" s="111"/>
+      <c r="H8" s="111"/>
+      <c r="I8" s="111"/>
+      <c r="J8" s="111"/>
+      <c r="K8" s="111"/>
+      <c r="L8" s="111"/>
+      <c r="M8" s="111"/>
+      <c r="N8" s="111"/>
+      <c r="O8" s="111"/>
+      <c r="P8" s="111"/>
+      <c r="Q8" s="111"/>
+      <c r="R8" s="111"/>
+      <c r="S8" s="112"/>
+      <c r="T8" s="111"/>
+      <c r="U8" s="111"/>
+      <c r="V8" s="111"/>
+      <c r="W8" s="111"/>
+      <c r="X8" s="111"/>
+      <c r="Y8" s="111"/>
+      <c r="Z8" s="111"/>
+      <c r="AA8" s="111"/>
+      <c r="AB8" s="111"/>
+      <c r="AC8" s="111"/>
+      <c r="AD8" s="111"/>
+      <c r="AE8" s="111"/>
+      <c r="AF8" s="111"/>
+      <c r="AG8" s="111"/>
+      <c r="AH8" s="111"/>
+      <c r="AI8" s="111"/>
+      <c r="AJ8" s="112"/>
+      <c r="AK8" s="37"/>
+      <c r="AL8" s="38"/>
+      <c r="AM8" s="38"/>
+      <c r="AN8" s="38"/>
+      <c r="AO8" s="38"/>
+      <c r="AP8" s="38"/>
+      <c r="AQ8" s="38"/>
+      <c r="AR8" s="39"/>
+      <c r="AS8" s="37"/>
+      <c r="AT8" s="38"/>
+      <c r="AU8" s="38"/>
+      <c r="AV8" s="38"/>
+      <c r="AW8" s="38"/>
+      <c r="AX8" s="38"/>
+      <c r="AY8" s="60"/>
+      <c r="AZ8" s="2"/>
+    </row>
+    <row r="9" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="141"/>
+      <c r="B9" s="80" t="s">
         <v>9</v>
       </c>
-      <c r="AC5" s="244"/>
-[...9 lines deleted...]
-      <c r="E6" s="246" t="s">
+      <c r="C9" s="81"/>
+      <c r="D9" s="81"/>
+      <c r="E9" s="81"/>
+      <c r="F9" s="82"/>
+      <c r="G9" s="116" t="s">
         <v>10</v>
       </c>
-      <c r="F6" s="247"/>
-[...5 lines deleted...]
-      <c r="L6" s="249" t="s">
+      <c r="H9" s="116"/>
+      <c r="I9" s="116"/>
+      <c r="J9" s="116"/>
+      <c r="K9" s="116"/>
+      <c r="L9" s="116"/>
+      <c r="M9" s="116"/>
+      <c r="N9" s="116"/>
+      <c r="O9" s="116"/>
+      <c r="P9" s="116"/>
+      <c r="Q9" s="116"/>
+      <c r="R9" s="116"/>
+      <c r="S9" s="116"/>
+      <c r="T9" s="116"/>
+      <c r="U9" s="116"/>
+      <c r="V9" s="116"/>
+      <c r="W9" s="116"/>
+      <c r="X9" s="116"/>
+      <c r="Y9" s="116"/>
+      <c r="Z9" s="116"/>
+      <c r="AA9" s="80" t="s">
         <v>11</v>
       </c>
-      <c r="M6" s="250"/>
-[...5 lines deleted...]
-      <c r="S6" s="249" t="s">
+      <c r="AB9" s="81"/>
+      <c r="AC9" s="81"/>
+      <c r="AD9" s="81"/>
+      <c r="AE9" s="81"/>
+      <c r="AF9" s="81"/>
+      <c r="AG9" s="81"/>
+      <c r="AH9" s="81"/>
+      <c r="AI9" s="81"/>
+      <c r="AJ9" s="81"/>
+      <c r="AK9" s="81"/>
+      <c r="AL9" s="81"/>
+      <c r="AM9" s="81"/>
+      <c r="AN9" s="81"/>
+      <c r="AO9" s="82"/>
+      <c r="AP9" s="80" t="s">
         <v>12</v>
       </c>
-      <c r="T6" s="249"/>
-[...1 lines deleted...]
-      <c r="V6" s="203" t="s">
+      <c r="AQ9" s="81"/>
+      <c r="AR9" s="81"/>
+      <c r="AS9" s="81"/>
+      <c r="AT9" s="81"/>
+      <c r="AU9" s="81"/>
+      <c r="AV9" s="81"/>
+      <c r="AW9" s="81"/>
+      <c r="AX9" s="81"/>
+      <c r="AY9" s="83"/>
+      <c r="AZ9" s="2"/>
+    </row>
+    <row r="10" spans="1:74" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="141"/>
+      <c r="B10" s="157" t="s">
         <v>13</v>
       </c>
-      <c r="W6" s="203"/>
-[...1 lines deleted...]
-      <c r="Y6" s="20" t="s">
+      <c r="C10" s="158"/>
+      <c r="D10" s="158"/>
+      <c r="E10" s="158"/>
+      <c r="F10" s="159"/>
+      <c r="G10" s="118"/>
+      <c r="H10" s="118"/>
+      <c r="I10" s="118"/>
+      <c r="J10" s="118"/>
+      <c r="K10" s="118"/>
+      <c r="L10" s="118"/>
+      <c r="M10" s="118"/>
+      <c r="N10" s="118"/>
+      <c r="O10" s="117" t="s">
         <v>14</v>
       </c>
-      <c r="Z6" s="21" t="s">
+      <c r="P10" s="117"/>
+      <c r="Q10" s="118"/>
+      <c r="R10" s="118"/>
+      <c r="S10" s="118"/>
+      <c r="T10" s="118"/>
+      <c r="U10" s="118"/>
+      <c r="V10" s="118"/>
+      <c r="W10" s="118"/>
+      <c r="X10" s="118"/>
+      <c r="Y10" s="117" t="s">
         <v>15</v>
       </c>
-      <c r="AA6" s="205" t="s">
+      <c r="Z10" s="117"/>
+      <c r="AA10" s="113" t="s">
         <v>16</v>
       </c>
-      <c r="AB6" s="205"/>
-[...6 lines deleted...]
-      <c r="A7" s="207" t="s">
+      <c r="AB10" s="114"/>
+      <c r="AC10" s="114"/>
+      <c r="AD10" s="114"/>
+      <c r="AE10" s="114"/>
+      <c r="AF10" s="114"/>
+      <c r="AG10" s="114"/>
+      <c r="AH10" s="114"/>
+      <c r="AI10" s="114"/>
+      <c r="AJ10" s="114"/>
+      <c r="AK10" s="114"/>
+      <c r="AL10" s="114"/>
+      <c r="AM10" s="114"/>
+      <c r="AN10" s="114"/>
+      <c r="AO10" s="115"/>
+      <c r="AP10" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="148"/>
-[...2 lines deleted...]
-      <c r="E7" s="153" t="s">
+      <c r="AQ10" s="114"/>
+      <c r="AR10" s="114"/>
+      <c r="AS10" s="114"/>
+      <c r="AT10" s="114"/>
+      <c r="AU10" s="114"/>
+      <c r="AV10" s="114"/>
+      <c r="AW10" s="114"/>
+      <c r="AX10" s="114"/>
+      <c r="AY10" s="156"/>
+      <c r="AZ10" s="2"/>
+      <c r="BF10" s="143"/>
+      <c r="BG10" s="143"/>
+      <c r="BH10" s="143"/>
+      <c r="BI10" s="143"/>
+      <c r="BJ10" s="143"/>
+      <c r="BK10" s="143"/>
+      <c r="BL10" s="143"/>
+      <c r="BM10" s="143"/>
+      <c r="BN10" s="143"/>
+      <c r="BO10" s="119"/>
+      <c r="BP10" s="119"/>
+      <c r="BQ10" s="119"/>
+      <c r="BR10" s="119"/>
+      <c r="BS10" s="119"/>
+      <c r="BT10" s="119"/>
+      <c r="BU10" s="119"/>
+      <c r="BV10" s="119"/>
+    </row>
+    <row r="11" spans="1:74" ht="27" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="141"/>
+      <c r="B11" s="80" t="s">
         <v>18</v>
       </c>
-      <c r="F7" s="148"/>
-[...35 lines deleted...]
-      <c r="H8" s="212" t="s">
+      <c r="C11" s="81"/>
+      <c r="D11" s="81"/>
+      <c r="E11" s="81"/>
+      <c r="F11" s="81"/>
+      <c r="G11" s="81"/>
+      <c r="H11" s="81"/>
+      <c r="I11" s="81"/>
+      <c r="J11" s="81"/>
+      <c r="K11" s="81"/>
+      <c r="L11" s="81"/>
+      <c r="M11" s="81"/>
+      <c r="N11" s="81"/>
+      <c r="O11" s="81"/>
+      <c r="P11" s="81"/>
+      <c r="Q11" s="81"/>
+      <c r="R11" s="81"/>
+      <c r="S11" s="82"/>
+      <c r="T11" s="80" t="s">
         <v>19</v>
       </c>
-      <c r="I8" s="213"/>
-[...29 lines deleted...]
-      <c r="E9" s="215" t="s">
+      <c r="U11" s="81"/>
+      <c r="V11" s="81"/>
+      <c r="W11" s="81"/>
+      <c r="X11" s="81"/>
+      <c r="Y11" s="81"/>
+      <c r="Z11" s="81"/>
+      <c r="AA11" s="81"/>
+      <c r="AB11" s="81"/>
+      <c r="AC11" s="81"/>
+      <c r="AD11" s="82"/>
+      <c r="AE11" s="75" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF11" s="76"/>
+      <c r="AG11" s="76"/>
+      <c r="AH11" s="76"/>
+      <c r="AI11" s="76"/>
+      <c r="AJ11" s="76"/>
+      <c r="AK11" s="76"/>
+      <c r="AL11" s="76"/>
+      <c r="AM11" s="76"/>
+      <c r="AN11" s="76"/>
+      <c r="AO11" s="77"/>
+      <c r="AP11" s="75" t="s">
         <v>20</v>
       </c>
-      <c r="F9" s="216"/>
-[...17 lines deleted...]
-      <c r="X9" s="163" t="s">
+      <c r="AQ11" s="76"/>
+      <c r="AR11" s="76"/>
+      <c r="AS11" s="76"/>
+      <c r="AT11" s="76"/>
+      <c r="AU11" s="76"/>
+      <c r="AV11" s="76"/>
+      <c r="AW11" s="76"/>
+      <c r="AX11" s="76"/>
+      <c r="AY11" s="151"/>
+      <c r="AZ11" s="2"/>
+    </row>
+    <row r="12" spans="1:74" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A12" s="141"/>
+      <c r="B12" s="13"/>
+      <c r="C12" s="10"/>
+      <c r="D12" s="10"/>
+      <c r="E12" s="10"/>
+      <c r="F12" s="10"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="10"/>
+      <c r="K12" s="10"/>
+      <c r="L12" s="10"/>
+      <c r="M12" s="10"/>
+      <c r="N12" s="10"/>
+      <c r="O12" s="10"/>
+      <c r="P12" s="10"/>
+      <c r="Q12" s="10"/>
+      <c r="R12" s="10"/>
+      <c r="S12" s="40"/>
+      <c r="T12" s="10"/>
+      <c r="U12" s="10"/>
+      <c r="V12" s="10"/>
+      <c r="W12" s="10"/>
+      <c r="X12" s="10"/>
+      <c r="Y12" s="10"/>
+      <c r="Z12" s="10"/>
+      <c r="AA12" s="10"/>
+      <c r="AB12" s="10"/>
+      <c r="AC12" s="10"/>
+      <c r="AD12" s="40"/>
+      <c r="AE12" s="10"/>
+      <c r="AF12" s="10"/>
+      <c r="AG12" s="10"/>
+      <c r="AH12" s="10"/>
+      <c r="AI12" s="10"/>
+      <c r="AJ12" s="10"/>
+      <c r="AK12" s="10"/>
+      <c r="AL12" s="10"/>
+      <c r="AM12" s="10"/>
+      <c r="AN12" s="10"/>
+      <c r="AO12" s="40"/>
+      <c r="AP12" s="152" t="s">
+        <v>94</v>
+      </c>
+      <c r="AQ12" s="152"/>
+      <c r="AR12" s="152"/>
+      <c r="AS12" s="152"/>
+      <c r="AT12" s="152"/>
+      <c r="AU12" s="152"/>
+      <c r="AV12" s="152"/>
+      <c r="AW12" s="152"/>
+      <c r="AX12" s="152"/>
+      <c r="AY12" s="153"/>
+      <c r="AZ12" s="2"/>
+    </row>
+    <row r="13" spans="1:74" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="142"/>
+      <c r="B13" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="Y9" s="163"/>
-[...45 lines deleted...]
-      <c r="A11" s="187" t="s">
+      <c r="C13" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="B11" s="188"/>
-[...70 lines deleted...]
-      <c r="A13" s="187" t="s">
+      <c r="D13" s="19"/>
+      <c r="E13" s="19"/>
+      <c r="F13" s="19"/>
+      <c r="G13" s="19"/>
+      <c r="H13" s="19"/>
+      <c r="I13" s="19"/>
+      <c r="J13" s="19"/>
+      <c r="K13" s="19"/>
+      <c r="L13" s="19"/>
+      <c r="M13" s="19"/>
+      <c r="N13" s="19"/>
+      <c r="O13" s="19"/>
+      <c r="P13" s="19"/>
+      <c r="Q13" s="19"/>
+      <c r="R13" s="19"/>
+      <c r="S13" s="41"/>
+      <c r="T13" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="B13" s="188"/>
-[...2 lines deleted...]
-      <c r="E13" s="198" t="s">
+      <c r="U13" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="V13" s="19"/>
+      <c r="W13" s="19"/>
+      <c r="X13" s="19"/>
+      <c r="Y13" s="19"/>
+      <c r="Z13" s="19"/>
+      <c r="AA13" s="19"/>
+      <c r="AB13" s="19"/>
+      <c r="AC13" s="19"/>
+      <c r="AD13" s="19"/>
+      <c r="AE13" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF13" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="AG13" s="19"/>
+      <c r="AH13" s="19"/>
+      <c r="AI13" s="19"/>
+      <c r="AJ13" s="19"/>
+      <c r="AK13" s="19"/>
+      <c r="AL13" s="19"/>
+      <c r="AM13" s="19"/>
+      <c r="AN13" s="19"/>
+      <c r="AO13" s="41"/>
+      <c r="AP13" s="154"/>
+      <c r="AQ13" s="154"/>
+      <c r="AR13" s="154"/>
+      <c r="AS13" s="154"/>
+      <c r="AT13" s="154"/>
+      <c r="AU13" s="154"/>
+      <c r="AV13" s="154"/>
+      <c r="AW13" s="154"/>
+      <c r="AX13" s="154"/>
+      <c r="AY13" s="155"/>
+      <c r="AZ13" s="2"/>
+    </row>
+    <row r="14" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="120" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" s="123" t="s">
+        <v>102</v>
+      </c>
+      <c r="C14" s="124"/>
+      <c r="D14" s="124"/>
+      <c r="E14" s="124"/>
+      <c r="F14" s="124"/>
+      <c r="G14" s="124"/>
+      <c r="H14" s="124"/>
+      <c r="I14" s="124"/>
+      <c r="J14" s="124"/>
+      <c r="K14" s="124"/>
+      <c r="L14" s="124"/>
+      <c r="M14" s="124"/>
+      <c r="N14" s="124"/>
+      <c r="O14" s="124"/>
+      <c r="P14" s="124"/>
+      <c r="Q14" s="124"/>
+      <c r="R14" s="124"/>
+      <c r="S14" s="124"/>
+      <c r="T14" s="124"/>
+      <c r="U14" s="124"/>
+      <c r="V14" s="124"/>
+      <c r="W14" s="124"/>
+      <c r="X14" s="124"/>
+      <c r="Y14" s="124"/>
+      <c r="Z14" s="124"/>
+      <c r="AA14" s="124"/>
+      <c r="AB14" s="124"/>
+      <c r="AC14" s="124"/>
+      <c r="AD14" s="124"/>
+      <c r="AE14" s="124"/>
+      <c r="AF14" s="124"/>
+      <c r="AG14" s="124"/>
+      <c r="AH14" s="124"/>
+      <c r="AI14" s="124"/>
+      <c r="AJ14" s="124"/>
+      <c r="AK14" s="124"/>
+      <c r="AL14" s="124"/>
+      <c r="AM14" s="124"/>
+      <c r="AN14" s="124"/>
+      <c r="AO14" s="124"/>
+      <c r="AP14" s="124"/>
+      <c r="AQ14" s="124"/>
+      <c r="AR14" s="124"/>
+      <c r="AS14" s="124"/>
+      <c r="AT14" s="124"/>
+      <c r="AU14" s="124"/>
+      <c r="AV14" s="124"/>
+      <c r="AW14" s="124"/>
+      <c r="AX14" s="124"/>
+      <c r="AY14" s="125"/>
+      <c r="AZ14" s="2"/>
+    </row>
+    <row r="15" spans="1:74" ht="24" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="121"/>
+      <c r="B15" s="126" t="s">
+        <v>101</v>
+      </c>
+      <c r="C15" s="127"/>
+      <c r="D15" s="127"/>
+      <c r="E15" s="127"/>
+      <c r="F15" s="127"/>
+      <c r="G15" s="127"/>
+      <c r="H15" s="127"/>
+      <c r="I15" s="127"/>
+      <c r="J15" s="127"/>
+      <c r="K15" s="127"/>
+      <c r="L15" s="127"/>
+      <c r="M15" s="127"/>
+      <c r="N15" s="127"/>
+      <c r="O15" s="127"/>
+      <c r="P15" s="127"/>
+      <c r="Q15" s="127"/>
+      <c r="R15" s="127"/>
+      <c r="S15" s="127"/>
+      <c r="T15" s="127"/>
+      <c r="U15" s="127"/>
+      <c r="V15" s="127"/>
+      <c r="W15" s="127"/>
+      <c r="X15" s="127"/>
+      <c r="Y15" s="127"/>
+      <c r="Z15" s="127"/>
+      <c r="AA15" s="127"/>
+      <c r="AB15" s="127"/>
+      <c r="AC15" s="127"/>
+      <c r="AD15" s="127"/>
+      <c r="AE15" s="127"/>
+      <c r="AF15" s="127"/>
+      <c r="AG15" s="127"/>
+      <c r="AH15" s="127"/>
+      <c r="AI15" s="127"/>
+      <c r="AJ15" s="127"/>
+      <c r="AK15" s="127"/>
+      <c r="AL15" s="127"/>
+      <c r="AM15" s="127"/>
+      <c r="AN15" s="127"/>
+      <c r="AO15" s="127"/>
+      <c r="AP15" s="127"/>
+      <c r="AQ15" s="127"/>
+      <c r="AR15" s="127"/>
+      <c r="AS15" s="127"/>
+      <c r="AT15" s="127"/>
+      <c r="AU15" s="127"/>
+      <c r="AV15" s="127"/>
+      <c r="AW15" s="127"/>
+      <c r="AX15" s="127"/>
+      <c r="AY15" s="128"/>
+      <c r="AZ15" s="2"/>
+      <c r="BC15" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="F13" s="199"/>
-[...7 lines deleted...]
-      <c r="N13" s="200" t="s">
+    </row>
+    <row r="16" spans="1:74" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A16" s="121"/>
+      <c r="B16" s="75" t="s">
+        <v>129</v>
+      </c>
+      <c r="C16" s="76"/>
+      <c r="D16" s="76"/>
+      <c r="E16" s="76"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="76"/>
+      <c r="H16" s="76"/>
+      <c r="I16" s="76"/>
+      <c r="J16" s="76"/>
+      <c r="K16" s="76"/>
+      <c r="L16" s="76"/>
+      <c r="M16" s="76"/>
+      <c r="N16" s="76"/>
+      <c r="O16" s="76"/>
+      <c r="P16" s="76"/>
+      <c r="Q16" s="76"/>
+      <c r="R16" s="76"/>
+      <c r="S16" s="76"/>
+      <c r="T16" s="76"/>
+      <c r="U16" s="77"/>
+      <c r="V16" s="80" t="s">
         <v>25</v>
       </c>
-      <c r="O13" s="199"/>
-[...2 lines deleted...]
-      <c r="R13" s="199" t="s">
+      <c r="W16" s="81"/>
+      <c r="X16" s="81"/>
+      <c r="Y16" s="81"/>
+      <c r="Z16" s="81"/>
+      <c r="AA16" s="81"/>
+      <c r="AB16" s="81"/>
+      <c r="AC16" s="82"/>
+      <c r="AD16" s="80" t="s">
         <v>26</v>
       </c>
-      <c r="S13" s="199"/>
-[...5 lines deleted...]
-      <c r="Y13" s="200" t="s">
+      <c r="AE16" s="81"/>
+      <c r="AF16" s="81"/>
+      <c r="AG16" s="81"/>
+      <c r="AH16" s="81"/>
+      <c r="AI16" s="81"/>
+      <c r="AJ16" s="81"/>
+      <c r="AK16" s="81"/>
+      <c r="AL16" s="81"/>
+      <c r="AM16" s="81"/>
+      <c r="AN16" s="81"/>
+      <c r="AO16" s="82"/>
+      <c r="AP16" s="80" t="s">
         <v>27</v>
       </c>
-      <c r="Z13" s="199"/>
-[...12 lines deleted...]
-      <c r="E14" s="24" t="s">
+      <c r="AQ16" s="81"/>
+      <c r="AR16" s="81"/>
+      <c r="AS16" s="81"/>
+      <c r="AT16" s="81"/>
+      <c r="AU16" s="81"/>
+      <c r="AV16" s="81"/>
+      <c r="AW16" s="81"/>
+      <c r="AX16" s="81"/>
+      <c r="AY16" s="83"/>
+      <c r="AZ16" s="2"/>
+      <c r="BH16" s="12"/>
+      <c r="BI16" s="12"/>
+    </row>
+    <row r="17" spans="1:57" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A17" s="121"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="58"/>
+      <c r="D17" s="160"/>
+      <c r="E17" s="161"/>
+      <c r="F17" s="161"/>
+      <c r="G17" s="161"/>
+      <c r="H17" s="161"/>
+      <c r="I17" s="161"/>
+      <c r="J17" s="161"/>
+      <c r="K17" s="161"/>
+      <c r="L17" s="161"/>
+      <c r="M17" s="161"/>
+      <c r="N17" s="161"/>
+      <c r="O17" s="161"/>
+      <c r="P17" s="161"/>
+      <c r="Q17" s="161"/>
+      <c r="R17" s="161"/>
+      <c r="S17" s="161"/>
+      <c r="T17" s="161"/>
+      <c r="U17" s="194"/>
+      <c r="V17" s="160"/>
+      <c r="W17" s="161"/>
+      <c r="X17" s="161"/>
+      <c r="Y17" s="161"/>
+      <c r="Z17" s="161"/>
+      <c r="AA17" s="32"/>
+      <c r="AB17" s="32"/>
+      <c r="AC17" s="29"/>
+      <c r="AD17" s="160"/>
+      <c r="AE17" s="161"/>
+      <c r="AF17" s="161"/>
+      <c r="AG17" s="161"/>
+      <c r="AH17" s="161"/>
+      <c r="AI17" s="161"/>
+      <c r="AJ17" s="161"/>
+      <c r="AK17" s="161"/>
+      <c r="AL17" s="161"/>
+      <c r="AM17" s="32"/>
+      <c r="AN17" s="32"/>
+      <c r="AO17" s="32"/>
+      <c r="AP17" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="F14" s="106"/>
-[...232 lines deleted...]
-      </c>
+      <c r="AQ17" s="87"/>
+      <c r="AR17" s="87"/>
+      <c r="AS17" s="87"/>
+      <c r="AT17" s="87"/>
+      <c r="AU17" s="87"/>
+      <c r="AV17" s="87"/>
+      <c r="AW17" s="87"/>
+      <c r="AX17" s="87"/>
+      <c r="AY17" s="88"/>
+      <c r="AZ17" s="8"/>
+    </row>
+    <row r="18" spans="1:57" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A18" s="121"/>
+      <c r="B18" s="14"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="162"/>
+      <c r="E18" s="163"/>
+      <c r="F18" s="163"/>
+      <c r="G18" s="163"/>
+      <c r="H18" s="163"/>
+      <c r="I18" s="163"/>
+      <c r="J18" s="163"/>
+      <c r="K18" s="163"/>
+      <c r="L18" s="163"/>
+      <c r="M18" s="163"/>
+      <c r="N18" s="163"/>
+      <c r="O18" s="163"/>
+      <c r="P18" s="163"/>
+      <c r="Q18" s="163"/>
+      <c r="R18" s="163"/>
+      <c r="S18" s="163"/>
+      <c r="T18" s="163"/>
+      <c r="U18" s="195"/>
+      <c r="V18" s="162"/>
+      <c r="W18" s="163"/>
+      <c r="X18" s="163"/>
+      <c r="Y18" s="163"/>
+      <c r="Z18" s="163"/>
+      <c r="AA18" s="84" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB18" s="84"/>
+      <c r="AC18" s="85"/>
+      <c r="AD18" s="162"/>
+      <c r="AE18" s="163"/>
+      <c r="AF18" s="163"/>
+      <c r="AG18" s="163"/>
+      <c r="AH18" s="163"/>
+      <c r="AI18" s="163"/>
+      <c r="AJ18" s="163"/>
+      <c r="AK18" s="163"/>
+      <c r="AL18" s="163"/>
+      <c r="AM18" s="84" t="s">
+        <v>95</v>
+      </c>
+      <c r="AN18" s="84"/>
+      <c r="AO18" s="84"/>
+      <c r="AP18" s="89"/>
+      <c r="AQ18" s="90"/>
+      <c r="AR18" s="90"/>
+      <c r="AS18" s="90"/>
+      <c r="AT18" s="90"/>
+      <c r="AU18" s="90"/>
+      <c r="AV18" s="90"/>
+      <c r="AW18" s="90"/>
+      <c r="AX18" s="90"/>
+      <c r="AY18" s="91"/>
+      <c r="AZ18" s="8"/>
+    </row>
+    <row r="19" spans="1:57" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A19" s="121"/>
+      <c r="B19" s="28"/>
+      <c r="C19" s="58"/>
+      <c r="D19" s="160"/>
+      <c r="E19" s="161"/>
+      <c r="F19" s="161"/>
+      <c r="G19" s="161"/>
+      <c r="H19" s="161"/>
+      <c r="I19" s="161"/>
+      <c r="J19" s="161"/>
+      <c r="K19" s="161"/>
+      <c r="L19" s="161"/>
+      <c r="M19" s="161"/>
+      <c r="N19" s="161"/>
+      <c r="O19" s="161"/>
+      <c r="P19" s="161"/>
+      <c r="Q19" s="161"/>
+      <c r="R19" s="161"/>
+      <c r="S19" s="161"/>
+      <c r="T19" s="161"/>
+      <c r="U19" s="194"/>
+      <c r="V19" s="160"/>
+      <c r="W19" s="161"/>
+      <c r="X19" s="161"/>
+      <c r="Y19" s="161"/>
+      <c r="Z19" s="161"/>
+      <c r="AA19" s="32"/>
+      <c r="AB19" s="32"/>
+      <c r="AC19" s="29"/>
+      <c r="AD19" s="160"/>
+      <c r="AE19" s="161"/>
+      <c r="AF19" s="161"/>
+      <c r="AG19" s="161"/>
+      <c r="AH19" s="161"/>
+      <c r="AI19" s="161"/>
+      <c r="AJ19" s="161"/>
+      <c r="AK19" s="161"/>
+      <c r="AL19" s="161"/>
+      <c r="AM19" s="32"/>
+      <c r="AN19" s="32"/>
+      <c r="AO19" s="32"/>
+      <c r="AP19" s="86" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ19" s="87"/>
+      <c r="AR19" s="87"/>
+      <c r="AS19" s="87"/>
+      <c r="AT19" s="87"/>
+      <c r="AU19" s="87"/>
+      <c r="AV19" s="87"/>
+      <c r="AW19" s="87"/>
+      <c r="AX19" s="87"/>
+      <c r="AY19" s="88"/>
+      <c r="AZ19" s="2"/>
+      <c r="BE19" s="15"/>
+    </row>
+    <row r="20" spans="1:57" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A20" s="121"/>
+      <c r="B20" s="14"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="162"/>
+      <c r="E20" s="163"/>
       <c r="F20" s="163"/>
       <c r="G20" s="163"/>
       <c r="H20" s="163"/>
-      <c r="I20" s="132" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="I20" s="163"/>
+      <c r="J20" s="163"/>
+      <c r="K20" s="163"/>
+      <c r="L20" s="163"/>
+      <c r="M20" s="163"/>
+      <c r="N20" s="163"/>
       <c r="O20" s="163"/>
       <c r="P20" s="163"/>
-      <c r="Q20" s="164"/>
-[...21 lines deleted...]
-      <c r="E21" s="167" t="s">
+      <c r="Q20" s="163"/>
+      <c r="R20" s="163"/>
+      <c r="S20" s="163"/>
+      <c r="T20" s="163"/>
+      <c r="U20" s="195"/>
+      <c r="V20" s="162"/>
+      <c r="W20" s="163"/>
+      <c r="X20" s="163"/>
+      <c r="Y20" s="163"/>
+      <c r="Z20" s="163"/>
+      <c r="AA20" s="84" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB20" s="84"/>
+      <c r="AC20" s="85"/>
+      <c r="AD20" s="162"/>
+      <c r="AE20" s="163"/>
+      <c r="AF20" s="163"/>
+      <c r="AG20" s="163"/>
+      <c r="AH20" s="163"/>
+      <c r="AI20" s="163"/>
+      <c r="AJ20" s="163"/>
+      <c r="AK20" s="163"/>
+      <c r="AL20" s="163"/>
+      <c r="AM20" s="84" t="s">
+        <v>95</v>
+      </c>
+      <c r="AN20" s="84"/>
+      <c r="AO20" s="84"/>
+      <c r="AP20" s="89"/>
+      <c r="AQ20" s="90"/>
+      <c r="AR20" s="90"/>
+      <c r="AS20" s="90"/>
+      <c r="AT20" s="90"/>
+      <c r="AU20" s="90"/>
+      <c r="AV20" s="90"/>
+      <c r="AW20" s="90"/>
+      <c r="AX20" s="90"/>
+      <c r="AY20" s="91"/>
+      <c r="AZ20" s="2"/>
+      <c r="BE20" s="15"/>
+    </row>
+    <row r="21" spans="1:57" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A21" s="121"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="58"/>
+      <c r="D21" s="160"/>
+      <c r="E21" s="161"/>
+      <c r="F21" s="161"/>
+      <c r="G21" s="161"/>
+      <c r="H21" s="161"/>
+      <c r="I21" s="161"/>
+      <c r="J21" s="161"/>
+      <c r="K21" s="161"/>
+      <c r="L21" s="161"/>
+      <c r="M21" s="161"/>
+      <c r="N21" s="161"/>
+      <c r="O21" s="161"/>
+      <c r="P21" s="161"/>
+      <c r="Q21" s="161"/>
+      <c r="R21" s="161"/>
+      <c r="S21" s="161"/>
+      <c r="T21" s="161"/>
+      <c r="U21" s="194"/>
+      <c r="V21" s="160"/>
+      <c r="W21" s="161"/>
+      <c r="X21" s="161"/>
+      <c r="Y21" s="161"/>
+      <c r="Z21" s="161"/>
+      <c r="AA21" s="32"/>
+      <c r="AB21" s="32"/>
+      <c r="AC21" s="29"/>
+      <c r="AD21" s="160"/>
+      <c r="AE21" s="161"/>
+      <c r="AF21" s="161"/>
+      <c r="AG21" s="161"/>
+      <c r="AH21" s="161"/>
+      <c r="AI21" s="161"/>
+      <c r="AJ21" s="161"/>
+      <c r="AK21" s="161"/>
+      <c r="AL21" s="161"/>
+      <c r="AM21" s="32"/>
+      <c r="AN21" s="32"/>
+      <c r="AO21" s="32"/>
+      <c r="AP21" s="86" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ21" s="87"/>
+      <c r="AR21" s="87"/>
+      <c r="AS21" s="87"/>
+      <c r="AT21" s="87"/>
+      <c r="AU21" s="87"/>
+      <c r="AV21" s="87"/>
+      <c r="AW21" s="87"/>
+      <c r="AX21" s="87"/>
+      <c r="AY21" s="88"/>
+      <c r="AZ21" s="2"/>
+      <c r="BE21" s="15"/>
+    </row>
+    <row r="22" spans="1:57" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="121"/>
+      <c r="B22" s="14"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="162"/>
+      <c r="E22" s="163"/>
+      <c r="F22" s="163"/>
+      <c r="G22" s="163"/>
+      <c r="H22" s="163"/>
+      <c r="I22" s="163"/>
+      <c r="J22" s="163"/>
+      <c r="K22" s="163"/>
+      <c r="L22" s="163"/>
+      <c r="M22" s="163"/>
+      <c r="N22" s="163"/>
+      <c r="O22" s="163"/>
+      <c r="P22" s="163"/>
+      <c r="Q22" s="163"/>
+      <c r="R22" s="163"/>
+      <c r="S22" s="163"/>
+      <c r="T22" s="163"/>
+      <c r="U22" s="195"/>
+      <c r="V22" s="162"/>
+      <c r="W22" s="163"/>
+      <c r="X22" s="163"/>
+      <c r="Y22" s="163"/>
+      <c r="Z22" s="163"/>
+      <c r="AA22" s="84" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB22" s="84"/>
+      <c r="AC22" s="85"/>
+      <c r="AD22" s="162"/>
+      <c r="AE22" s="163"/>
+      <c r="AF22" s="163"/>
+      <c r="AG22" s="163"/>
+      <c r="AH22" s="163"/>
+      <c r="AI22" s="163"/>
+      <c r="AJ22" s="163"/>
+      <c r="AK22" s="163"/>
+      <c r="AL22" s="163"/>
+      <c r="AM22" s="84" t="s">
+        <v>95</v>
+      </c>
+      <c r="AN22" s="84"/>
+      <c r="AO22" s="84"/>
+      <c r="AP22" s="89"/>
+      <c r="AQ22" s="90"/>
+      <c r="AR22" s="90"/>
+      <c r="AS22" s="90"/>
+      <c r="AT22" s="90"/>
+      <c r="AU22" s="90"/>
+      <c r="AV22" s="90"/>
+      <c r="AW22" s="90"/>
+      <c r="AX22" s="90"/>
+      <c r="AY22" s="91"/>
+      <c r="AZ22" s="2"/>
+      <c r="BE22" s="15"/>
+    </row>
+    <row r="23" spans="1:57" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A23" s="121"/>
+      <c r="B23" s="28"/>
+      <c r="C23" s="58"/>
+      <c r="D23" s="160"/>
+      <c r="E23" s="161"/>
+      <c r="F23" s="161"/>
+      <c r="G23" s="161"/>
+      <c r="H23" s="161"/>
+      <c r="I23" s="161"/>
+      <c r="J23" s="161"/>
+      <c r="K23" s="161"/>
+      <c r="L23" s="161"/>
+      <c r="M23" s="161"/>
+      <c r="N23" s="161"/>
+      <c r="O23" s="161"/>
+      <c r="P23" s="161"/>
+      <c r="Q23" s="161"/>
+      <c r="R23" s="161"/>
+      <c r="S23" s="161"/>
+      <c r="T23" s="161"/>
+      <c r="U23" s="194"/>
+      <c r="V23" s="160"/>
+      <c r="W23" s="161"/>
+      <c r="X23" s="161"/>
+      <c r="Y23" s="161"/>
+      <c r="Z23" s="161"/>
+      <c r="AA23" s="32"/>
+      <c r="AB23" s="32"/>
+      <c r="AC23" s="29"/>
+      <c r="AD23" s="160"/>
+      <c r="AE23" s="161"/>
+      <c r="AF23" s="161"/>
+      <c r="AG23" s="161"/>
+      <c r="AH23" s="161"/>
+      <c r="AI23" s="161"/>
+      <c r="AJ23" s="161"/>
+      <c r="AK23" s="161"/>
+      <c r="AL23" s="161"/>
+      <c r="AM23" s="32"/>
+      <c r="AN23" s="32"/>
+      <c r="AO23" s="32"/>
+      <c r="AP23" s="86" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ23" s="87"/>
+      <c r="AR23" s="87"/>
+      <c r="AS23" s="87"/>
+      <c r="AT23" s="87"/>
+      <c r="AU23" s="87"/>
+      <c r="AV23" s="87"/>
+      <c r="AW23" s="87"/>
+      <c r="AX23" s="87"/>
+      <c r="AY23" s="88"/>
+      <c r="AZ23" s="2"/>
+    </row>
+    <row r="24" spans="1:57" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A24" s="121"/>
+      <c r="B24" s="14"/>
+      <c r="C24" s="11"/>
+      <c r="D24" s="162"/>
+      <c r="E24" s="163"/>
+      <c r="F24" s="163"/>
+      <c r="G24" s="163"/>
+      <c r="H24" s="163"/>
+      <c r="I24" s="163"/>
+      <c r="J24" s="163"/>
+      <c r="K24" s="163"/>
+      <c r="L24" s="163"/>
+      <c r="M24" s="163"/>
+      <c r="N24" s="163"/>
+      <c r="O24" s="163"/>
+      <c r="P24" s="163"/>
+      <c r="Q24" s="163"/>
+      <c r="R24" s="163"/>
+      <c r="S24" s="163"/>
+      <c r="T24" s="163"/>
+      <c r="U24" s="195"/>
+      <c r="V24" s="162"/>
+      <c r="W24" s="163"/>
+      <c r="X24" s="163"/>
+      <c r="Y24" s="163"/>
+      <c r="Z24" s="163"/>
+      <c r="AA24" s="84" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB24" s="84"/>
+      <c r="AC24" s="85"/>
+      <c r="AD24" s="162"/>
+      <c r="AE24" s="163"/>
+      <c r="AF24" s="163"/>
+      <c r="AG24" s="163"/>
+      <c r="AH24" s="163"/>
+      <c r="AI24" s="163"/>
+      <c r="AJ24" s="163"/>
+      <c r="AK24" s="163"/>
+      <c r="AL24" s="163"/>
+      <c r="AM24" s="84" t="s">
+        <v>95</v>
+      </c>
+      <c r="AN24" s="84"/>
+      <c r="AO24" s="84"/>
+      <c r="AP24" s="89"/>
+      <c r="AQ24" s="90"/>
+      <c r="AR24" s="90"/>
+      <c r="AS24" s="90"/>
+      <c r="AT24" s="90"/>
+      <c r="AU24" s="90"/>
+      <c r="AV24" s="90"/>
+      <c r="AW24" s="90"/>
+      <c r="AX24" s="90"/>
+      <c r="AY24" s="91"/>
+      <c r="AZ24" s="2"/>
+    </row>
+    <row r="25" spans="1:57" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A25" s="121"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="58"/>
+      <c r="D25" s="160"/>
+      <c r="E25" s="161"/>
+      <c r="F25" s="161"/>
+      <c r="G25" s="161"/>
+      <c r="H25" s="161"/>
+      <c r="I25" s="161"/>
+      <c r="J25" s="161"/>
+      <c r="K25" s="161"/>
+      <c r="L25" s="161"/>
+      <c r="M25" s="161"/>
+      <c r="N25" s="161"/>
+      <c r="O25" s="161"/>
+      <c r="P25" s="161"/>
+      <c r="Q25" s="161"/>
+      <c r="R25" s="161"/>
+      <c r="S25" s="161"/>
+      <c r="T25" s="161"/>
+      <c r="U25" s="194"/>
+      <c r="V25" s="160"/>
+      <c r="W25" s="161"/>
+      <c r="X25" s="161"/>
+      <c r="Y25" s="161"/>
+      <c r="Z25" s="161"/>
+      <c r="AA25" s="32"/>
+      <c r="AB25" s="32"/>
+      <c r="AC25" s="29"/>
+      <c r="AD25" s="160"/>
+      <c r="AE25" s="161"/>
+      <c r="AF25" s="161"/>
+      <c r="AG25" s="161"/>
+      <c r="AH25" s="161"/>
+      <c r="AI25" s="161"/>
+      <c r="AJ25" s="161"/>
+      <c r="AK25" s="161"/>
+      <c r="AL25" s="161"/>
+      <c r="AM25" s="32"/>
+      <c r="AN25" s="32"/>
+      <c r="AO25" s="32"/>
+      <c r="AP25" s="86" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ25" s="87"/>
+      <c r="AR25" s="87"/>
+      <c r="AS25" s="87"/>
+      <c r="AT25" s="87"/>
+      <c r="AU25" s="87"/>
+      <c r="AV25" s="87"/>
+      <c r="AW25" s="87"/>
+      <c r="AX25" s="87"/>
+      <c r="AY25" s="88"/>
+      <c r="AZ25" s="2"/>
+    </row>
+    <row r="26" spans="1:57" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A26" s="121"/>
+      <c r="B26" s="14"/>
+      <c r="C26" s="11"/>
+      <c r="D26" s="162"/>
+      <c r="E26" s="163"/>
+      <c r="F26" s="163"/>
+      <c r="G26" s="163"/>
+      <c r="H26" s="163"/>
+      <c r="I26" s="163"/>
+      <c r="J26" s="163"/>
+      <c r="K26" s="163"/>
+      <c r="L26" s="163"/>
+      <c r="M26" s="163"/>
+      <c r="N26" s="163"/>
+      <c r="O26" s="163"/>
+      <c r="P26" s="163"/>
+      <c r="Q26" s="163"/>
+      <c r="R26" s="163"/>
+      <c r="S26" s="163"/>
+      <c r="T26" s="163"/>
+      <c r="U26" s="195"/>
+      <c r="V26" s="162"/>
+      <c r="W26" s="163"/>
+      <c r="X26" s="163"/>
+      <c r="Y26" s="163"/>
+      <c r="Z26" s="163"/>
+      <c r="AA26" s="84" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB26" s="84"/>
+      <c r="AC26" s="85"/>
+      <c r="AD26" s="162"/>
+      <c r="AE26" s="163"/>
+      <c r="AF26" s="163"/>
+      <c r="AG26" s="163"/>
+      <c r="AH26" s="163"/>
+      <c r="AI26" s="163"/>
+      <c r="AJ26" s="163"/>
+      <c r="AK26" s="163"/>
+      <c r="AL26" s="163"/>
+      <c r="AM26" s="84" t="s">
+        <v>95</v>
+      </c>
+      <c r="AN26" s="84"/>
+      <c r="AO26" s="84"/>
+      <c r="AP26" s="89"/>
+      <c r="AQ26" s="90"/>
+      <c r="AR26" s="90"/>
+      <c r="AS26" s="90"/>
+      <c r="AT26" s="90"/>
+      <c r="AU26" s="90"/>
+      <c r="AV26" s="90"/>
+      <c r="AW26" s="90"/>
+      <c r="AX26" s="90"/>
+      <c r="AY26" s="91"/>
+      <c r="AZ26" s="2"/>
+    </row>
+    <row r="27" spans="1:57" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A27" s="121"/>
+      <c r="B27" s="190" t="s">
+        <v>91</v>
+      </c>
+      <c r="C27" s="191"/>
+      <c r="D27" s="191"/>
+      <c r="E27" s="191"/>
+      <c r="F27" s="191"/>
+      <c r="G27" s="191"/>
+      <c r="H27" s="191"/>
+      <c r="I27" s="191"/>
+      <c r="J27" s="191"/>
+      <c r="K27" s="191"/>
+      <c r="L27" s="191"/>
+      <c r="M27" s="191"/>
+      <c r="N27" s="191"/>
+      <c r="O27" s="191"/>
+      <c r="P27" s="191"/>
+      <c r="Q27" s="191"/>
+      <c r="R27" s="191"/>
+      <c r="S27" s="191"/>
+      <c r="T27" s="191"/>
+      <c r="U27" s="191"/>
+      <c r="V27" s="191"/>
+      <c r="W27" s="191"/>
+      <c r="X27" s="191"/>
+      <c r="Y27" s="191"/>
+      <c r="Z27" s="191"/>
+      <c r="AA27" s="191"/>
+      <c r="AB27" s="191"/>
+      <c r="AC27" s="191"/>
+      <c r="AD27" s="191"/>
+      <c r="AE27" s="191"/>
+      <c r="AF27" s="191"/>
+      <c r="AG27" s="191"/>
+      <c r="AH27" s="191"/>
+      <c r="AI27" s="191"/>
+      <c r="AJ27" s="191"/>
+      <c r="AK27" s="191"/>
+      <c r="AL27" s="191"/>
+      <c r="AM27" s="191"/>
+      <c r="AN27" s="191"/>
+      <c r="AO27" s="191"/>
+      <c r="AP27" s="191"/>
+      <c r="AQ27" s="191"/>
+      <c r="AR27" s="191"/>
+      <c r="AS27" s="191"/>
+      <c r="AT27" s="191"/>
+      <c r="AU27" s="191"/>
+      <c r="AV27" s="191"/>
+      <c r="AW27" s="191"/>
+      <c r="AX27" s="191"/>
+      <c r="AY27" s="192"/>
+      <c r="AZ27" s="2"/>
+    </row>
+    <row r="28" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A28" s="121"/>
+      <c r="B28" s="129" t="s">
+        <v>103</v>
+      </c>
+      <c r="C28" s="130"/>
+      <c r="D28" s="130"/>
+      <c r="E28" s="130"/>
+      <c r="F28" s="130"/>
+      <c r="G28" s="130"/>
+      <c r="H28" s="130"/>
+      <c r="I28" s="130"/>
+      <c r="J28" s="130"/>
+      <c r="K28" s="130"/>
+      <c r="L28" s="130"/>
+      <c r="M28" s="130"/>
+      <c r="N28" s="130"/>
+      <c r="O28" s="130"/>
+      <c r="P28" s="130"/>
+      <c r="Q28" s="130"/>
+      <c r="R28" s="130"/>
+      <c r="S28" s="130"/>
+      <c r="T28" s="130"/>
+      <c r="U28" s="130"/>
+      <c r="V28" s="130"/>
+      <c r="W28" s="130"/>
+      <c r="X28" s="130"/>
+      <c r="Y28" s="130"/>
+      <c r="Z28" s="130"/>
+      <c r="AA28" s="130"/>
+      <c r="AB28" s="130"/>
+      <c r="AC28" s="130"/>
+      <c r="AD28" s="130"/>
+      <c r="AE28" s="130"/>
+      <c r="AF28" s="130"/>
+      <c r="AG28" s="130"/>
+      <c r="AH28" s="130"/>
+      <c r="AI28" s="130"/>
+      <c r="AJ28" s="130"/>
+      <c r="AK28" s="130"/>
+      <c r="AL28" s="130"/>
+      <c r="AM28" s="130"/>
+      <c r="AN28" s="130"/>
+      <c r="AO28" s="130"/>
+      <c r="AP28" s="130"/>
+      <c r="AQ28" s="130"/>
+      <c r="AR28" s="130"/>
+      <c r="AS28" s="130"/>
+      <c r="AT28" s="130"/>
+      <c r="AU28" s="130"/>
+      <c r="AV28" s="130"/>
+      <c r="AW28" s="130"/>
+      <c r="AX28" s="130"/>
+      <c r="AY28" s="131"/>
+      <c r="AZ28" s="2"/>
+    </row>
+    <row r="29" spans="1:57" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A29" s="122"/>
+      <c r="B29" s="144"/>
+      <c r="C29" s="145"/>
+      <c r="D29" s="145"/>
+      <c r="E29" s="145"/>
+      <c r="F29" s="145"/>
+      <c r="G29" s="145"/>
+      <c r="H29" s="145"/>
+      <c r="I29" s="145"/>
+      <c r="J29" s="145"/>
+      <c r="K29" s="145"/>
+      <c r="L29" s="145"/>
+      <c r="M29" s="145"/>
+      <c r="N29" s="145"/>
+      <c r="O29" s="145"/>
+      <c r="P29" s="145"/>
+      <c r="Q29" s="145"/>
+      <c r="R29" s="145"/>
+      <c r="S29" s="145"/>
+      <c r="T29" s="145"/>
+      <c r="U29" s="145"/>
+      <c r="V29" s="145"/>
+      <c r="W29" s="145"/>
+      <c r="X29" s="145"/>
+      <c r="Y29" s="145"/>
+      <c r="Z29" s="145"/>
+      <c r="AA29" s="145"/>
+      <c r="AB29" s="145"/>
+      <c r="AC29" s="145"/>
+      <c r="AD29" s="145"/>
+      <c r="AE29" s="145"/>
+      <c r="AF29" s="145"/>
+      <c r="AG29" s="145"/>
+      <c r="AH29" s="145"/>
+      <c r="AI29" s="145"/>
+      <c r="AJ29" s="145"/>
+      <c r="AK29" s="145"/>
+      <c r="AL29" s="145"/>
+      <c r="AM29" s="145"/>
+      <c r="AN29" s="145"/>
+      <c r="AO29" s="145"/>
+      <c r="AP29" s="145"/>
+      <c r="AQ29" s="145"/>
+      <c r="AR29" s="145"/>
+      <c r="AS29" s="145"/>
+      <c r="AT29" s="145"/>
+      <c r="AU29" s="145"/>
+      <c r="AV29" s="145"/>
+      <c r="AW29" s="145"/>
+      <c r="AX29" s="145"/>
+      <c r="AY29" s="146"/>
+      <c r="AZ29" s="2"/>
+    </row>
+    <row r="30" spans="1:57" ht="24" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A30" s="120" t="s">
+        <v>29</v>
+      </c>
+      <c r="B30" s="92" t="s">
+        <v>30</v>
+      </c>
+      <c r="C30" s="93"/>
+      <c r="D30" s="93"/>
+      <c r="E30" s="93"/>
+      <c r="F30" s="93"/>
+      <c r="G30" s="94"/>
+      <c r="H30" s="181" t="s">
+        <v>107</v>
+      </c>
+      <c r="I30" s="182"/>
+      <c r="J30" s="182"/>
+      <c r="K30" s="182"/>
+      <c r="L30" s="182"/>
+      <c r="M30" s="182"/>
+      <c r="N30" s="182"/>
+      <c r="O30" s="182"/>
+      <c r="P30" s="182"/>
+      <c r="Q30" s="182"/>
+      <c r="R30" s="182"/>
+      <c r="S30" s="182"/>
+      <c r="T30" s="182"/>
+      <c r="U30" s="182"/>
+      <c r="V30" s="182"/>
+      <c r="W30" s="182"/>
+      <c r="X30" s="182"/>
+      <c r="Y30" s="182"/>
+      <c r="Z30" s="182"/>
+      <c r="AA30" s="182"/>
+      <c r="AB30" s="182"/>
+      <c r="AC30" s="182"/>
+      <c r="AD30" s="182"/>
+      <c r="AE30" s="182"/>
+      <c r="AF30" s="182"/>
+      <c r="AG30" s="182"/>
+      <c r="AH30" s="182"/>
+      <c r="AI30" s="182"/>
+      <c r="AJ30" s="182"/>
+      <c r="AK30" s="182"/>
+      <c r="AL30" s="182"/>
+      <c r="AM30" s="182"/>
+      <c r="AN30" s="182"/>
+      <c r="AO30" s="182"/>
+      <c r="AP30" s="182"/>
+      <c r="AQ30" s="182"/>
+      <c r="AR30" s="182"/>
+      <c r="AS30" s="182"/>
+      <c r="AT30" s="182"/>
+      <c r="AU30" s="182"/>
+      <c r="AV30" s="182"/>
+      <c r="AW30" s="182"/>
+      <c r="AX30" s="182"/>
+      <c r="AY30" s="183"/>
+      <c r="AZ30" s="2"/>
+    </row>
+    <row r="31" spans="1:57" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A31" s="121"/>
+      <c r="B31" s="95" t="s">
+        <v>31</v>
+      </c>
+      <c r="C31" s="96"/>
+      <c r="D31" s="96"/>
+      <c r="E31" s="96"/>
+      <c r="F31" s="96"/>
+      <c r="G31" s="97"/>
+      <c r="H31" s="137" t="s">
+        <v>117</v>
+      </c>
+      <c r="I31" s="138"/>
+      <c r="J31" s="138"/>
+      <c r="K31" s="138"/>
+      <c r="L31" s="138"/>
+      <c r="M31" s="138"/>
+      <c r="N31" s="138"/>
+      <c r="O31" s="138"/>
+      <c r="P31" s="138"/>
+      <c r="Q31" s="138"/>
+      <c r="R31" s="138"/>
+      <c r="S31" s="138"/>
+      <c r="T31" s="138"/>
+      <c r="U31" s="138"/>
+      <c r="V31" s="138"/>
+      <c r="W31" s="138"/>
+      <c r="X31" s="138"/>
+      <c r="Y31" s="138"/>
+      <c r="Z31" s="138"/>
+      <c r="AA31" s="138"/>
+      <c r="AB31" s="138"/>
+      <c r="AC31" s="138"/>
+      <c r="AD31" s="138"/>
+      <c r="AE31" s="138"/>
+      <c r="AF31" s="138"/>
+      <c r="AG31" s="138"/>
+      <c r="AH31" s="138"/>
+      <c r="AI31" s="138"/>
+      <c r="AJ31" s="138"/>
+      <c r="AK31" s="138"/>
+      <c r="AL31" s="138"/>
+      <c r="AM31" s="138"/>
+      <c r="AN31" s="138"/>
+      <c r="AO31" s="138"/>
+      <c r="AP31" s="138"/>
+      <c r="AQ31" s="138"/>
+      <c r="AR31" s="138"/>
+      <c r="AS31" s="138"/>
+      <c r="AT31" s="138"/>
+      <c r="AU31" s="138"/>
+      <c r="AV31" s="138"/>
+      <c r="AW31" s="138"/>
+      <c r="AX31" s="138"/>
+      <c r="AY31" s="139"/>
+      <c r="AZ31" s="2"/>
+    </row>
+    <row r="32" spans="1:57" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="121"/>
+      <c r="B32" s="98"/>
+      <c r="C32" s="99"/>
+      <c r="D32" s="99"/>
+      <c r="E32" s="99"/>
+      <c r="F32" s="99"/>
+      <c r="G32" s="100"/>
+      <c r="H32" s="184" t="s">
+        <v>99</v>
+      </c>
+      <c r="I32" s="185"/>
+      <c r="J32" s="185"/>
+      <c r="K32" s="185"/>
+      <c r="L32" s="185"/>
+      <c r="M32" s="185"/>
+      <c r="N32" s="185"/>
+      <c r="O32" s="185"/>
+      <c r="P32" s="185"/>
+      <c r="Q32" s="185"/>
+      <c r="R32" s="185"/>
+      <c r="S32" s="185"/>
+      <c r="T32" s="185"/>
+      <c r="U32" s="185"/>
+      <c r="V32" s="185"/>
+      <c r="W32" s="185"/>
+      <c r="X32" s="185"/>
+      <c r="Y32" s="185"/>
+      <c r="Z32" s="185"/>
+      <c r="AA32" s="185"/>
+      <c r="AB32" s="185"/>
+      <c r="AC32" s="185"/>
+      <c r="AD32" s="185"/>
+      <c r="AE32" s="185"/>
+      <c r="AF32" s="185"/>
+      <c r="AG32" s="185"/>
+      <c r="AH32" s="185"/>
+      <c r="AI32" s="185"/>
+      <c r="AJ32" s="185"/>
+      <c r="AK32" s="185"/>
+      <c r="AL32" s="185"/>
+      <c r="AM32" s="185"/>
+      <c r="AN32" s="185"/>
+      <c r="AO32" s="185"/>
+      <c r="AP32" s="185"/>
+      <c r="AQ32" s="185"/>
+      <c r="AR32" s="185"/>
+      <c r="AS32" s="185"/>
+      <c r="AT32" s="185"/>
+      <c r="AU32" s="185"/>
+      <c r="AV32" s="185"/>
+      <c r="AW32" s="185"/>
+      <c r="AX32" s="185"/>
+      <c r="AY32" s="186"/>
+      <c r="AZ32" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="33" spans="1:87" ht="33.6" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A33" s="121"/>
+      <c r="B33" s="95" t="s">
+        <v>33</v>
+      </c>
+      <c r="C33" s="96"/>
+      <c r="D33" s="96"/>
+      <c r="E33" s="96"/>
+      <c r="F33" s="96"/>
+      <c r="G33" s="97"/>
+      <c r="H33" s="135" t="s">
+        <v>97</v>
+      </c>
+      <c r="I33" s="133"/>
+      <c r="J33" s="133"/>
+      <c r="K33" s="133"/>
+      <c r="L33" s="133"/>
+      <c r="M33" s="136"/>
+      <c r="N33" s="132" t="s">
+        <v>96</v>
+      </c>
+      <c r="O33" s="133"/>
+      <c r="P33" s="133"/>
+      <c r="Q33" s="133"/>
+      <c r="R33" s="133"/>
+      <c r="S33" s="133"/>
+      <c r="T33" s="133"/>
+      <c r="U33" s="133"/>
+      <c r="V33" s="133"/>
+      <c r="W33" s="133"/>
+      <c r="X33" s="133"/>
+      <c r="Y33" s="133"/>
+      <c r="Z33" s="133"/>
+      <c r="AA33" s="133"/>
+      <c r="AB33" s="133"/>
+      <c r="AC33" s="133"/>
+      <c r="AD33" s="133"/>
+      <c r="AE33" s="133"/>
+      <c r="AF33" s="133"/>
+      <c r="AG33" s="133"/>
+      <c r="AH33" s="133"/>
+      <c r="AI33" s="133"/>
+      <c r="AJ33" s="133"/>
+      <c r="AK33" s="133"/>
+      <c r="AL33" s="133"/>
+      <c r="AM33" s="133"/>
+      <c r="AN33" s="133"/>
+      <c r="AO33" s="133"/>
+      <c r="AP33" s="133"/>
+      <c r="AQ33" s="133"/>
+      <c r="AR33" s="133"/>
+      <c r="AS33" s="133"/>
+      <c r="AT33" s="133"/>
+      <c r="AU33" s="133"/>
+      <c r="AV33" s="133"/>
+      <c r="AW33" s="133"/>
+      <c r="AX33" s="133"/>
+      <c r="AY33" s="134"/>
+      <c r="AZ33" s="2"/>
+    </row>
+    <row r="34" spans="1:87" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A34" s="121"/>
+      <c r="B34" s="98"/>
+      <c r="C34" s="99"/>
+      <c r="D34" s="99"/>
+      <c r="E34" s="99"/>
+      <c r="F34" s="99"/>
+      <c r="G34" s="100"/>
+      <c r="H34" s="187" t="s">
+        <v>98</v>
+      </c>
+      <c r="I34" s="188"/>
+      <c r="J34" s="188"/>
+      <c r="K34" s="188"/>
+      <c r="L34" s="188"/>
+      <c r="M34" s="188"/>
+      <c r="N34" s="188"/>
+      <c r="O34" s="188"/>
+      <c r="P34" s="188"/>
+      <c r="Q34" s="188"/>
+      <c r="R34" s="188"/>
+      <c r="S34" s="188"/>
+      <c r="T34" s="188"/>
+      <c r="U34" s="188"/>
+      <c r="V34" s="188"/>
+      <c r="W34" s="188"/>
+      <c r="X34" s="188"/>
+      <c r="Y34" s="188"/>
+      <c r="Z34" s="188"/>
+      <c r="AA34" s="188"/>
+      <c r="AB34" s="188"/>
+      <c r="AC34" s="188"/>
+      <c r="AD34" s="188"/>
+      <c r="AE34" s="188"/>
+      <c r="AF34" s="188"/>
+      <c r="AG34" s="188"/>
+      <c r="AH34" s="188"/>
+      <c r="AI34" s="188"/>
+      <c r="AJ34" s="188"/>
+      <c r="AK34" s="188"/>
+      <c r="AL34" s="188"/>
+      <c r="AM34" s="188"/>
+      <c r="AN34" s="188"/>
+      <c r="AO34" s="188"/>
+      <c r="AP34" s="188"/>
+      <c r="AQ34" s="188"/>
+      <c r="AR34" s="188"/>
+      <c r="AS34" s="188"/>
+      <c r="AT34" s="188"/>
+      <c r="AU34" s="188"/>
+      <c r="AV34" s="188"/>
+      <c r="AW34" s="188"/>
+      <c r="AX34" s="188"/>
+      <c r="AY34" s="189"/>
+      <c r="AZ34" s="2"/>
+    </row>
+    <row r="35" spans="1:87" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A35" s="121"/>
+      <c r="B35" s="80" t="s">
+        <v>92</v>
+      </c>
+      <c r="C35" s="81"/>
+      <c r="D35" s="81"/>
+      <c r="E35" s="81"/>
+      <c r="F35" s="81"/>
+      <c r="G35" s="81"/>
+      <c r="H35" s="137" t="s">
+        <v>100</v>
+      </c>
+      <c r="I35" s="138"/>
+      <c r="J35" s="138"/>
+      <c r="K35" s="138"/>
+      <c r="L35" s="138"/>
+      <c r="M35" s="138"/>
+      <c r="N35" s="138"/>
+      <c r="O35" s="138"/>
+      <c r="P35" s="138"/>
+      <c r="Q35" s="138"/>
+      <c r="R35" s="138"/>
+      <c r="S35" s="138"/>
+      <c r="T35" s="138"/>
+      <c r="U35" s="138"/>
+      <c r="V35" s="138"/>
+      <c r="W35" s="138"/>
+      <c r="X35" s="138"/>
+      <c r="Y35" s="138"/>
+      <c r="Z35" s="138"/>
+      <c r="AA35" s="138"/>
+      <c r="AB35" s="138"/>
+      <c r="AC35" s="138"/>
+      <c r="AD35" s="138"/>
+      <c r="AE35" s="138"/>
+      <c r="AF35" s="138"/>
+      <c r="AG35" s="138"/>
+      <c r="AH35" s="138"/>
+      <c r="AI35" s="138"/>
+      <c r="AJ35" s="138"/>
+      <c r="AK35" s="138"/>
+      <c r="AL35" s="138"/>
+      <c r="AM35" s="138"/>
+      <c r="AN35" s="138"/>
+      <c r="AO35" s="138"/>
+      <c r="AP35" s="138"/>
+      <c r="AQ35" s="138"/>
+      <c r="AR35" s="138"/>
+      <c r="AS35" s="138"/>
+      <c r="AT35" s="138"/>
+      <c r="AU35" s="138"/>
+      <c r="AV35" s="138"/>
+      <c r="AW35" s="138"/>
+      <c r="AX35" s="138"/>
+      <c r="AY35" s="139"/>
+      <c r="AZ35" s="2"/>
+    </row>
+    <row r="36" spans="1:87" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A36" s="121"/>
+      <c r="B36" s="9"/>
+      <c r="C36" s="45"/>
+      <c r="D36" s="45"/>
+      <c r="E36" s="45"/>
+      <c r="F36" s="48"/>
+      <c r="G36" s="45"/>
+      <c r="H36" s="48"/>
+      <c r="I36" s="48"/>
+      <c r="J36" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="K36" s="45"/>
+      <c r="L36" s="45"/>
+      <c r="M36" s="45"/>
+      <c r="N36" s="10"/>
+      <c r="O36" s="40"/>
+      <c r="P36" s="45"/>
+      <c r="Q36" s="45"/>
+      <c r="R36" s="10"/>
+      <c r="S36" s="10"/>
+      <c r="T36" s="45"/>
+      <c r="U36" s="40"/>
+      <c r="V36" s="45"/>
+      <c r="W36" s="45"/>
+      <c r="X36" s="10"/>
+      <c r="Y36" s="10"/>
+      <c r="Z36" s="45"/>
+      <c r="AA36" s="40"/>
+      <c r="AB36" s="45"/>
+      <c r="AC36" s="45"/>
+      <c r="AD36" s="10"/>
+      <c r="AE36" s="10"/>
+      <c r="AF36" s="45"/>
+      <c r="AG36" s="40"/>
+      <c r="AH36" s="45"/>
+      <c r="AI36" s="45"/>
+      <c r="AJ36" s="10"/>
+      <c r="AK36" s="10"/>
+      <c r="AL36" s="45"/>
+      <c r="AM36" s="40"/>
+      <c r="AN36" s="45"/>
+      <c r="AO36" s="45"/>
+      <c r="AP36" s="10"/>
+      <c r="AQ36" s="10"/>
+      <c r="AR36" s="45"/>
+      <c r="AS36" s="40"/>
+      <c r="AT36" s="45"/>
+      <c r="AU36" s="45"/>
+      <c r="AV36" s="10"/>
+      <c r="AW36" s="10"/>
+      <c r="AX36" s="45"/>
+      <c r="AY36" s="61"/>
+      <c r="AZ36" s="16"/>
+    </row>
+    <row r="37" spans="1:87" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A37" s="121"/>
+      <c r="B37" s="42"/>
+      <c r="C37" s="67"/>
+      <c r="D37" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="E37" s="43"/>
+      <c r="F37" s="43"/>
+      <c r="G37" s="43"/>
+      <c r="H37" s="43"/>
+      <c r="I37" s="43"/>
+      <c r="J37" s="43"/>
+      <c r="K37" s="43"/>
+      <c r="L37" s="43"/>
+      <c r="M37" s="43"/>
+      <c r="N37" s="43"/>
+      <c r="O37" s="44"/>
+      <c r="P37" s="43"/>
+      <c r="Q37" s="43"/>
+      <c r="R37" s="43"/>
+      <c r="S37" s="43"/>
+      <c r="T37" s="43"/>
+      <c r="U37" s="44"/>
+      <c r="V37" s="43"/>
+      <c r="W37" s="43"/>
+      <c r="X37" s="43"/>
+      <c r="Y37" s="43"/>
+      <c r="Z37" s="43"/>
+      <c r="AA37" s="44"/>
+      <c r="AB37" s="43"/>
+      <c r="AC37" s="43"/>
+      <c r="AD37" s="43"/>
+      <c r="AE37" s="43"/>
+      <c r="AF37" s="43"/>
+      <c r="AG37" s="44"/>
+      <c r="AH37" s="43"/>
+      <c r="AI37" s="43"/>
+      <c r="AJ37" s="43"/>
+      <c r="AK37" s="43"/>
+      <c r="AL37" s="43"/>
+      <c r="AM37" s="44"/>
+      <c r="AN37" s="43"/>
+      <c r="AO37" s="43"/>
+      <c r="AP37" s="43"/>
+      <c r="AQ37" s="43"/>
+      <c r="AR37" s="43"/>
+      <c r="AS37" s="44"/>
+      <c r="AT37" s="43"/>
+      <c r="AU37" s="43"/>
+      <c r="AV37" s="43"/>
+      <c r="AW37" s="43"/>
+      <c r="AX37" s="43"/>
+      <c r="AY37" s="62"/>
+      <c r="AZ37" s="16"/>
+    </row>
+    <row r="38" spans="1:87" s="4" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A38" s="121"/>
+      <c r="B38" s="6"/>
+      <c r="C38" s="5"/>
+      <c r="D38" s="5"/>
+      <c r="E38" s="5"/>
+      <c r="F38" s="5"/>
+      <c r="G38" s="5"/>
+      <c r="H38" s="5"/>
+      <c r="I38" s="5"/>
+      <c r="J38" s="5"/>
+      <c r="K38" s="5"/>
+      <c r="L38" s="5"/>
+      <c r="M38" s="5"/>
+      <c r="N38" s="5"/>
+      <c r="O38" s="7"/>
+      <c r="P38" s="5"/>
+      <c r="Q38" s="5"/>
+      <c r="R38" s="5"/>
+      <c r="S38" s="5"/>
+      <c r="T38" s="5"/>
+      <c r="U38" s="7"/>
+      <c r="V38" s="5"/>
+      <c r="W38" s="5"/>
+      <c r="X38" s="5"/>
+      <c r="Y38" s="5"/>
+      <c r="Z38" s="5"/>
+      <c r="AA38" s="7"/>
+      <c r="AB38" s="5"/>
+      <c r="AC38" s="5"/>
+      <c r="AD38" s="5"/>
+      <c r="AE38" s="5"/>
+      <c r="AF38" s="5"/>
+      <c r="AG38" s="7"/>
+      <c r="AH38" s="5"/>
+      <c r="AI38" s="5"/>
+      <c r="AJ38" s="5"/>
+      <c r="AK38" s="5"/>
+      <c r="AL38" s="5"/>
+      <c r="AM38" s="7"/>
+      <c r="AN38" s="5"/>
+      <c r="AO38" s="5"/>
+      <c r="AP38" s="5"/>
+      <c r="AQ38" s="5"/>
+      <c r="AR38" s="5"/>
+      <c r="AS38" s="7"/>
+      <c r="AT38" s="5"/>
+      <c r="AU38" s="5"/>
+      <c r="AV38" s="5"/>
+      <c r="AW38" s="5"/>
+      <c r="AX38" s="5"/>
+      <c r="AY38" s="21"/>
+      <c r="AZ38" s="16"/>
+    </row>
+    <row r="39" spans="1:87" s="4" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A39" s="121"/>
+      <c r="B39" s="6"/>
+      <c r="C39" s="5"/>
+      <c r="D39" s="5"/>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="5"/>
+      <c r="H39" s="5"/>
+      <c r="I39" s="5"/>
+      <c r="J39" s="5"/>
+      <c r="K39" s="5"/>
+      <c r="L39" s="5"/>
+      <c r="M39" s="5"/>
+      <c r="N39" s="5"/>
+      <c r="O39" s="7"/>
+      <c r="P39" s="5"/>
+      <c r="Q39" s="5"/>
+      <c r="R39" s="5"/>
+      <c r="S39" s="5"/>
+      <c r="T39" s="5"/>
+      <c r="U39" s="7"/>
+      <c r="V39" s="5"/>
+      <c r="W39" s="5"/>
+      <c r="X39" s="5"/>
+      <c r="Y39" s="5"/>
+      <c r="Z39" s="5"/>
+      <c r="AA39" s="7"/>
+      <c r="AB39" s="5"/>
+      <c r="AC39" s="5"/>
+      <c r="AD39" s="5"/>
+      <c r="AE39" s="5"/>
+      <c r="AF39" s="5"/>
+      <c r="AG39" s="7"/>
+      <c r="AH39" s="5"/>
+      <c r="AI39" s="5"/>
+      <c r="AJ39" s="5"/>
+      <c r="AK39" s="5"/>
+      <c r="AL39" s="5"/>
+      <c r="AM39" s="7"/>
+      <c r="AN39" s="5"/>
+      <c r="AO39" s="5"/>
+      <c r="AP39" s="5"/>
+      <c r="AQ39" s="5"/>
+      <c r="AR39" s="5"/>
+      <c r="AS39" s="7"/>
+      <c r="AT39" s="5"/>
+      <c r="AU39" s="5"/>
+      <c r="AV39" s="5"/>
+      <c r="AW39" s="5"/>
+      <c r="AX39" s="5"/>
+      <c r="AY39" s="21"/>
+      <c r="AZ39" s="16"/>
+    </row>
+    <row r="40" spans="1:87" s="4" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A40" s="121"/>
+      <c r="B40" s="6"/>
+      <c r="C40" s="5"/>
+      <c r="D40" s="5"/>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="5"/>
+      <c r="H40" s="5"/>
+      <c r="I40" s="5"/>
+      <c r="J40" s="5"/>
+      <c r="K40" s="5"/>
+      <c r="L40" s="5"/>
+      <c r="M40" s="5"/>
+      <c r="N40" s="5"/>
+      <c r="O40" s="7"/>
+      <c r="P40" s="5"/>
+      <c r="Q40" s="5"/>
+      <c r="R40" s="5"/>
+      <c r="S40" s="5"/>
+      <c r="T40" s="5"/>
+      <c r="U40" s="7"/>
+      <c r="V40" s="5"/>
+      <c r="W40" s="5"/>
+      <c r="X40" s="5"/>
+      <c r="Y40" s="5"/>
+      <c r="Z40" s="5"/>
+      <c r="AA40" s="7"/>
+      <c r="AB40" s="5"/>
+      <c r="AC40" s="5"/>
+      <c r="AD40" s="5"/>
+      <c r="AE40" s="5"/>
+      <c r="AF40" s="5"/>
+      <c r="AG40" s="7"/>
+      <c r="AH40" s="5"/>
+      <c r="AI40" s="5"/>
+      <c r="AJ40" s="5"/>
+      <c r="AK40" s="5"/>
+      <c r="AL40" s="5"/>
+      <c r="AM40" s="7"/>
+      <c r="AN40" s="5"/>
+      <c r="AO40" s="5"/>
+      <c r="AP40" s="5"/>
+      <c r="AQ40" s="5"/>
+      <c r="AR40" s="5"/>
+      <c r="AS40" s="7"/>
+      <c r="AT40" s="5"/>
+      <c r="AU40" s="5"/>
+      <c r="AV40" s="5"/>
+      <c r="AW40" s="5"/>
+      <c r="AX40" s="5"/>
+      <c r="AY40" s="21"/>
+      <c r="AZ40" s="16"/>
+    </row>
+    <row r="41" spans="1:87" s="4" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A41" s="121"/>
+      <c r="B41" s="6"/>
+      <c r="C41" s="5"/>
+      <c r="D41" s="5"/>
+      <c r="E41" s="5"/>
+      <c r="F41" s="5"/>
+      <c r="G41" s="5"/>
+      <c r="H41" s="5"/>
+      <c r="I41" s="5"/>
+      <c r="J41" s="5"/>
+      <c r="K41" s="5"/>
+      <c r="L41" s="5"/>
+      <c r="M41" s="5"/>
+      <c r="N41" s="5"/>
+      <c r="O41" s="7"/>
+      <c r="P41" s="5"/>
+      <c r="Q41" s="5"/>
+      <c r="R41" s="5"/>
+      <c r="S41" s="5"/>
+      <c r="T41" s="5"/>
+      <c r="U41" s="7"/>
+      <c r="V41" s="5"/>
+      <c r="W41" s="5"/>
+      <c r="X41" s="5"/>
+      <c r="Y41" s="5"/>
+      <c r="Z41" s="5"/>
+      <c r="AA41" s="7"/>
+      <c r="AB41" s="5"/>
+      <c r="AC41" s="5"/>
+      <c r="AD41" s="5"/>
+      <c r="AE41" s="5"/>
+      <c r="AF41" s="5"/>
+      <c r="AG41" s="7"/>
+      <c r="AH41" s="5"/>
+      <c r="AI41" s="5"/>
+      <c r="AJ41" s="5"/>
+      <c r="AK41" s="5"/>
+      <c r="AL41" s="5"/>
+      <c r="AM41" s="7"/>
+      <c r="AN41" s="5"/>
+      <c r="AO41" s="5"/>
+      <c r="AP41" s="5"/>
+      <c r="AQ41" s="5"/>
+      <c r="AR41" s="5"/>
+      <c r="AS41" s="7"/>
+      <c r="AT41" s="5"/>
+      <c r="AU41" s="5"/>
+      <c r="AV41" s="5"/>
+      <c r="AW41" s="5"/>
+      <c r="AX41" s="5"/>
+      <c r="AY41" s="21"/>
+      <c r="AZ41" s="16"/>
+    </row>
+    <row r="42" spans="1:87" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A42" s="121"/>
+      <c r="B42" s="75" t="s">
+        <v>36</v>
+      </c>
+      <c r="C42" s="76"/>
+      <c r="D42" s="76"/>
+      <c r="E42" s="76"/>
+      <c r="F42" s="76"/>
+      <c r="G42" s="76"/>
+      <c r="H42" s="137" t="s">
+        <v>106</v>
+      </c>
+      <c r="I42" s="138"/>
+      <c r="J42" s="138"/>
+      <c r="K42" s="138"/>
+      <c r="L42" s="138"/>
+      <c r="M42" s="138"/>
+      <c r="N42" s="138"/>
+      <c r="O42" s="138"/>
+      <c r="P42" s="138"/>
+      <c r="Q42" s="138"/>
+      <c r="R42" s="138"/>
+      <c r="S42" s="138"/>
+      <c r="T42" s="138"/>
+      <c r="U42" s="138"/>
+      <c r="V42" s="138"/>
+      <c r="W42" s="138"/>
+      <c r="X42" s="138"/>
+      <c r="Y42" s="138"/>
+      <c r="Z42" s="138"/>
+      <c r="AA42" s="138"/>
+      <c r="AB42" s="138"/>
+      <c r="AC42" s="138"/>
+      <c r="AD42" s="138"/>
+      <c r="AE42" s="138"/>
+      <c r="AF42" s="138"/>
+      <c r="AG42" s="138"/>
+      <c r="AH42" s="138"/>
+      <c r="AI42" s="138"/>
+      <c r="AJ42" s="138"/>
+      <c r="AK42" s="138"/>
+      <c r="AL42" s="138"/>
+      <c r="AM42" s="138"/>
+      <c r="AN42" s="138"/>
+      <c r="AO42" s="138"/>
+      <c r="AP42" s="138"/>
+      <c r="AQ42" s="138"/>
+      <c r="AR42" s="138"/>
+      <c r="AS42" s="138"/>
+      <c r="AT42" s="138"/>
+      <c r="AU42" s="138"/>
+      <c r="AV42" s="138"/>
+      <c r="AW42" s="138"/>
+      <c r="AX42" s="138"/>
+      <c r="AY42" s="139"/>
+      <c r="AZ42" s="2"/>
+      <c r="BZ42" s="15"/>
+      <c r="CA42" s="15"/>
+      <c r="CB42" s="15"/>
+      <c r="CC42" s="15"/>
+      <c r="CD42" s="15"/>
+      <c r="CE42" s="15"/>
+      <c r="CF42" s="3"/>
+      <c r="CG42" s="3"/>
+      <c r="CH42" s="3"/>
+      <c r="CI42" s="3"/>
+    </row>
+    <row r="43" spans="1:87" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A43" s="122"/>
+      <c r="B43" s="164" t="s">
+        <v>37</v>
+      </c>
+      <c r="C43" s="165"/>
+      <c r="D43" s="165"/>
+      <c r="E43" s="165"/>
+      <c r="F43" s="165"/>
+      <c r="G43" s="166"/>
+      <c r="H43" s="169" t="s">
+        <v>105</v>
+      </c>
+      <c r="I43" s="170"/>
+      <c r="J43" s="170"/>
+      <c r="K43" s="170"/>
+      <c r="L43" s="170"/>
+      <c r="M43" s="170"/>
+      <c r="N43" s="170"/>
+      <c r="O43" s="170"/>
+      <c r="P43" s="170"/>
+      <c r="Q43" s="170"/>
+      <c r="R43" s="170"/>
+      <c r="S43" s="170"/>
+      <c r="T43" s="170"/>
+      <c r="U43" s="170"/>
+      <c r="V43" s="170"/>
+      <c r="W43" s="170"/>
+      <c r="X43" s="170"/>
+      <c r="Y43" s="170"/>
+      <c r="Z43" s="170"/>
+      <c r="AA43" s="170"/>
+      <c r="AB43" s="170"/>
+      <c r="AC43" s="170"/>
+      <c r="AD43" s="170"/>
+      <c r="AE43" s="170"/>
+      <c r="AF43" s="170"/>
+      <c r="AG43" s="170"/>
+      <c r="AH43" s="170"/>
+      <c r="AI43" s="170"/>
+      <c r="AJ43" s="170"/>
+      <c r="AK43" s="170"/>
+      <c r="AL43" s="170"/>
+      <c r="AM43" s="170"/>
+      <c r="AN43" s="170"/>
+      <c r="AO43" s="170"/>
+      <c r="AP43" s="170"/>
+      <c r="AQ43" s="170"/>
+      <c r="AR43" s="170"/>
+      <c r="AS43" s="170"/>
+      <c r="AT43" s="170"/>
+      <c r="AU43" s="170"/>
+      <c r="AV43" s="170"/>
+      <c r="AW43" s="170"/>
+      <c r="AX43" s="170"/>
+      <c r="AY43" s="171"/>
+      <c r="AZ43" s="2"/>
+    </row>
+    <row r="44" spans="1:87" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A44" s="104" t="s">
+        <v>38</v>
+      </c>
+      <c r="B44" s="92" t="s">
+        <v>39</v>
+      </c>
+      <c r="C44" s="93"/>
+      <c r="D44" s="93"/>
+      <c r="E44" s="93"/>
+      <c r="F44" s="93"/>
+      <c r="G44" s="94"/>
+      <c r="H44" s="172" t="s">
+        <v>104</v>
+      </c>
+      <c r="I44" s="173"/>
+      <c r="J44" s="173"/>
+      <c r="K44" s="173"/>
+      <c r="L44" s="173"/>
+      <c r="M44" s="173"/>
+      <c r="N44" s="173"/>
+      <c r="O44" s="173"/>
+      <c r="P44" s="173"/>
+      <c r="Q44" s="173"/>
+      <c r="R44" s="173"/>
+      <c r="S44" s="173"/>
+      <c r="T44" s="173"/>
+      <c r="U44" s="173"/>
+      <c r="V44" s="173"/>
+      <c r="W44" s="173"/>
+      <c r="X44" s="173"/>
+      <c r="Y44" s="173"/>
+      <c r="Z44" s="173"/>
+      <c r="AA44" s="173"/>
+      <c r="AB44" s="173"/>
+      <c r="AC44" s="173"/>
+      <c r="AD44" s="173"/>
+      <c r="AE44" s="173"/>
+      <c r="AF44" s="173"/>
+      <c r="AG44" s="173"/>
+      <c r="AH44" s="173"/>
+      <c r="AI44" s="173"/>
+      <c r="AJ44" s="173"/>
+      <c r="AK44" s="173"/>
+      <c r="AL44" s="173"/>
+      <c r="AM44" s="173"/>
+      <c r="AN44" s="173"/>
+      <c r="AO44" s="173"/>
+      <c r="AP44" s="173"/>
+      <c r="AQ44" s="173"/>
+      <c r="AR44" s="173"/>
+      <c r="AS44" s="173"/>
+      <c r="AT44" s="173"/>
+      <c r="AU44" s="173"/>
+      <c r="AV44" s="173"/>
+      <c r="AW44" s="173"/>
+      <c r="AX44" s="173"/>
+      <c r="AY44" s="174"/>
+      <c r="AZ44" s="2"/>
+    </row>
+    <row r="45" spans="1:87" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A45" s="105"/>
+      <c r="B45" s="175" t="s">
+        <v>116</v>
+      </c>
+      <c r="C45" s="176"/>
+      <c r="D45" s="176"/>
+      <c r="E45" s="176"/>
+      <c r="F45" s="176"/>
+      <c r="G45" s="176"/>
+      <c r="H45" s="176"/>
+      <c r="I45" s="176"/>
+      <c r="J45" s="176"/>
+      <c r="K45" s="176"/>
+      <c r="L45" s="176"/>
+      <c r="M45" s="176"/>
+      <c r="N45" s="176"/>
+      <c r="O45" s="176"/>
+      <c r="P45" s="176"/>
+      <c r="Q45" s="176"/>
+      <c r="R45" s="176"/>
+      <c r="S45" s="176"/>
+      <c r="T45" s="176"/>
+      <c r="U45" s="176"/>
+      <c r="V45" s="176"/>
+      <c r="W45" s="176"/>
+      <c r="X45" s="176"/>
+      <c r="Y45" s="176"/>
+      <c r="Z45" s="176"/>
+      <c r="AA45" s="176"/>
+      <c r="AB45" s="176"/>
+      <c r="AC45" s="176"/>
+      <c r="AD45" s="176"/>
+      <c r="AE45" s="176"/>
+      <c r="AF45" s="176"/>
+      <c r="AG45" s="176"/>
+      <c r="AH45" s="176"/>
+      <c r="AI45" s="176"/>
+      <c r="AJ45" s="176"/>
+      <c r="AK45" s="176"/>
+      <c r="AL45" s="176"/>
+      <c r="AM45" s="176"/>
+      <c r="AN45" s="176"/>
+      <c r="AO45" s="176"/>
+      <c r="AP45" s="176"/>
+      <c r="AQ45" s="176"/>
+      <c r="AR45" s="176"/>
+      <c r="AS45" s="176"/>
+      <c r="AT45" s="176"/>
+      <c r="AU45" s="176"/>
+      <c r="AV45" s="176"/>
+      <c r="AW45" s="176"/>
+      <c r="AX45" s="176"/>
+      <c r="AY45" s="177"/>
+      <c r="AZ45" s="2"/>
+    </row>
+    <row r="46" spans="1:87" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A46" s="106"/>
+      <c r="B46" s="178"/>
+      <c r="C46" s="179"/>
+      <c r="D46" s="179"/>
+      <c r="E46" s="179"/>
+      <c r="F46" s="179"/>
+      <c r="G46" s="179"/>
+      <c r="H46" s="179"/>
+      <c r="I46" s="179"/>
+      <c r="J46" s="179"/>
+      <c r="K46" s="179"/>
+      <c r="L46" s="179"/>
+      <c r="M46" s="179"/>
+      <c r="N46" s="179"/>
+      <c r="O46" s="179"/>
+      <c r="P46" s="179"/>
+      <c r="Q46" s="179"/>
+      <c r="R46" s="179"/>
+      <c r="S46" s="179"/>
+      <c r="T46" s="179"/>
+      <c r="U46" s="179"/>
+      <c r="V46" s="179"/>
+      <c r="W46" s="179"/>
+      <c r="X46" s="179"/>
+      <c r="Y46" s="179"/>
+      <c r="Z46" s="179"/>
+      <c r="AA46" s="179"/>
+      <c r="AB46" s="179"/>
+      <c r="AC46" s="179"/>
+      <c r="AD46" s="179"/>
+      <c r="AE46" s="179"/>
+      <c r="AF46" s="179"/>
+      <c r="AG46" s="179"/>
+      <c r="AH46" s="179"/>
+      <c r="AI46" s="179"/>
+      <c r="AJ46" s="179"/>
+      <c r="AK46" s="179"/>
+      <c r="AL46" s="179"/>
+      <c r="AM46" s="179"/>
+      <c r="AN46" s="179"/>
+      <c r="AO46" s="179"/>
+      <c r="AP46" s="179"/>
+      <c r="AQ46" s="179"/>
+      <c r="AR46" s="179"/>
+      <c r="AS46" s="179"/>
+      <c r="AT46" s="179"/>
+      <c r="AU46" s="179"/>
+      <c r="AV46" s="179"/>
+      <c r="AW46" s="179"/>
+      <c r="AX46" s="179"/>
+      <c r="AY46" s="180"/>
+      <c r="AZ46" s="2"/>
+    </row>
+    <row r="47" spans="1:87" ht="21" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A47" s="101" t="s">
+        <v>40</v>
+      </c>
+      <c r="B47" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="C47" s="25"/>
+      <c r="D47" s="25"/>
+      <c r="E47" s="25"/>
+      <c r="F47" s="25"/>
+      <c r="G47" s="25"/>
+      <c r="H47" s="25"/>
+      <c r="I47" s="25"/>
+      <c r="J47" s="25"/>
+      <c r="K47" s="25"/>
+      <c r="L47" s="25"/>
+      <c r="M47" s="25"/>
+      <c r="N47" s="25"/>
+      <c r="O47" s="25"/>
+      <c r="P47" s="25"/>
+      <c r="Q47" s="25"/>
+      <c r="R47" s="25"/>
+      <c r="S47" s="25"/>
+      <c r="T47" s="25"/>
+      <c r="U47" s="25"/>
+      <c r="V47" s="25"/>
+      <c r="W47" s="25"/>
+      <c r="X47" s="25"/>
+      <c r="Y47" s="25"/>
+      <c r="Z47" s="25"/>
+      <c r="AA47" s="25"/>
+      <c r="AB47" s="25"/>
+      <c r="AC47" s="25"/>
+      <c r="AD47" s="25"/>
+      <c r="AE47" s="25"/>
+      <c r="AF47" s="25"/>
+      <c r="AG47" s="25"/>
+      <c r="AH47" s="25"/>
+      <c r="AI47" s="25"/>
+      <c r="AJ47" s="25"/>
+      <c r="AK47" s="25"/>
+      <c r="AL47" s="25"/>
+      <c r="AM47" s="25"/>
+      <c r="AN47" s="25"/>
+      <c r="AO47" s="25"/>
+      <c r="AP47" s="25"/>
+      <c r="AQ47" s="25"/>
+      <c r="AR47" s="25"/>
+      <c r="AS47" s="25"/>
+      <c r="AT47" s="25"/>
+      <c r="AU47" s="25"/>
+      <c r="AV47" s="25"/>
+      <c r="AW47" s="25"/>
+      <c r="AX47" s="25"/>
+      <c r="AY47" s="63"/>
+      <c r="AZ47" s="2"/>
+    </row>
+    <row r="48" spans="1:87" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A48" s="102"/>
+      <c r="B48" s="49" t="s">
+        <v>109</v>
+      </c>
+      <c r="C48" s="50"/>
+      <c r="D48" s="50"/>
+      <c r="E48" s="50"/>
+      <c r="F48" s="50"/>
+      <c r="G48" s="50"/>
+      <c r="H48" s="50"/>
+      <c r="I48" s="50"/>
+      <c r="J48" s="50"/>
+      <c r="K48" s="50"/>
+      <c r="L48" s="50"/>
+      <c r="M48" s="50"/>
+      <c r="N48" s="50"/>
+      <c r="O48" s="50"/>
+      <c r="P48" s="50"/>
+      <c r="Q48" s="50"/>
+      <c r="R48" s="50"/>
+      <c r="S48" s="50"/>
+      <c r="T48" s="51" t="s">
+        <v>93</v>
+      </c>
+      <c r="U48" s="52"/>
+      <c r="V48" s="52"/>
+      <c r="W48" s="51"/>
+      <c r="X48" s="51"/>
+      <c r="Y48" s="51"/>
+      <c r="Z48" s="51"/>
+      <c r="AA48" s="51"/>
+      <c r="AB48" s="51"/>
+      <c r="AC48" s="51"/>
+      <c r="AD48" s="51"/>
+      <c r="AE48" s="51"/>
+      <c r="AF48" s="52"/>
+      <c r="AG48" s="50"/>
+      <c r="AH48" s="50"/>
+      <c r="AI48" s="50"/>
+      <c r="AJ48" s="50"/>
+      <c r="AK48" s="50"/>
+      <c r="AL48" s="50"/>
+      <c r="AM48" s="50"/>
+      <c r="AN48" s="50"/>
+      <c r="AO48" s="50"/>
+      <c r="AP48" s="50"/>
+      <c r="AQ48" s="50"/>
+      <c r="AR48" s="50"/>
+      <c r="AS48" s="50"/>
+      <c r="AT48" s="50"/>
+      <c r="AU48" s="50"/>
+      <c r="AV48" s="50"/>
+      <c r="AW48" s="50"/>
+      <c r="AX48" s="50"/>
+      <c r="AY48" s="46"/>
+      <c r="AZ48" s="2"/>
+    </row>
+    <row r="49" spans="1:52" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A49" s="102"/>
+      <c r="B49" s="54"/>
+      <c r="C49" s="54"/>
+      <c r="D49" s="52"/>
+      <c r="E49" s="50"/>
+      <c r="F49" s="50"/>
+      <c r="G49" s="50"/>
+      <c r="H49" s="50"/>
+      <c r="I49" s="50"/>
+      <c r="J49" s="50"/>
+      <c r="K49" s="50"/>
+      <c r="L49" s="50"/>
+      <c r="M49" s="50"/>
+      <c r="N49" s="50"/>
+      <c r="O49" s="52"/>
+      <c r="P49" s="50"/>
+      <c r="Q49" s="167" t="s">
+        <v>41</v>
+      </c>
+      <c r="R49" s="167"/>
+      <c r="S49" s="167"/>
+      <c r="T49" s="167"/>
+      <c r="U49" s="167"/>
+      <c r="V49" s="167"/>
+      <c r="W49" s="167"/>
+      <c r="X49" s="167"/>
+      <c r="Y49" s="167"/>
+      <c r="Z49" s="167"/>
+      <c r="AA49" s="167"/>
+      <c r="AB49" s="167"/>
+      <c r="AC49" s="167"/>
+      <c r="AD49" s="167"/>
+      <c r="AE49" s="167"/>
+      <c r="AF49" s="167"/>
+      <c r="AG49" s="167"/>
+      <c r="AH49" s="167"/>
+      <c r="AI49" s="167"/>
+      <c r="AJ49" s="167"/>
+      <c r="AK49" s="167"/>
+      <c r="AL49" s="167"/>
+      <c r="AM49" s="167"/>
+      <c r="AN49" s="167"/>
+      <c r="AO49" s="167"/>
+      <c r="AP49" s="167"/>
+      <c r="AQ49" s="167"/>
+      <c r="AR49" s="167"/>
+      <c r="AS49" s="167"/>
+      <c r="AT49" s="167"/>
+      <c r="AU49" s="167"/>
+      <c r="AV49" s="167"/>
+      <c r="AW49" s="167"/>
+      <c r="AX49" s="167"/>
+      <c r="AY49" s="168"/>
+      <c r="AZ49" s="2"/>
+    </row>
+    <row r="50" spans="1:52" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A50" s="102"/>
+      <c r="B50" s="49" t="s">
+        <v>110</v>
+      </c>
+      <c r="C50" s="50"/>
+      <c r="D50" s="167" t="s">
+        <v>43</v>
+      </c>
+      <c r="E50" s="167"/>
+      <c r="F50" s="52"/>
+      <c r="G50" s="52"/>
+      <c r="H50" s="53"/>
+      <c r="I50" s="53"/>
+      <c r="J50" s="53"/>
+      <c r="K50" s="53"/>
+      <c r="L50" s="53"/>
+      <c r="M50" s="52"/>
+      <c r="N50" s="52"/>
+      <c r="O50" s="52"/>
+      <c r="P50" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q50" s="53"/>
+      <c r="R50" s="49"/>
+      <c r="S50" s="52"/>
+      <c r="T50" s="50"/>
+      <c r="U50" s="52"/>
+      <c r="V50" s="50"/>
+      <c r="W50" s="52"/>
+      <c r="X50" s="50"/>
+      <c r="Y50" s="53" t="s">
         <v>45</v>
       </c>
-      <c r="F21" s="168"/>
-[...32 lines deleted...]
-      <c r="E22" s="91" t="s">
+      <c r="Z50" s="50"/>
+      <c r="AA50" s="50"/>
+      <c r="AB50" s="50"/>
+      <c r="AC50" s="50"/>
+      <c r="AD50" s="50"/>
+      <c r="AE50" s="50"/>
+      <c r="AF50" s="50"/>
+      <c r="AG50" s="50"/>
+      <c r="AH50" s="50"/>
+      <c r="AI50" s="50"/>
+      <c r="AJ50" s="50"/>
+      <c r="AK50" s="50"/>
+      <c r="AL50" s="50"/>
+      <c r="AM50" s="50"/>
+      <c r="AN50" s="50"/>
+      <c r="AO50" s="50"/>
+      <c r="AP50" s="50"/>
+      <c r="AQ50" s="50"/>
+      <c r="AR50" s="50"/>
+      <c r="AS50" s="50"/>
+      <c r="AT50" s="50"/>
+      <c r="AU50" s="50"/>
+      <c r="AV50" s="50"/>
+      <c r="AW50" s="50"/>
+      <c r="AX50" s="50"/>
+      <c r="AY50" s="46"/>
+      <c r="AZ50" s="2"/>
+    </row>
+    <row r="51" spans="1:52" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A51" s="102"/>
+      <c r="B51" s="54"/>
+      <c r="C51" s="54"/>
+      <c r="D51" s="54"/>
+      <c r="E51" s="54"/>
+      <c r="F51" s="54"/>
+      <c r="G51" s="53"/>
+      <c r="H51" s="53"/>
+      <c r="I51" s="53"/>
+      <c r="J51" s="53"/>
+      <c r="K51" s="53"/>
+      <c r="L51" s="53"/>
+      <c r="M51" s="52"/>
+      <c r="N51" s="52"/>
+      <c r="O51" s="52"/>
+      <c r="P51" s="53" t="s">
         <v>46</v>
       </c>
-      <c r="F22" s="92"/>
-[...32 lines deleted...]
-      <c r="E23" s="174" t="s">
+      <c r="Q51" s="53"/>
+      <c r="R51" s="49"/>
+      <c r="S51" s="52"/>
+      <c r="T51" s="54"/>
+      <c r="U51" s="52"/>
+      <c r="V51" s="54"/>
+      <c r="W51" s="52"/>
+      <c r="X51" s="54"/>
+      <c r="Y51" s="53" t="s">
         <v>47</v>
       </c>
-      <c r="F23" s="175"/>
-[...28 lines deleted...]
-      <c r="A24" s="83" t="s">
+      <c r="Z51" s="54"/>
+      <c r="AA51" s="54"/>
+      <c r="AB51" s="54"/>
+      <c r="AC51" s="54"/>
+      <c r="AD51" s="54"/>
+      <c r="AE51" s="54"/>
+      <c r="AF51" s="54"/>
+      <c r="AG51" s="54"/>
+      <c r="AH51" s="54"/>
+      <c r="AI51" s="54"/>
+      <c r="AJ51" s="54"/>
+      <c r="AK51" s="54"/>
+      <c r="AL51" s="54"/>
+      <c r="AM51" s="54"/>
+      <c r="AN51" s="54"/>
+      <c r="AO51" s="54"/>
+      <c r="AP51" s="54"/>
+      <c r="AQ51" s="54"/>
+      <c r="AR51" s="54"/>
+      <c r="AS51" s="54"/>
+      <c r="AT51" s="54"/>
+      <c r="AU51" s="54"/>
+      <c r="AV51" s="54"/>
+      <c r="AW51" s="54"/>
+      <c r="AX51" s="54"/>
+      <c r="AY51" s="30"/>
+      <c r="AZ51" s="2"/>
+    </row>
+    <row r="52" spans="1:52" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A52" s="103"/>
+      <c r="B52" s="22" t="s">
+        <v>115</v>
+      </c>
+      <c r="C52" s="26"/>
+      <c r="D52" s="26"/>
+      <c r="E52" s="26"/>
+      <c r="F52" s="26"/>
+      <c r="G52" s="26"/>
+      <c r="H52" s="26"/>
+      <c r="I52" s="26"/>
+      <c r="J52" s="26"/>
+      <c r="K52" s="26"/>
+      <c r="L52" s="26"/>
+      <c r="M52" s="26"/>
+      <c r="N52" s="26"/>
+      <c r="O52" s="26"/>
+      <c r="P52" s="26"/>
+      <c r="Q52" s="26"/>
+      <c r="R52" s="26"/>
+      <c r="S52" s="26"/>
+      <c r="T52" s="26"/>
+      <c r="U52" s="47" t="s">
         <v>48</v>
       </c>
-      <c r="B24" s="118"/>
-[...2 lines deleted...]
-      <c r="E24" s="126" t="s">
+      <c r="V52" s="47"/>
+      <c r="W52" s="47"/>
+      <c r="X52" s="47"/>
+      <c r="Y52" s="47"/>
+      <c r="Z52" s="47"/>
+      <c r="AA52" s="26"/>
+      <c r="AB52" s="26"/>
+      <c r="AC52" s="26"/>
+      <c r="AD52" s="26"/>
+      <c r="AE52" s="26"/>
+      <c r="AF52" s="26"/>
+      <c r="AG52" s="26"/>
+      <c r="AH52" s="26"/>
+      <c r="AI52" s="31" t="s">
         <v>49</v>
       </c>
-      <c r="F24" s="118"/>
-[...1 lines deleted...]
-      <c r="H24" s="127" t="s">
+      <c r="AJ52" s="26"/>
+      <c r="AK52" s="26"/>
+      <c r="AL52" s="26"/>
+      <c r="AM52" s="26"/>
+      <c r="AN52" s="26"/>
+      <c r="AO52" s="26"/>
+      <c r="AP52" s="26"/>
+      <c r="AQ52" s="26"/>
+      <c r="AR52" s="26"/>
+      <c r="AS52" s="26"/>
+      <c r="AT52" s="26"/>
+      <c r="AU52" s="26"/>
+      <c r="AV52" s="26"/>
+      <c r="AW52" s="26"/>
+      <c r="AX52" s="26"/>
+      <c r="AY52" s="64"/>
+      <c r="AZ52" s="2"/>
+    </row>
+    <row r="53" spans="1:52" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A53" s="78" t="s">
         <v>50</v>
       </c>
-      <c r="I24" s="127"/>
-[...32 lines deleted...]
-      <c r="H25" s="129" t="s">
+      <c r="B53" s="45" t="s">
+        <v>111</v>
+      </c>
+      <c r="C53" s="49"/>
+      <c r="D53" s="49"/>
+      <c r="E53" s="49"/>
+      <c r="F53" s="49"/>
+      <c r="G53" s="49"/>
+      <c r="H53" s="49"/>
+      <c r="I53" s="49"/>
+      <c r="J53" s="49"/>
+      <c r="K53" s="49"/>
+      <c r="L53" s="49"/>
+      <c r="M53" s="49"/>
+      <c r="N53" s="49"/>
+      <c r="O53" s="49"/>
+      <c r="P53" s="49"/>
+      <c r="Q53" s="49"/>
+      <c r="R53" s="49"/>
+      <c r="S53" s="49"/>
+      <c r="T53" s="49"/>
+      <c r="U53" s="49"/>
+      <c r="V53" s="49"/>
+      <c r="W53" s="49"/>
+      <c r="X53" s="49"/>
+      <c r="Y53" s="49"/>
+      <c r="Z53" s="49"/>
+      <c r="AA53" s="49"/>
+      <c r="AB53" s="49"/>
+      <c r="AC53" s="49"/>
+      <c r="AD53" s="49"/>
+      <c r="AE53" s="49"/>
+      <c r="AF53" s="49"/>
+      <c r="AG53" s="49"/>
+      <c r="AH53" s="49"/>
+      <c r="AI53" s="49"/>
+      <c r="AJ53" s="49"/>
+      <c r="AK53" s="49"/>
+      <c r="AL53" s="49"/>
+      <c r="AM53" s="49"/>
+      <c r="AN53" s="49"/>
+      <c r="AO53" s="49"/>
+      <c r="AP53" s="49"/>
+      <c r="AQ53" s="49"/>
+      <c r="AR53" s="49"/>
+      <c r="AS53" s="49"/>
+      <c r="AT53" s="49"/>
+      <c r="AU53" s="49"/>
+      <c r="AV53" s="49"/>
+      <c r="AW53" s="49"/>
+      <c r="AX53" s="49"/>
+      <c r="AY53" s="65"/>
+      <c r="AZ53" s="2"/>
+    </row>
+    <row r="54" spans="1:52" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A54" s="78"/>
+      <c r="B54" s="49" t="s">
+        <v>112</v>
+      </c>
+      <c r="C54" s="49"/>
+      <c r="D54" s="49"/>
+      <c r="E54" s="49"/>
+      <c r="F54" s="49"/>
+      <c r="G54" s="49"/>
+      <c r="H54" s="49"/>
+      <c r="I54" s="49"/>
+      <c r="J54" s="49"/>
+      <c r="K54" s="49"/>
+      <c r="L54" s="49"/>
+      <c r="M54" s="49"/>
+      <c r="N54" s="49"/>
+      <c r="O54" s="49"/>
+      <c r="P54" s="49"/>
+      <c r="Q54" s="49"/>
+      <c r="R54" s="49"/>
+      <c r="S54" s="49"/>
+      <c r="T54" s="49"/>
+      <c r="U54" s="49"/>
+      <c r="V54" s="49"/>
+      <c r="W54" s="49"/>
+      <c r="X54" s="49"/>
+      <c r="Y54" s="55" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z54" s="55"/>
+      <c r="AA54" s="55"/>
+      <c r="AB54" s="55"/>
+      <c r="AC54" s="53"/>
+      <c r="AD54" s="53"/>
+      <c r="AE54" s="52"/>
+      <c r="AF54" s="53" t="s">
         <v>51</v>
       </c>
-      <c r="I25" s="130"/>
-[...913 lines deleted...]
-      <c r="AF98" s="43"/>
+      <c r="AG54" s="53"/>
+      <c r="AH54" s="53"/>
+      <c r="AI54" s="53"/>
+      <c r="AJ54" s="53"/>
+      <c r="AK54" s="52"/>
+      <c r="AL54" s="49"/>
+      <c r="AM54" s="53" t="s">
+        <v>45</v>
+      </c>
+      <c r="AN54" s="49"/>
+      <c r="AO54" s="49"/>
+      <c r="AP54" s="49"/>
+      <c r="AQ54" s="49"/>
+      <c r="AR54" s="49"/>
+      <c r="AS54" s="49"/>
+      <c r="AT54" s="49"/>
+      <c r="AU54" s="49"/>
+      <c r="AV54" s="49"/>
+      <c r="AW54" s="49"/>
+      <c r="AX54" s="49"/>
+      <c r="AY54" s="65"/>
+      <c r="AZ54" s="2"/>
+    </row>
+    <row r="55" spans="1:52" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A55" s="79"/>
+      <c r="B55" s="23" t="s">
+        <v>113</v>
+      </c>
+      <c r="C55" s="24"/>
+      <c r="D55" s="24"/>
+      <c r="E55" s="24"/>
+      <c r="F55" s="24"/>
+      <c r="G55" s="24"/>
+      <c r="H55" s="24"/>
+      <c r="I55" s="24"/>
+      <c r="J55" s="24"/>
+      <c r="K55" s="24"/>
+      <c r="L55" s="24"/>
+      <c r="M55" s="24"/>
+      <c r="N55" s="24"/>
+      <c r="O55" s="24"/>
+      <c r="P55" s="24"/>
+      <c r="Q55" s="24"/>
+      <c r="R55" s="24"/>
+      <c r="S55" s="24"/>
+      <c r="T55" s="24"/>
+      <c r="U55" s="24"/>
+      <c r="V55" s="24"/>
+      <c r="W55" s="24"/>
+      <c r="X55" s="24"/>
+      <c r="Y55" s="22"/>
+      <c r="Z55" s="22"/>
+      <c r="AA55" s="22"/>
+      <c r="AB55" s="22"/>
+      <c r="AC55" s="22"/>
+      <c r="AD55" s="22"/>
+      <c r="AE55" s="56"/>
+      <c r="AF55" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="AG55" s="22"/>
+      <c r="AH55" s="23"/>
+      <c r="AI55" s="23"/>
+      <c r="AJ55" s="23"/>
+      <c r="AK55" s="56"/>
+      <c r="AL55" s="24"/>
+      <c r="AM55" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="AN55" s="24"/>
+      <c r="AO55" s="24"/>
+      <c r="AP55" s="24"/>
+      <c r="AQ55" s="24"/>
+      <c r="AR55" s="24"/>
+      <c r="AS55" s="24"/>
+      <c r="AT55" s="24"/>
+      <c r="AU55" s="24"/>
+      <c r="AV55" s="24"/>
+      <c r="AW55" s="24"/>
+      <c r="AX55" s="24"/>
+      <c r="AY55" s="66"/>
+      <c r="AZ55" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="94">
-[...93 lines deleted...]
-    <mergeCell ref="H27:S28"/>
+  <mergeCells count="96">
+    <mergeCell ref="B27:AY27"/>
+    <mergeCell ref="A1:AY2"/>
+    <mergeCell ref="D17:U18"/>
+    <mergeCell ref="D19:U20"/>
+    <mergeCell ref="D21:U22"/>
+    <mergeCell ref="D23:U24"/>
+    <mergeCell ref="D25:U26"/>
+    <mergeCell ref="AD17:AL18"/>
+    <mergeCell ref="AD19:AL20"/>
+    <mergeCell ref="AD21:AL22"/>
+    <mergeCell ref="AD23:AL24"/>
+    <mergeCell ref="AD25:AL26"/>
+    <mergeCell ref="V17:Z18"/>
+    <mergeCell ref="V19:Z20"/>
+    <mergeCell ref="V21:Z22"/>
+    <mergeCell ref="V23:Z24"/>
+    <mergeCell ref="V25:Z26"/>
+    <mergeCell ref="B43:G43"/>
+    <mergeCell ref="B44:G44"/>
+    <mergeCell ref="Q49:AY49"/>
+    <mergeCell ref="D50:E50"/>
+    <mergeCell ref="B42:G42"/>
+    <mergeCell ref="H42:AY42"/>
+    <mergeCell ref="H43:AY43"/>
+    <mergeCell ref="H44:AY44"/>
+    <mergeCell ref="B45:AY46"/>
+    <mergeCell ref="B33:G34"/>
+    <mergeCell ref="B35:G35"/>
+    <mergeCell ref="H30:AY30"/>
+    <mergeCell ref="H31:AY31"/>
+    <mergeCell ref="H32:AY32"/>
+    <mergeCell ref="H34:AY34"/>
+    <mergeCell ref="N33:AY33"/>
+    <mergeCell ref="H33:M33"/>
+    <mergeCell ref="H35:AY35"/>
+    <mergeCell ref="A5:A13"/>
+    <mergeCell ref="BF10:BN10"/>
+    <mergeCell ref="A30:A43"/>
+    <mergeCell ref="B29:AY29"/>
+    <mergeCell ref="B5:I5"/>
+    <mergeCell ref="J5:AC5"/>
+    <mergeCell ref="AD5:AW5"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AP11:AY11"/>
+    <mergeCell ref="AP12:AY13"/>
+    <mergeCell ref="AP9:AY9"/>
+    <mergeCell ref="AP10:AY10"/>
+    <mergeCell ref="B10:F10"/>
+    <mergeCell ref="BO10:BV10"/>
+    <mergeCell ref="A14:A29"/>
+    <mergeCell ref="B14:AY14"/>
+    <mergeCell ref="B15:AY15"/>
+    <mergeCell ref="B16:U16"/>
+    <mergeCell ref="V16:AC16"/>
+    <mergeCell ref="B28:AY28"/>
+    <mergeCell ref="AP21:AY22"/>
+    <mergeCell ref="AA22:AC22"/>
+    <mergeCell ref="AM22:AO22"/>
+    <mergeCell ref="AP23:AY24"/>
+    <mergeCell ref="AA24:AC24"/>
+    <mergeCell ref="AM24:AO24"/>
+    <mergeCell ref="AP25:AY26"/>
+    <mergeCell ref="AA26:AC26"/>
+    <mergeCell ref="AM26:AO26"/>
+    <mergeCell ref="A47:A52"/>
+    <mergeCell ref="A44:A46"/>
+    <mergeCell ref="B7:S7"/>
+    <mergeCell ref="T7:AJ7"/>
+    <mergeCell ref="B8:S8"/>
+    <mergeCell ref="T8:AJ8"/>
+    <mergeCell ref="T11:AD11"/>
+    <mergeCell ref="AE11:AO11"/>
+    <mergeCell ref="AA9:AO9"/>
+    <mergeCell ref="AA10:AO10"/>
+    <mergeCell ref="G9:Z9"/>
+    <mergeCell ref="Y10:Z10"/>
+    <mergeCell ref="O10:P10"/>
+    <mergeCell ref="G10:N10"/>
+    <mergeCell ref="Q10:X10"/>
+    <mergeCell ref="B9:F9"/>
+    <mergeCell ref="A4:Z4"/>
+    <mergeCell ref="AA4:AY4"/>
+    <mergeCell ref="AS7:AY7"/>
+    <mergeCell ref="AK7:AR7"/>
+    <mergeCell ref="A53:A55"/>
+    <mergeCell ref="AD16:AO16"/>
+    <mergeCell ref="AP16:AY16"/>
+    <mergeCell ref="AA18:AC18"/>
+    <mergeCell ref="AM18:AO18"/>
+    <mergeCell ref="AP17:AY18"/>
+    <mergeCell ref="AP19:AY20"/>
+    <mergeCell ref="AA20:AC20"/>
+    <mergeCell ref="AM20:AO20"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B31:G32"/>
+    <mergeCell ref="B11:S11"/>
   </mergeCells>
-  <phoneticPr fontId="1"/>
+  <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.35433070866141736" header="0.39370078740157483" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="87" fitToHeight="2" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;L&amp;12（別紙様式１）&amp;R&amp;K000000報告先：（独）医薬品医療機器総合機構
-[...1 lines deleted...]
-&amp;K01+000FAX番号（各種ワクチン共通）：0120－176－146</oddHeader>
+    <oddHeader>&amp;L&amp;"ＭＳ Ｐゴシック,標準"&amp;12（別紙様式１）&amp;R&amp;"ＭＳ Ｐゴシック,標準"&amp;K000000報告先：（独）医薬品医療機器総合機構
+&amp;"ＭＳ Ｐゴシック,太字"&amp;U&amp;K01+000FAX番号：0120-176-146（各種ワクチン共通）</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E89173A-EFE3-466E-99AB-5D21E64FB161}">
-  <dimension ref="A1:BC101"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{03587006-A34D-4D57-B206-BDE36BD182D9}">
+  <sheetPr>
+    <tabColor rgb="FFFFFF00"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AF43"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="85" workbookViewId="0">
-      <selection activeCell="AC20" sqref="AC20"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="G20" sqref="G20:AF20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.88671875" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.59765625" defaultRowHeight="13.2" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="2.88671875" style="1"/>
-[...10 lines deleted...]
-    <col min="43" max="16384" width="2.88671875" style="1"/>
+    <col min="1" max="1" width="3" style="4" customWidth="1"/>
+    <col min="2" max="8" width="3.09765625" style="4" customWidth="1"/>
+    <col min="9" max="9" width="4.19921875" style="4" customWidth="1"/>
+    <col min="10" max="14" width="3.09765625" style="4" customWidth="1"/>
+    <col min="15" max="15" width="4.19921875" style="4" customWidth="1"/>
+    <col min="16" max="16" width="3.69921875" style="4" customWidth="1"/>
+    <col min="17" max="21" width="3.09765625" style="4" customWidth="1"/>
+    <col min="22" max="23" width="4.19921875" style="4" customWidth="1"/>
+    <col min="24" max="24" width="4" style="4" customWidth="1"/>
+    <col min="25" max="25" width="4.19921875" style="4" customWidth="1"/>
+    <col min="26" max="26" width="3.09765625" style="4" customWidth="1"/>
+    <col min="27" max="27" width="3.69921875" style="4" customWidth="1"/>
+    <col min="28" max="28" width="3.59765625" style="4" customWidth="1"/>
+    <col min="29" max="29" width="4.69921875" style="4" customWidth="1"/>
+    <col min="30" max="31" width="4.19921875" style="4" customWidth="1"/>
+    <col min="32" max="32" width="4.69921875" style="4" customWidth="1"/>
+    <col min="33" max="33" width="3" style="4" customWidth="1"/>
+    <col min="34" max="16384" width="8.59765625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C1" s="237" t="s">
+    <row r="1" spans="1:32" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A1" s="196" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1" s="197"/>
+      <c r="C1" s="197"/>
+      <c r="D1" s="197"/>
+      <c r="E1" s="197"/>
+      <c r="F1" s="197"/>
+      <c r="G1" s="197"/>
+      <c r="H1" s="197"/>
+      <c r="I1" s="197"/>
+      <c r="J1" s="197"/>
+      <c r="K1" s="197"/>
+      <c r="L1" s="197"/>
+      <c r="M1" s="197"/>
+      <c r="N1" s="197"/>
+      <c r="O1" s="197"/>
+      <c r="P1" s="197"/>
+      <c r="Q1" s="197"/>
+      <c r="R1" s="197"/>
+      <c r="S1" s="197"/>
+      <c r="T1" s="197"/>
+      <c r="U1" s="197"/>
+      <c r="V1" s="197"/>
+      <c r="W1" s="197"/>
+      <c r="X1" s="197"/>
+      <c r="Y1" s="197"/>
+      <c r="Z1" s="197"/>
+      <c r="AA1" s="197"/>
+      <c r="AB1" s="197"/>
+      <c r="AC1" s="197"/>
+      <c r="AD1" s="197"/>
+      <c r="AE1" s="197"/>
+      <c r="AF1" s="198"/>
+    </row>
+    <row r="2" spans="1:32" x14ac:dyDescent="0.45">
+      <c r="A2" s="199" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2" s="200"/>
+      <c r="C2" s="200"/>
+      <c r="D2" s="200"/>
+      <c r="E2" s="200"/>
+      <c r="F2" s="200"/>
+      <c r="G2" s="203"/>
+      <c r="H2" s="203"/>
+      <c r="I2" s="203"/>
+      <c r="J2" s="203"/>
+      <c r="K2" s="203"/>
+      <c r="L2" s="203"/>
+      <c r="M2" s="203"/>
+      <c r="N2" s="203"/>
+      <c r="O2" s="203"/>
+      <c r="P2" s="203"/>
+      <c r="Q2" s="203"/>
+      <c r="R2" s="203"/>
+      <c r="S2" s="203"/>
+      <c r="T2" s="203"/>
+      <c r="U2" s="203"/>
+      <c r="V2" s="203"/>
+      <c r="W2" s="203"/>
+      <c r="X2" s="203"/>
+      <c r="Y2" s="203"/>
+      <c r="Z2" s="203"/>
+      <c r="AA2" s="203"/>
+      <c r="AB2" s="203"/>
+      <c r="AC2" s="203"/>
+      <c r="AD2" s="203"/>
+      <c r="AE2" s="203"/>
+      <c r="AF2" s="204"/>
+    </row>
+    <row r="3" spans="1:32" x14ac:dyDescent="0.45">
+      <c r="A3" s="201"/>
+      <c r="B3" s="202"/>
+      <c r="C3" s="202"/>
+      <c r="D3" s="202"/>
+      <c r="E3" s="202"/>
+      <c r="F3" s="202"/>
+      <c r="G3" s="205"/>
+      <c r="H3" s="205"/>
+      <c r="I3" s="205"/>
+      <c r="J3" s="205"/>
+      <c r="K3" s="205"/>
+      <c r="L3" s="205"/>
+      <c r="M3" s="205"/>
+      <c r="N3" s="205"/>
+      <c r="O3" s="205"/>
+      <c r="P3" s="205"/>
+      <c r="Q3" s="205"/>
+      <c r="R3" s="205"/>
+      <c r="S3" s="205"/>
+      <c r="T3" s="205"/>
+      <c r="U3" s="205"/>
+      <c r="V3" s="205"/>
+      <c r="W3" s="205"/>
+      <c r="X3" s="205"/>
+      <c r="Y3" s="205"/>
+      <c r="Z3" s="205"/>
+      <c r="AA3" s="205"/>
+      <c r="AB3" s="205"/>
+      <c r="AC3" s="205"/>
+      <c r="AD3" s="205"/>
+      <c r="AE3" s="205"/>
+      <c r="AF3" s="206"/>
+    </row>
+    <row r="4" spans="1:32" x14ac:dyDescent="0.45">
+      <c r="A4" s="201"/>
+      <c r="B4" s="202"/>
+      <c r="C4" s="202"/>
+      <c r="D4" s="202"/>
+      <c r="E4" s="202"/>
+      <c r="F4" s="202"/>
+      <c r="G4" s="205"/>
+      <c r="H4" s="205"/>
+      <c r="I4" s="205"/>
+      <c r="J4" s="205"/>
+      <c r="K4" s="205"/>
+      <c r="L4" s="205"/>
+      <c r="M4" s="205"/>
+      <c r="N4" s="205"/>
+      <c r="O4" s="205"/>
+      <c r="P4" s="205"/>
+      <c r="Q4" s="205"/>
+      <c r="R4" s="205"/>
+      <c r="S4" s="205"/>
+      <c r="T4" s="205"/>
+      <c r="U4" s="205"/>
+      <c r="V4" s="205"/>
+      <c r="W4" s="205"/>
+      <c r="X4" s="205"/>
+      <c r="Y4" s="205"/>
+      <c r="Z4" s="205"/>
+      <c r="AA4" s="205"/>
+      <c r="AB4" s="205"/>
+      <c r="AC4" s="205"/>
+      <c r="AD4" s="205"/>
+      <c r="AE4" s="205"/>
+      <c r="AF4" s="206"/>
+    </row>
+    <row r="5" spans="1:32" x14ac:dyDescent="0.45">
+      <c r="A5" s="201"/>
+      <c r="B5" s="202"/>
+      <c r="C5" s="202"/>
+      <c r="D5" s="202"/>
+      <c r="E5" s="202"/>
+      <c r="F5" s="202"/>
+      <c r="G5" s="205"/>
+      <c r="H5" s="205"/>
+      <c r="I5" s="205"/>
+      <c r="J5" s="205"/>
+      <c r="K5" s="205"/>
+      <c r="L5" s="205"/>
+      <c r="M5" s="205"/>
+      <c r="N5" s="205"/>
+      <c r="O5" s="205"/>
+      <c r="P5" s="205"/>
+      <c r="Q5" s="205"/>
+      <c r="R5" s="205"/>
+      <c r="S5" s="205"/>
+      <c r="T5" s="205"/>
+      <c r="U5" s="205"/>
+      <c r="V5" s="205"/>
+      <c r="W5" s="205"/>
+      <c r="X5" s="205"/>
+      <c r="Y5" s="205"/>
+      <c r="Z5" s="205"/>
+      <c r="AA5" s="205"/>
+      <c r="AB5" s="205"/>
+      <c r="AC5" s="205"/>
+      <c r="AD5" s="205"/>
+      <c r="AE5" s="205"/>
+      <c r="AF5" s="206"/>
+    </row>
+    <row r="6" spans="1:32" x14ac:dyDescent="0.45">
+      <c r="A6" s="201"/>
+      <c r="B6" s="202"/>
+      <c r="C6" s="202"/>
+      <c r="D6" s="202"/>
+      <c r="E6" s="202"/>
+      <c r="F6" s="202"/>
+      <c r="G6" s="205"/>
+      <c r="H6" s="205"/>
+      <c r="I6" s="205"/>
+      <c r="J6" s="205"/>
+      <c r="K6" s="205"/>
+      <c r="L6" s="205"/>
+      <c r="M6" s="205"/>
+      <c r="N6" s="205"/>
+      <c r="O6" s="205"/>
+      <c r="P6" s="205"/>
+      <c r="Q6" s="205"/>
+      <c r="R6" s="205"/>
+      <c r="S6" s="205"/>
+      <c r="T6" s="205"/>
+      <c r="U6" s="205"/>
+      <c r="V6" s="205"/>
+      <c r="W6" s="205"/>
+      <c r="X6" s="205"/>
+      <c r="Y6" s="205"/>
+      <c r="Z6" s="205"/>
+      <c r="AA6" s="205"/>
+      <c r="AB6" s="205"/>
+      <c r="AC6" s="205"/>
+      <c r="AD6" s="205"/>
+      <c r="AE6" s="205"/>
+      <c r="AF6" s="206"/>
+    </row>
+    <row r="7" spans="1:32" x14ac:dyDescent="0.45">
+      <c r="A7" s="201"/>
+      <c r="B7" s="202"/>
+      <c r="C7" s="202"/>
+      <c r="D7" s="202"/>
+      <c r="E7" s="202"/>
+      <c r="F7" s="202"/>
+      <c r="G7" s="205"/>
+      <c r="H7" s="205"/>
+      <c r="I7" s="205"/>
+      <c r="J7" s="205"/>
+      <c r="K7" s="205"/>
+      <c r="L7" s="205"/>
+      <c r="M7" s="205"/>
+      <c r="N7" s="205"/>
+      <c r="O7" s="205"/>
+      <c r="P7" s="205"/>
+      <c r="Q7" s="205"/>
+      <c r="R7" s="205"/>
+      <c r="S7" s="205"/>
+      <c r="T7" s="205"/>
+      <c r="U7" s="205"/>
+      <c r="V7" s="205"/>
+      <c r="W7" s="205"/>
+      <c r="X7" s="205"/>
+      <c r="Y7" s="205"/>
+      <c r="Z7" s="205"/>
+      <c r="AA7" s="205"/>
+      <c r="AB7" s="205"/>
+      <c r="AC7" s="205"/>
+      <c r="AD7" s="205"/>
+      <c r="AE7" s="205"/>
+      <c r="AF7" s="206"/>
+    </row>
+    <row r="8" spans="1:32" x14ac:dyDescent="0.45">
+      <c r="A8" s="201"/>
+      <c r="B8" s="202"/>
+      <c r="C8" s="202"/>
+      <c r="D8" s="202"/>
+      <c r="E8" s="202"/>
+      <c r="F8" s="202"/>
+      <c r="G8" s="205"/>
+      <c r="H8" s="205"/>
+      <c r="I8" s="205"/>
+      <c r="J8" s="205"/>
+      <c r="K8" s="205"/>
+      <c r="L8" s="205"/>
+      <c r="M8" s="205"/>
+      <c r="N8" s="205"/>
+      <c r="O8" s="205"/>
+      <c r="P8" s="205"/>
+      <c r="Q8" s="205"/>
+      <c r="R8" s="205"/>
+      <c r="S8" s="205"/>
+      <c r="T8" s="205"/>
+      <c r="U8" s="205"/>
+      <c r="V8" s="205"/>
+      <c r="W8" s="205"/>
+      <c r="X8" s="205"/>
+      <c r="Y8" s="205"/>
+      <c r="Z8" s="205"/>
+      <c r="AA8" s="205"/>
+      <c r="AB8" s="205"/>
+      <c r="AC8" s="205"/>
+      <c r="AD8" s="205"/>
+      <c r="AE8" s="205"/>
+      <c r="AF8" s="206"/>
+    </row>
+    <row r="9" spans="1:32" x14ac:dyDescent="0.45">
+      <c r="A9" s="201"/>
+      <c r="B9" s="202"/>
+      <c r="C9" s="202"/>
+      <c r="D9" s="202"/>
+      <c r="E9" s="202"/>
+      <c r="F9" s="202"/>
+      <c r="G9" s="205"/>
+      <c r="H9" s="205"/>
+      <c r="I9" s="205"/>
+      <c r="J9" s="205"/>
+      <c r="K9" s="205"/>
+      <c r="L9" s="205"/>
+      <c r="M9" s="205"/>
+      <c r="N9" s="205"/>
+      <c r="O9" s="205"/>
+      <c r="P9" s="205"/>
+      <c r="Q9" s="205"/>
+      <c r="R9" s="205"/>
+      <c r="S9" s="205"/>
+      <c r="T9" s="205"/>
+      <c r="U9" s="205"/>
+      <c r="V9" s="205"/>
+      <c r="W9" s="205"/>
+      <c r="X9" s="205"/>
+      <c r="Y9" s="205"/>
+      <c r="Z9" s="205"/>
+      <c r="AA9" s="205"/>
+      <c r="AB9" s="205"/>
+      <c r="AC9" s="205"/>
+      <c r="AD9" s="205"/>
+      <c r="AE9" s="205"/>
+      <c r="AF9" s="206"/>
+    </row>
+    <row r="10" spans="1:32" x14ac:dyDescent="0.45">
+      <c r="A10" s="201"/>
+      <c r="B10" s="202"/>
+      <c r="C10" s="202"/>
+      <c r="D10" s="202"/>
+      <c r="E10" s="202"/>
+      <c r="F10" s="202"/>
+      <c r="G10" s="205"/>
+      <c r="H10" s="205"/>
+      <c r="I10" s="205"/>
+      <c r="J10" s="205"/>
+      <c r="K10" s="205"/>
+      <c r="L10" s="205"/>
+      <c r="M10" s="205"/>
+      <c r="N10" s="205"/>
+      <c r="O10" s="205"/>
+      <c r="P10" s="205"/>
+      <c r="Q10" s="205"/>
+      <c r="R10" s="205"/>
+      <c r="S10" s="205"/>
+      <c r="T10" s="205"/>
+      <c r="U10" s="205"/>
+      <c r="V10" s="205"/>
+      <c r="W10" s="205"/>
+      <c r="X10" s="205"/>
+      <c r="Y10" s="205"/>
+      <c r="Z10" s="205"/>
+      <c r="AA10" s="205"/>
+      <c r="AB10" s="205"/>
+      <c r="AC10" s="205"/>
+      <c r="AD10" s="205"/>
+      <c r="AE10" s="205"/>
+      <c r="AF10" s="206"/>
+    </row>
+    <row r="11" spans="1:32" x14ac:dyDescent="0.45">
+      <c r="A11" s="201"/>
+      <c r="B11" s="202"/>
+      <c r="C11" s="202"/>
+      <c r="D11" s="202"/>
+      <c r="E11" s="202"/>
+      <c r="F11" s="202"/>
+      <c r="G11" s="205"/>
+      <c r="H11" s="205"/>
+      <c r="I11" s="205"/>
+      <c r="J11" s="205"/>
+      <c r="K11" s="205"/>
+      <c r="L11" s="205"/>
+      <c r="M11" s="205"/>
+      <c r="N11" s="205"/>
+      <c r="O11" s="205"/>
+      <c r="P11" s="205"/>
+      <c r="Q11" s="205"/>
+      <c r="R11" s="205"/>
+      <c r="S11" s="205"/>
+      <c r="T11" s="205"/>
+      <c r="U11" s="205"/>
+      <c r="V11" s="205"/>
+      <c r="W11" s="205"/>
+      <c r="X11" s="205"/>
+      <c r="Y11" s="205"/>
+      <c r="Z11" s="205"/>
+      <c r="AA11" s="205"/>
+      <c r="AB11" s="205"/>
+      <c r="AC11" s="205"/>
+      <c r="AD11" s="205"/>
+      <c r="AE11" s="205"/>
+      <c r="AF11" s="206"/>
+    </row>
+    <row r="12" spans="1:32" x14ac:dyDescent="0.45">
+      <c r="A12" s="201"/>
+      <c r="B12" s="202"/>
+      <c r="C12" s="202"/>
+      <c r="D12" s="202"/>
+      <c r="E12" s="202"/>
+      <c r="F12" s="202"/>
+      <c r="G12" s="205"/>
+      <c r="H12" s="205"/>
+      <c r="I12" s="205"/>
+      <c r="J12" s="205"/>
+      <c r="K12" s="205"/>
+      <c r="L12" s="205"/>
+      <c r="M12" s="205"/>
+      <c r="N12" s="205"/>
+      <c r="O12" s="205"/>
+      <c r="P12" s="205"/>
+      <c r="Q12" s="205"/>
+      <c r="R12" s="205"/>
+      <c r="S12" s="205"/>
+      <c r="T12" s="205"/>
+      <c r="U12" s="205"/>
+      <c r="V12" s="205"/>
+      <c r="W12" s="205"/>
+      <c r="X12" s="205"/>
+      <c r="Y12" s="205"/>
+      <c r="Z12" s="205"/>
+      <c r="AA12" s="205"/>
+      <c r="AB12" s="205"/>
+      <c r="AC12" s="205"/>
+      <c r="AD12" s="205"/>
+      <c r="AE12" s="205"/>
+      <c r="AF12" s="206"/>
+    </row>
+    <row r="13" spans="1:32" x14ac:dyDescent="0.45">
+      <c r="A13" s="201"/>
+      <c r="B13" s="202"/>
+      <c r="C13" s="202"/>
+      <c r="D13" s="202"/>
+      <c r="E13" s="202"/>
+      <c r="F13" s="202"/>
+      <c r="G13" s="205"/>
+      <c r="H13" s="205"/>
+      <c r="I13" s="205"/>
+      <c r="J13" s="205"/>
+      <c r="K13" s="205"/>
+      <c r="L13" s="205"/>
+      <c r="M13" s="205"/>
+      <c r="N13" s="205"/>
+      <c r="O13" s="205"/>
+      <c r="P13" s="205"/>
+      <c r="Q13" s="205"/>
+      <c r="R13" s="205"/>
+      <c r="S13" s="205"/>
+      <c r="T13" s="205"/>
+      <c r="U13" s="205"/>
+      <c r="V13" s="205"/>
+      <c r="W13" s="205"/>
+      <c r="X13" s="205"/>
+      <c r="Y13" s="205"/>
+      <c r="Z13" s="205"/>
+      <c r="AA13" s="205"/>
+      <c r="AB13" s="205"/>
+      <c r="AC13" s="205"/>
+      <c r="AD13" s="205"/>
+      <c r="AE13" s="205"/>
+      <c r="AF13" s="206"/>
+    </row>
+    <row r="14" spans="1:32" x14ac:dyDescent="0.45">
+      <c r="A14" s="201"/>
+      <c r="B14" s="202"/>
+      <c r="C14" s="202"/>
+      <c r="D14" s="202"/>
+      <c r="E14" s="202"/>
+      <c r="F14" s="202"/>
+      <c r="G14" s="205"/>
+      <c r="H14" s="205"/>
+      <c r="I14" s="205"/>
+      <c r="J14" s="205"/>
+      <c r="K14" s="205"/>
+      <c r="L14" s="205"/>
+      <c r="M14" s="205"/>
+      <c r="N14" s="205"/>
+      <c r="O14" s="205"/>
+      <c r="P14" s="205"/>
+      <c r="Q14" s="205"/>
+      <c r="R14" s="205"/>
+      <c r="S14" s="205"/>
+      <c r="T14" s="205"/>
+      <c r="U14" s="205"/>
+      <c r="V14" s="205"/>
+      <c r="W14" s="205"/>
+      <c r="X14" s="205"/>
+      <c r="Y14" s="205"/>
+      <c r="Z14" s="205"/>
+      <c r="AA14" s="205"/>
+      <c r="AB14" s="205"/>
+      <c r="AC14" s="205"/>
+      <c r="AD14" s="205"/>
+      <c r="AE14" s="205"/>
+      <c r="AF14" s="206"/>
+    </row>
+    <row r="15" spans="1:32" x14ac:dyDescent="0.45">
+      <c r="A15" s="201"/>
+      <c r="B15" s="202"/>
+      <c r="C15" s="202"/>
+      <c r="D15" s="202"/>
+      <c r="E15" s="202"/>
+      <c r="F15" s="202"/>
+      <c r="G15" s="205"/>
+      <c r="H15" s="205"/>
+      <c r="I15" s="205"/>
+      <c r="J15" s="205"/>
+      <c r="K15" s="205"/>
+      <c r="L15" s="205"/>
+      <c r="M15" s="205"/>
+      <c r="N15" s="205"/>
+      <c r="O15" s="205"/>
+      <c r="P15" s="205"/>
+      <c r="Q15" s="205"/>
+      <c r="R15" s="205"/>
+      <c r="S15" s="205"/>
+      <c r="T15" s="205"/>
+      <c r="U15" s="205"/>
+      <c r="V15" s="205"/>
+      <c r="W15" s="205"/>
+      <c r="X15" s="205"/>
+      <c r="Y15" s="205"/>
+      <c r="Z15" s="205"/>
+      <c r="AA15" s="205"/>
+      <c r="AB15" s="205"/>
+      <c r="AC15" s="205"/>
+      <c r="AD15" s="205"/>
+      <c r="AE15" s="205"/>
+      <c r="AF15" s="206"/>
+    </row>
+    <row r="16" spans="1:32" x14ac:dyDescent="0.45">
+      <c r="A16" s="201"/>
+      <c r="B16" s="202"/>
+      <c r="C16" s="202"/>
+      <c r="D16" s="202"/>
+      <c r="E16" s="202"/>
+      <c r="F16" s="202"/>
+      <c r="G16" s="205"/>
+      <c r="H16" s="205"/>
+      <c r="I16" s="205"/>
+      <c r="J16" s="205"/>
+      <c r="K16" s="205"/>
+      <c r="L16" s="205"/>
+      <c r="M16" s="205"/>
+      <c r="N16" s="205"/>
+      <c r="O16" s="205"/>
+      <c r="P16" s="205"/>
+      <c r="Q16" s="205"/>
+      <c r="R16" s="205"/>
+      <c r="S16" s="205"/>
+      <c r="T16" s="205"/>
+      <c r="U16" s="205"/>
+      <c r="V16" s="205"/>
+      <c r="W16" s="205"/>
+      <c r="X16" s="205"/>
+      <c r="Y16" s="205"/>
+      <c r="Z16" s="205"/>
+      <c r="AA16" s="205"/>
+      <c r="AB16" s="205"/>
+      <c r="AC16" s="205"/>
+      <c r="AD16" s="205"/>
+      <c r="AE16" s="205"/>
+      <c r="AF16" s="206"/>
+    </row>
+    <row r="17" spans="1:32" x14ac:dyDescent="0.45">
+      <c r="A17" s="201"/>
+      <c r="B17" s="202"/>
+      <c r="C17" s="202"/>
+      <c r="D17" s="202"/>
+      <c r="E17" s="202"/>
+      <c r="F17" s="202"/>
+      <c r="G17" s="205"/>
+      <c r="H17" s="205"/>
+      <c r="I17" s="205"/>
+      <c r="J17" s="205"/>
+      <c r="K17" s="205"/>
+      <c r="L17" s="205"/>
+      <c r="M17" s="205"/>
+      <c r="N17" s="205"/>
+      <c r="O17" s="205"/>
+      <c r="P17" s="205"/>
+      <c r="Q17" s="205"/>
+      <c r="R17" s="205"/>
+      <c r="S17" s="205"/>
+      <c r="T17" s="205"/>
+      <c r="U17" s="205"/>
+      <c r="V17" s="205"/>
+      <c r="W17" s="205"/>
+      <c r="X17" s="205"/>
+      <c r="Y17" s="205"/>
+      <c r="Z17" s="205"/>
+      <c r="AA17" s="205"/>
+      <c r="AB17" s="205"/>
+      <c r="AC17" s="205"/>
+      <c r="AD17" s="205"/>
+      <c r="AE17" s="205"/>
+      <c r="AF17" s="206"/>
+    </row>
+    <row r="18" spans="1:32" x14ac:dyDescent="0.45">
+      <c r="A18" s="201"/>
+      <c r="B18" s="202"/>
+      <c r="C18" s="202"/>
+      <c r="D18" s="202"/>
+      <c r="E18" s="202"/>
+      <c r="F18" s="202"/>
+      <c r="G18" s="205"/>
+      <c r="H18" s="205"/>
+      <c r="I18" s="205"/>
+      <c r="J18" s="205"/>
+      <c r="K18" s="205"/>
+      <c r="L18" s="205"/>
+      <c r="M18" s="205"/>
+      <c r="N18" s="205"/>
+      <c r="O18" s="205"/>
+      <c r="P18" s="205"/>
+      <c r="Q18" s="205"/>
+      <c r="R18" s="205"/>
+      <c r="S18" s="205"/>
+      <c r="T18" s="205"/>
+      <c r="U18" s="205"/>
+      <c r="V18" s="205"/>
+      <c r="W18" s="205"/>
+      <c r="X18" s="205"/>
+      <c r="Y18" s="205"/>
+      <c r="Z18" s="205"/>
+      <c r="AA18" s="205"/>
+      <c r="AB18" s="205"/>
+      <c r="AC18" s="205"/>
+      <c r="AD18" s="205"/>
+      <c r="AE18" s="205"/>
+      <c r="AF18" s="206"/>
+    </row>
+    <row r="19" spans="1:32" x14ac:dyDescent="0.45">
+      <c r="A19" s="201"/>
+      <c r="B19" s="202"/>
+      <c r="C19" s="202"/>
+      <c r="D19" s="202"/>
+      <c r="E19" s="202"/>
+      <c r="F19" s="202"/>
+      <c r="G19" s="205"/>
+      <c r="H19" s="205"/>
+      <c r="I19" s="205"/>
+      <c r="J19" s="205"/>
+      <c r="K19" s="205"/>
+      <c r="L19" s="205"/>
+      <c r="M19" s="205"/>
+      <c r="N19" s="205"/>
+      <c r="O19" s="205"/>
+      <c r="P19" s="205"/>
+      <c r="Q19" s="205"/>
+      <c r="R19" s="205"/>
+      <c r="S19" s="205"/>
+      <c r="T19" s="205"/>
+      <c r="U19" s="205"/>
+      <c r="V19" s="205"/>
+      <c r="W19" s="205"/>
+      <c r="X19" s="205"/>
+      <c r="Y19" s="205"/>
+      <c r="Z19" s="205"/>
+      <c r="AA19" s="205"/>
+      <c r="AB19" s="205"/>
+      <c r="AC19" s="205"/>
+      <c r="AD19" s="205"/>
+      <c r="AE19" s="205"/>
+      <c r="AF19" s="206"/>
+    </row>
+    <row r="20" spans="1:32" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A20" s="207" t="s">
+        <v>131</v>
+      </c>
+      <c r="B20" s="208"/>
+      <c r="C20" s="208"/>
+      <c r="D20" s="208"/>
+      <c r="E20" s="208"/>
+      <c r="F20" s="208"/>
+      <c r="G20" s="209" t="s">
+        <v>130</v>
+      </c>
+      <c r="H20" s="209"/>
+      <c r="I20" s="209"/>
+      <c r="J20" s="209"/>
+      <c r="K20" s="209"/>
+      <c r="L20" s="209"/>
+      <c r="M20" s="209"/>
+      <c r="N20" s="209"/>
+      <c r="O20" s="209"/>
+      <c r="P20" s="209"/>
+      <c r="Q20" s="209"/>
+      <c r="R20" s="209"/>
+      <c r="S20" s="209"/>
+      <c r="T20" s="209"/>
+      <c r="U20" s="209"/>
+      <c r="V20" s="209"/>
+      <c r="W20" s="209"/>
+      <c r="X20" s="209"/>
+      <c r="Y20" s="209"/>
+      <c r="Z20" s="209"/>
+      <c r="AA20" s="209"/>
+      <c r="AB20" s="209"/>
+      <c r="AC20" s="209"/>
+      <c r="AD20" s="209"/>
+      <c r="AE20" s="209"/>
+      <c r="AF20" s="210"/>
+    </row>
+    <row r="21" spans="1:32" x14ac:dyDescent="0.45">
+      <c r="A21" s="16"/>
+      <c r="B21" s="16"/>
+      <c r="C21" s="16"/>
+      <c r="D21" s="16"/>
+      <c r="E21" s="16"/>
+      <c r="F21" s="16"/>
+      <c r="G21" s="16"/>
+      <c r="H21" s="16"/>
+      <c r="I21" s="16"/>
+      <c r="J21" s="16"/>
+      <c r="K21" s="16"/>
+      <c r="L21" s="16"/>
+      <c r="M21" s="16"/>
+      <c r="N21" s="16"/>
+      <c r="O21" s="16"/>
+      <c r="P21" s="16"/>
+      <c r="Q21" s="16"/>
+      <c r="R21" s="16"/>
+      <c r="S21" s="16"/>
+      <c r="T21" s="16"/>
+      <c r="U21" s="16"/>
+      <c r="V21" s="16"/>
+      <c r="W21" s="16"/>
+      <c r="X21" s="16"/>
+      <c r="Y21" s="16"/>
+      <c r="Z21" s="16"/>
+      <c r="AA21" s="16"/>
+      <c r="AB21" s="16"/>
+      <c r="AC21" s="16"/>
+      <c r="AD21" s="16"/>
+      <c r="AE21" s="16"/>
+      <c r="AF21" s="16"/>
+    </row>
+    <row r="22" spans="1:32" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="212" t="s">
+        <v>54</v>
+      </c>
+      <c r="B22" s="212"/>
+      <c r="C22" s="212"/>
+      <c r="D22" s="212"/>
+      <c r="E22" s="212"/>
+      <c r="F22" s="212"/>
+      <c r="G22" s="212"/>
+      <c r="H22" s="212"/>
+      <c r="I22" s="212"/>
+      <c r="J22" s="212"/>
+      <c r="K22" s="212"/>
+      <c r="L22" s="212"/>
+      <c r="M22" s="212"/>
+      <c r="N22" s="212"/>
+      <c r="O22" s="212"/>
+      <c r="P22" s="212"/>
+      <c r="Q22" s="212"/>
+      <c r="R22" s="212"/>
+      <c r="S22" s="212"/>
+      <c r="T22" s="212"/>
+      <c r="U22" s="212"/>
+      <c r="V22" s="212"/>
+      <c r="W22" s="212"/>
+      <c r="X22" s="212"/>
+      <c r="Y22" s="212"/>
+      <c r="Z22" s="212"/>
+      <c r="AA22" s="212"/>
+      <c r="AB22" s="212"/>
+      <c r="AC22" s="212"/>
+      <c r="AD22" s="212"/>
+      <c r="AE22" s="212"/>
+      <c r="AF22" s="212"/>
+    </row>
+    <row r="23" spans="1:32" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A23" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" s="211" t="s">
+        <v>118</v>
+      </c>
+      <c r="C23" s="211"/>
+      <c r="D23" s="211"/>
+      <c r="E23" s="211"/>
+      <c r="F23" s="211"/>
+      <c r="G23" s="211"/>
+      <c r="H23" s="211"/>
+      <c r="I23" s="211"/>
+      <c r="J23" s="211"/>
+      <c r="K23" s="211"/>
+      <c r="L23" s="211"/>
+      <c r="M23" s="211"/>
+      <c r="N23" s="211"/>
+      <c r="O23" s="211"/>
+      <c r="P23" s="211"/>
+      <c r="Q23" s="211"/>
+      <c r="R23" s="211"/>
+      <c r="S23" s="211"/>
+      <c r="T23" s="211"/>
+      <c r="U23" s="211"/>
+      <c r="V23" s="211"/>
+      <c r="W23" s="211"/>
+      <c r="X23" s="211"/>
+      <c r="Y23" s="211"/>
+      <c r="Z23" s="211"/>
+      <c r="AA23" s="211"/>
+      <c r="AB23" s="211"/>
+      <c r="AC23" s="211"/>
+      <c r="AD23" s="211"/>
+      <c r="AE23" s="211"/>
+      <c r="AF23" s="211"/>
+    </row>
+    <row r="24" spans="1:32" ht="24" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A24" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" s="211" t="s">
+        <v>119</v>
+      </c>
+      <c r="C24" s="211"/>
+      <c r="D24" s="211"/>
+      <c r="E24" s="211"/>
+      <c r="F24" s="211"/>
+      <c r="G24" s="211"/>
+      <c r="H24" s="211"/>
+      <c r="I24" s="211"/>
+      <c r="J24" s="211"/>
+      <c r="K24" s="211"/>
+      <c r="L24" s="211"/>
+      <c r="M24" s="211"/>
+      <c r="N24" s="211"/>
+      <c r="O24" s="211"/>
+      <c r="P24" s="211"/>
+      <c r="Q24" s="211"/>
+      <c r="R24" s="211"/>
+      <c r="S24" s="211"/>
+      <c r="T24" s="211"/>
+      <c r="U24" s="211"/>
+      <c r="V24" s="211"/>
+      <c r="W24" s="211"/>
+      <c r="X24" s="211"/>
+      <c r="Y24" s="211"/>
+      <c r="Z24" s="211"/>
+      <c r="AA24" s="211"/>
+      <c r="AB24" s="211"/>
+      <c r="AC24" s="211"/>
+      <c r="AD24" s="211"/>
+      <c r="AE24" s="211"/>
+      <c r="AF24" s="211"/>
+    </row>
+    <row r="25" spans="1:32" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A25" s="27" t="s">
+        <v>69</v>
+      </c>
+      <c r="B25" s="211" t="s">
+        <v>56</v>
+      </c>
+      <c r="C25" s="211"/>
+      <c r="D25" s="211"/>
+      <c r="E25" s="211"/>
+      <c r="F25" s="211"/>
+      <c r="G25" s="211"/>
+      <c r="H25" s="211"/>
+      <c r="I25" s="211"/>
+      <c r="J25" s="211"/>
+      <c r="K25" s="211"/>
+      <c r="L25" s="211"/>
+      <c r="M25" s="211"/>
+      <c r="N25" s="211"/>
+      <c r="O25" s="211"/>
+      <c r="P25" s="211"/>
+      <c r="Q25" s="211"/>
+      <c r="R25" s="211"/>
+      <c r="S25" s="211"/>
+      <c r="T25" s="211"/>
+      <c r="U25" s="211"/>
+      <c r="V25" s="211"/>
+      <c r="W25" s="211"/>
+      <c r="X25" s="211"/>
+      <c r="Y25" s="211"/>
+      <c r="Z25" s="211"/>
+      <c r="AA25" s="211"/>
+      <c r="AB25" s="211"/>
+      <c r="AC25" s="211"/>
+      <c r="AD25" s="211"/>
+      <c r="AE25" s="211"/>
+      <c r="AF25" s="211"/>
+    </row>
+    <row r="26" spans="1:32" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A26" s="27" t="s">
+        <v>70</v>
+      </c>
+      <c r="B26" s="211" t="s">
+        <v>120</v>
+      </c>
+      <c r="C26" s="211"/>
+      <c r="D26" s="211"/>
+      <c r="E26" s="211"/>
+      <c r="F26" s="211"/>
+      <c r="G26" s="211"/>
+      <c r="H26" s="211"/>
+      <c r="I26" s="211"/>
+      <c r="J26" s="211"/>
+      <c r="K26" s="211"/>
+      <c r="L26" s="211"/>
+      <c r="M26" s="211"/>
+      <c r="N26" s="211"/>
+      <c r="O26" s="211"/>
+      <c r="P26" s="211"/>
+      <c r="Q26" s="211"/>
+      <c r="R26" s="211"/>
+      <c r="S26" s="211"/>
+      <c r="T26" s="211"/>
+      <c r="U26" s="211"/>
+      <c r="V26" s="211"/>
+      <c r="W26" s="211"/>
+      <c r="X26" s="211"/>
+      <c r="Y26" s="211"/>
+      <c r="Z26" s="211"/>
+      <c r="AA26" s="211"/>
+      <c r="AB26" s="211"/>
+      <c r="AC26" s="211"/>
+      <c r="AD26" s="211"/>
+      <c r="AE26" s="211"/>
+      <c r="AF26" s="211"/>
+    </row>
+    <row r="27" spans="1:32" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A27" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="B27" s="213" t="s">
+        <v>83</v>
+      </c>
+      <c r="C27" s="213"/>
+      <c r="D27" s="213"/>
+      <c r="E27" s="213"/>
+      <c r="F27" s="213"/>
+      <c r="G27" s="213"/>
+      <c r="H27" s="213"/>
+      <c r="I27" s="213"/>
+      <c r="J27" s="213"/>
+      <c r="K27" s="213"/>
+      <c r="L27" s="213"/>
+      <c r="M27" s="213"/>
+      <c r="N27" s="213"/>
+      <c r="O27" s="213"/>
+      <c r="P27" s="213"/>
+      <c r="Q27" s="213"/>
+      <c r="R27" s="213"/>
+      <c r="S27" s="213"/>
+      <c r="T27" s="213"/>
+      <c r="U27" s="213"/>
+      <c r="V27" s="213"/>
+      <c r="W27" s="213"/>
+      <c r="X27" s="213"/>
+      <c r="Y27" s="213"/>
+      <c r="Z27" s="213"/>
+      <c r="AA27" s="213"/>
+      <c r="AB27" s="213"/>
+      <c r="AC27" s="213"/>
+      <c r="AD27" s="213"/>
+      <c r="AE27" s="213"/>
+      <c r="AF27" s="213"/>
+    </row>
+    <row r="28" spans="1:32" ht="24" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A28" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="213" t="s">
+        <v>121</v>
+      </c>
+      <c r="C28" s="213"/>
+      <c r="D28" s="213"/>
+      <c r="E28" s="213"/>
+      <c r="F28" s="213"/>
+      <c r="G28" s="213"/>
+      <c r="H28" s="213"/>
+      <c r="I28" s="213"/>
+      <c r="J28" s="213"/>
+      <c r="K28" s="213"/>
+      <c r="L28" s="213"/>
+      <c r="M28" s="213"/>
+      <c r="N28" s="213"/>
+      <c r="O28" s="213"/>
+      <c r="P28" s="213"/>
+      <c r="Q28" s="213"/>
+      <c r="R28" s="213"/>
+      <c r="S28" s="213"/>
+      <c r="T28" s="213"/>
+      <c r="U28" s="213"/>
+      <c r="V28" s="213"/>
+      <c r="W28" s="213"/>
+      <c r="X28" s="213"/>
+      <c r="Y28" s="213"/>
+      <c r="Z28" s="213"/>
+      <c r="AA28" s="213"/>
+      <c r="AB28" s="213"/>
+      <c r="AC28" s="213"/>
+      <c r="AD28" s="213"/>
+      <c r="AE28" s="213"/>
+      <c r="AF28" s="213"/>
+    </row>
+    <row r="29" spans="1:32" ht="24" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A29" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B29" s="211" t="s">
+        <v>73</v>
+      </c>
+      <c r="C29" s="211"/>
+      <c r="D29" s="211"/>
+      <c r="E29" s="211"/>
+      <c r="F29" s="211"/>
+      <c r="G29" s="211"/>
+      <c r="H29" s="211"/>
+      <c r="I29" s="211"/>
+      <c r="J29" s="211"/>
+      <c r="K29" s="211"/>
+      <c r="L29" s="211"/>
+      <c r="M29" s="211"/>
+      <c r="N29" s="211"/>
+      <c r="O29" s="211"/>
+      <c r="P29" s="211"/>
+      <c r="Q29" s="211"/>
+      <c r="R29" s="211"/>
+      <c r="S29" s="211"/>
+      <c r="T29" s="211"/>
+      <c r="U29" s="211"/>
+      <c r="V29" s="211"/>
+      <c r="W29" s="211"/>
+      <c r="X29" s="211"/>
+      <c r="Y29" s="211"/>
+      <c r="Z29" s="211"/>
+      <c r="AA29" s="211"/>
+      <c r="AB29" s="211"/>
+      <c r="AC29" s="211"/>
+      <c r="AD29" s="211"/>
+      <c r="AE29" s="211"/>
+      <c r="AF29" s="211"/>
+    </row>
+    <row r="30" spans="1:32" ht="24" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A30" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B30" s="211" t="s">
+        <v>122</v>
+      </c>
+      <c r="C30" s="211"/>
+      <c r="D30" s="211"/>
+      <c r="E30" s="211"/>
+      <c r="F30" s="211"/>
+      <c r="G30" s="211"/>
+      <c r="H30" s="211"/>
+      <c r="I30" s="211"/>
+      <c r="J30" s="211"/>
+      <c r="K30" s="211"/>
+      <c r="L30" s="211"/>
+      <c r="M30" s="211"/>
+      <c r="N30" s="211"/>
+      <c r="O30" s="211"/>
+      <c r="P30" s="211"/>
+      <c r="Q30" s="211"/>
+      <c r="R30" s="211"/>
+      <c r="S30" s="211"/>
+      <c r="T30" s="211"/>
+      <c r="U30" s="211"/>
+      <c r="V30" s="211"/>
+      <c r="W30" s="211"/>
+      <c r="X30" s="211"/>
+      <c r="Y30" s="211"/>
+      <c r="Z30" s="211"/>
+      <c r="AA30" s="211"/>
+      <c r="AB30" s="211"/>
+      <c r="AC30" s="211"/>
+      <c r="AD30" s="211"/>
+      <c r="AE30" s="211"/>
+      <c r="AF30" s="211"/>
+    </row>
+    <row r="31" spans="1:32" ht="36" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A31" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B31" s="213" t="s">
+        <v>84</v>
+      </c>
+      <c r="C31" s="213"/>
+      <c r="D31" s="213"/>
+      <c r="E31" s="213"/>
+      <c r="F31" s="213"/>
+      <c r="G31" s="213"/>
+      <c r="H31" s="213"/>
+      <c r="I31" s="213"/>
+      <c r="J31" s="213"/>
+      <c r="K31" s="213"/>
+      <c r="L31" s="213"/>
+      <c r="M31" s="213"/>
+      <c r="N31" s="213"/>
+      <c r="O31" s="213"/>
+      <c r="P31" s="213"/>
+      <c r="Q31" s="213"/>
+      <c r="R31" s="213"/>
+      <c r="S31" s="213"/>
+      <c r="T31" s="213"/>
+      <c r="U31" s="213"/>
+      <c r="V31" s="213"/>
+      <c r="W31" s="213"/>
+      <c r="X31" s="213"/>
+      <c r="Y31" s="213"/>
+      <c r="Z31" s="213"/>
+      <c r="AA31" s="213"/>
+      <c r="AB31" s="213"/>
+      <c r="AC31" s="213"/>
+      <c r="AD31" s="213"/>
+      <c r="AE31" s="213"/>
+      <c r="AF31" s="213"/>
+    </row>
+    <row r="32" spans="1:32" ht="24" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="B32" s="211" t="s">
+        <v>85</v>
+      </c>
+      <c r="C32" s="211"/>
+      <c r="D32" s="211"/>
+      <c r="E32" s="211"/>
+      <c r="F32" s="211"/>
+      <c r="G32" s="211"/>
+      <c r="H32" s="211"/>
+      <c r="I32" s="211"/>
+      <c r="J32" s="211"/>
+      <c r="K32" s="211"/>
+      <c r="L32" s="211"/>
+      <c r="M32" s="211"/>
+      <c r="N32" s="211"/>
+      <c r="O32" s="211"/>
+      <c r="P32" s="211"/>
+      <c r="Q32" s="211"/>
+      <c r="R32" s="211"/>
+      <c r="S32" s="211"/>
+      <c r="T32" s="211"/>
+      <c r="U32" s="211"/>
+      <c r="V32" s="211"/>
+      <c r="W32" s="211"/>
+      <c r="X32" s="211"/>
+      <c r="Y32" s="211"/>
+      <c r="Z32" s="211"/>
+      <c r="AA32" s="211"/>
+      <c r="AB32" s="211"/>
+      <c r="AC32" s="211"/>
+      <c r="AD32" s="211"/>
+      <c r="AE32" s="211"/>
+      <c r="AF32" s="211"/>
+    </row>
+    <row r="33" spans="1:32" ht="24" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A33" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B33" s="211" t="s">
+        <v>123</v>
+      </c>
+      <c r="C33" s="211"/>
+      <c r="D33" s="211"/>
+      <c r="E33" s="211"/>
+      <c r="F33" s="211"/>
+      <c r="G33" s="211"/>
+      <c r="H33" s="211"/>
+      <c r="I33" s="211"/>
+      <c r="J33" s="211"/>
+      <c r="K33" s="211"/>
+      <c r="L33" s="211"/>
+      <c r="M33" s="211"/>
+      <c r="N33" s="211"/>
+      <c r="O33" s="211"/>
+      <c r="P33" s="211"/>
+      <c r="Q33" s="211"/>
+      <c r="R33" s="211"/>
+      <c r="S33" s="211"/>
+      <c r="T33" s="211"/>
+      <c r="U33" s="211"/>
+      <c r="V33" s="211"/>
+      <c r="W33" s="211"/>
+      <c r="X33" s="211"/>
+      <c r="Y33" s="211"/>
+      <c r="Z33" s="211"/>
+      <c r="AA33" s="211"/>
+      <c r="AB33" s="211"/>
+      <c r="AC33" s="211"/>
+      <c r="AD33" s="211"/>
+      <c r="AE33" s="211"/>
+      <c r="AF33" s="211"/>
+    </row>
+    <row r="34" spans="1:32" ht="24" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A34" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="B34" s="213" t="s">
+        <v>124</v>
+      </c>
+      <c r="C34" s="213"/>
+      <c r="D34" s="213"/>
+      <c r="E34" s="213"/>
+      <c r="F34" s="213"/>
+      <c r="G34" s="213"/>
+      <c r="H34" s="213"/>
+      <c r="I34" s="213"/>
+      <c r="J34" s="213"/>
+      <c r="K34" s="213"/>
+      <c r="L34" s="213"/>
+      <c r="M34" s="213"/>
+      <c r="N34" s="213"/>
+      <c r="O34" s="213"/>
+      <c r="P34" s="213"/>
+      <c r="Q34" s="213"/>
+      <c r="R34" s="213"/>
+      <c r="S34" s="213"/>
+      <c r="T34" s="213"/>
+      <c r="U34" s="213"/>
+      <c r="V34" s="213"/>
+      <c r="W34" s="213"/>
+      <c r="X34" s="213"/>
+      <c r="Y34" s="213"/>
+      <c r="Z34" s="213"/>
+      <c r="AA34" s="213"/>
+      <c r="AB34" s="213"/>
+      <c r="AC34" s="213"/>
+      <c r="AD34" s="213"/>
+      <c r="AE34" s="213"/>
+      <c r="AF34" s="213"/>
+    </row>
+    <row r="35" spans="1:32" ht="48" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A35" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="B35" s="213" t="s">
+        <v>86</v>
+      </c>
+      <c r="C35" s="213"/>
+      <c r="D35" s="213"/>
+      <c r="E35" s="213"/>
+      <c r="F35" s="213"/>
+      <c r="G35" s="213"/>
+      <c r="H35" s="213"/>
+      <c r="I35" s="213"/>
+      <c r="J35" s="213"/>
+      <c r="K35" s="213"/>
+      <c r="L35" s="213"/>
+      <c r="M35" s="213"/>
+      <c r="N35" s="213"/>
+      <c r="O35" s="213"/>
+      <c r="P35" s="213"/>
+      <c r="Q35" s="213"/>
+      <c r="R35" s="213"/>
+      <c r="S35" s="213"/>
+      <c r="T35" s="213"/>
+      <c r="U35" s="213"/>
+      <c r="V35" s="213"/>
+      <c r="W35" s="213"/>
+      <c r="X35" s="213"/>
+      <c r="Y35" s="213"/>
+      <c r="Z35" s="213"/>
+      <c r="AA35" s="213"/>
+      <c r="AB35" s="213"/>
+      <c r="AC35" s="213"/>
+      <c r="AD35" s="213"/>
+      <c r="AE35" s="213"/>
+      <c r="AF35" s="213"/>
+    </row>
+    <row r="36" spans="1:32" ht="72" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A36" s="27" t="s">
+        <v>66</v>
+      </c>
+      <c r="B36" s="213" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="213"/>
+      <c r="D36" s="213"/>
+      <c r="E36" s="213"/>
+      <c r="F36" s="213"/>
+      <c r="G36" s="213"/>
+      <c r="H36" s="213"/>
+      <c r="I36" s="213"/>
+      <c r="J36" s="213"/>
+      <c r="K36" s="213"/>
+      <c r="L36" s="213"/>
+      <c r="M36" s="213"/>
+      <c r="N36" s="213"/>
+      <c r="O36" s="213"/>
+      <c r="P36" s="213"/>
+      <c r="Q36" s="213"/>
+      <c r="R36" s="213"/>
+      <c r="S36" s="213"/>
+      <c r="T36" s="213"/>
+      <c r="U36" s="213"/>
+      <c r="V36" s="213"/>
+      <c r="W36" s="213"/>
+      <c r="X36" s="213"/>
+      <c r="Y36" s="213"/>
+      <c r="Z36" s="213"/>
+      <c r="AA36" s="213"/>
+      <c r="AB36" s="213"/>
+      <c r="AC36" s="213"/>
+      <c r="AD36" s="213"/>
+      <c r="AE36" s="213"/>
+      <c r="AF36" s="213"/>
+    </row>
+    <row r="37" spans="1:32" ht="120" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A37" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="B37" s="213" t="s">
+        <v>87</v>
+      </c>
+      <c r="C37" s="213"/>
+      <c r="D37" s="213"/>
+      <c r="E37" s="213"/>
+      <c r="F37" s="213"/>
+      <c r="G37" s="213"/>
+      <c r="H37" s="213"/>
+      <c r="I37" s="213"/>
+      <c r="J37" s="213"/>
+      <c r="K37" s="213"/>
+      <c r="L37" s="213"/>
+      <c r="M37" s="213"/>
+      <c r="N37" s="213"/>
+      <c r="O37" s="213"/>
+      <c r="P37" s="213"/>
+      <c r="Q37" s="213"/>
+      <c r="R37" s="213"/>
+      <c r="S37" s="213"/>
+      <c r="T37" s="213"/>
+      <c r="U37" s="213"/>
+      <c r="V37" s="213"/>
+      <c r="W37" s="213"/>
+      <c r="X37" s="213"/>
+      <c r="Y37" s="213"/>
+      <c r="Z37" s="213"/>
+      <c r="AA37" s="213"/>
+      <c r="AB37" s="213"/>
+      <c r="AC37" s="213"/>
+      <c r="AD37" s="213"/>
+      <c r="AE37" s="213"/>
+      <c r="AF37" s="213"/>
+    </row>
+    <row r="38" spans="1:32" ht="36" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A38" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="B38" s="211" t="s">
+        <v>125</v>
+      </c>
+      <c r="C38" s="211"/>
+      <c r="D38" s="211"/>
+      <c r="E38" s="211"/>
+      <c r="F38" s="211"/>
+      <c r="G38" s="211"/>
+      <c r="H38" s="211"/>
+      <c r="I38" s="211"/>
+      <c r="J38" s="211"/>
+      <c r="K38" s="211"/>
+      <c r="L38" s="211"/>
+      <c r="M38" s="211"/>
+      <c r="N38" s="211"/>
+      <c r="O38" s="211"/>
+      <c r="P38" s="211"/>
+      <c r="Q38" s="211"/>
+      <c r="R38" s="211"/>
+      <c r="S38" s="211"/>
+      <c r="T38" s="211"/>
+      <c r="U38" s="211"/>
+      <c r="V38" s="211"/>
+      <c r="W38" s="211"/>
+      <c r="X38" s="211"/>
+      <c r="Y38" s="211"/>
+      <c r="Z38" s="211"/>
+      <c r="AA38" s="211"/>
+      <c r="AB38" s="211"/>
+      <c r="AC38" s="211"/>
+      <c r="AD38" s="211"/>
+      <c r="AE38" s="211"/>
+      <c r="AF38" s="211"/>
+    </row>
+    <row r="39" spans="1:32" ht="24" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A39" s="27" t="s">
         <v>76</v>
       </c>
-      <c r="D1" s="237"/>
-[...3 lines deleted...]
-      <c r="H1" s="237" t="s">
+      <c r="B39" s="211" t="s">
+        <v>62</v>
+      </c>
+      <c r="C39" s="211"/>
+      <c r="D39" s="211"/>
+      <c r="E39" s="211"/>
+      <c r="F39" s="211"/>
+      <c r="G39" s="211"/>
+      <c r="H39" s="211"/>
+      <c r="I39" s="211"/>
+      <c r="J39" s="211"/>
+      <c r="K39" s="211"/>
+      <c r="L39" s="211"/>
+      <c r="M39" s="211"/>
+      <c r="N39" s="211"/>
+      <c r="O39" s="211"/>
+      <c r="P39" s="211"/>
+      <c r="Q39" s="211"/>
+      <c r="R39" s="211"/>
+      <c r="S39" s="211"/>
+      <c r="T39" s="211"/>
+      <c r="U39" s="211"/>
+      <c r="V39" s="211"/>
+      <c r="W39" s="211"/>
+      <c r="X39" s="211"/>
+      <c r="Y39" s="211"/>
+      <c r="Z39" s="211"/>
+      <c r="AA39" s="211"/>
+      <c r="AB39" s="211"/>
+      <c r="AC39" s="211"/>
+      <c r="AD39" s="211"/>
+      <c r="AE39" s="211"/>
+      <c r="AF39" s="211"/>
+    </row>
+    <row r="40" spans="1:32" ht="24" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A40" s="27" t="s">
         <v>77</v>
       </c>
-      <c r="I1" s="237"/>
-[...8 lines deleted...]
-      <c r="R1" s="280" t="s">
+      <c r="B40" s="211" t="s">
+        <v>126</v>
+      </c>
+      <c r="C40" s="211"/>
+      <c r="D40" s="211"/>
+      <c r="E40" s="211"/>
+      <c r="F40" s="211"/>
+      <c r="G40" s="211"/>
+      <c r="H40" s="211"/>
+      <c r="I40" s="211"/>
+      <c r="J40" s="211"/>
+      <c r="K40" s="211"/>
+      <c r="L40" s="211"/>
+      <c r="M40" s="211"/>
+      <c r="N40" s="211"/>
+      <c r="O40" s="211"/>
+      <c r="P40" s="211"/>
+      <c r="Q40" s="211"/>
+      <c r="R40" s="211"/>
+      <c r="S40" s="211"/>
+      <c r="T40" s="211"/>
+      <c r="U40" s="211"/>
+      <c r="V40" s="211"/>
+      <c r="W40" s="211"/>
+      <c r="X40" s="211"/>
+      <c r="Y40" s="211"/>
+      <c r="Z40" s="211"/>
+      <c r="AA40" s="211"/>
+      <c r="AB40" s="211"/>
+      <c r="AC40" s="211"/>
+      <c r="AD40" s="211"/>
+      <c r="AE40" s="211"/>
+      <c r="AF40" s="211"/>
+    </row>
+    <row r="41" spans="1:32" ht="24" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A41" s="27" t="s">
+        <v>79</v>
+      </c>
+      <c r="B41" s="211" t="s">
+        <v>127</v>
+      </c>
+      <c r="C41" s="211"/>
+      <c r="D41" s="211"/>
+      <c r="E41" s="211"/>
+      <c r="F41" s="211"/>
+      <c r="G41" s="211"/>
+      <c r="H41" s="211"/>
+      <c r="I41" s="211"/>
+      <c r="J41" s="211"/>
+      <c r="K41" s="211"/>
+      <c r="L41" s="211"/>
+      <c r="M41" s="211"/>
+      <c r="N41" s="211"/>
+      <c r="O41" s="211"/>
+      <c r="P41" s="211"/>
+      <c r="Q41" s="211"/>
+      <c r="R41" s="211"/>
+      <c r="S41" s="211"/>
+      <c r="T41" s="211"/>
+      <c r="U41" s="211"/>
+      <c r="V41" s="211"/>
+      <c r="W41" s="211"/>
+      <c r="X41" s="211"/>
+      <c r="Y41" s="211"/>
+      <c r="Z41" s="211"/>
+      <c r="AA41" s="211"/>
+      <c r="AB41" s="211"/>
+      <c r="AC41" s="211"/>
+      <c r="AD41" s="211"/>
+      <c r="AE41" s="211"/>
+      <c r="AF41" s="211"/>
+    </row>
+    <row r="42" spans="1:32" ht="24" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A42" s="27" t="s">
+        <v>80</v>
+      </c>
+      <c r="B42" s="211" t="s">
+        <v>128</v>
+      </c>
+      <c r="C42" s="211"/>
+      <c r="D42" s="211"/>
+      <c r="E42" s="211"/>
+      <c r="F42" s="211"/>
+      <c r="G42" s="211"/>
+      <c r="H42" s="211"/>
+      <c r="I42" s="211"/>
+      <c r="J42" s="211"/>
+      <c r="K42" s="211"/>
+      <c r="L42" s="211"/>
+      <c r="M42" s="211"/>
+      <c r="N42" s="211"/>
+      <c r="O42" s="211"/>
+      <c r="P42" s="211"/>
+      <c r="Q42" s="211"/>
+      <c r="R42" s="211"/>
+      <c r="S42" s="211"/>
+      <c r="T42" s="211"/>
+      <c r="U42" s="211"/>
+      <c r="V42" s="211"/>
+      <c r="W42" s="211"/>
+      <c r="X42" s="211"/>
+      <c r="Y42" s="211"/>
+      <c r="Z42" s="211"/>
+      <c r="AA42" s="211"/>
+      <c r="AB42" s="211"/>
+      <c r="AC42" s="211"/>
+      <c r="AD42" s="211"/>
+      <c r="AE42" s="211"/>
+      <c r="AF42" s="211"/>
+    </row>
+    <row r="43" spans="1:32" ht="72" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A43" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="B43" s="213" t="s">
         <v>78</v>
       </c>
-      <c r="S1" s="237"/>
-[...4090 lines deleted...]
-      <c r="AF101" s="251"/>
+      <c r="C43" s="213"/>
+      <c r="D43" s="213"/>
+      <c r="E43" s="213"/>
+      <c r="F43" s="213"/>
+      <c r="G43" s="213"/>
+      <c r="H43" s="213"/>
+      <c r="I43" s="213"/>
+      <c r="J43" s="213"/>
+      <c r="K43" s="213"/>
+      <c r="L43" s="213"/>
+      <c r="M43" s="213"/>
+      <c r="N43" s="213"/>
+      <c r="O43" s="213"/>
+      <c r="P43" s="213"/>
+      <c r="Q43" s="213"/>
+      <c r="R43" s="213"/>
+      <c r="S43" s="213"/>
+      <c r="T43" s="213"/>
+      <c r="U43" s="213"/>
+      <c r="V43" s="213"/>
+      <c r="W43" s="213"/>
+      <c r="X43" s="213"/>
+      <c r="Y43" s="213"/>
+      <c r="Z43" s="213"/>
+      <c r="AA43" s="213"/>
+      <c r="AB43" s="213"/>
+      <c r="AC43" s="213"/>
+      <c r="AD43" s="213"/>
+      <c r="AE43" s="213"/>
+      <c r="AF43" s="213"/>
     </row>
   </sheetData>
-  <mergeCells count="117">
-[...116 lines deleted...]
-    <mergeCell ref="B98:AF98"/>
+  <mergeCells count="27">
+    <mergeCell ref="B40:AF40"/>
+    <mergeCell ref="B41:AF41"/>
+    <mergeCell ref="B42:AF42"/>
+    <mergeCell ref="B43:AF43"/>
+    <mergeCell ref="B34:AF34"/>
+    <mergeCell ref="B35:AF35"/>
+    <mergeCell ref="B36:AF36"/>
+    <mergeCell ref="B37:AF37"/>
+    <mergeCell ref="B38:AF38"/>
+    <mergeCell ref="B39:AF39"/>
+    <mergeCell ref="B33:AF33"/>
+    <mergeCell ref="A22:AF22"/>
+    <mergeCell ref="B23:AF23"/>
+    <mergeCell ref="B24:AF24"/>
+    <mergeCell ref="B25:AF25"/>
+    <mergeCell ref="B26:AF26"/>
+    <mergeCell ref="B27:AF27"/>
+    <mergeCell ref="B28:AF28"/>
+    <mergeCell ref="B29:AF29"/>
+    <mergeCell ref="B30:AF30"/>
+    <mergeCell ref="B31:AF31"/>
+    <mergeCell ref="B32:AF32"/>
+    <mergeCell ref="A1:AF1"/>
+    <mergeCell ref="A2:F19"/>
+    <mergeCell ref="G2:AF19"/>
+    <mergeCell ref="A20:F20"/>
+    <mergeCell ref="G20:AF20"/>
   </mergeCells>
-  <phoneticPr fontId="1"/>
+  <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.35433070866141736" header="0.39370078740157483" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="72" fitToHeight="2" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;L&amp;12（別紙様式１）</oddHeader>
+    <oddHeader>&amp;L&amp;"ＭＳ Ｐゴシック,標準"&amp;12（別紙様式１）</oddHeader>
   </headerFooter>
-  <rowBreaks count="1" manualBreakCount="1">
-[...1 lines deleted...]
-  </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
-      <vt:lpstr>表 </vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>'裏、注意事項'!Print_Area</vt:lpstr>
+      <vt:lpstr>別紙様式１_表</vt:lpstr>
+      <vt:lpstr>別紙様式１_裏</vt:lpstr>
+      <vt:lpstr>別紙様式１_表!Print_Area</vt:lpstr>
+      <vt:lpstr>別紙様式１_裏!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>