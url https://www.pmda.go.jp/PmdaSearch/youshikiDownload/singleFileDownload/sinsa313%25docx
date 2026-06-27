--- v0 (2026-05-14)
+++ v1 (2026-06-27)
@@ -1,74 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="62EFDEC7" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00EA6D07">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="0083003E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>様</w:t>
       </w:r>
       <w:r w:rsidRPr="00914BC5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>式第</w:t>
       </w:r>
       <w:r w:rsidR="00EA6D07" w:rsidRPr="00914BC5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>３</w:t>
@@ -128,227 +126,214 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914BC5">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>医薬品優先審査品目該当性相談</w:t>
             </w:r>
             <w:r w:rsidRPr="004E4361">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>及び</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A80240B" w14:textId="442594DE" w:rsidR="00B90EBC" w:rsidRPr="00914BC5" w:rsidRDefault="00B90EBC" w:rsidP="00091107">
+          <w:p w14:paraId="3A80240B" w14:textId="08E98B09" w:rsidR="00B90EBC" w:rsidRPr="00914BC5" w:rsidRDefault="00B90EBC" w:rsidP="00091107">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E4361">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t>医薬品条件付</w:t>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>医薬品条件付承認</w:t>
             </w:r>
             <w:r w:rsidRPr="004E4361">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t>き</w:t>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>品目</w:t>
             </w:r>
             <w:r w:rsidRPr="004E4361">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t>承認</w:t>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>該当性</w:t>
             </w:r>
             <w:r w:rsidRPr="004E4361">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t>品目</w:t>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>相談</w:t>
             </w:r>
-            <w:r w:rsidRPr="004E4361">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="004E4361">
+            <w:r w:rsidRPr="00914BC5">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>申込書</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00345B2E" w:rsidRPr="00914BC5" w14:paraId="1134A698" w14:textId="77777777" w:rsidTr="00FE74D7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="35" w:type="dxa"/>
           <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3100B652" w14:textId="77777777" w:rsidR="00C66398" w:rsidRPr="00914BC5" w:rsidRDefault="00C66398" w:rsidP="00C66398">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="035F2D1A" w14:textId="77777777" w:rsidR="00C66398" w:rsidRPr="00914BC5" w:rsidRDefault="00C66398" w:rsidP="00C66398">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914BC5">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>相談の区分</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7551F298" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00C66398">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63D49B3E" w14:textId="1DC94E76" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="006F209B" w:rsidP="00C93AA6">
+          <w:p w14:paraId="63D49B3E" w14:textId="1DC94E76" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00922A11" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="zh-TW"/>
                 </w:rPr>
                 <w:id w:val="878051125"/>
@@ -359,51 +344,51 @@
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00454A91">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="zh-TW"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C66398" w:rsidRPr="00914BC5">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">　医薬品優先審査品目該当性相談</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E547442" w14:textId="63BDB5DE" w:rsidR="00C66398" w:rsidRDefault="006F209B" w:rsidP="0028430A">
+          <w:p w14:paraId="6E547442" w14:textId="63BDB5DE" w:rsidR="00C66398" w:rsidRDefault="00922A11" w:rsidP="0028430A">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:ind w:left="348" w:hangingChars="174" w:hanging="348"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="977348637"/>
                 <w14:checkbox>
@@ -411,51 +396,51 @@
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00454A91">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C66398" w:rsidRPr="00914BC5">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　医薬品優先審査品目該当性相談（医薬品申請前相談あり）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D58AB0A" w14:textId="77777777" w:rsidR="00441EDC" w:rsidRDefault="006F209B" w:rsidP="00441EDC">
+          <w:p w14:paraId="3D58AB0A" w14:textId="77777777" w:rsidR="00441EDC" w:rsidRDefault="00922A11" w:rsidP="00441EDC">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="840"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="zh-TW"/>
                 </w:rPr>
                 <w:id w:val="-1464959997"/>
                 <w14:checkbox>
@@ -465,51 +450,51 @@
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00441EDC">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="zh-TW"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00441EDC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">　希少疾病用医薬品優先審査品目該当性相談</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FF6E268" w14:textId="4FDF2948" w:rsidR="00441EDC" w:rsidRPr="00441EDC" w:rsidRDefault="006F209B" w:rsidP="00441EDC">
+          <w:p w14:paraId="7FF6E268" w14:textId="4FDF2948" w:rsidR="00441EDC" w:rsidRPr="00441EDC" w:rsidRDefault="00922A11" w:rsidP="00441EDC">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:ind w:left="348" w:hangingChars="174" w:hanging="348"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1170102521"/>
                 <w14:checkbox>
@@ -517,183 +502,167 @@
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00441EDC">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00441EDC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　希少疾病用医薬品優先審査品目該当性相談（医薬品申請前相談あり）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38FD06E8" w14:textId="0A8AAEB4" w:rsidR="00171DC4" w:rsidRPr="004E4361" w:rsidRDefault="006F209B" w:rsidP="00171DC4">
+          <w:p w14:paraId="38FD06E8" w14:textId="72C7324E" w:rsidR="00171DC4" w:rsidRPr="004E4361" w:rsidRDefault="00922A11" w:rsidP="00171DC4">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="545951246"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00454A91">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00171DC4" w:rsidRPr="004E4361">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　医薬品条件付</w:t>
             </w:r>
-            <w:r w:rsidR="006001F4" w:rsidRPr="004E4361">
-[...6 lines deleted...]
-            </w:r>
             <w:r w:rsidR="00171DC4" w:rsidRPr="004E4361">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>承認品目</w:t>
             </w:r>
             <w:r w:rsidR="00171DC4" w:rsidRPr="004E4361">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>該当性相談</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DFEC0BB" w14:textId="1170AD39" w:rsidR="00171DC4" w:rsidRPr="00171DC4" w:rsidRDefault="006F209B" w:rsidP="006001F4">
+          <w:p w14:paraId="5DFEC0BB" w14:textId="6CB8A6B8" w:rsidR="00171DC4" w:rsidRPr="00171DC4" w:rsidRDefault="00922A11" w:rsidP="006001F4">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:ind w:left="348" w:hangingChars="174" w:hanging="348"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2122831166"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00454A91">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00171DC4" w:rsidRPr="004E4361">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　医薬品条件付</w:t>
-            </w:r>
-[...6 lines deleted...]
-              <w:t>き</w:t>
             </w:r>
             <w:r w:rsidR="00171DC4" w:rsidRPr="004E4361">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>承認品目</w:t>
             </w:r>
             <w:r w:rsidR="00171DC4" w:rsidRPr="004E4361">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>該当性相談（医薬品申請前相談あり）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E1D74" w:rsidRPr="00914BC5" w14:paraId="5A6C49DF" w14:textId="77777777" w:rsidTr="00FE74D7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1895,51 +1864,51 @@
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="200"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60CB6595" w14:textId="0E5A774C" w:rsidR="00E2776E" w:rsidRPr="00914BC5" w:rsidRDefault="006F209B" w:rsidP="00AB5F30">
+          <w:p w14:paraId="60CB6595" w14:textId="0E5A774C" w:rsidR="00E2776E" w:rsidRPr="00914BC5" w:rsidRDefault="00922A11" w:rsidP="00AB5F30">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:ind w:left="400" w:hangingChars="200" w:hanging="400"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-657392355"/>
                 <w14:checkbox>
@@ -2040,76 +2009,77 @@
       <w:r w:rsidR="00FB5D06">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>し</w:t>
       </w:r>
       <w:r w:rsidR="00831B4F" w:rsidRPr="00914BC5">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>込みます</w:t>
       </w:r>
       <w:r w:rsidRPr="00914BC5">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB95171" w14:textId="4068FB28" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="006F209B" w:rsidP="007A68E4">
+    <w:p w14:paraId="4BB95171" w14:textId="4C8D3C8E" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00943FF1" w:rsidP="007A68E4">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:afterLines="50" w:after="155"/>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>令和</w:t>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>（元号）</w:t>
       </w:r>
       <w:r w:rsidR="00345B2E" w:rsidRPr="00914BC5">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　　年　　月　　日</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7642EE" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00345B2E">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="1785"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
@@ -2466,83 +2436,83 @@
       <w:r w:rsidR="00244CD5" w:rsidRPr="00914BC5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>方法</w:t>
       </w:r>
       <w:r w:rsidRPr="00914BC5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>を参考にするこ</w:t>
       </w:r>
       <w:r w:rsidRPr="0083003E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>と。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3AD5F8" w14:textId="77777777" w:rsidR="00441EDC" w:rsidRDefault="00A54942" w:rsidP="00441EDC">
+    <w:p w14:paraId="1B3AD5F8" w14:textId="7AAE6959" w:rsidR="00441EDC" w:rsidRDefault="00A54942" w:rsidP="00441EDC">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E4361">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>なお、医薬品</w:t>
       </w:r>
       <w:r w:rsidRPr="004E4361">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>条件付き承認品目</w:t>
+        <w:t>条件付承認品目</w:t>
       </w:r>
       <w:r w:rsidRPr="004E4361">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>該当性</w:t>
       </w:r>
       <w:r w:rsidRPr="004E4361">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>相談にあっては、「適応疾病の重篤性」</w:t>
       </w:r>
       <w:r w:rsidRPr="004E4361">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>欄</w:t>
       </w:r>
@@ -2740,138 +2710,138 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>又は利用の予定</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>あり」にチェックしてください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E2776E" w:rsidRPr="00E2776E" w:rsidSect="00EF0054">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="794" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:titlePg/>
       <w:docGrid w:type="linesAndChars" w:linePitch="311"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01FDC74B" w14:textId="77777777" w:rsidR="00CE71C8" w:rsidRDefault="00CE71C8">
+    <w:p w14:paraId="71EBC9BE" w14:textId="77777777" w:rsidR="00922A11" w:rsidRDefault="00922A11">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64C1043A" w14:textId="77777777" w:rsidR="00CE71C8" w:rsidRDefault="00CE71C8">
+    <w:p w14:paraId="1E321948" w14:textId="77777777" w:rsidR="00922A11" w:rsidRDefault="00922A11">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐ明朝">
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52120A0D" w14:textId="77777777" w:rsidR="00CE71C8" w:rsidRDefault="00CE71C8">
+    <w:p w14:paraId="0AA4D19A" w14:textId="77777777" w:rsidR="00922A11" w:rsidRDefault="00922A11">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B44C5BD" w14:textId="77777777" w:rsidR="00CE71C8" w:rsidRDefault="00CE71C8">
+    <w:p w14:paraId="4277A115" w14:textId="77777777" w:rsidR="00922A11" w:rsidRDefault="00922A11">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FF00A2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="405C8664"/>
     <w:lvl w:ilvl="0" w:tplc="60C4B7EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="850"/>
         </w:tabs>
         <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4260,129 +4230,132 @@
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="90"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:displayBackgroundShape/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="311"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="26625">
+    <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E7EDC"/>
     <w:rsid w:val="00002AC9"/>
     <w:rsid w:val="00003D97"/>
+    <w:rsid w:val="00006929"/>
     <w:rsid w:val="000277A4"/>
     <w:rsid w:val="000314F7"/>
     <w:rsid w:val="000334A9"/>
     <w:rsid w:val="00033D5E"/>
     <w:rsid w:val="00051AD0"/>
     <w:rsid w:val="00055EAF"/>
     <w:rsid w:val="0005606A"/>
     <w:rsid w:val="00063B06"/>
     <w:rsid w:val="00064B6E"/>
     <w:rsid w:val="00065176"/>
     <w:rsid w:val="000659BD"/>
     <w:rsid w:val="00066BC3"/>
     <w:rsid w:val="00066DC9"/>
     <w:rsid w:val="000759A5"/>
     <w:rsid w:val="00091107"/>
     <w:rsid w:val="000B36A0"/>
     <w:rsid w:val="000B787F"/>
     <w:rsid w:val="000C131D"/>
     <w:rsid w:val="000D3661"/>
     <w:rsid w:val="000D7A3B"/>
     <w:rsid w:val="000E6D46"/>
     <w:rsid w:val="000E7002"/>
     <w:rsid w:val="000F5E73"/>
     <w:rsid w:val="0010429F"/>
     <w:rsid w:val="00106C1F"/>
     <w:rsid w:val="001107DF"/>
     <w:rsid w:val="00111969"/>
     <w:rsid w:val="00116054"/>
     <w:rsid w:val="00126ECD"/>
     <w:rsid w:val="00126F0E"/>
     <w:rsid w:val="001305DE"/>
     <w:rsid w:val="00130D1A"/>
     <w:rsid w:val="001316A2"/>
     <w:rsid w:val="00131BAE"/>
+    <w:rsid w:val="00137D09"/>
     <w:rsid w:val="00141282"/>
     <w:rsid w:val="00147920"/>
     <w:rsid w:val="001522E4"/>
     <w:rsid w:val="00165A43"/>
     <w:rsid w:val="0016729C"/>
     <w:rsid w:val="00171DC4"/>
     <w:rsid w:val="00183104"/>
     <w:rsid w:val="00190768"/>
     <w:rsid w:val="00193DAC"/>
     <w:rsid w:val="001A18B7"/>
     <w:rsid w:val="001A1B5F"/>
     <w:rsid w:val="001A3238"/>
     <w:rsid w:val="001A6C9C"/>
     <w:rsid w:val="001B32B0"/>
     <w:rsid w:val="001B4866"/>
     <w:rsid w:val="001B5374"/>
     <w:rsid w:val="001B607E"/>
     <w:rsid w:val="001C0788"/>
     <w:rsid w:val="001C47D9"/>
     <w:rsid w:val="001C543E"/>
     <w:rsid w:val="001C7880"/>
     <w:rsid w:val="001D432A"/>
     <w:rsid w:val="001D5D60"/>
     <w:rsid w:val="001E1F85"/>
     <w:rsid w:val="001E59DF"/>
@@ -4420,232 +4393,240 @@
     <w:rsid w:val="002D135B"/>
     <w:rsid w:val="002D1C52"/>
     <w:rsid w:val="002D1F7B"/>
     <w:rsid w:val="002D5BF5"/>
     <w:rsid w:val="002E6D18"/>
     <w:rsid w:val="002F4C31"/>
     <w:rsid w:val="002F5C26"/>
     <w:rsid w:val="002F5D1C"/>
     <w:rsid w:val="002F7F69"/>
     <w:rsid w:val="0030276D"/>
     <w:rsid w:val="00303F1E"/>
     <w:rsid w:val="00304B9C"/>
     <w:rsid w:val="00306227"/>
     <w:rsid w:val="00306904"/>
     <w:rsid w:val="003078AF"/>
     <w:rsid w:val="00317868"/>
     <w:rsid w:val="00317C9E"/>
     <w:rsid w:val="0032282D"/>
     <w:rsid w:val="0032608F"/>
     <w:rsid w:val="00326681"/>
     <w:rsid w:val="00327C51"/>
     <w:rsid w:val="003330CF"/>
     <w:rsid w:val="00334E51"/>
     <w:rsid w:val="003401F3"/>
     <w:rsid w:val="00345B2E"/>
+    <w:rsid w:val="0035207A"/>
     <w:rsid w:val="00352569"/>
     <w:rsid w:val="0035376F"/>
     <w:rsid w:val="0035587C"/>
     <w:rsid w:val="00355FDC"/>
+    <w:rsid w:val="00376DC5"/>
     <w:rsid w:val="003815A3"/>
     <w:rsid w:val="00381685"/>
     <w:rsid w:val="00383931"/>
     <w:rsid w:val="003977B1"/>
     <w:rsid w:val="003B27ED"/>
     <w:rsid w:val="003C05DC"/>
     <w:rsid w:val="003C11D1"/>
     <w:rsid w:val="003C2C8F"/>
     <w:rsid w:val="003D6477"/>
     <w:rsid w:val="003E0B75"/>
     <w:rsid w:val="003E3DFB"/>
     <w:rsid w:val="003E66BC"/>
     <w:rsid w:val="003F0338"/>
     <w:rsid w:val="003F2965"/>
     <w:rsid w:val="003F7087"/>
     <w:rsid w:val="00401943"/>
     <w:rsid w:val="0040450A"/>
     <w:rsid w:val="00404D89"/>
     <w:rsid w:val="00407278"/>
     <w:rsid w:val="00412F19"/>
     <w:rsid w:val="00435195"/>
     <w:rsid w:val="00436EBD"/>
     <w:rsid w:val="00437DF3"/>
     <w:rsid w:val="00441EDC"/>
     <w:rsid w:val="0044259E"/>
     <w:rsid w:val="0044402E"/>
     <w:rsid w:val="00446636"/>
     <w:rsid w:val="00450C55"/>
     <w:rsid w:val="004513FE"/>
     <w:rsid w:val="0045427A"/>
     <w:rsid w:val="00454A91"/>
     <w:rsid w:val="004644C6"/>
     <w:rsid w:val="00466067"/>
     <w:rsid w:val="004664AB"/>
     <w:rsid w:val="00481797"/>
     <w:rsid w:val="00485F9F"/>
     <w:rsid w:val="0049207C"/>
     <w:rsid w:val="004936B2"/>
     <w:rsid w:val="004D3CEB"/>
     <w:rsid w:val="004D7E31"/>
     <w:rsid w:val="004E0761"/>
+    <w:rsid w:val="004E2584"/>
     <w:rsid w:val="004E4361"/>
     <w:rsid w:val="004E4F78"/>
     <w:rsid w:val="004E6E93"/>
     <w:rsid w:val="004F7078"/>
     <w:rsid w:val="004F7202"/>
     <w:rsid w:val="00503C9E"/>
     <w:rsid w:val="005101A5"/>
     <w:rsid w:val="005125E6"/>
     <w:rsid w:val="00512B61"/>
     <w:rsid w:val="005136C1"/>
     <w:rsid w:val="00522B5C"/>
     <w:rsid w:val="00525BCC"/>
     <w:rsid w:val="00530111"/>
     <w:rsid w:val="00535843"/>
     <w:rsid w:val="0054204F"/>
     <w:rsid w:val="0054305B"/>
     <w:rsid w:val="005535CC"/>
     <w:rsid w:val="0055366F"/>
     <w:rsid w:val="005564E7"/>
     <w:rsid w:val="00563025"/>
     <w:rsid w:val="0056484D"/>
     <w:rsid w:val="00566601"/>
     <w:rsid w:val="00567842"/>
     <w:rsid w:val="00573320"/>
     <w:rsid w:val="00584F03"/>
     <w:rsid w:val="005A5485"/>
     <w:rsid w:val="005A79FF"/>
     <w:rsid w:val="005B3D51"/>
     <w:rsid w:val="005B5131"/>
     <w:rsid w:val="005B5965"/>
     <w:rsid w:val="005C3683"/>
     <w:rsid w:val="005C5A7F"/>
     <w:rsid w:val="005D1F1B"/>
     <w:rsid w:val="005E7E73"/>
     <w:rsid w:val="005E7EDC"/>
     <w:rsid w:val="005F0434"/>
     <w:rsid w:val="006001F4"/>
     <w:rsid w:val="00603876"/>
     <w:rsid w:val="006139F4"/>
     <w:rsid w:val="006261B5"/>
     <w:rsid w:val="006304B2"/>
+    <w:rsid w:val="00640DE3"/>
     <w:rsid w:val="0064726E"/>
     <w:rsid w:val="006511FB"/>
     <w:rsid w:val="006625EB"/>
     <w:rsid w:val="0067013C"/>
     <w:rsid w:val="0067178F"/>
     <w:rsid w:val="00671EC4"/>
     <w:rsid w:val="006778A6"/>
     <w:rsid w:val="00685DF1"/>
     <w:rsid w:val="006868C4"/>
     <w:rsid w:val="00697C2A"/>
     <w:rsid w:val="006A029E"/>
     <w:rsid w:val="006A6BDB"/>
     <w:rsid w:val="006A71CC"/>
     <w:rsid w:val="006A7B89"/>
     <w:rsid w:val="006B349C"/>
     <w:rsid w:val="006C1A1D"/>
     <w:rsid w:val="006C5D19"/>
     <w:rsid w:val="006D7915"/>
     <w:rsid w:val="006E260E"/>
     <w:rsid w:val="006E4CBA"/>
     <w:rsid w:val="006E54DF"/>
     <w:rsid w:val="006F209B"/>
     <w:rsid w:val="006F625B"/>
     <w:rsid w:val="0071120C"/>
     <w:rsid w:val="00712341"/>
     <w:rsid w:val="00717D40"/>
     <w:rsid w:val="00723D06"/>
     <w:rsid w:val="00723E13"/>
     <w:rsid w:val="007243F1"/>
     <w:rsid w:val="00726876"/>
     <w:rsid w:val="00730F6B"/>
     <w:rsid w:val="007312CB"/>
     <w:rsid w:val="00731A50"/>
     <w:rsid w:val="00732F32"/>
+    <w:rsid w:val="00734287"/>
     <w:rsid w:val="007347C4"/>
     <w:rsid w:val="00751D39"/>
     <w:rsid w:val="00754C59"/>
     <w:rsid w:val="00754DAB"/>
     <w:rsid w:val="00756FDA"/>
     <w:rsid w:val="007642CA"/>
     <w:rsid w:val="007664E9"/>
     <w:rsid w:val="007762D7"/>
     <w:rsid w:val="00777D8B"/>
     <w:rsid w:val="00786263"/>
     <w:rsid w:val="00793D25"/>
     <w:rsid w:val="007A5B52"/>
     <w:rsid w:val="007A68E4"/>
     <w:rsid w:val="007A77A5"/>
     <w:rsid w:val="007C232A"/>
     <w:rsid w:val="007C3916"/>
     <w:rsid w:val="007E4B8D"/>
     <w:rsid w:val="007F6499"/>
     <w:rsid w:val="0080128C"/>
     <w:rsid w:val="0081172D"/>
     <w:rsid w:val="008141C3"/>
     <w:rsid w:val="00823024"/>
     <w:rsid w:val="008246E6"/>
     <w:rsid w:val="0083003E"/>
     <w:rsid w:val="00831B4F"/>
     <w:rsid w:val="00832ACA"/>
     <w:rsid w:val="00841AA6"/>
     <w:rsid w:val="008441ED"/>
     <w:rsid w:val="00851A41"/>
     <w:rsid w:val="00854380"/>
     <w:rsid w:val="0086168B"/>
     <w:rsid w:val="00863C8C"/>
     <w:rsid w:val="008747E9"/>
+    <w:rsid w:val="008759CE"/>
     <w:rsid w:val="00883E6A"/>
     <w:rsid w:val="008844AE"/>
     <w:rsid w:val="00886EEC"/>
     <w:rsid w:val="008933F3"/>
     <w:rsid w:val="008A011C"/>
     <w:rsid w:val="008B1370"/>
     <w:rsid w:val="008C4208"/>
     <w:rsid w:val="008C53ED"/>
     <w:rsid w:val="008C7D1E"/>
     <w:rsid w:val="008D58D8"/>
     <w:rsid w:val="008D5906"/>
     <w:rsid w:val="008E0B60"/>
     <w:rsid w:val="008E0D5D"/>
     <w:rsid w:val="008E2406"/>
     <w:rsid w:val="008E3736"/>
     <w:rsid w:val="008F474C"/>
     <w:rsid w:val="008F48CC"/>
     <w:rsid w:val="008F51E1"/>
     <w:rsid w:val="00903C74"/>
     <w:rsid w:val="0090600F"/>
     <w:rsid w:val="0091029B"/>
     <w:rsid w:val="00910AFF"/>
     <w:rsid w:val="00913633"/>
     <w:rsid w:val="00914BC5"/>
     <w:rsid w:val="00915A5E"/>
     <w:rsid w:val="00917886"/>
     <w:rsid w:val="009206DB"/>
+    <w:rsid w:val="00922A11"/>
     <w:rsid w:val="00923797"/>
     <w:rsid w:val="00931C9E"/>
+    <w:rsid w:val="00943FF1"/>
     <w:rsid w:val="0094609B"/>
     <w:rsid w:val="009462B9"/>
     <w:rsid w:val="00992F14"/>
     <w:rsid w:val="00994A53"/>
     <w:rsid w:val="009A1E32"/>
     <w:rsid w:val="009B4D9B"/>
     <w:rsid w:val="009D1571"/>
     <w:rsid w:val="009D3F45"/>
     <w:rsid w:val="009D4731"/>
     <w:rsid w:val="009D6DC3"/>
     <w:rsid w:val="009D74EC"/>
     <w:rsid w:val="009E1D74"/>
     <w:rsid w:val="009F06EE"/>
     <w:rsid w:val="009F3D88"/>
     <w:rsid w:val="009F4DD4"/>
     <w:rsid w:val="009F511C"/>
     <w:rsid w:val="00A106F4"/>
     <w:rsid w:val="00A15AD7"/>
     <w:rsid w:val="00A2194D"/>
     <w:rsid w:val="00A21F78"/>
     <w:rsid w:val="00A2372D"/>
     <w:rsid w:val="00A26EF6"/>
     <w:rsid w:val="00A333D6"/>
     <w:rsid w:val="00A35CE7"/>
     <w:rsid w:val="00A36571"/>
@@ -4690,50 +4671,51 @@
     <w:rsid w:val="00B82C87"/>
     <w:rsid w:val="00B90EBC"/>
     <w:rsid w:val="00B9155B"/>
     <w:rsid w:val="00BA0E91"/>
     <w:rsid w:val="00BA28B8"/>
     <w:rsid w:val="00BA326B"/>
     <w:rsid w:val="00BA451A"/>
     <w:rsid w:val="00BB1C2F"/>
     <w:rsid w:val="00BB314E"/>
     <w:rsid w:val="00BC02CA"/>
     <w:rsid w:val="00BC05F7"/>
     <w:rsid w:val="00BC0E14"/>
     <w:rsid w:val="00BC1FA7"/>
     <w:rsid w:val="00BC5A98"/>
     <w:rsid w:val="00BC62E9"/>
     <w:rsid w:val="00BD62AF"/>
     <w:rsid w:val="00BE166E"/>
     <w:rsid w:val="00BE1849"/>
     <w:rsid w:val="00BF39A3"/>
     <w:rsid w:val="00BF636A"/>
     <w:rsid w:val="00C03DD5"/>
     <w:rsid w:val="00C07BCF"/>
     <w:rsid w:val="00C17F67"/>
     <w:rsid w:val="00C221A4"/>
     <w:rsid w:val="00C22C47"/>
+    <w:rsid w:val="00C24683"/>
     <w:rsid w:val="00C3040E"/>
     <w:rsid w:val="00C448E9"/>
     <w:rsid w:val="00C515F3"/>
     <w:rsid w:val="00C52D34"/>
     <w:rsid w:val="00C61F94"/>
     <w:rsid w:val="00C66398"/>
     <w:rsid w:val="00C70D92"/>
     <w:rsid w:val="00C77DC7"/>
     <w:rsid w:val="00C838F8"/>
     <w:rsid w:val="00C918C8"/>
     <w:rsid w:val="00C919C5"/>
     <w:rsid w:val="00C93AA6"/>
     <w:rsid w:val="00C95792"/>
     <w:rsid w:val="00C95827"/>
     <w:rsid w:val="00CA203C"/>
     <w:rsid w:val="00CA3C68"/>
     <w:rsid w:val="00CA5DC3"/>
     <w:rsid w:val="00CB0812"/>
     <w:rsid w:val="00CB392B"/>
     <w:rsid w:val="00CB5F01"/>
     <w:rsid w:val="00CB6AA1"/>
     <w:rsid w:val="00CB7FF8"/>
     <w:rsid w:val="00CC616E"/>
     <w:rsid w:val="00CD094E"/>
     <w:rsid w:val="00CE1689"/>
@@ -4746,178 +4728,186 @@
     <w:rsid w:val="00D04C67"/>
     <w:rsid w:val="00D04EC5"/>
     <w:rsid w:val="00D05928"/>
     <w:rsid w:val="00D06EB7"/>
     <w:rsid w:val="00D20E80"/>
     <w:rsid w:val="00D25271"/>
     <w:rsid w:val="00D34849"/>
     <w:rsid w:val="00D368A1"/>
     <w:rsid w:val="00D40DB1"/>
     <w:rsid w:val="00D45743"/>
     <w:rsid w:val="00D51167"/>
     <w:rsid w:val="00D524B8"/>
     <w:rsid w:val="00D54CE7"/>
     <w:rsid w:val="00D655D3"/>
     <w:rsid w:val="00D66880"/>
     <w:rsid w:val="00D66A44"/>
     <w:rsid w:val="00D67AE3"/>
     <w:rsid w:val="00D703B8"/>
     <w:rsid w:val="00D7464F"/>
     <w:rsid w:val="00D7700F"/>
     <w:rsid w:val="00D86F41"/>
     <w:rsid w:val="00D974D4"/>
     <w:rsid w:val="00DA2499"/>
     <w:rsid w:val="00DA7032"/>
     <w:rsid w:val="00DB2DAE"/>
+    <w:rsid w:val="00DB2E00"/>
     <w:rsid w:val="00DB5D8B"/>
     <w:rsid w:val="00DC399F"/>
     <w:rsid w:val="00DC5B12"/>
     <w:rsid w:val="00DD2955"/>
     <w:rsid w:val="00DE338D"/>
     <w:rsid w:val="00DE3D53"/>
     <w:rsid w:val="00DE6A93"/>
     <w:rsid w:val="00DF3DAC"/>
     <w:rsid w:val="00E10DF3"/>
     <w:rsid w:val="00E15B97"/>
     <w:rsid w:val="00E15C6C"/>
     <w:rsid w:val="00E16830"/>
     <w:rsid w:val="00E2776E"/>
     <w:rsid w:val="00E33C86"/>
     <w:rsid w:val="00E40932"/>
     <w:rsid w:val="00E44D8C"/>
     <w:rsid w:val="00E45050"/>
     <w:rsid w:val="00E46F2B"/>
     <w:rsid w:val="00E670AF"/>
     <w:rsid w:val="00E67335"/>
     <w:rsid w:val="00E73B7A"/>
     <w:rsid w:val="00E774AF"/>
     <w:rsid w:val="00E83FDC"/>
     <w:rsid w:val="00E84EB9"/>
     <w:rsid w:val="00E84F0B"/>
     <w:rsid w:val="00E93A25"/>
+    <w:rsid w:val="00E970FD"/>
     <w:rsid w:val="00EA0C7C"/>
     <w:rsid w:val="00EA1C44"/>
     <w:rsid w:val="00EA29AB"/>
     <w:rsid w:val="00EA4AD0"/>
     <w:rsid w:val="00EA6D07"/>
     <w:rsid w:val="00EB0459"/>
     <w:rsid w:val="00EB4E3C"/>
+    <w:rsid w:val="00EB6D70"/>
     <w:rsid w:val="00EC0D04"/>
     <w:rsid w:val="00EC1C44"/>
     <w:rsid w:val="00EC25D2"/>
     <w:rsid w:val="00EC4281"/>
     <w:rsid w:val="00EC5D4B"/>
     <w:rsid w:val="00ED15D8"/>
     <w:rsid w:val="00EE2703"/>
     <w:rsid w:val="00EF0054"/>
     <w:rsid w:val="00EF5B15"/>
     <w:rsid w:val="00EF7666"/>
     <w:rsid w:val="00F1051A"/>
+    <w:rsid w:val="00F22F86"/>
     <w:rsid w:val="00F241FE"/>
     <w:rsid w:val="00F320AF"/>
     <w:rsid w:val="00F33798"/>
     <w:rsid w:val="00F368FF"/>
+    <w:rsid w:val="00F36A81"/>
     <w:rsid w:val="00F417AD"/>
     <w:rsid w:val="00F41822"/>
     <w:rsid w:val="00F44CB9"/>
     <w:rsid w:val="00F45277"/>
     <w:rsid w:val="00F501E1"/>
     <w:rsid w:val="00F50744"/>
     <w:rsid w:val="00F516AE"/>
     <w:rsid w:val="00F527A4"/>
     <w:rsid w:val="00F552F0"/>
     <w:rsid w:val="00F56B97"/>
     <w:rsid w:val="00F676A7"/>
     <w:rsid w:val="00F739CA"/>
     <w:rsid w:val="00F759E0"/>
     <w:rsid w:val="00F77CFA"/>
     <w:rsid w:val="00F809F1"/>
     <w:rsid w:val="00F80F93"/>
     <w:rsid w:val="00F90F4E"/>
     <w:rsid w:val="00F93389"/>
     <w:rsid w:val="00F94FCC"/>
     <w:rsid w:val="00F9518B"/>
     <w:rsid w:val="00F953AE"/>
     <w:rsid w:val="00F9759B"/>
     <w:rsid w:val="00FA0FE3"/>
     <w:rsid w:val="00FA10CB"/>
+    <w:rsid w:val="00FA3836"/>
+    <w:rsid w:val="00FA5809"/>
+    <w:rsid w:val="00FA6234"/>
     <w:rsid w:val="00FB5D06"/>
     <w:rsid w:val="00FB79AF"/>
     <w:rsid w:val="00FC7C62"/>
     <w:rsid w:val="00FD09AD"/>
     <w:rsid w:val="00FD0FE7"/>
     <w:rsid w:val="00FD3A78"/>
     <w:rsid w:val="00FD5D34"/>
     <w:rsid w:val="00FE74D7"/>
     <w:rsid w:val="00FF0A0E"/>
     <w:rsid w:val="00FF2785"/>
     <w:rsid w:val="00FF3BA8"/>
     <w:rsid w:val="00FF6053"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="26625">
+    <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="622C0024"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5233,51 +5223,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D66A44"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="20"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00441EDC"/>
     <w:pPr>
       <w:ind w:left="101"/>
       <w:jc w:val="left"/>
@@ -5463,63 +5452,75 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="ヘッダー (文字)"/>
     <w:link w:val="a4"/>
     <w:rsid w:val="00003D97"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="20">
     <w:name w:val="見出し 2 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="2"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00441EDC"/>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0035207A"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5769,361 +5770,83 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-</file>
-[...189 lines deleted...]
-</ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{370ECE41-1C8C-44F5-ADE7-94C35B8A8581}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1431D79E-D33F-4C15-8541-E27811D2859B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D7C9CC5-FCBC-4492-AA3D-CBE0AC60E48D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...44 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>986</Words>
-  <Characters>119</Characters>
+  <Words>164</Words>
+  <Characters>939</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
+  <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1103</CharactersWithSpaces>
+  <CharactersWithSpaces>1101</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>3003</dc:title>
+  <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...12 lines deleted...]
-</file>