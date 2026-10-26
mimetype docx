--- v0 (2026-05-06)
+++ v1 (2026-10-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4DBC7B86" w14:textId="77777777" w:rsidR="008400E4" w:rsidRPr="007A7FFA" w:rsidRDefault="00422286">
       <w:pPr>
         <w:adjustRightInd/>
         <w:rPr>
           <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="8"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>様式１（</w:t>
       </w:r>
       <w:r w:rsidR="00830773">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>要望書</w:t>
       </w:r>
@@ -699,240 +699,266 @@
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">※３　</w:t>
       </w:r>
       <w:r w:rsidRPr="00840DE3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>要望する品目の名称は、原薬の場合は一般的名称を、製剤の場合は一般的名称に剤形名を付したものを基本に、要望者において検討してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FFC50D0" w14:textId="11BF3493" w:rsidR="00096081" w:rsidRDefault="008812B1" w:rsidP="00414E61">
+    <w:p w14:paraId="5FFC50D0" w14:textId="7524A3FC" w:rsidR="00096081" w:rsidRDefault="008812B1" w:rsidP="00414E61">
       <w:pPr>
         <w:adjustRightInd/>
         <w:ind w:left="316" w:hangingChars="150" w:hanging="316"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>※４</w:t>
       </w:r>
       <w:r w:rsidR="00414E61">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="00840DE3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>収載を要望する理由については、</w:t>
       </w:r>
       <w:r w:rsidR="006F6953" w:rsidRPr="00C42B33">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>令和3</w:t>
+        <w:t>令和</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0837">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42B33">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidR="009D2017" w:rsidRPr="00C42B33">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42B33">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidR="006F6953" w:rsidRPr="00C42B33">
-[...6 lines deleted...]
-        <w:t>25</w:t>
+      <w:r w:rsidR="001157EC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>９</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42B33">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
       <w:r w:rsidR="009D2017" w:rsidRPr="00C42B33">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>厚生労働省医薬・生活衛生局医薬品審査管理課</w:t>
+        <w:t>厚生労働省医薬局医薬品審査管理課</w:t>
       </w:r>
       <w:r w:rsidR="00321113" w:rsidRPr="00C42B33">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事務連絡</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42B33">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>「第</w:t>
       </w:r>
-      <w:r w:rsidR="006F6953" w:rsidRPr="00C42B33">
-[...6 lines deleted...]
-        <w:t>十九</w:t>
+      <w:r w:rsidR="00A84260">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>二十</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42B33">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>改正日本薬局方作</w:t>
       </w:r>
       <w:r w:rsidRPr="00840DE3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>成基本方針について」の作成方針に合致していること、具体的には</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="00840DE3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３の(1)の①のアのa)のいずれかに適合していること及びその根拠となる事項等を記載してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD95928" w14:textId="77777777" w:rsidR="00250EB2" w:rsidRPr="00250EB2" w:rsidRDefault="00250EB2" w:rsidP="00250EB2">
+    <w:p w14:paraId="2FD95928" w14:textId="19B3F069" w:rsidR="00250EB2" w:rsidRPr="00250EB2" w:rsidRDefault="00250EB2" w:rsidP="00250EB2">
       <w:pPr>
         <w:adjustRightInd/>
         <w:ind w:left="316" w:hangingChars="150" w:hanging="316"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00250EB2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>※５　収載希望時期を目指した収載作業にご協力いただける前提での要望提出をお願いいたします。日本薬局方の改正予定時期は、</w:t>
       </w:r>
       <w:r w:rsidRPr="00250EB2">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>PMDAウェブサイトの「日本薬局方（原案）」https://www.pmda.go.jp/rs-std-jp/standards-development/jp/0003.html を参考にしてください。</w:t>
+        <w:t>PMDAウェブサイトの「</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4DBB" w:rsidRPr="00DF4DBB">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>日本薬局方改正関連（原案作成要領・スケジュール等）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00250EB2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>」https://www.pmda.go.jp/rs-std-jp/standards-development/jp/0003.html を参考にしてください。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="403E3337" w14:textId="77777777" w:rsidR="00250EB2" w:rsidRPr="00250EB2" w:rsidRDefault="00250EB2" w:rsidP="00A43C1E">
       <w:pPr>
         <w:adjustRightInd/>
         <w:ind w:leftChars="100" w:left="241" w:firstLineChars="100" w:firstLine="211"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00250EB2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>なお、収載希望時期は検討作業の目安とするものであり、記載いただいた場合に必ずしもご希望に沿った収載をお約束するものではございません。また、同時期に複数の新規収載要望をご提出の場合、優先順位の希望があれば併せて記載してください。可能な範囲で原案検討委員会での検討順を考慮させていただきます。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F50B714" w14:textId="20993AA6" w:rsidR="004C4725" w:rsidRDefault="00250EB2" w:rsidP="00E95B66">
       <w:pPr>
         <w:adjustRightInd/>
@@ -2874,57 +2900,57 @@
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>なし ・ 申請中（　年　月　日申請）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00840DBB" w:rsidRPr="00840DBB" w14:paraId="2BDCB608" w14:textId="77777777" w:rsidTr="009C13BE">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24FC8092" w14:textId="42171FDF" w:rsidR="00334FC1" w:rsidRPr="00840DBB" w:rsidRDefault="00334FC1" w:rsidP="00074F0A">
-[...5 lines deleted...]
-              <w:spacing w:beforeLines="20" w:before="70" w:afterLines="20" w:after="70" w:line="280" w:lineRule="exact"/>
+          <w:p w14:paraId="24FC8092" w14:textId="42171FDF" w:rsidR="00334FC1" w:rsidRPr="00840DBB" w:rsidRDefault="00334FC1" w:rsidP="00484F56">
+            <w:pPr>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="50" w:before="175" w:afterLines="20" w:after="70" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00840DBB">
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>日本薬局方の収載状況</w:t>
             </w:r>
             <w:r w:rsidRPr="004E669D">
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>※</w:t>
@@ -3012,57 +3038,57 @@
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>収載なし</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B2AE4" w:rsidRPr="00840DBB" w14:paraId="29F55D2B" w14:textId="77777777" w:rsidTr="004E669D">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D40098D" w14:textId="0D634982" w:rsidR="001B2AE4" w:rsidRDefault="001B2AE4" w:rsidP="00074F0A">
-[...5 lines deleted...]
-              <w:spacing w:beforeLines="20" w:before="70" w:afterLines="20" w:after="70" w:line="280" w:lineRule="exact"/>
+          <w:p w14:paraId="4D40098D" w14:textId="0D634982" w:rsidR="001B2AE4" w:rsidRDefault="001B2AE4" w:rsidP="00484F56">
+            <w:pPr>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="50" w:before="175" w:afterLines="20" w:after="70" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00840DBB">
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>EP収載状況</w:t>
             </w:r>
             <w:r w:rsidRPr="004E669D">
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>※６</w:t>
@@ -3154,57 +3180,57 @@
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>収載なし</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B2AE4" w:rsidRPr="00840DBB" w14:paraId="7C1C261B" w14:textId="77777777" w:rsidTr="004E669D">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45040447" w14:textId="6C8FEF86" w:rsidR="001B2AE4" w:rsidRPr="00840DBB" w:rsidRDefault="004E669D" w:rsidP="00074F0A">
-[...5 lines deleted...]
-              <w:spacing w:beforeLines="20" w:before="70" w:afterLines="20" w:after="70" w:line="280" w:lineRule="exact"/>
+          <w:p w14:paraId="45040447" w14:textId="6C8FEF86" w:rsidR="001B2AE4" w:rsidRPr="00840DBB" w:rsidRDefault="004E669D" w:rsidP="00484F56">
+            <w:pPr>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="50" w:before="175" w:afterLines="20" w:after="70" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00840DBB">
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>USP収載状況</w:t>
             </w:r>
             <w:r w:rsidRPr="004E669D">
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>※６</w:t>
@@ -4854,98 +4880,83 @@
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（米国薬局方）</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>又は他の外国</w:t>
       </w:r>
       <w:r w:rsidRPr="000C515B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>薬局方の収載状況を記載してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0281A3E1" w14:textId="77777777" w:rsidR="0081017E" w:rsidRDefault="0019095C" w:rsidP="0019095C">
+    <w:p w14:paraId="310A3D56" w14:textId="28A6B959" w:rsidR="00271B0E" w:rsidRDefault="0019095C" w:rsidP="0019095C">
       <w:pPr>
         <w:keepNext/>
         <w:adjustRightInd/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="468" w:hangingChars="200" w:hanging="468"/>
         <w:rPr>
-          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">※７　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C515B">
         <w:rPr>
           <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">※７　</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>直近１年間の生産量及び販売額（生産量については個数、販売額については薬価ベースの金額）を記載してください。</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00271B0E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>※８　適応疾患の診療ガイドラインにおける記載の有無及び記載がある場合はその内容（推奨グレードなど）を記載してください。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D19579" w14:textId="1F215763" w:rsidR="0019095C" w:rsidRPr="000C515B" w:rsidRDefault="0019095C" w:rsidP="0019095C">
       <w:pPr>
         <w:keepNext/>
         <w:adjustRightInd/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="452" w:hangingChars="200" w:hanging="452"/>
         <w:rPr>
           <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5146,70 +5157,70 @@
     </w:p>
     <w:p w14:paraId="18856C9A" w14:textId="77777777" w:rsidR="00422286" w:rsidRPr="00096081" w:rsidRDefault="00422286" w:rsidP="000D036E">
       <w:pPr>
         <w:adjustRightInd/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="8"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00422286" w:rsidRPr="00096081" w:rsidSect="008400E4">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:type="linesAndChars" w:linePitch="350" w:charSpace="3276"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1B4AE258" w14:textId="77777777" w:rsidR="007043D6" w:rsidRDefault="007043D6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2113421F" w14:textId="77777777" w:rsidR="007043D6" w:rsidRDefault="007043D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="00000000000000000000"/>
@@ -5217,121 +5228,121 @@
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1BE98C5B" w14:textId="77777777" w:rsidR="007043D6" w:rsidRDefault="007043D6">
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="29146DB7" w14:textId="77777777" w:rsidR="007043D6" w:rsidRDefault="007043D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="39F189D8" w14:textId="3829C1E5" w:rsidR="00CA546E" w:rsidRPr="006055A8" w:rsidRDefault="00CA546E" w:rsidP="00CA546E">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B19C0BB" w14:textId="00F45D34" w:rsidR="004E2F0A" w:rsidRPr="006055A8" w:rsidRDefault="004E2F0A" w:rsidP="004E2F0A">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26856753"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="577A7A56"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="759" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1179" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
@@ -5576,349 +5587,370 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3588" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4008" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="265232774">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1054502414">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1901014226">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="1026"/>
   <w:drawingGridHorizontalSpacing w:val="241"/>
   <w:drawingGridVerticalSpacing w:val="333"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:noLineBreaksAfter w:lang="ja-JP" w:val="([{〈《「『【〔（［｛｢"/>
   <w:noLineBreaksBefore w:lang="ja-JP" w:val="!),.?]}、。〉》」』】〕！），．？］｝｡｣､ﾞﾟ"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193">
+    <o:shapedefaults v:ext="edit" spidmax="16385">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D501D"/>
+    <w:rsid w:val="00051ED4"/>
     <w:rsid w:val="0005773F"/>
     <w:rsid w:val="00062AED"/>
+    <w:rsid w:val="000642C5"/>
     <w:rsid w:val="00072CD1"/>
     <w:rsid w:val="00074F0A"/>
     <w:rsid w:val="000931C1"/>
     <w:rsid w:val="00094BD7"/>
     <w:rsid w:val="00095B85"/>
     <w:rsid w:val="00096081"/>
     <w:rsid w:val="000A30AC"/>
     <w:rsid w:val="000C6291"/>
     <w:rsid w:val="000D036E"/>
     <w:rsid w:val="001102A2"/>
+    <w:rsid w:val="001157EC"/>
     <w:rsid w:val="00134A59"/>
     <w:rsid w:val="0016302A"/>
     <w:rsid w:val="00165773"/>
     <w:rsid w:val="00167CDC"/>
     <w:rsid w:val="00182BA3"/>
     <w:rsid w:val="0019095C"/>
     <w:rsid w:val="001B2AE4"/>
     <w:rsid w:val="001C22F0"/>
     <w:rsid w:val="001D5888"/>
     <w:rsid w:val="001E52B4"/>
     <w:rsid w:val="001E6C5C"/>
     <w:rsid w:val="001F21D9"/>
     <w:rsid w:val="002266E2"/>
     <w:rsid w:val="00232D89"/>
+    <w:rsid w:val="00236C57"/>
     <w:rsid w:val="00236D2F"/>
     <w:rsid w:val="00250EB2"/>
     <w:rsid w:val="0025427C"/>
     <w:rsid w:val="00256006"/>
     <w:rsid w:val="00263D00"/>
     <w:rsid w:val="00265DCF"/>
     <w:rsid w:val="00271B0E"/>
+    <w:rsid w:val="0028470C"/>
     <w:rsid w:val="002962B3"/>
     <w:rsid w:val="002B52F2"/>
     <w:rsid w:val="002B5379"/>
+    <w:rsid w:val="002C4227"/>
+    <w:rsid w:val="002C7B30"/>
     <w:rsid w:val="002E060E"/>
+    <w:rsid w:val="002F72B3"/>
+    <w:rsid w:val="00303FBF"/>
     <w:rsid w:val="00321113"/>
     <w:rsid w:val="0032338B"/>
     <w:rsid w:val="00334FC1"/>
     <w:rsid w:val="00344D89"/>
     <w:rsid w:val="0034618B"/>
     <w:rsid w:val="00355243"/>
     <w:rsid w:val="00363A7F"/>
     <w:rsid w:val="00371034"/>
     <w:rsid w:val="003B50AB"/>
     <w:rsid w:val="003C2C6A"/>
     <w:rsid w:val="003C4498"/>
     <w:rsid w:val="003D2721"/>
     <w:rsid w:val="003D78D3"/>
     <w:rsid w:val="003E2690"/>
     <w:rsid w:val="003F7931"/>
     <w:rsid w:val="004058B5"/>
     <w:rsid w:val="00414E61"/>
     <w:rsid w:val="00422286"/>
     <w:rsid w:val="0042357C"/>
     <w:rsid w:val="00465E43"/>
+    <w:rsid w:val="00484F56"/>
     <w:rsid w:val="004977E1"/>
     <w:rsid w:val="004C4725"/>
     <w:rsid w:val="004D630C"/>
     <w:rsid w:val="004E2F0A"/>
     <w:rsid w:val="004E669D"/>
     <w:rsid w:val="005113E2"/>
     <w:rsid w:val="00511402"/>
     <w:rsid w:val="00521CF9"/>
     <w:rsid w:val="00540598"/>
     <w:rsid w:val="0054659F"/>
     <w:rsid w:val="00576FB1"/>
     <w:rsid w:val="005C49C4"/>
+    <w:rsid w:val="005F14AF"/>
     <w:rsid w:val="005F6DCD"/>
     <w:rsid w:val="006055A8"/>
     <w:rsid w:val="0061540A"/>
     <w:rsid w:val="0063780C"/>
     <w:rsid w:val="00647176"/>
     <w:rsid w:val="0065462F"/>
     <w:rsid w:val="00655673"/>
     <w:rsid w:val="00667BC7"/>
     <w:rsid w:val="006724F6"/>
     <w:rsid w:val="00686896"/>
     <w:rsid w:val="00697287"/>
     <w:rsid w:val="006A6C22"/>
     <w:rsid w:val="006B36A4"/>
     <w:rsid w:val="006D30B5"/>
     <w:rsid w:val="006F6953"/>
     <w:rsid w:val="007013FD"/>
     <w:rsid w:val="007043D6"/>
     <w:rsid w:val="00724A0E"/>
+    <w:rsid w:val="00741A60"/>
     <w:rsid w:val="00751F87"/>
     <w:rsid w:val="007565BE"/>
     <w:rsid w:val="00757494"/>
     <w:rsid w:val="00771F02"/>
     <w:rsid w:val="007772DF"/>
     <w:rsid w:val="007A7FFA"/>
     <w:rsid w:val="007B40B9"/>
     <w:rsid w:val="007C63A6"/>
     <w:rsid w:val="007D0A99"/>
     <w:rsid w:val="007D233B"/>
     <w:rsid w:val="007D501D"/>
     <w:rsid w:val="007D5C9F"/>
-    <w:rsid w:val="0081017E"/>
+    <w:rsid w:val="00825810"/>
     <w:rsid w:val="00830773"/>
     <w:rsid w:val="00832F8E"/>
     <w:rsid w:val="008400E4"/>
     <w:rsid w:val="00840DBB"/>
     <w:rsid w:val="00851E00"/>
     <w:rsid w:val="008707B3"/>
     <w:rsid w:val="00875624"/>
     <w:rsid w:val="008812B1"/>
     <w:rsid w:val="008A3808"/>
     <w:rsid w:val="008A6999"/>
     <w:rsid w:val="008B0AC8"/>
     <w:rsid w:val="008C48D0"/>
     <w:rsid w:val="008F05FA"/>
     <w:rsid w:val="009116FA"/>
     <w:rsid w:val="00927588"/>
     <w:rsid w:val="009312C4"/>
     <w:rsid w:val="00932CD2"/>
     <w:rsid w:val="009468A9"/>
     <w:rsid w:val="00963D32"/>
     <w:rsid w:val="00966B19"/>
     <w:rsid w:val="009841C3"/>
     <w:rsid w:val="009B6C87"/>
     <w:rsid w:val="009C13BE"/>
     <w:rsid w:val="009D2017"/>
     <w:rsid w:val="009D4541"/>
     <w:rsid w:val="009F5021"/>
     <w:rsid w:val="009F6FB1"/>
     <w:rsid w:val="00A13575"/>
     <w:rsid w:val="00A247E7"/>
     <w:rsid w:val="00A30C50"/>
     <w:rsid w:val="00A375F8"/>
     <w:rsid w:val="00A37DF7"/>
     <w:rsid w:val="00A408E9"/>
     <w:rsid w:val="00A43C1E"/>
     <w:rsid w:val="00A52296"/>
     <w:rsid w:val="00A66828"/>
     <w:rsid w:val="00A743F3"/>
     <w:rsid w:val="00A81699"/>
+    <w:rsid w:val="00A84260"/>
+    <w:rsid w:val="00AC0837"/>
     <w:rsid w:val="00AF20E3"/>
     <w:rsid w:val="00AF40A5"/>
     <w:rsid w:val="00AF7AFC"/>
     <w:rsid w:val="00B01A21"/>
     <w:rsid w:val="00B15F7A"/>
     <w:rsid w:val="00B21292"/>
     <w:rsid w:val="00B30F23"/>
     <w:rsid w:val="00B419FB"/>
     <w:rsid w:val="00B44ADF"/>
+    <w:rsid w:val="00B62C7C"/>
     <w:rsid w:val="00B74D07"/>
     <w:rsid w:val="00B768C3"/>
     <w:rsid w:val="00B83FE3"/>
     <w:rsid w:val="00BA60A7"/>
     <w:rsid w:val="00BB21B3"/>
+    <w:rsid w:val="00BD4853"/>
+    <w:rsid w:val="00BE2A30"/>
     <w:rsid w:val="00BF193C"/>
     <w:rsid w:val="00C13B52"/>
     <w:rsid w:val="00C34A82"/>
     <w:rsid w:val="00C357A5"/>
     <w:rsid w:val="00C35F19"/>
     <w:rsid w:val="00C41BFA"/>
     <w:rsid w:val="00C42B33"/>
     <w:rsid w:val="00C43018"/>
     <w:rsid w:val="00C47BC0"/>
     <w:rsid w:val="00C64EF5"/>
+    <w:rsid w:val="00C732EB"/>
     <w:rsid w:val="00C80F8C"/>
     <w:rsid w:val="00CA546E"/>
     <w:rsid w:val="00CB4D08"/>
     <w:rsid w:val="00CB5CDF"/>
     <w:rsid w:val="00CD0C31"/>
     <w:rsid w:val="00CF054B"/>
     <w:rsid w:val="00CF4B55"/>
     <w:rsid w:val="00D067DF"/>
     <w:rsid w:val="00D246E5"/>
     <w:rsid w:val="00D272CB"/>
     <w:rsid w:val="00D40D3E"/>
     <w:rsid w:val="00D44D5E"/>
     <w:rsid w:val="00D47F71"/>
     <w:rsid w:val="00D60228"/>
     <w:rsid w:val="00D63BE1"/>
     <w:rsid w:val="00D7538F"/>
     <w:rsid w:val="00DA7910"/>
     <w:rsid w:val="00DB4D13"/>
     <w:rsid w:val="00DE0C46"/>
+    <w:rsid w:val="00DF4DBB"/>
     <w:rsid w:val="00E074C3"/>
     <w:rsid w:val="00E23150"/>
     <w:rsid w:val="00E45531"/>
     <w:rsid w:val="00E60D2C"/>
+    <w:rsid w:val="00E653AA"/>
     <w:rsid w:val="00E727D7"/>
     <w:rsid w:val="00E74E0E"/>
     <w:rsid w:val="00E75D85"/>
     <w:rsid w:val="00E90EAA"/>
     <w:rsid w:val="00E95B66"/>
     <w:rsid w:val="00EA5A25"/>
     <w:rsid w:val="00EB7D3C"/>
     <w:rsid w:val="00EC33B2"/>
     <w:rsid w:val="00ED59F2"/>
     <w:rsid w:val="00F039BD"/>
     <w:rsid w:val="00F101C8"/>
     <w:rsid w:val="00F21A7F"/>
     <w:rsid w:val="00F24C5C"/>
     <w:rsid w:val="00F564DA"/>
     <w:rsid w:val="00F71B68"/>
+    <w:rsid w:val="00F84143"/>
     <w:rsid w:val="00FB098F"/>
     <w:rsid w:val="00FD6E43"/>
     <w:rsid w:val="00FF67DA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193">
+    <o:shapedefaults v:ext="edit" spidmax="16385">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="44F819BA"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6510,51 +6542,79 @@
       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af0">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0063780C"/>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="356662107">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="795561821">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -6785,54 +6845,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1855</Words>
-  <Characters>474</Characters>
+  <Words>1866</Words>
+  <Characters>472</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2325</CharactersWithSpaces>
+  <CharactersWithSpaces>2334</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>