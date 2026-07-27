--- v0 (2026-05-27)
+++ v1 (2026-07-27)
@@ -21,9926 +21,9897 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00F5251C" w:rsidRPr="00903AC4" w:rsidRDefault="00B1385C" w:rsidP="0009214D">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903AC4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>様式</w:t>
       </w:r>
-      <w:r w:rsidR="009C759F">
+      <w:r w:rsidR="00D21F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>１１</w:t>
+      </w:r>
+      <w:r w:rsidR="009E732F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>－２</w:t>
+      </w:r>
+      <w:r w:rsidR="00D21F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>の(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D21F1D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>１</w:t>
       </w:r>
-      <w:r w:rsidR="007759BD">
+      <w:r w:rsidR="00D21F1D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>６</w:t>
-[...7 lines deleted...]
-        <w:t>－２</w:t>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D0C3C" w:rsidRPr="0060576D" w:rsidRDefault="007A77F8" w:rsidP="005D0C3C">
+    <w:p w:rsidR="005D0C3C" w:rsidRPr="0060576D" w:rsidRDefault="009E732F" w:rsidP="005D0C3C">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>感染</w:t>
       </w:r>
-      <w:r w:rsidR="00A977CB">
-[...14 lines deleted...]
-      </w:r>
       <w:r w:rsidR="005D0C3C" w:rsidRPr="0060576D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>用</w:t>
+        <w:t>救済給付用</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D0C3C" w:rsidRPr="0060576D" w:rsidRDefault="007759BD" w:rsidP="005D0C3C">
+    <w:p w:rsidR="005D0C3C" w:rsidRPr="0060576D" w:rsidRDefault="00EC7940" w:rsidP="005D0C3C">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>葬祭料請求書</w:t>
+        <w:t>遺族</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5251C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>年金請求</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0C3C" w:rsidRPr="0060576D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>書</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
-        <w:tblW w:w="10066" w:type="dxa"/>
+        <w:tblW w:w="10153" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="237"/>
-        <w:gridCol w:w="623"/>
+        <w:gridCol w:w="236"/>
+        <w:gridCol w:w="1"/>
+        <w:gridCol w:w="724"/>
+        <w:gridCol w:w="275"/>
+        <w:gridCol w:w="458"/>
+        <w:gridCol w:w="11"/>
+        <w:gridCol w:w="163"/>
+        <w:gridCol w:w="157"/>
+        <w:gridCol w:w="9"/>
+        <w:gridCol w:w="76"/>
+        <w:gridCol w:w="147"/>
+        <w:gridCol w:w="2"/>
+        <w:gridCol w:w="523"/>
+        <w:gridCol w:w="49"/>
+        <w:gridCol w:w="50"/>
+        <w:gridCol w:w="102"/>
+        <w:gridCol w:w="44"/>
+        <w:gridCol w:w="22"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="114"/>
+        <w:gridCol w:w="243"/>
+        <w:gridCol w:w="52"/>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="176"/>
+        <w:gridCol w:w="62"/>
+        <w:gridCol w:w="49"/>
+        <w:gridCol w:w="36"/>
+        <w:gridCol w:w="135"/>
+        <w:gridCol w:w="129"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="56"/>
+        <w:gridCol w:w="38"/>
+        <w:gridCol w:w="186"/>
+        <w:gridCol w:w="7"/>
+        <w:gridCol w:w="392"/>
+        <w:gridCol w:w="30"/>
+        <w:gridCol w:w="573"/>
+        <w:gridCol w:w="9"/>
+        <w:gridCol w:w="6"/>
+        <w:gridCol w:w="259"/>
+        <w:gridCol w:w="276"/>
+        <w:gridCol w:w="221"/>
+        <w:gridCol w:w="240"/>
+        <w:gridCol w:w="216"/>
+        <w:gridCol w:w="39"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="261"/>
+        <w:gridCol w:w="116"/>
+        <w:gridCol w:w="25"/>
+        <w:gridCol w:w="249"/>
+        <w:gridCol w:w="43"/>
+        <w:gridCol w:w="270"/>
+        <w:gridCol w:w="55"/>
+        <w:gridCol w:w="25"/>
+        <w:gridCol w:w="159"/>
+        <w:gridCol w:w="83"/>
+        <w:gridCol w:w="111"/>
+        <w:gridCol w:w="48"/>
+        <w:gridCol w:w="81"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="131"/>
+        <w:gridCol w:w="51"/>
+        <w:gridCol w:w="78"/>
+        <w:gridCol w:w="178"/>
+        <w:gridCol w:w="7"/>
+        <w:gridCol w:w="75"/>
+        <w:gridCol w:w="39"/>
+        <w:gridCol w:w="48"/>
+        <w:gridCol w:w="75"/>
+        <w:gridCol w:w="42"/>
+        <w:gridCol w:w="94"/>
+        <w:gridCol w:w="74"/>
+        <w:gridCol w:w="26"/>
+        <w:gridCol w:w="320"/>
+        <w:gridCol w:w="27"/>
+        <w:gridCol w:w="10"/>
+        <w:gridCol w:w="39"/>
         <w:gridCol w:w="379"/>
-        <w:gridCol w:w="195"/>
-[...66 lines deleted...]
-        <w:gridCol w:w="276"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="00975DB8" w:rsidRPr="00C52467" w:rsidTr="00FD6B32">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00C52467" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C52467">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑴</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1471" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00C52467" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00C52467">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>フリガナ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3246" w:type="dxa"/>
-            <w:gridSpan w:val="26"/>
+            <w:tcW w:w="3227" w:type="dxa"/>
+            <w:gridSpan w:val="29"/>
             <w:tcBorders>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00C52467" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...12 lines deleted...]
-            <w:gridSpan w:val="5"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="177234446" w:edGrp="everyone"/>
+            <w:permEnd w:id="177234446"/>
+          </w:p>
+        </w:tc>
+        <w:permStart w:id="1236034111" w:edGrp="everyone"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="612" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00331777" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00C52467" w:rsidRDefault="001A0374" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1658418226"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AE6DC0" w:rsidRPr="00C30322">
+                <w:r w:rsidR="00975DB8" w:rsidRPr="00C52467">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="941757185"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:permEnd w:id="1236034111"/>
+            <w:r w:rsidR="00975DB8" w:rsidRPr="00C52467">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>男</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00331777" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00C52467" w:rsidRDefault="001A0374" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-261533146"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1969423005" w:edGrp="everyone"/>
-                <w:r w:rsidR="00AE6DC0" w:rsidRPr="00C30322">
+                <w:permStart w:id="1669933634" w:edGrp="everyone"/>
+                <w:r w:rsidR="00975DB8" w:rsidRPr="00C52467">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1969423005"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:permEnd w:id="1669933634"/>
+            <w:r w:rsidR="00975DB8" w:rsidRPr="00C52467">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>女</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="262" w:type="dxa"/>
+            <w:tcW w:w="265" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00C52467" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C52467">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑵</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="728" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00C52467" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="6"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C52467" w:rsidRDefault="00331777" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00C52467" w:rsidRDefault="001A0374" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-70431141"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1067014918" w:edGrp="everyone"/>
-                <w:r w:rsidR="00AE6DC0" w:rsidRPr="00C52467">
+                <w:permStart w:id="1270429631" w:edGrp="everyone"/>
+                <w:r w:rsidR="00975DB8" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1067014918"/>
+                <w:permEnd w:id="1270429631"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AE6DC0" w:rsidRPr="00C52467">
+            <w:r w:rsidR="00975DB8" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>明治</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C52467" w:rsidRDefault="00331777" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00C52467" w:rsidRDefault="001A0374" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1243689408"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="2091519229" w:edGrp="everyone"/>
-                <w:r w:rsidR="00AE6DC0" w:rsidRPr="00C52467">
+                <w:permStart w:id="405892413" w:edGrp="everyone"/>
+                <w:r w:rsidR="00975DB8" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="2091519229"/>
+                <w:permEnd w:id="405892413"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AE6DC0" w:rsidRPr="00C52467">
+            <w:r w:rsidR="00975DB8" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>大正</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C52467" w:rsidRDefault="00331777" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00C52467" w:rsidRDefault="001A0374" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-172500401"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1700218573" w:edGrp="everyone"/>
-                <w:r w:rsidR="00AE6DC0" w:rsidRPr="00C52467">
+                <w:permStart w:id="293109722" w:edGrp="everyone"/>
+                <w:r w:rsidR="00975DB8" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1700218573"/>
+                <w:permEnd w:id="293109722"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AE6DC0" w:rsidRPr="00C52467">
+            <w:r w:rsidR="00975DB8" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>昭和</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE6DC0" w:rsidRDefault="00331777" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRDefault="001A0374" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1830558731"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1261052901" w:edGrp="everyone"/>
-                <w:r w:rsidR="00AE6DC0" w:rsidRPr="00C52467">
+                <w:permStart w:id="1439587159" w:edGrp="everyone"/>
+                <w:r w:rsidR="00975DB8" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1261052901"/>
-            <w:r w:rsidR="00AE6DC0" w:rsidRPr="00C52467">
+            <w:permEnd w:id="1439587159"/>
+            <w:r w:rsidR="00975DB8" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>平成</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C52467" w:rsidRDefault="00331777" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00C52467" w:rsidRDefault="001A0374" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="367572642"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1965061714" w:edGrp="everyone"/>
-                <w:r w:rsidR="00AE6DC0" w:rsidRPr="00C52467">
+                <w:permStart w:id="1607029891" w:edGrp="everyone"/>
+                <w:r w:rsidR="00975DB8" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1965061714"/>
-            <w:r w:rsidR="00AE6DC0">
+            <w:permEnd w:id="1607029891"/>
+            <w:r w:rsidR="00975DB8">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>令和</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="278" w:type="dxa"/>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00C52467" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...5 lines deleted...]
-            <w:permEnd w:id="972432884"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="47979367" w:edGrp="everyone"/>
+            <w:permEnd w:id="47979367"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00C52467" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="435" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="433" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00C52467" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...11 lines deleted...]
-            <w:gridSpan w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2141221765" w:edGrp="everyone"/>
+            <w:permEnd w:id="2141221765"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00C52467" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="313" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="314" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00C52467" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...5 lines deleted...]
-            <w:permEnd w:id="461062278"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1629488256" w:edGrp="everyone"/>
+            <w:permEnd w:id="1629488256"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00C52467" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C52467">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="516" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00C52467" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...10 lines deleted...]
-            <w:tcW w:w="324" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2144289275" w:edGrp="everyone"/>
+            <w:permEnd w:id="2144289275"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00C52467" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>歳</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidTr="00FD6B32">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="004A621E" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="5"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="004A621E" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...7 lines deleted...]
-                <w:spacing w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="15"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>請求者の氏</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F05042">
-[...2 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3246" w:type="dxa"/>
-            <w:gridSpan w:val="26"/>
+            <w:tcW w:w="3227" w:type="dxa"/>
+            <w:gridSpan w:val="29"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
-[...13 lines deleted...]
-            <w:tcW w:w="593" w:type="dxa"/>
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00533124" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2090565306" w:edGrp="everyone"/>
+            <w:permEnd w:id="2090565306"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="612" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1002" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00975DB8" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>生</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>及び年齢</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...68 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
-[...11 lines deleted...]
-            <w:tcW w:w="278" w:type="dxa"/>
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
-[...12 lines deleted...]
-            <w:gridSpan w:val="4"/>
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
-[...12 lines deleted...]
-            <w:gridSpan w:val="3"/>
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
-[...12 lines deleted...]
-            <w:gridSpan w:val="3"/>
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="314" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
-[...11 lines deleted...]
-            <w:tcW w:w="324" w:type="dxa"/>
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidTr="00FD6B32">
         <w:trPr>
-          <w:trHeight w:val="131"/>
+          <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑶</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1471" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="000063C2" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:w w:val="95"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000063C2">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>フリガナ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5895" w:type="dxa"/>
-            <w:gridSpan w:val="43"/>
+            <w:tcW w:w="5860" w:type="dxa"/>
+            <w:gridSpan w:val="44"/>
             <w:tcBorders>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...11 lines deleted...]
-            <w:gridSpan w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1889543629" w:edGrp="everyone"/>
+            <w:permEnd w:id="1889543629"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2588" w:type="dxa"/>
+            <w:gridSpan w:val="28"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...10 lines deleted...]
-              <w:t>電　話</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>電</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>話</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidTr="00FD6B32">
         <w:trPr>
-          <w:trHeight w:val="96"/>
+          <w:trHeight w:val="223"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="5"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00934858" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:w w:val="95"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F05042">
-[...2 lines deleted...]
-                <w:spacing w:val="42"/>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="41"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">現　住　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F05042">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="2"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>所</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
+            <w:tcW w:w="554" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...17 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">( </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>〒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="523" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...10 lines deleted...]
-            <w:tcW w:w="279" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="109210160" w:edGrp="everyone"/>
+            <w:permEnd w:id="109210160"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="245" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>－</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="551" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="619" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
-              <w:ind w:rightChars="-58" w:right="-122"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...10 lines deleted...]
-            <w:tcW w:w="239" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="727344966" w:edGrp="everyone"/>
+            <w:permEnd w:id="727344966"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="238" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3696" w:type="dxa"/>
-            <w:gridSpan w:val="24"/>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...11 lines deleted...]
-            <w:gridSpan w:val="4"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1872319382" w:edGrp="everyone"/>
+            <w:permEnd w:id="1872319382"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="635" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...11 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1600391273" w:edGrp="everyone"/>
+            <w:permEnd w:id="1600391273"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="706" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="702" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...11 lines deleted...]
-            <w:gridSpan w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1984977868" w:edGrp="everyone"/>
+            <w:permEnd w:id="1984977868"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="651" w:type="dxa"/>
+            <w:tcW w:w="775" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...5 lines deleted...]
-            <w:permEnd w:id="1505563147"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1216101925" w:edGrp="everyone"/>
+            <w:permEnd w:id="1216101925"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidTr="00FD6B32">
         <w:trPr>
-          <w:trHeight w:val="97"/>
+          <w:trHeight w:val="91"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="5"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00BA1B6C" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="41"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5895" w:type="dxa"/>
-            <w:gridSpan w:val="43"/>
+            <w:tcW w:w="5860" w:type="dxa"/>
+            <w:gridSpan w:val="44"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...11 lines deleted...]
-            <w:gridSpan w:val="4"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="780630438" w:edGrp="everyone"/>
+            <w:permEnd w:id="780630438"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="635" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="702" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...8 lines deleted...]
-            <w:tcW w:w="651" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidTr="00FD6B32">
         <w:trPr>
-          <w:trHeight w:val="404"/>
+          <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑷</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1471" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="007F1D50" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:kinsoku w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F05042">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:w w:val="76"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>死亡者との身分関</w:t>
-[...17 lines deleted...]
-            <w:gridSpan w:val="65"/>
+              <w:t>死亡者との身分関係</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8448" w:type="dxa"/>
+            <w:gridSpan w:val="72"/>
             <w:tcBorders>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00EA3701" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1841786779" w:edGrp="everyone"/>
-            <w:permEnd w:id="1841786779"/>
+            <w:permStart w:id="1200041304" w:edGrp="everyone"/>
+            <w:permEnd w:id="1200041304"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidTr="00FD6B32">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑸</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1471" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="007F1D50" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="007F1D50">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>フリガナ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3246" w:type="dxa"/>
-            <w:gridSpan w:val="26"/>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
             <w:tcBorders>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00533124" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...12 lines deleted...]
-            <w:gridSpan w:val="5"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="558315480" w:edGrp="everyone"/>
+            <w:permEnd w:id="558315480"/>
+          </w:p>
+        </w:tc>
+        <w:permStart w:id="664685383" w:edGrp="everyone"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="588" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00331777" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRDefault="001A0374" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-100034228"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AE6DC0" w:rsidRPr="00C30322">
+                <w:r w:rsidR="00975DB8">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="198379476"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:permEnd w:id="664685383"/>
+            <w:r w:rsidR="00975DB8" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>男</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00331777" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="001A0374" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1562829633"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="180118324" w:edGrp="everyone"/>
-                <w:r w:rsidR="00AE6DC0" w:rsidRPr="00C30322">
+                <w:permStart w:id="1393112979" w:edGrp="everyone"/>
+                <w:r w:rsidR="00975DB8">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="180118324"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:permEnd w:id="1393112979"/>
+            <w:r w:rsidR="00975DB8" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>女</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="262" w:type="dxa"/>
+            <w:tcW w:w="259" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="728" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...8 lines deleted...]
-            <w:tcW w:w="788" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="770" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C52467" w:rsidRDefault="00331777" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00C52467" w:rsidRDefault="001A0374" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1741558178"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="278035611" w:edGrp="everyone"/>
-                <w:r w:rsidR="00AE6DC0" w:rsidRPr="00C52467">
+                <w:permStart w:id="590631104" w:edGrp="everyone"/>
+                <w:r w:rsidR="00975DB8" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="278035611"/>
+                <w:permEnd w:id="590631104"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AE6DC0" w:rsidRPr="00C52467">
+            <w:r w:rsidR="00975DB8" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>明治</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C52467" w:rsidRDefault="00331777" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00C52467" w:rsidRDefault="001A0374" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-216197496"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="797590613" w:edGrp="everyone"/>
-                <w:r w:rsidR="00AE6DC0" w:rsidRPr="00C52467">
+                <w:permStart w:id="1831553134" w:edGrp="everyone"/>
+                <w:r w:rsidR="00975DB8" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="797590613"/>
+                <w:permEnd w:id="1831553134"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AE6DC0" w:rsidRPr="00C52467">
+            <w:r w:rsidR="00975DB8" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>大正</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE6DC0" w:rsidRDefault="00331777" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRDefault="001A0374" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1573497462"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="894119416" w:edGrp="everyone"/>
-                <w:r w:rsidR="00AE6DC0" w:rsidRPr="00C52467">
+                <w:permStart w:id="774112817" w:edGrp="everyone"/>
+                <w:r w:rsidR="00975DB8" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="894119416"/>
+                <w:permEnd w:id="774112817"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AE6DC0" w:rsidRPr="00C52467">
+            <w:r w:rsidR="00975DB8" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>昭和</w:t>
             </w:r>
-            <w:r w:rsidR="00AE6DC0">
+            <w:r w:rsidR="00975DB8">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-517844910"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1307593587" w:edGrp="everyone"/>
-                <w:r w:rsidR="00AE6DC0" w:rsidRPr="00C52467">
+                <w:permStart w:id="205919950" w:edGrp="everyone"/>
+                <w:r w:rsidR="00975DB8" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1307593587"/>
-            <w:r w:rsidR="00AE6DC0" w:rsidRPr="00C52467">
+            <w:permEnd w:id="205919950"/>
+            <w:r w:rsidR="00975DB8" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>平成</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00395000" w:rsidRDefault="00331777" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="001A0374" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="897705110"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1131362475" w:edGrp="everyone"/>
-                <w:r w:rsidR="00AE6DC0" w:rsidRPr="00C52467">
+                <w:permStart w:id="1818970065" w:edGrp="everyone"/>
+                <w:r w:rsidR="00975DB8" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1131362475"/>
-            <w:r w:rsidR="00AE6DC0">
+            <w:permEnd w:id="1818970065"/>
+            <w:r w:rsidR="00975DB8">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>令和</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="278" w:type="dxa"/>
+            <w:tcW w:w="292" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00C52467" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...10 lines deleted...]
-            <w:tcW w:w="313" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1725111480" w:edGrp="everyone"/>
+            <w:permEnd w:id="1725111480"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="350" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00533124" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="435" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00C52467" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...11 lines deleted...]
-            <w:gridSpan w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="894336266" w:edGrp="everyone"/>
+            <w:permEnd w:id="894336266"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00533124" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="313" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="299" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00C52467" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...10 lines deleted...]
-            <w:tcW w:w="279" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1897410185" w:edGrp="everyone"/>
+            <w:permEnd w:id="1897410185"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="259" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00533124" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00533124">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="516" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00C52467" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...11 lines deleted...]
-            <w:gridSpan w:val="4"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="839583868" w:edGrp="everyone"/>
+            <w:permEnd w:id="839583868"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00533124" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>歳</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidTr="00FD6B32">
         <w:trPr>
-          <w:trHeight w:val="479"/>
+          <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="004A621E" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="5"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidR="00975DB8" w:rsidRPr="004A621E" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...7 lines deleted...]
-                <w:spacing w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="15"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>死亡者</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F05042">
-[...2 lines deleted...]
-                <w:spacing w:val="16"/>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="15"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>の</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F05042">
-[...2 lines deleted...]
-                <w:spacing w:val="16"/>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:spacing w:val="15"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>氏</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F05042">
-[...2 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3246" w:type="dxa"/>
-            <w:gridSpan w:val="26"/>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
-[...14 lines deleted...]
-            <w:gridSpan w:val="5"/>
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00533124" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="494601189" w:edGrp="everyone"/>
+            <w:permEnd w:id="494601189"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="588" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="5"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>生</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>及び年齢</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="788" w:type="dxa"/>
+            <w:tcW w:w="770" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
-[...11 lines deleted...]
-            <w:tcW w:w="278" w:type="dxa"/>
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="292" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
-[...11 lines deleted...]
-            <w:tcW w:w="313" w:type="dxa"/>
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="350" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="299" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
-[...74 lines deleted...]
-            <w:tcW w:w="279" w:type="dxa"/>
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="259" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
-[...12 lines deleted...]
-            <w:gridSpan w:val="4"/>
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C30322" w:rsidRDefault="00AE6DC0" w:rsidP="00AE6DC0">
+          <w:p w:rsidR="00975DB8" w:rsidRPr="00395000" w:rsidRDefault="00975DB8" w:rsidP="00975DB8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="00D657D8" w:rsidRPr="00505FEA" w:rsidTr="00FD6B32">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="00D657D8" w:rsidRPr="00505FEA" w:rsidRDefault="00D657D8" w:rsidP="00D657D8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00505FEA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑺</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1471" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="00D657D8" w:rsidRPr="00505FEA" w:rsidRDefault="00D657D8" w:rsidP="00D657D8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00505FEA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>フリガナ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4829" w:type="dxa"/>
-            <w:gridSpan w:val="36"/>
+            <w:tcW w:w="4841" w:type="dxa"/>
+            <w:gridSpan w:val="37"/>
             <w:tcBorders>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="00D657D8" w:rsidRPr="00505FEA" w:rsidRDefault="00D657D8" w:rsidP="00D657D8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...10 lines deleted...]
-            <w:tcW w:w="380" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1994005598" w:edGrp="everyone"/>
+            <w:permEnd w:id="1994005598"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="368" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="00D657D8" w:rsidRPr="00505FEA" w:rsidRDefault="00D657D8" w:rsidP="00D657D8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00505FEA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑻</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="408" w:type="dxa"/>
+            <w:tcW w:w="402" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="00D657D8" w:rsidRPr="00505FEA" w:rsidRDefault="00D657D8" w:rsidP="00D657D8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="617" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E7FCF" w:rsidRPr="002922E7" w:rsidRDefault="00331777" w:rsidP="008E7FCF">
+          <w:p w:rsidR="00D657D8" w:rsidRDefault="001A0374" w:rsidP="00D657D8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:id w:val="-605579061"/>
+                <w:id w:val="-1857026378"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="572003976" w:edGrp="everyone"/>
-                <w:r w:rsidR="008E7FCF">
+                <w:permStart w:id="1689199537" w:edGrp="everyone"/>
+                <w:r w:rsidR="00D657D8">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="572003976"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+            <w:permEnd w:id="1689199537"/>
+            <w:r w:rsidR="00D657D8" w:rsidRPr="00C52467">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>平成</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00331777" w:rsidP="008E7FCF">
+          <w:p w:rsidR="00D657D8" w:rsidRPr="00505FEA" w:rsidRDefault="001A0374" w:rsidP="00D657D8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:id w:val="-214973684"/>
+                <w:id w:val="-833916312"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="918755577" w:edGrp="everyone"/>
-                <w:r w:rsidR="008E7FCF" w:rsidRPr="002922E7">
+                <w:permStart w:id="66922264" w:edGrp="everyone"/>
+                <w:r w:rsidR="00D657D8" w:rsidRPr="00C52467">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="918755577"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+            <w:permEnd w:id="66922264"/>
+            <w:r w:rsidR="00D657D8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>令和</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="276" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="008E7FCF" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="00D657D8" w:rsidRPr="00505FEA" w:rsidRDefault="00D657D8" w:rsidP="00D657D8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="ＭＳ 明朝"/>
-[...10 lines deleted...]
-            <w:tcW w:w="281" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1593010301" w:edGrp="everyone"/>
+            <w:permEnd w:id="1593010301"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="008E7FCF" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="00D657D8" w:rsidRPr="00505FEA" w:rsidRDefault="00D657D8" w:rsidP="00D657D8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:ind w:leftChars="-39" w:left="-62" w:hangingChars="11" w:hanging="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="ＭＳ 明朝"/>
-[...7 lines deleted...]
-                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="506" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="008E7FCF" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="00D657D8" w:rsidRPr="00505FEA" w:rsidRDefault="00D657D8" w:rsidP="00D657D8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="ＭＳ 明朝"/>
-[...10 lines deleted...]
-            <w:tcW w:w="367" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1211191219" w:edGrp="everyone"/>
+            <w:permEnd w:id="1211191219"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="008E7FCF" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="00D657D8" w:rsidRPr="00505FEA" w:rsidRDefault="00D657D8" w:rsidP="00D657D8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:ind w:leftChars="-45" w:left="-94"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="ＭＳ 明朝"/>
-[...7 lines deleted...]
-                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="422" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="008E7FCF" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="00D657D8" w:rsidRPr="00505FEA" w:rsidRDefault="00D657D8" w:rsidP="00D657D8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="ＭＳ 明朝"/>
-[...10 lines deleted...]
-            <w:tcW w:w="276" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="558910015" w:edGrp="everyone"/>
+            <w:permEnd w:id="558910015"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="379" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="008E7FCF" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="00D657D8" w:rsidRPr="00505FEA" w:rsidRDefault="00D657D8" w:rsidP="00D657D8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="ＭＳ 明朝"/>
-[...7 lines deleted...]
-                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="001B3E0D" w:rsidRPr="00395000" w:rsidTr="00FD6B32">
         <w:trPr>
           <w:trHeight w:val="223"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="001B3E0D" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="5"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00934858" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:w w:val="95"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+            <w:r w:rsidRPr="007E6510">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>死亡</w:t>
-[...14 lines deleted...]
-            <w:tcW w:w="583" w:type="dxa"/>
+              <w:t>死亡者が死亡の当時有していた住所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="554" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00395000" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...16 lines deleted...]
-            <w:tcW w:w="547" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">( </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>〒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00395000" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...10 lines deleted...]
-            <w:tcW w:w="153" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1300705027" w:edGrp="everyone"/>
+            <w:permEnd w:id="1300705027"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="152" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00395000" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>－</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="598" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00395000" w:rsidRDefault="001B3E0D" w:rsidP="006B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
+              <w:ind w:rightChars="-30" w:right="-63"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...10 lines deleted...]
-            <w:tcW w:w="237" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1700950349" w:edGrp="everyone"/>
+            <w:permEnd w:id="1700950349"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00395000" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2711" w:type="dxa"/>
-            <w:gridSpan w:val="18"/>
+            <w:tcW w:w="2724" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00395000" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...10 lines deleted...]
-            <w:tcW w:w="788" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="987637563" w:edGrp="everyone"/>
+            <w:permEnd w:id="987637563"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="770" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00395000" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>死亡</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年月日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="617" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00395000" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...8 lines deleted...]
-            <w:tcW w:w="276" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00395000" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:ind w:rightChars="-50" w:right="-105"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...8 lines deleted...]
-            <w:tcW w:w="281" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00395000" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:ind w:rightChars="-50" w:right="-105"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="5"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00395000" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:ind w:rightChars="-50" w:right="-105"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...8 lines deleted...]
-            <w:tcW w:w="367" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00395000" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="422" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00395000" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...8 lines deleted...]
-            <w:tcW w:w="276" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="379" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00395000" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="001B3E0D" w:rsidRPr="00395000" w:rsidTr="00FD6B32">
         <w:trPr>
-          <w:trHeight w:val="70"/>
+          <w:trHeight w:val="158"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="001B3E0D" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="5"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00EA40A2" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="30"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4829" w:type="dxa"/>
-            <w:gridSpan w:val="36"/>
+            <w:tcW w:w="4841" w:type="dxa"/>
+            <w:gridSpan w:val="37"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00395000" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...10 lines deleted...]
-            <w:tcW w:w="788" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1130896230" w:edGrp="everyone"/>
+            <w:permEnd w:id="1130896230"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="770" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00395000" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="617" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="001B3E0D" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...8 lines deleted...]
-            <w:tcW w:w="276" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="001B3E0D" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...8 lines deleted...]
-            <w:tcW w:w="281" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="001B3E0D" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="5"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="001B3E0D" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...8 lines deleted...]
-            <w:tcW w:w="367" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00395000" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="422" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00395000" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...8 lines deleted...]
-            <w:tcW w:w="276" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="379" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00350578" w:rsidRPr="00C30322" w:rsidRDefault="00350578" w:rsidP="00D87E4A">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00395000" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="001B3E0D" w:rsidRPr="00395000" w:rsidTr="00D657D8">
         <w:trPr>
           <w:trHeight w:val="134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00395000" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="1788" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="007E6510" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:rightChars="-50" w:right="-105"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6510">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>死亡の当時診療を受けていた医療機関</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="007E6510">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>の名称及び所在地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2089" w:type="dxa"/>
-            <w:gridSpan w:val="19"/>
+            <w:tcW w:w="2079" w:type="dxa"/>
+            <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="007E6510" w:rsidRDefault="001B3E0D" w:rsidP="00A852EF">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>医療</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>機関の名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5940" w:type="dxa"/>
-            <w:gridSpan w:val="44"/>
+            <w:tcW w:w="6049" w:type="dxa"/>
+            <w:gridSpan w:val="50"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="007E6510" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...5 lines deleted...]
-            <w:permEnd w:id="1805923216"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1631789050" w:edGrp="everyone"/>
+            <w:permEnd w:id="1631789050"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="001B3E0D" w:rsidRPr="00395000" w:rsidTr="00D657D8">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+          <w:p w:rsidR="001B3E0D" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="7"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1788" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="007E6510" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2089" w:type="dxa"/>
-            <w:gridSpan w:val="19"/>
+            <w:tcW w:w="2079" w:type="dxa"/>
+            <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="007E6510" w:rsidRDefault="001B3E0D" w:rsidP="00A852EF">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00511E04">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>所在地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5940" w:type="dxa"/>
-            <w:gridSpan w:val="44"/>
+            <w:tcW w:w="6049" w:type="dxa"/>
+            <w:gridSpan w:val="50"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="007E6510" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...5 lines deleted...]
-            <w:permEnd w:id="212087747"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="688590742" w:edGrp="everyone"/>
+            <w:permEnd w:id="688590742"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="001B3E0D" w:rsidRPr="00B85346" w:rsidTr="00D657D8">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00B85346" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85346">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑽</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3889" w:type="dxa"/>
+            <w:tcW w:w="3867" w:type="dxa"/>
             <w:gridSpan w:val="26"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="007B5D68" w:rsidRDefault="007B5D68" w:rsidP="00BE5334">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="007B5D68">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>死亡</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+            <w:r w:rsidRPr="007B5D68">
+              <w:rPr>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>の原因となった生物由来製品等を介した感染等によるものとみられる</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="007B5D68">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>疾病</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+            <w:r w:rsidRPr="007B5D68">
+              <w:rPr>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>の名称又は症状</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5940" w:type="dxa"/>
-            <w:gridSpan w:val="44"/>
+            <w:tcW w:w="6049" w:type="dxa"/>
+            <w:gridSpan w:val="50"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00B85346" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...5 lines deleted...]
-            <w:permEnd w:id="1974285358"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1851670117" w:edGrp="everyone"/>
+            <w:permEnd w:id="1851670117"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="00AD0526" w:rsidRPr="008200D6" w:rsidTr="00D657D8">
         <w:trPr>
-          <w:trHeight w:val="359"/>
+          <w:trHeight w:val="401"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4126" w:type="dxa"/>
-            <w:gridSpan w:val="27"/>
+            <w:tcW w:w="4104" w:type="dxa"/>
+            <w:gridSpan w:val="28"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+          <w:p w:rsidR="00AD0526" w:rsidRPr="00AD0526" w:rsidRDefault="00AD0526" w:rsidP="00F7411F">
             <w:pPr>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...31 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0526">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="006F6DE9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD0526">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-1)</w:t>
+            </w:r>
+            <w:r w:rsidR="006F6DE9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑽</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD0526">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidR="00F7411F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>疾病</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD0526">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>による</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC19FA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>死亡</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD0526">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の原因とみられるもの</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6049" w:type="dxa"/>
+            <w:gridSpan w:val="50"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AD0526" w:rsidRDefault="001A0374" w:rsidP="00AD0526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-386878487"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="990249404" w:edGrp="everyone"/>
-                <w:r w:rsidR="009B3766" w:rsidRPr="00C30322">
+                <w:permStart w:id="30412757" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AD0526">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
+                <w:permEnd w:id="30412757"/>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="990249404"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AD0526" w:rsidRPr="00BF0C96">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>生物由来製品</w:t>
             </w:r>
-            <w:r w:rsidR="00164989" w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AD0526" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1736278039"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1379405412" w:edGrp="everyone"/>
-                <w:r w:rsidR="009B3766" w:rsidRPr="00C30322">
+                <w:permStart w:id="1833845336" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AD0526">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
+                <w:permEnd w:id="1833845336"/>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1379405412"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AD0526" w:rsidRPr="00BF0C96">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>再生医療等製品</w:t>
             </w:r>
-            <w:r w:rsidR="00164989" w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AD0526">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1215155578"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="201539681" w:edGrp="everyone"/>
-                <w:r w:rsidR="009B3766" w:rsidRPr="00C30322">
+                <w:permStart w:id="525667082" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AD0526">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
+                <w:permEnd w:id="525667082"/>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="201539681"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AD0526" w:rsidRPr="00BF0C96">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2次感染等</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="00B2733D" w:rsidRPr="00395000" w:rsidTr="00FD6B32">
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1239" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1236" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:p w:rsidR="00B2733D" w:rsidRPr="0045611C" w:rsidRDefault="00B2733D" w:rsidP="005D4EF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:spacing w:val="38"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F05042">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="29"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:fitText w:val="1071" w:id="995313152"/>
+                <w:fitText w:val="1071" w:id="989033984"/>
               </w:rPr>
               <w:t>2次感染</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F05042">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:fitText w:val="1071" w:id="995313152"/>
+                <w:fitText w:val="1071" w:id="989033984"/>
               </w:rPr>
               <w:t>等</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+          <w:p w:rsidR="00B2733D" w:rsidRDefault="00B2733D" w:rsidP="005D4EF9">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="125"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:fitText w:val="1040" w:id="995313153"/>
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:fitText w:val="1040" w:id="989033985"/>
+              </w:rPr>
               <w:t>の場</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F05042">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:fitText w:val="1040" w:id="995313153"/>
+                <w:fitText w:val="1040" w:id="989033985"/>
               </w:rPr>
               <w:t>合</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="874" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+          <w:p w:rsidR="00B2733D" w:rsidRDefault="00B2733D" w:rsidP="006F6DE9">
             <w:pPr>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045611C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+            <w:r w:rsidR="006F6DE9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0045611C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0045611C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2440" w:type="dxa"/>
-            <w:gridSpan w:val="21"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+          <w:p w:rsidR="00B2733D" w:rsidRDefault="00B2733D" w:rsidP="005D4EF9">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000063C2">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>フリガナ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
-            <w:gridSpan w:val="40"/>
+            <w:tcW w:w="5613" w:type="dxa"/>
+            <w:gridSpan w:val="44"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
-[...8 lines deleted...]
-            <w:permEnd w:id="90189826"/>
+          <w:p w:rsidR="00B2733D" w:rsidRDefault="00B2733D" w:rsidP="005D4EF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1208378182" w:edGrp="everyone"/>
+            <w:permEnd w:id="1208378182"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="00B2733D" w:rsidRPr="00395000" w:rsidTr="00FD6B32">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1239" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1236" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+          <w:p w:rsidR="00B2733D" w:rsidRDefault="00B2733D" w:rsidP="005D4EF9">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="28"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3304" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+          <w:p w:rsidR="00B2733D" w:rsidRDefault="00B2733D" w:rsidP="005D4EF9">
             <w:pPr>
               <w:ind w:firstLineChars="200" w:firstLine="360"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045611C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1次感染者の氏名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
-            <w:gridSpan w:val="40"/>
+            <w:tcW w:w="5613" w:type="dxa"/>
+            <w:gridSpan w:val="44"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
-[...8 lines deleted...]
-            <w:permEnd w:id="819026260"/>
+          <w:p w:rsidR="00B2733D" w:rsidRDefault="00B2733D" w:rsidP="005D4EF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1179207042" w:edGrp="everyone"/>
+            <w:permEnd w:id="1179207042"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="00B2733D" w:rsidRPr="00395000" w:rsidTr="00FD6B32">
         <w:trPr>
-          <w:trHeight w:val="245"/>
+          <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1239" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1236" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+          <w:p w:rsidR="00B2733D" w:rsidRDefault="00B2733D" w:rsidP="005D4EF9">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="28"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3304" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="001C2523">
+          <w:p w:rsidR="00B2733D" w:rsidRDefault="00B2733D" w:rsidP="00FC19FA">
             <w:pPr>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...8 lines deleted...]
-                <w:w w:val="96"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="87"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00331777">
-[...3 lines deleted...]
-                <w:w w:val="96"/>
+            <w:r w:rsidR="006F6DE9" w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="87"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="00331777">
-[...3 lines deleted...]
-                <w:w w:val="96"/>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="87"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>-3)</w:t>
             </w:r>
-            <w:r w:rsidR="001C2523" w:rsidRPr="00331777">
-[...3 lines deleted...]
-                <w:w w:val="96"/>
+            <w:r w:rsidR="00FC19FA" w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="87"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>請求者</w:t>
-[...5 lines deleted...]
-                <w:w w:val="96"/>
+              <w:t>⑸</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC19FA" w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="87"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>と(</w:t>
-[...5 lines deleted...]
-                <w:w w:val="96"/>
+              <w:t>の死亡者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="87"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
+              <w:t>と</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC19FA" w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="87"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC19FA" w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="87"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
               <w:t>10-2)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00331777">
-[...3 lines deleted...]
-                <w:w w:val="96"/>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="87"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>の者との身分関</w:t>
-[...5 lines deleted...]
-                <w:w w:val="96"/>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC19FA" w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="87"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
+              <w:t>者との</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="87"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>身分関</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="-12"/>
+                <w:w w:val="87"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
               <w:t>係</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2586" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:tcW w:w="2635" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00331777" w:rsidP="00045574">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:p w:rsidR="00B2733D" w:rsidRDefault="001A0374" w:rsidP="005D4EF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="383449993"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1491954760" w:edGrp="everyone"/>
-                <w:r w:rsidR="009B3766" w:rsidRPr="00C30322">
+                <w:permStart w:id="1190549531" w:edGrp="everyone"/>
+                <w:r w:rsidR="00B2733D">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1491954760"/>
+                <w:permEnd w:id="1190549531"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00164989" w:rsidRPr="00C30322">
-[...5 lines deleted...]
-              <w:t>配偶者・</w:t>
+            <w:r w:rsidR="00B2733D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>配偶者</w:t>
+            </w:r>
+            <w:r w:rsidR="00B2733D" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>・</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="801346808"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="488210310" w:edGrp="everyone"/>
-                <w:r w:rsidR="009B3766" w:rsidRPr="00C30322">
+                <w:permStart w:id="907763162" w:edGrp="everyone"/>
+                <w:r w:rsidR="00B2733D">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="488210310"/>
+                <w:permEnd w:id="907763162"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00164989" w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidR="00B2733D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>親族・</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1363945526"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="2050511533" w:edGrp="everyone"/>
-                <w:r w:rsidR="009B3766" w:rsidRPr="00C30322">
+                <w:permStart w:id="1987003329" w:edGrp="everyone"/>
+                <w:r w:rsidR="00B2733D">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
+                <w:permEnd w:id="1987003329"/>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="2050511533"/>
-[...13 lines deleted...]
-            <w:gridSpan w:val="22"/>
+            <w:r w:rsidR="00B2733D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>その他</w:t>
+            </w:r>
+            <w:r w:rsidR="00B2733D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2599" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
-[...14 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w:rsidR="00B2733D" w:rsidRDefault="00B2733D" w:rsidP="005D4EF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="298389778" w:edGrp="everyone"/>
+            <w:permEnd w:id="298389778"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:p w:rsidR="00B2733D" w:rsidRPr="00E9290A" w:rsidRDefault="00B2733D" w:rsidP="005D4EF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="00B2733D" w:rsidRPr="00395000" w:rsidTr="00FD6B32">
         <w:trPr>
-          <w:trHeight w:val="235"/>
+          <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1239" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1236" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+          <w:p w:rsidR="00B2733D" w:rsidRDefault="00B2733D" w:rsidP="005D4EF9">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="28"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3304" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+          <w:p w:rsidR="00B2733D" w:rsidRDefault="00B2733D" w:rsidP="005225DE">
             <w:pPr>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...7 lines deleted...]
-                <w:spacing w:val="4"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="3"/>
                 <w:w w:val="96"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00331777">
-[...2 lines deleted...]
-                <w:spacing w:val="4"/>
+            <w:r w:rsidR="006F6DE9" w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:spacing w:val="3"/>
                 <w:w w:val="96"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="00331777">
-[...2 lines deleted...]
-                <w:spacing w:val="4"/>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="3"/>
                 <w:w w:val="96"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>-4)(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00331777">
-[...2 lines deleted...]
-                <w:spacing w:val="4"/>
+            <w:r w:rsidR="005225DE" w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:spacing w:val="3"/>
                 <w:w w:val="96"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="00331777">
-[...2 lines deleted...]
-                <w:spacing w:val="4"/>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="3"/>
                 <w:w w:val="96"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>-2)の者の感染救済給付の有</w:t>
             </w:r>
-            <w:r w:rsidRPr="00331777">
-[...2 lines deleted...]
-                <w:spacing w:val="-18"/>
+            <w:r w:rsidRPr="001A0374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="-8"/>
                 <w:w w:val="96"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1760" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="1766" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00331777" w:rsidP="00045574">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:p w:rsidR="00B2733D" w:rsidRPr="00395000" w:rsidRDefault="001A0374" w:rsidP="005D4EF9">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="264501853"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1034971681" w:edGrp="everyone"/>
-                <w:r w:rsidR="009B3766" w:rsidRPr="00C30322">
+                <w:permStart w:id="2126263936" w:edGrp="everyone"/>
+                <w:r w:rsidR="00B2733D">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1034971681"/>
+                <w:permEnd w:id="2126263936"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00164989" w:rsidRPr="00C30322">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidR="00B2733D" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>有</w:t>
+            </w:r>
+            <w:r w:rsidR="00B2733D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B2733D" w:rsidRPr="0045611C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>(受給者番号：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2593" w:type="dxa"/>
-            <w:gridSpan w:val="18"/>
+            <w:tcW w:w="2592" w:type="dxa"/>
+            <w:gridSpan w:val="22"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
-[...14 lines deleted...]
-            <w:gridSpan w:val="12"/>
+          <w:p w:rsidR="00B2733D" w:rsidRPr="00395000" w:rsidRDefault="00B2733D" w:rsidP="005D4EF9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="731283028" w:edGrp="everyone"/>
+            <w:permEnd w:id="731283028"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
-[...13 lines deleted...]
-              <w:t>)・</w:t>
+          <w:p w:rsidR="00B2733D" w:rsidRPr="00395000" w:rsidRDefault="00B2733D" w:rsidP="005D4EF9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>・</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="2122027402"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1638496773" w:edGrp="everyone"/>
-                <w:r w:rsidR="009B3766" w:rsidRPr="00C30322">
+                <w:permStart w:id="700392257" w:edGrp="everyone"/>
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1638496773"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:permEnd w:id="700392257"/>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="00BE6233" w:rsidRPr="00395000" w:rsidTr="00D657D8">
         <w:trPr>
-          <w:trHeight w:val="277"/>
+          <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+          <w:p w:rsidR="00BE6233" w:rsidRPr="00395000" w:rsidRDefault="006F6DE9" w:rsidP="00BE6233">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑾</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9829" w:type="dxa"/>
-            <w:gridSpan w:val="70"/>
+            <w:tcW w:w="9916" w:type="dxa"/>
+            <w:gridSpan w:val="76"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:p w:rsidR="00BE6233" w:rsidRPr="00395000" w:rsidRDefault="006F6DE9" w:rsidP="00BE6233">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>死亡</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>の</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C30322">
-[...5 lines deleted...]
-              <w:t>原因とみられる生物由来製品等とその入手・使用場所</w:t>
+            <w:r w:rsidR="00BE6233" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>原因とみられる</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6233" w:rsidRPr="001952B2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>生物由来製品</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6233">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6233" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>とその入手・使用場所</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="00BE6233" w:rsidRPr="00395000" w:rsidTr="00FD6B32">
         <w:trPr>
           <w:trHeight w:val="229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2044" w:type="dxa"/>
+            <w:tcW w:w="2034" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+          <w:p w:rsidR="00BE6233" w:rsidRPr="00395000" w:rsidRDefault="00BE6233" w:rsidP="00BE6233">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1B0C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>生物由来製品等の名称</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="20"/>
+              <w:t>生物由来製品</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>等の名称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2275" w:type="dxa"/>
+            <w:gridSpan w:val="22"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+          <w:p w:rsidR="00BE6233" w:rsidRPr="00395000" w:rsidRDefault="00BE6233" w:rsidP="00BE6233">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>医療機関等の名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5670" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+            <w:tcW w:w="5844" w:type="dxa"/>
+            <w:gridSpan w:val="47"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6233" w:rsidRPr="00395000" w:rsidRDefault="00BE6233" w:rsidP="00BE6233">
             <w:pPr>
               <w:ind w:leftChars="400" w:left="840" w:rightChars="400" w:right="840"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>所在地</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="00BE6233" w:rsidRPr="00395000" w:rsidTr="00FD6B32">
         <w:trPr>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2044" w:type="dxa"/>
+            <w:tcW w:w="2034" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+          <w:p w:rsidR="00BE6233" w:rsidRPr="00395000" w:rsidRDefault="00BE6233" w:rsidP="00BE6233">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1482251682" w:edGrp="everyone"/>
+            <w:permEnd w:id="1482251682"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2275" w:type="dxa"/>
+            <w:gridSpan w:val="22"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6233" w:rsidRPr="00395000" w:rsidRDefault="00BE6233" w:rsidP="00BE6233">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1135282424" w:edGrp="everyone"/>
+            <w:permEnd w:id="1135282424"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5844" w:type="dxa"/>
+            <w:gridSpan w:val="47"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6233" w:rsidRPr="00395000" w:rsidRDefault="00BE6233" w:rsidP="00BE6233">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...5 lines deleted...]
-            <w:permEnd w:id="854150710"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1017788073" w:edGrp="everyone"/>
+            <w:permEnd w:id="1017788073"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="00BE6233" w:rsidRPr="00395000" w:rsidTr="00FD6B32">
         <w:trPr>
           <w:trHeight w:val="209"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2044" w:type="dxa"/>
+            <w:tcW w:w="2034" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+          <w:p w:rsidR="00BE6233" w:rsidRPr="00395000" w:rsidRDefault="00BE6233" w:rsidP="00BE6233">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1456543570" w:edGrp="everyone"/>
+            <w:permEnd w:id="1456543570"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2275" w:type="dxa"/>
+            <w:gridSpan w:val="22"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6233" w:rsidRPr="00395000" w:rsidRDefault="00BE6233" w:rsidP="00BE6233">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2133157627" w:edGrp="everyone"/>
+            <w:permEnd w:id="2133157627"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5844" w:type="dxa"/>
+            <w:gridSpan w:val="47"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6233" w:rsidRPr="00395000" w:rsidRDefault="00BE6233" w:rsidP="00BE6233">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...5 lines deleted...]
-            <w:permEnd w:id="1522416445"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="32862545" w:edGrp="everyone"/>
+            <w:permEnd w:id="32862545"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="006F6DE9" w:rsidRPr="00395000" w:rsidTr="00D657D8">
         <w:trPr>
-          <w:trHeight w:val="185"/>
+          <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2044" w:type="dxa"/>
-[...57 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="237" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+          <w:p w:rsidR="006F6DE9" w:rsidRDefault="006F6DE9" w:rsidP="002A2D95">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1670331905" w:edGrp="everyone"/>
+            <w:permEnd w:id="1670331905"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑿</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9829" w:type="dxa"/>
-            <w:gridSpan w:val="70"/>
+            <w:tcW w:w="9916" w:type="dxa"/>
+            <w:gridSpan w:val="76"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00164989" w:rsidRPr="00C30322" w:rsidRDefault="00164989" w:rsidP="00045574">
+          <w:p w:rsidR="006F6DE9" w:rsidRDefault="006F6DE9" w:rsidP="002A2D95">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>遺族</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>の状況</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE6DC0" w:rsidRPr="00395000" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="006F6DE9" w:rsidRPr="00395000" w:rsidTr="00FD6B32">
         <w:trPr>
           <w:trHeight w:val="116"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1689" w:type="dxa"/>
+            <w:tcW w:w="1694" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00395000" w:rsidRDefault="00AE6DC0" w:rsidP="00AF4730">
+          <w:p w:rsidR="006F6DE9" w:rsidRPr="00395000" w:rsidRDefault="006F6DE9" w:rsidP="002A2D95">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>氏　名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00395000" w:rsidRDefault="00AE6DC0" w:rsidP="00AF4730">
+            <w:gridSpan w:val="28"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006F6DE9" w:rsidRPr="00395000" w:rsidRDefault="006F6DE9" w:rsidP="002A2D95">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>生年月日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00AE6DC0" w:rsidRDefault="00AE6DC0" w:rsidP="00AF4730">
+            <w:tcW w:w="1002" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B50D4" w:rsidRDefault="006F6DE9" w:rsidP="002A2D95">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F05042">
+            <w:r w:rsidRPr="001A0374">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:w w:val="75"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:fitText w:val="815" w:id="1951252480"/>
+                <w:fitText w:val="815" w:id="994799360"/>
               </w:rPr>
               <w:t>⑸の死亡者</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F05042">
+            <w:r w:rsidRPr="001A0374">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="75"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:fitText w:val="815" w:id="1951252480"/>
+                <w:fitText w:val="815" w:id="994799360"/>
               </w:rPr>
               <w:t>と</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00395000" w:rsidRDefault="00AE6DC0" w:rsidP="00AF4730">
+          <w:p w:rsidR="006F6DE9" w:rsidRPr="00395000" w:rsidRDefault="00BD6F21" w:rsidP="00BD6F21">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00147ED0">
+            <w:r w:rsidRPr="00AA1E44">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="12"/>
                 <w:w w:val="82"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:fitText w:val="810" w:id="1951252481"/>
+                <w:fitText w:val="810" w:id="986975748"/>
               </w:rPr>
               <w:t>の身分関</w:t>
             </w:r>
-            <w:r w:rsidRPr="00147ED0">
+            <w:r w:rsidRPr="00AA1E44">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="82"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:fitText w:val="810" w:id="1951252481"/>
+                <w:fitText w:val="810" w:id="986975748"/>
               </w:rPr>
               <w:t>係</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4545" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00395000" w:rsidRDefault="00AE6DC0" w:rsidP="00AF4730">
+            <w:tcW w:w="4618" w:type="dxa"/>
+            <w:gridSpan w:val="41"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006F6DE9" w:rsidRPr="00395000" w:rsidRDefault="006F6DE9" w:rsidP="002A2D95">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>現住所</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE6DC0" w:rsidRPr="00395000" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="003B50D4" w:rsidRPr="00395000" w:rsidTr="00FD6B32">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1689" w:type="dxa"/>
+            <w:tcW w:w="1694" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00511E04" w:rsidRDefault="00AE6DC0" w:rsidP="00AF4730">
+          <w:p w:rsidR="003B50D4" w:rsidRPr="00511E04" w:rsidRDefault="003B50D4" w:rsidP="009E1814">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1975016550" w:edGrp="everyone"/>
-[...2 lines deleted...]
-        <w:permEnd w:id="1975016550"/>
+            <w:permStart w:id="612319663" w:edGrp="everyone"/>
+          </w:p>
+        </w:tc>
+        <w:permEnd w:id="612319663"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1355" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00C52467" w:rsidRDefault="00331777" w:rsidP="00AF4730">
+          <w:p w:rsidR="003B50D4" w:rsidRPr="00C52467" w:rsidRDefault="001A0374" w:rsidP="009E1814">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1450514957"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1188769272" w:edGrp="everyone"/>
-                <w:r w:rsidR="00AE6DC0">
+                <w:permStart w:id="1068958504" w:edGrp="everyone"/>
+                <w:r w:rsidR="003B50D4">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1188769272"/>
-            <w:r w:rsidR="00AE6DC0" w:rsidRPr="00C52467">
+            <w:permEnd w:id="1068958504"/>
+            <w:r w:rsidR="003B50D4" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>明</w:t>
             </w:r>
-            <w:r w:rsidR="00AE6DC0" w:rsidRPr="008431F6">
+            <w:r w:rsidR="003B50D4" w:rsidRPr="008431F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1295451860"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="2087075276" w:edGrp="everyone"/>
-                <w:r w:rsidR="00AE6DC0">
+                <w:permStart w:id="1702630249" w:edGrp="everyone"/>
+                <w:r w:rsidR="003B50D4">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="2087075276"/>
-            <w:r w:rsidR="00AE6DC0">
+            <w:permEnd w:id="1702630249"/>
+            <w:r w:rsidR="003B50D4">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>大</w:t>
             </w:r>
-            <w:r w:rsidR="00AE6DC0" w:rsidRPr="008431F6">
+            <w:r w:rsidR="003B50D4" w:rsidRPr="008431F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-186917226"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="584717413" w:edGrp="everyone"/>
-                <w:r w:rsidR="00AE6DC0">
+                <w:permStart w:id="423974974" w:edGrp="everyone"/>
+                <w:r w:rsidR="003B50D4">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="584717413"/>
-            <w:r w:rsidR="00FD370A">
+            <w:permEnd w:id="423974974"/>
+            <w:r w:rsidR="00AA1E44">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>昭</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00B85346" w:rsidRDefault="00331777" w:rsidP="00AF4730">
+          <w:p w:rsidR="003B50D4" w:rsidRPr="00B85346" w:rsidRDefault="001A0374" w:rsidP="009E1814">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-2050913075"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="442321298" w:edGrp="everyone"/>
-                <w:r w:rsidR="00AE6DC0">
+                <w:permStart w:id="257457757" w:edGrp="everyone"/>
+                <w:r w:rsidR="003B50D4">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="442321298"/>
-            <w:r w:rsidR="00FD370A">
+            <w:permEnd w:id="257457757"/>
+            <w:r w:rsidR="00AA1E44">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>平</w:t>
             </w:r>
-            <w:r w:rsidR="00AE6DC0" w:rsidRPr="008431F6">
+            <w:r w:rsidR="003B50D4" w:rsidRPr="008431F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="77413984"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="107874284" w:edGrp="everyone"/>
-                <w:r w:rsidR="00AE6DC0">
+                <w:permStart w:id="2105550810" w:edGrp="everyone"/>
+                <w:r w:rsidR="003B50D4">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="107874284"/>
-            <w:r w:rsidR="00FD370A">
+            <w:permEnd w:id="2105550810"/>
+            <w:r w:rsidR="00AA1E44">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>令</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="294" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="003B5563" w:rsidRDefault="00AE6DC0" w:rsidP="00AF4730">
+          <w:p w:rsidR="003B50D4" w:rsidRPr="003B5563" w:rsidRDefault="003B50D4" w:rsidP="009E1814">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1566793786" w:edGrp="everyone"/>
-            <w:permEnd w:id="1566793786"/>
+            <w:permStart w:id="1142839123" w:edGrp="everyone"/>
+            <w:permEnd w:id="1142839123"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="008431F6" w:rsidRDefault="00AE6DC0" w:rsidP="00AF4730">
+          <w:p w:rsidR="003B50D4" w:rsidRPr="008431F6" w:rsidRDefault="003B50D4" w:rsidP="009E1814">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008431F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="003B5563" w:rsidRDefault="00AE6DC0" w:rsidP="00AF4730">
+          <w:p w:rsidR="003B50D4" w:rsidRPr="003B5563" w:rsidRDefault="003B50D4" w:rsidP="009E1814">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="144465299" w:edGrp="everyone"/>
-            <w:permEnd w:id="144465299"/>
+            <w:permStart w:id="155255507" w:edGrp="everyone"/>
+            <w:permEnd w:id="155255507"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="003B5563" w:rsidRDefault="00AE6DC0" w:rsidP="00AF4730">
+          <w:p w:rsidR="003B50D4" w:rsidRPr="003B5563" w:rsidRDefault="003B50D4" w:rsidP="009E1814">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008431F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="003B5563" w:rsidRDefault="00AE6DC0" w:rsidP="00AF4730">
+          <w:p w:rsidR="003B50D4" w:rsidRPr="003B5563" w:rsidRDefault="003B50D4" w:rsidP="009E1814">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="25717513" w:edGrp="everyone"/>
-[...9 lines deleted...]
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00395000" w:rsidRDefault="00AE6DC0" w:rsidP="00AF4730">
+            <w:permStart w:id="417277227" w:edGrp="everyone"/>
+            <w:permEnd w:id="417277227"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1002" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B50D4" w:rsidRPr="00395000" w:rsidRDefault="003B50D4" w:rsidP="009E1814">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1071020515" w:edGrp="everyone"/>
-[...9 lines deleted...]
-          <w:p w:rsidR="00AE6DC0" w:rsidRPr="00395000" w:rsidRDefault="00AE6DC0" w:rsidP="00AF4730">
+            <w:permStart w:id="1528841826" w:edGrp="everyone"/>
+            <w:permEnd w:id="1528841826"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4618" w:type="dxa"/>
+            <w:gridSpan w:val="41"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B50D4" w:rsidRPr="00395000" w:rsidRDefault="003B50D4" w:rsidP="009E1814">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1100302191" w:edGrp="everyone"/>
-            <w:permEnd w:id="1100302191"/>
+            <w:permStart w:id="358881128" w:edGrp="everyone"/>
+            <w:permEnd w:id="358881128"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD370A" w:rsidRPr="00395000" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="00AA1E44" w:rsidRPr="00395000" w:rsidTr="00FD6B32">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1689" w:type="dxa"/>
+            <w:tcW w:w="1694" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00511E04" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00511E04" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1725187135" w:edGrp="everyone"/>
-[...2 lines deleted...]
-        <w:permEnd w:id="1725187135"/>
+            <w:permStart w:id="1659527710" w:edGrp="everyone"/>
+          </w:p>
+        </w:tc>
+        <w:permEnd w:id="1659527710"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1355" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00C52467" w:rsidRDefault="00331777" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00C52467" w:rsidRDefault="001A0374" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:id w:val="-349104932"/>
+                <w:id w:val="-1810228697"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1719686372" w:edGrp="everyone"/>
-                <w:r w:rsidR="00FD370A">
+                <w:permStart w:id="1112097384" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AA1E44">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1719686372"/>
-            <w:r w:rsidR="00FD370A" w:rsidRPr="00C52467">
+            <w:permEnd w:id="1112097384"/>
+            <w:r w:rsidR="00AA1E44" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>明</w:t>
             </w:r>
-            <w:r w:rsidR="00FD370A" w:rsidRPr="008431F6">
+            <w:r w:rsidR="00AA1E44" w:rsidRPr="008431F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:id w:val="-1955402718"/>
+                <w:id w:val="-1898042360"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="899809627" w:edGrp="everyone"/>
-                <w:r w:rsidR="00FD370A">
+                <w:permStart w:id="1390943979" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AA1E44">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="899809627"/>
-            <w:r w:rsidR="00FD370A">
+            <w:permEnd w:id="1390943979"/>
+            <w:r w:rsidR="00AA1E44">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>大</w:t>
             </w:r>
-            <w:r w:rsidR="00FD370A" w:rsidRPr="008431F6">
+            <w:r w:rsidR="00AA1E44" w:rsidRPr="008431F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:id w:val="777535572"/>
+                <w:id w:val="1986664161"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="189727273" w:edGrp="everyone"/>
-                <w:r w:rsidR="00FD370A">
+                <w:permStart w:id="90077732" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AA1E44">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="189727273"/>
-            <w:r w:rsidR="00FD370A">
+            <w:permEnd w:id="90077732"/>
+            <w:r w:rsidR="00AA1E44">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>昭</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00B85346" w:rsidRDefault="00331777" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00B85346" w:rsidRDefault="001A0374" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:id w:val="630057839"/>
+                <w:id w:val="137230682"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1151796725" w:edGrp="everyone"/>
-                <w:r w:rsidR="00FD370A">
+                <w:permStart w:id="1261771318" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AA1E44">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1151796725"/>
-            <w:r w:rsidR="00FD370A">
+            <w:permEnd w:id="1261771318"/>
+            <w:r w:rsidR="00AA1E44">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>平</w:t>
             </w:r>
-            <w:r w:rsidR="00FD370A" w:rsidRPr="008431F6">
+            <w:r w:rsidR="00AA1E44" w:rsidRPr="008431F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:id w:val="1810277478"/>
+                <w:id w:val="1346895270"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="909799138" w:edGrp="everyone"/>
-                <w:r w:rsidR="00FD370A">
+                <w:permStart w:id="1540830013" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AA1E44">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="909799138"/>
-            <w:r w:rsidR="00FD370A">
+            <w:permEnd w:id="1540830013"/>
+            <w:r w:rsidR="00AA1E44">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>令</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="294" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="003B5563" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="003B5563" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="2067533997" w:edGrp="everyone"/>
-            <w:permEnd w:id="2067533997"/>
+            <w:permStart w:id="211642171" w:edGrp="everyone"/>
+            <w:permEnd w:id="211642171"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="008431F6" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="008431F6" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008431F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="003B5563" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="003B5563" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="893913402" w:edGrp="everyone"/>
-            <w:permEnd w:id="893913402"/>
+            <w:permStart w:id="988944773" w:edGrp="everyone"/>
+            <w:permEnd w:id="988944773"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="003B5563" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="003B5563" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008431F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="003B5563" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="003B5563" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1917338387" w:edGrp="everyone"/>
-[...9 lines deleted...]
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00395000" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+            <w:permStart w:id="1793986343" w:edGrp="everyone"/>
+            <w:permEnd w:id="1793986343"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1002" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00395000" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1724910868" w:edGrp="everyone"/>
-[...9 lines deleted...]
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00395000" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+            <w:permStart w:id="1565854705" w:edGrp="everyone"/>
+            <w:permEnd w:id="1565854705"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4618" w:type="dxa"/>
+            <w:gridSpan w:val="41"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00395000" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1056507725" w:edGrp="everyone"/>
-            <w:permEnd w:id="1056507725"/>
+            <w:permStart w:id="268655762" w:edGrp="everyone"/>
+            <w:permEnd w:id="268655762"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD370A" w:rsidRPr="00395000" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="00AA1E44" w:rsidRPr="00395000" w:rsidTr="00FD6B32">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1689" w:type="dxa"/>
+            <w:tcW w:w="1694" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00511E04" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00511E04" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="397149851" w:edGrp="everyone"/>
-[...2 lines deleted...]
-        <w:permEnd w:id="397149851"/>
+            <w:permStart w:id="1654091575" w:edGrp="everyone"/>
+          </w:p>
+        </w:tc>
+        <w:permEnd w:id="1654091575"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1355" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00C52467" w:rsidRDefault="00331777" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00C52467" w:rsidRDefault="001A0374" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:id w:val="1921293482"/>
+                <w:id w:val="-1692996218"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1767705245" w:edGrp="everyone"/>
-                <w:r w:rsidR="00FD370A">
+                <w:permStart w:id="184373169" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AA1E44">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1767705245"/>
-            <w:r w:rsidR="00FD370A" w:rsidRPr="00C52467">
+            <w:permEnd w:id="184373169"/>
+            <w:r w:rsidR="00AA1E44" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>明</w:t>
             </w:r>
-            <w:r w:rsidR="00FD370A" w:rsidRPr="008431F6">
+            <w:r w:rsidR="00AA1E44" w:rsidRPr="008431F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:id w:val="-1948762568"/>
+                <w:id w:val="-1942757035"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1418595140" w:edGrp="everyone"/>
-                <w:r w:rsidR="00FD370A">
+                <w:permStart w:id="2114662229" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AA1E44">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1418595140"/>
-            <w:r w:rsidR="00FD370A">
+            <w:permEnd w:id="2114662229"/>
+            <w:r w:rsidR="00AA1E44">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>大</w:t>
             </w:r>
-            <w:r w:rsidR="00FD370A" w:rsidRPr="008431F6">
+            <w:r w:rsidR="00AA1E44" w:rsidRPr="008431F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:id w:val="1303973760"/>
+                <w:id w:val="-582600147"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1638531143" w:edGrp="everyone"/>
-                <w:r w:rsidR="00FD370A">
+                <w:permStart w:id="1639072410" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AA1E44">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1638531143"/>
-            <w:r w:rsidR="00FD370A">
+            <w:permEnd w:id="1639072410"/>
+            <w:r w:rsidR="00AA1E44">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>昭</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00B85346" w:rsidRDefault="00331777" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00B85346" w:rsidRDefault="001A0374" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:id w:val="-65960729"/>
+                <w:id w:val="615180215"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="2119771378" w:edGrp="everyone"/>
-                <w:r w:rsidR="00FD370A">
+                <w:permStart w:id="925390748" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AA1E44">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="2119771378"/>
-            <w:r w:rsidR="00FD370A">
+            <w:permEnd w:id="925390748"/>
+            <w:r w:rsidR="00AA1E44">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>平</w:t>
             </w:r>
-            <w:r w:rsidR="00FD370A" w:rsidRPr="008431F6">
+            <w:r w:rsidR="00AA1E44" w:rsidRPr="008431F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:id w:val="-1201630685"/>
+                <w:id w:val="70549950"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="423956290" w:edGrp="everyone"/>
-                <w:r w:rsidR="00FD370A">
+                <w:permStart w:id="91891347" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AA1E44">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="423956290"/>
-            <w:r w:rsidR="00FD370A">
+            <w:permEnd w:id="91891347"/>
+            <w:r w:rsidR="00AA1E44">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>令</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="294" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="003B5563" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="003B5563" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1758023344" w:edGrp="everyone"/>
-            <w:permEnd w:id="1758023344"/>
+            <w:permStart w:id="642324328" w:edGrp="everyone"/>
+            <w:permEnd w:id="642324328"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="008431F6" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="008431F6" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008431F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="003B5563" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="003B5563" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="960576086" w:edGrp="everyone"/>
-            <w:permEnd w:id="960576086"/>
+            <w:permStart w:id="1670670895" w:edGrp="everyone"/>
+            <w:permEnd w:id="1670670895"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="003B5563" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="003B5563" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008431F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="003B5563" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="003B5563" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="593309826" w:edGrp="everyone"/>
-[...9 lines deleted...]
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00395000" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+            <w:permStart w:id="590248575" w:edGrp="everyone"/>
+            <w:permEnd w:id="590248575"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1002" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00395000" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="793401080" w:edGrp="everyone"/>
-[...9 lines deleted...]
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00395000" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+            <w:permStart w:id="772624226" w:edGrp="everyone"/>
+            <w:permEnd w:id="772624226"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4618" w:type="dxa"/>
+            <w:gridSpan w:val="41"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00395000" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="428369456" w:edGrp="everyone"/>
-            <w:permEnd w:id="428369456"/>
+            <w:permStart w:id="1589209504" w:edGrp="everyone"/>
+            <w:permEnd w:id="1589209504"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD370A" w:rsidRPr="00395000" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="00AA1E44" w:rsidRPr="00E67E57" w:rsidTr="00FD6B32">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="237" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00395000" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00E67E57" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⒀</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4159" w:type="dxa"/>
-            <w:gridSpan w:val="28"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="31"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00B92EA4" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00E67E57" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:rightChars="-4" w:right="-8"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...23 lines deleted...]
-            <w:gridSpan w:val="4"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>死亡者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>と請求者との生計関係</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00E67E57" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
+            <w:pPr>
+              <w:ind w:rightChars="-4" w:right="-8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>死亡者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>が請求者の生活費を</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1355" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00E67E57" w:rsidRDefault="001A0374" w:rsidP="00AA1E44">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:hint="eastAsia"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="16"/>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="1326552467"/>
+                <w:id w:val="-2046369051"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="439686048" w:edGrp="everyone"/>
-                <w:r w:rsidR="00FD370A">
+                <w:permStart w:id="137957236" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AA1E44">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                    <w:sz w:val="16"/>
-                    <w:szCs w:val="16"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="439686048"/>
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:permEnd w:id="137957236"/>
+            <w:r w:rsidR="00AA1E44" w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>全額</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1E44" w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>負担</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:gridSpan w:val="23"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00E67E57" w:rsidRDefault="001A0374" w:rsidP="00AA1E44">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:hint="eastAsia"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="16"/>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-1772926063"/>
+                <w:id w:val="-1425178902"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1754881332" w:edGrp="everyone"/>
-                <w:r w:rsidR="00FD370A" w:rsidRPr="00C52467">
+                <w:permStart w:id="107102282" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AA1E44">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                    <w:sz w:val="16"/>
-                    <w:szCs w:val="16"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
+                <w:permEnd w:id="107102282"/>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1754881332"/>
-[...152 lines deleted...]
-              <w:t>日</w:t>
+            <w:r w:rsidR="00AA1E44" w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>一部負担</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="00AA1E44" w:rsidRPr="00E67E57" w:rsidTr="00FD6B32">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="237" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00E67E57" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⒁</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4159" w:type="dxa"/>
-            <w:gridSpan w:val="28"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="31"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00E67E57" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:rightChars="-6" w:right="-13"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑽の疾病について当機構からの医療費・医療手当の受給の有無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1752" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="1738" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidRDefault="00331777" w:rsidP="00FD370A">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00E67E57" w:rsidRDefault="001A0374" w:rsidP="00AA1E44">
             <w:pPr>
               <w:ind w:rightChars="-4" w:right="-8"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-2077811136"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1192643326" w:edGrp="everyone"/>
-                <w:r w:rsidR="00FD370A" w:rsidRPr="00C30322">
+                <w:permStart w:id="1653304920" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AA1E44">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
+                <w:permEnd w:id="1653304920"/>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1192643326"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AA1E44" w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>有 (受給者番号：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2949" w:type="dxa"/>
-            <w:gridSpan w:val="23"/>
+            <w:tcW w:w="2895" w:type="dxa"/>
+            <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...16 lines deleted...]
-            <w:gridSpan w:val="9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00E67E57" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="302394634" w:edGrp="everyone"/>
+            <w:permEnd w:id="302394634"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00E67E57" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)・</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-750427252"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1392278594" w:edGrp="everyone"/>
-                <w:r w:rsidRPr="00C30322">
+                <w:permStart w:id="1694705018" w:edGrp="everyone"/>
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
+                <w:permEnd w:id="1694705018"/>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1392278594"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="00AA1E44" w:rsidRPr="00E67E57" w:rsidTr="00FD6B32">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="237" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00E67E57" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⒂</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4159" w:type="dxa"/>
-            <w:gridSpan w:val="28"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="31"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00E67E57" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:rightChars="-6" w:right="-13"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑽の疾病について当機構からの障害年金</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+            <w:r w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>又は障害児養育年金</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>の受給の有無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1752" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="1738" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidRDefault="00331777" w:rsidP="00FD370A">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00E67E57" w:rsidRDefault="001A0374" w:rsidP="00AA1E44">
             <w:pPr>
               <w:ind w:rightChars="-4" w:right="-8"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="708460020"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="2053969940" w:edGrp="everyone"/>
-                <w:r w:rsidR="00FD370A" w:rsidRPr="00C30322">
+                <w:permStart w:id="1422340321" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AA1E44">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
+                <w:permEnd w:id="1422340321"/>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="2053969940"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AA1E44" w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>有 (受給者番号：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2949" w:type="dxa"/>
-            <w:gridSpan w:val="23"/>
+            <w:tcW w:w="2895" w:type="dxa"/>
+            <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...16 lines deleted...]
-            <w:gridSpan w:val="9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00E67E57" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1259804434" w:edGrp="everyone"/>
+            <w:permEnd w:id="1259804434"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00E67E57" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)・</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="451223356"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1396524785" w:edGrp="everyone"/>
-                <w:r w:rsidRPr="00C30322">
+                <w:permStart w:id="1697648496" w:edGrp="everyone"/>
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
+                <w:permEnd w:id="1697648496"/>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1396524785"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="00AA1E44" w:rsidRPr="00E67E57" w:rsidTr="00FD6B32">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="237" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00E67E57" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⒃</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4159" w:type="dxa"/>
-            <w:gridSpan w:val="28"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="31"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:tcFitText/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00E67E57" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:rightChars="-6" w:right="-13"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...7 lines deleted...]
-                <w:w w:val="99"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑾の生物由来</w:t>
             </w:r>
-            <w:r w:rsidRPr="00331777">
-[...2 lines deleted...]
-                <w:w w:val="99"/>
+            <w:r w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>製品等による副作用救済給付の有</w:t>
-[...17 lines deleted...]
-            <w:gridSpan w:val="10"/>
+              <w:t>製品等による副作用救済給付の有無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidRDefault="00331777" w:rsidP="00FD370A">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00E67E57" w:rsidRDefault="001A0374" w:rsidP="00AA1E44">
             <w:pPr>
               <w:ind w:rightChars="-4" w:right="-8"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="1016737787"/>
+                <w:id w:val="-391124268"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1033469374" w:edGrp="everyone"/>
-                <w:r w:rsidR="00FD370A" w:rsidRPr="00C30322">
+                <w:permStart w:id="406661389" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AA1E44">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
+                <w:permEnd w:id="406661389"/>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1033469374"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AA1E44" w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>有 (受給者番号：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2949" w:type="dxa"/>
-            <w:gridSpan w:val="23"/>
+            <w:tcW w:w="2895" w:type="dxa"/>
+            <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...16 lines deleted...]
-            <w:gridSpan w:val="9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00E67E57" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="218005245" w:edGrp="everyone"/>
+            <w:permEnd w:id="218005245"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00E67E57" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)・</w:t>
             </w:r>
+            <w:permStart w:id="783355928" w:edGrp="everyone"/>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-94332780"/>
+                <w:id w:val="681398343"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1561149489" w:edGrp="everyone"/>
-                <w:r w:rsidRPr="00C30322">
+                <w:r w:rsidRPr="00E67E57">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
+                <w:permEnd w:id="783355928"/>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1561149489"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="00AA1E44" w:rsidRPr="00E67E57" w:rsidTr="00FD6B32">
         <w:trPr>
           <w:trHeight w:val="334"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="237" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00E67E57" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⒄</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4159" w:type="dxa"/>
-            <w:gridSpan w:val="28"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="31"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00E67E57" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>死亡又</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>は</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C30322">
-[...34 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+            <w:r w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑽</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>疾病について訴訟又は示談の有無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5806" w:type="dxa"/>
+            <w:gridSpan w:val="46"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00E67E57" w:rsidRDefault="001A0374" w:rsidP="00AA1E44">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-1050919091"/>
+                <w:id w:val="-1205950180"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="562647172" w:edGrp="everyone"/>
-                <w:r w:rsidR="00FD370A" w:rsidRPr="00C30322">
+                <w:permStart w:id="340005932" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AA1E44">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="562647172"/>
+                <w:permEnd w:id="340005932"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FD370A" w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AA1E44" w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">有 ( </w:t>
             </w:r>
-            <w:permStart w:id="1485116612" w:edGrp="everyone"/>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-1129090228"/>
+                <w:id w:val="-77755854"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00FD370A" w:rsidRPr="00C30322">
+                <w:permStart w:id="1668767242" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AA1E44">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1485116612"/>
+                <w:permEnd w:id="1668767242"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FD370A" w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AA1E44" w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">刑事事件　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-2132392143"/>
+                <w:id w:val="-340774252"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1856911933" w:edGrp="everyone"/>
-                <w:r w:rsidR="00FD370A" w:rsidRPr="00C30322">
+                <w:permStart w:id="5117355" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AA1E44">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1856911933"/>
+                <w:permEnd w:id="5117355"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FD370A" w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AA1E44" w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">民事事件　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="2054890052"/>
+                <w:id w:val="-1207792947"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="857802506" w:edGrp="everyone"/>
-                <w:r w:rsidR="00FD370A" w:rsidRPr="00C30322">
+                <w:permStart w:id="37556277" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AA1E44">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="857802506"/>
+                <w:permEnd w:id="37556277"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FD370A" w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AA1E44" w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">和解　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-343486430"/>
+                <w:id w:val="940878369"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="356987900" w:edGrp="everyone"/>
-                <w:r w:rsidR="00FD370A" w:rsidRPr="00C30322">
+                <w:permStart w:id="408825155" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AA1E44">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="356987900"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FD370A" w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:permEnd w:id="408825155"/>
+            <w:r w:rsidR="00AA1E44" w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>示談 )・</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="90675491"/>
+                <w:id w:val="559761583"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="420042401" w:edGrp="everyone"/>
-                <w:r w:rsidR="00FD370A" w:rsidRPr="00C30322">
+                <w:permStart w:id="1845693379" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AA1E44">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="420042401"/>
+                <w:permEnd w:id="1845693379"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FD370A" w:rsidRPr="00C30322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AA1E44" w:rsidRPr="00E67E57">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD370A" w:rsidRPr="00395000" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="00AA1E44" w:rsidRPr="00395000" w:rsidTr="00FD6B32">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="237" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00F06089" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00F06089" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⒅</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4159" w:type="dxa"/>
-            <w:gridSpan w:val="28"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="31"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00395000" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00395000" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>救済</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>制度</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E19">
+            <w:r w:rsidRPr="008127B1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>に関する情報</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>の入手経路について</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5670" w:type="dxa"/>
-            <w:gridSpan w:val="42"/>
+            <w:tcW w:w="5806" w:type="dxa"/>
+            <w:gridSpan w:val="46"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00395000" w:rsidRDefault="00331777" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00395000" w:rsidRDefault="001A0374" w:rsidP="00AA1E44">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1436742779"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1613313666" w:edGrp="everyone"/>
-                <w:r w:rsidR="00FD370A">
+                <w:permStart w:id="1452292915" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AA1E44">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1613313666"/>
+                <w:permEnd w:id="1452292915"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FD370A">
+            <w:r w:rsidR="00AA1E44">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">医師　</w:t>
             </w:r>
-            <w:permStart w:id="1321869719" w:edGrp="everyone"/>
+            <w:permStart w:id="976713443" w:edGrp="everyone"/>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="934564389"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00FD370A">
+                <w:r w:rsidR="00AA1E44">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1321869719"/>
+                <w:permEnd w:id="976713443"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FD370A">
+            <w:r w:rsidR="00AA1E44">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">歯科医師　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1408071563"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="969350153" w:edGrp="everyone"/>
-                <w:r w:rsidR="00FD370A">
+                <w:permStart w:id="751577501" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AA1E44">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="969350153"/>
+                <w:permEnd w:id="751577501"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FD370A">
+            <w:r w:rsidR="00AA1E44">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>薬剤師</w:t>
             </w:r>
-            <w:r w:rsidR="00FD370A">
+            <w:r w:rsidR="00AA1E44">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1452974480"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1108557475" w:edGrp="everyone"/>
-                <w:r w:rsidR="00FD370A">
+                <w:permStart w:id="689857086" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AA1E44">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1108557475"/>
+                <w:permEnd w:id="689857086"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FD370A">
+            <w:r w:rsidR="00AA1E44">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>その他の医療機関職員</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD370A" w:rsidRPr="00395000" w:rsidTr="008E7FCF">
+      <w:tr w:rsidR="00AA1E44" w:rsidRPr="00395000" w:rsidTr="00FD6B32">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="237" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4159" w:type="dxa"/>
-            <w:gridSpan w:val="28"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="31"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
-[...12 lines deleted...]
-            <w:gridSpan w:val="15"/>
+          <w:p w:rsidR="00AA1E44" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:permStart w:id="934282444" w:edGrp="everyone"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2454" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRDefault="00331777" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRDefault="001A0374" w:rsidP="00AA1E44">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="369115639"/>
+                <w:id w:val="1844663442"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00FD370A">
+                <w:r w:rsidR="00AA1E44">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="328954023"/>
-            <w:r w:rsidR="00FD370A">
+            <w:permEnd w:id="934282444"/>
+            <w:r w:rsidR="00AA1E44">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>新聞</w:t>
             </w:r>
-            <w:r w:rsidR="00FD370A">
+            <w:r w:rsidR="00AA1E44">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
-            <w:r w:rsidR="00FD370A">
+            <w:r w:rsidR="00AA1E44">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>TV</w:t>
             </w:r>
-            <w:r w:rsidR="00FD370A">
+            <w:r w:rsidR="00AA1E44">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>等</w:t>
             </w:r>
-            <w:r w:rsidR="00FD370A">
+            <w:r w:rsidR="00AA1E44">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-761679069"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="715936964" w:edGrp="everyone"/>
-                <w:r w:rsidR="00FD370A">
+                <w:permStart w:id="1019500881" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AA1E44">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="715936964"/>
+                <w:permEnd w:id="1019500881"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FD370A">
+            <w:r w:rsidR="00AA1E44">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>その他</w:t>
             </w:r>
-            <w:r w:rsidR="00FD370A" w:rsidRPr="00395000">
+            <w:r w:rsidR="00AA1E44" w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2944" w:type="dxa"/>
-            <w:gridSpan w:val="24"/>
+            <w:tcW w:w="2924" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
-[...12 lines deleted...]
-            <w:tcW w:w="300" w:type="dxa"/>
+          <w:p w:rsidR="00AA1E44" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="87698688" w:edGrp="everyone"/>
+            <w:permEnd w:id="87698688"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="428" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00395000" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00395000" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidTr="00AD59CE">
+      <w:tr w:rsidR="00AA1E44" w:rsidRPr="00395000" w:rsidTr="00D657D8">
         <w:trPr>
-          <w:trHeight w:val="70"/>
+          <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10066" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:tcW w:w="10153" w:type="dxa"/>
+            <w:gridSpan w:val="78"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
-[...29 lines deleted...]
-              <w:t>葬祭料の支給を受けたく、必要書類を添えて請求します。</w:t>
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00FC2488" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F06089">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>上記のとおり、請求に係る</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>遺族</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年金</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D36C6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の支給を受けたく、必要書類を添えて請求します</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidTr="00AD59CE">
+      <w:tr w:rsidR="00AA1E44" w:rsidRPr="00395000" w:rsidTr="0003149B">
         <w:trPr>
-          <w:trHeight w:val="80"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="860" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="961" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00F06089" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>令和</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="574" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00F06089" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...11 lines deleted...]
-            <w:gridSpan w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1425751953" w:edGrp="everyone"/>
+            <w:permEnd w:id="1425751953"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00F06089" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC2488">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="624" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00F06089" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...11 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1009546839" w:edGrp="everyone"/>
+            <w:permEnd w:id="1009546839"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00F06089" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC2488">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="638" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00F06089" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...11 lines deleted...]
-            <w:gridSpan w:val="4"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1993545178" w:edGrp="everyone"/>
+            <w:permEnd w:id="1993545178"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00F06089" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC2488">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6676" w:type="dxa"/>
-            <w:gridSpan w:val="51"/>
+            <w:tcW w:w="5900" w:type="dxa"/>
+            <w:gridSpan w:val="48"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00F06089" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidTr="00AD59CE">
+      <w:tr w:rsidR="00AA1E44" w:rsidRPr="00395000" w:rsidTr="00FD6B32">
         <w:trPr>
-          <w:trHeight w:val="513"/>
+          <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5126" w:type="dxa"/>
-            <w:gridSpan w:val="34"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00FC2488" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC2488">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>請求者氏名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3740" w:type="dxa"/>
-            <w:gridSpan w:val="24"/>
+            <w:tcW w:w="4207" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00FC2488" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...11 lines deleted...]
-            <w:gridSpan w:val="13"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="353001358" w:edGrp="everyone"/>
+            <w:permEnd w:id="353001358"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1693" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00FC2488" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidTr="00AD59CE">
+      <w:tr w:rsidR="00AA1E44" w:rsidRPr="00395000" w:rsidTr="00D657D8">
         <w:trPr>
-          <w:trHeight w:val="80"/>
+          <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10066" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:tcW w:w="10153" w:type="dxa"/>
+            <w:gridSpan w:val="78"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD370A" w:rsidRPr="00C30322" w:rsidRDefault="00FD370A" w:rsidP="00FD370A">
+          <w:p w:rsidR="00AA1E44" w:rsidRPr="00FC2488" w:rsidRDefault="00AA1E44" w:rsidP="00AA1E44">
             <w:pPr>
               <w:ind w:leftChars="250" w:left="525"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...10 lines deleted...]
-              <w:t>独立行政法人　医薬品医療機器総合機構　理事長　殿</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC2488">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>独立行政法人　医薬品医療機器総合機構</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC2488">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>理事長　殿</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A977CB" w:rsidRPr="00AB11AD" w:rsidRDefault="007C3038" w:rsidP="00C752C3">
+    <w:p w:rsidR="00BE5FCE" w:rsidRPr="005E14FC" w:rsidRDefault="007C3038" w:rsidP="00A105CB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:rightChars="-147" w:right="-309"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:ind w:rightChars="-135" w:right="-283"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED41A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>救済給付に係る情報</w:t>
       </w:r>
       <w:r w:rsidR="00725DAD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>（請求者の個人情報を除く。）は、「</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED41A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>医薬品、医療機器等の品質、有効性及び安全性の確保等に関する法律</w:t>
       </w:r>
       <w:r w:rsidR="00725DAD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
@@ -9990,71 +9961,71 @@
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ご</w:t>
       </w:r>
       <w:r w:rsidR="009D656F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>了承下さい</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED41A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A977CB" w:rsidRPr="00AB11AD" w:rsidSect="00E02A01">
+    <w:sectPr w:rsidR="00BE5FCE" w:rsidRPr="005E14FC" w:rsidSect="00F44888">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="709" w:right="1134" w:bottom="295" w:left="1134" w:header="397" w:footer="454" w:gutter="0"/>
+      <w:pgMar w:top="425" w:right="1134" w:bottom="295" w:left="1134" w:header="397" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="lines" w:linePitch="290" w:charSpace="855"/>
+      <w:docGrid w:type="lines" w:linePitch="290"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C44797" w:rsidRDefault="00C44797" w:rsidP="004E7B78">
+    <w:p w:rsidR="00FD49E2" w:rsidRDefault="00FD49E2" w:rsidP="004E7B78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C44797" w:rsidRDefault="00C44797" w:rsidP="004E7B78">
+    <w:p w:rsidR="00FD49E2" w:rsidRDefault="00FD49E2" w:rsidP="004E7B78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -10071,342 +10042,69 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C44797" w:rsidRDefault="00C44797" w:rsidP="004E7B78">
+    <w:p w:rsidR="00FD49E2" w:rsidRDefault="00FD49E2" w:rsidP="004E7B78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C44797" w:rsidRDefault="00C44797" w:rsidP="004E7B78">
+    <w:p w:rsidR="00FD49E2" w:rsidRDefault="00FD49E2" w:rsidP="004E7B78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01097108"/>
-[...271 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B054F22"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041E659C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
@@ -10453,143 +10151,141 @@
       <w:pPr>
         <w:ind w:left="2976" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3402" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3827" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...6 lines deleted...]
-      <w:lvlText w:val="%1"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FE057CD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D9C03506"/>
+    <w:lvl w:ilvl="0" w:tplc="29340F42">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="425" w:hanging="425"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="851" w:hanging="426"/>
+        <w:ind w:left="272" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1276" w:hanging="425"/>
+        <w:ind w:left="692" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="irohaFullWidth"/>
-      <w:lvlText w:val="(%4)"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1701" w:hanging="425"/>
+        <w:ind w:left="1112" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2126" w:hanging="425"/>
+        <w:ind w:left="1532" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2551" w:hanging="425"/>
+        <w:ind w:left="1952" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2976" w:hanging="425"/>
+        <w:ind w:left="2372" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3402" w:hanging="426"/>
+        <w:ind w:left="2792" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...2 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3827" w:hanging="425"/>
+        <w:ind w:left="3212" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C004862"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31DA481D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="04090023"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:pStyle w:val="1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:pStyle w:val="2"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
@@ -10644,322 +10340,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="8"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3402" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="9"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3827" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...270 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33962DFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3FCFA44"/>
     <w:lvl w:ilvl="0" w:tplc="16949CF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -11004,51 +10429,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3ADE161F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6B4BF88"/>
     <w:lvl w:ilvl="0" w:tplc="83BA1442">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
@@ -11094,142 +10519,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...90 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4158156A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E3D4C7B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
@@ -11276,320 +10610,51 @@
       <w:pPr>
         <w:ind w:left="2976" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3402" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3827" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...268 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5064609A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F2EA328"/>
     <w:lvl w:ilvl="0" w:tplc="16949CF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -11634,51 +10699,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="530F3873"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="46162348"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
@@ -11725,51 +10790,51 @@
       <w:pPr>
         <w:ind w:left="2976" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3402" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3827" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56BF3494"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6BEF210"/>
     <w:lvl w:ilvl="0" w:tplc="302A271C">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -11814,51 +10879,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58991F42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E28ABB8"/>
     <w:lvl w:ilvl="0" w:tplc="9392B1D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="390" w:hanging="390"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -11903,142 +10968,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...90 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="650B161D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6AAA244"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="998" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1418" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
@@ -12080,51 +11054,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3518" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3938" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4358" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="679F158B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C3890B8"/>
     <w:lvl w:ilvl="0" w:tplc="2F70371A">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="390"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="945" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -12169,142 +11143,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3045" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3465" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3885" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...90 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72475067"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F972382C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
@@ -12351,161 +11234,70 @@
       <w:pPr>
         <w:ind w:left="2976" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3402" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3827" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...89 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimalFullWidth"/>
         <w:lvlText w:val="%1"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="425" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="aiueoFullWidth"/>
         <w:lvlText w:val="(%2)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="851" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -12595,660 +11387,581 @@
         <w:pPr>
           <w:ind w:left="3402" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:suff w:val="nothing"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="right"/>
         <w:pPr>
           <w:ind w:left="3827" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="19"/>
-[...38 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="90"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:documentProtection w:edit="readOnly" w:enforcement="1"/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="107"/>
+  <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="145"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385">
+    <o:shapedefaults v:ext="edit" spidmax="14337">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B55F8A"/>
-    <w:rsid w:val="00001BBC"/>
     <w:rsid w:val="000024CA"/>
     <w:rsid w:val="000063C2"/>
     <w:rsid w:val="00010075"/>
     <w:rsid w:val="00012B1C"/>
     <w:rsid w:val="00012CBE"/>
     <w:rsid w:val="000220EF"/>
+    <w:rsid w:val="000247CD"/>
     <w:rsid w:val="000269FC"/>
+    <w:rsid w:val="0003149B"/>
+    <w:rsid w:val="00035E92"/>
     <w:rsid w:val="00047DE7"/>
-    <w:rsid w:val="00050101"/>
     <w:rsid w:val="000570FF"/>
     <w:rsid w:val="00060E28"/>
-    <w:rsid w:val="00062AC0"/>
     <w:rsid w:val="00071F20"/>
     <w:rsid w:val="00081367"/>
     <w:rsid w:val="0009214D"/>
     <w:rsid w:val="000930F5"/>
+    <w:rsid w:val="000938A7"/>
     <w:rsid w:val="00094724"/>
-    <w:rsid w:val="00095F4B"/>
-    <w:rsid w:val="000A0194"/>
     <w:rsid w:val="000A2765"/>
     <w:rsid w:val="000A527A"/>
-    <w:rsid w:val="000C13B0"/>
     <w:rsid w:val="000C4B52"/>
     <w:rsid w:val="000C4E15"/>
     <w:rsid w:val="000C520F"/>
     <w:rsid w:val="000D420D"/>
     <w:rsid w:val="000D6964"/>
+    <w:rsid w:val="000E258A"/>
     <w:rsid w:val="000E32CA"/>
     <w:rsid w:val="000E69BD"/>
-    <w:rsid w:val="000F0B2F"/>
     <w:rsid w:val="0010029C"/>
-    <w:rsid w:val="0010285F"/>
     <w:rsid w:val="00102CA6"/>
     <w:rsid w:val="0011265D"/>
     <w:rsid w:val="00114D03"/>
-    <w:rsid w:val="00127579"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00147ED0"/>
+    <w:rsid w:val="00120FF5"/>
     <w:rsid w:val="00151AC5"/>
     <w:rsid w:val="001526C1"/>
     <w:rsid w:val="00153DAC"/>
     <w:rsid w:val="0016056B"/>
-    <w:rsid w:val="00164989"/>
     <w:rsid w:val="0017271C"/>
     <w:rsid w:val="001965C4"/>
+    <w:rsid w:val="001A0374"/>
     <w:rsid w:val="001A4233"/>
+    <w:rsid w:val="001B3E0D"/>
     <w:rsid w:val="001C0E29"/>
-    <w:rsid w:val="001C2523"/>
-    <w:rsid w:val="001D207A"/>
     <w:rsid w:val="001D2FC3"/>
     <w:rsid w:val="001D5952"/>
     <w:rsid w:val="001E232F"/>
-    <w:rsid w:val="001F054F"/>
-    <w:rsid w:val="001F23B9"/>
     <w:rsid w:val="001F414B"/>
-    <w:rsid w:val="001F7781"/>
     <w:rsid w:val="002028A5"/>
-    <w:rsid w:val="00210244"/>
-    <w:rsid w:val="0021324D"/>
+    <w:rsid w:val="00212CB8"/>
     <w:rsid w:val="0021618D"/>
     <w:rsid w:val="00222C64"/>
     <w:rsid w:val="00242CF6"/>
-    <w:rsid w:val="00243F5A"/>
     <w:rsid w:val="0024528A"/>
     <w:rsid w:val="00250EA9"/>
-    <w:rsid w:val="0025442C"/>
     <w:rsid w:val="00262019"/>
     <w:rsid w:val="0026259E"/>
     <w:rsid w:val="00266B11"/>
-    <w:rsid w:val="00267563"/>
     <w:rsid w:val="00270615"/>
     <w:rsid w:val="00275D01"/>
     <w:rsid w:val="002813AB"/>
     <w:rsid w:val="002912C1"/>
     <w:rsid w:val="00295DF7"/>
     <w:rsid w:val="002A39DE"/>
     <w:rsid w:val="002A6762"/>
     <w:rsid w:val="002B4109"/>
     <w:rsid w:val="002B4203"/>
-    <w:rsid w:val="002C1101"/>
     <w:rsid w:val="002D2BDA"/>
-    <w:rsid w:val="002D4E49"/>
     <w:rsid w:val="002E0068"/>
     <w:rsid w:val="002E59C2"/>
     <w:rsid w:val="002F3DBE"/>
     <w:rsid w:val="002F496D"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="00310243"/>
-    <w:rsid w:val="00331777"/>
     <w:rsid w:val="00334476"/>
     <w:rsid w:val="0034397B"/>
-    <w:rsid w:val="00350578"/>
+    <w:rsid w:val="003460AD"/>
     <w:rsid w:val="00356A8B"/>
+    <w:rsid w:val="003652A2"/>
     <w:rsid w:val="00372A58"/>
     <w:rsid w:val="00375D4D"/>
-    <w:rsid w:val="00376E54"/>
+    <w:rsid w:val="00384D17"/>
     <w:rsid w:val="00385CFB"/>
     <w:rsid w:val="00395000"/>
-    <w:rsid w:val="003A32D8"/>
     <w:rsid w:val="003A78F6"/>
-    <w:rsid w:val="003B5563"/>
+    <w:rsid w:val="003B2F87"/>
+    <w:rsid w:val="003B4F18"/>
+    <w:rsid w:val="003B50D4"/>
     <w:rsid w:val="003C08F5"/>
     <w:rsid w:val="003C09D7"/>
     <w:rsid w:val="003C6882"/>
-    <w:rsid w:val="003D2F9C"/>
     <w:rsid w:val="003D36C6"/>
-    <w:rsid w:val="003D6295"/>
-    <w:rsid w:val="003E3A61"/>
+    <w:rsid w:val="003D762F"/>
+    <w:rsid w:val="003D7907"/>
     <w:rsid w:val="003E787D"/>
     <w:rsid w:val="003E7956"/>
     <w:rsid w:val="003F3656"/>
     <w:rsid w:val="003F5821"/>
     <w:rsid w:val="004148B6"/>
     <w:rsid w:val="0042182F"/>
     <w:rsid w:val="00423DAC"/>
-    <w:rsid w:val="00424969"/>
-    <w:rsid w:val="00435A78"/>
+    <w:rsid w:val="00430B0F"/>
+    <w:rsid w:val="00441963"/>
     <w:rsid w:val="0044692F"/>
     <w:rsid w:val="00447181"/>
     <w:rsid w:val="004475F7"/>
-    <w:rsid w:val="00452518"/>
     <w:rsid w:val="004550A7"/>
     <w:rsid w:val="004600DD"/>
-    <w:rsid w:val="004759C2"/>
-    <w:rsid w:val="00475F09"/>
+    <w:rsid w:val="004701AE"/>
     <w:rsid w:val="00476675"/>
     <w:rsid w:val="004839BC"/>
     <w:rsid w:val="004911E3"/>
     <w:rsid w:val="004912B7"/>
     <w:rsid w:val="004A4749"/>
     <w:rsid w:val="004A621E"/>
-    <w:rsid w:val="004B2A0F"/>
     <w:rsid w:val="004B43C4"/>
     <w:rsid w:val="004B70CD"/>
-    <w:rsid w:val="004C1EE7"/>
-    <w:rsid w:val="004D524F"/>
+    <w:rsid w:val="004E125D"/>
+    <w:rsid w:val="004E1791"/>
     <w:rsid w:val="004E3200"/>
-    <w:rsid w:val="004E6FB1"/>
+    <w:rsid w:val="004E6258"/>
     <w:rsid w:val="004E76FC"/>
     <w:rsid w:val="004E7B78"/>
     <w:rsid w:val="004F3A6D"/>
+    <w:rsid w:val="005003B4"/>
     <w:rsid w:val="00501E46"/>
-    <w:rsid w:val="00505C01"/>
-    <w:rsid w:val="00505FEA"/>
     <w:rsid w:val="00507C71"/>
     <w:rsid w:val="00511430"/>
+    <w:rsid w:val="00515ABC"/>
+    <w:rsid w:val="005225DE"/>
     <w:rsid w:val="00522B3F"/>
     <w:rsid w:val="00533124"/>
     <w:rsid w:val="005377CE"/>
     <w:rsid w:val="00537DCC"/>
     <w:rsid w:val="00546736"/>
     <w:rsid w:val="00550BDB"/>
     <w:rsid w:val="0055483C"/>
-    <w:rsid w:val="005660F5"/>
     <w:rsid w:val="00572C5A"/>
     <w:rsid w:val="00575110"/>
+    <w:rsid w:val="0059137D"/>
+    <w:rsid w:val="005A34C4"/>
+    <w:rsid w:val="005A6692"/>
     <w:rsid w:val="005B00E2"/>
     <w:rsid w:val="005C1C77"/>
     <w:rsid w:val="005D0C3C"/>
-    <w:rsid w:val="005E0688"/>
     <w:rsid w:val="005E0E12"/>
     <w:rsid w:val="005E103A"/>
     <w:rsid w:val="005E14FC"/>
-    <w:rsid w:val="005E32D4"/>
     <w:rsid w:val="005E78EA"/>
     <w:rsid w:val="005F0354"/>
+    <w:rsid w:val="00600659"/>
     <w:rsid w:val="0060576D"/>
-    <w:rsid w:val="00611D57"/>
     <w:rsid w:val="00622304"/>
-    <w:rsid w:val="00622E56"/>
     <w:rsid w:val="006232A3"/>
+    <w:rsid w:val="0063649F"/>
     <w:rsid w:val="00641B91"/>
     <w:rsid w:val="00643D0B"/>
-    <w:rsid w:val="00644A68"/>
-    <w:rsid w:val="00652D9A"/>
     <w:rsid w:val="0066080C"/>
+    <w:rsid w:val="00670811"/>
     <w:rsid w:val="00671C65"/>
     <w:rsid w:val="00673E5F"/>
-    <w:rsid w:val="00686C83"/>
     <w:rsid w:val="00697B57"/>
     <w:rsid w:val="006A091F"/>
-    <w:rsid w:val="006A5C03"/>
+    <w:rsid w:val="006B4114"/>
     <w:rsid w:val="006B494C"/>
-    <w:rsid w:val="006C15D7"/>
     <w:rsid w:val="006C15EE"/>
-    <w:rsid w:val="006C6B36"/>
+    <w:rsid w:val="006C42DB"/>
     <w:rsid w:val="006D36B1"/>
     <w:rsid w:val="006D3D39"/>
     <w:rsid w:val="006D5118"/>
     <w:rsid w:val="006D72C3"/>
     <w:rsid w:val="006E08AF"/>
     <w:rsid w:val="006E11CA"/>
     <w:rsid w:val="006E3D1B"/>
     <w:rsid w:val="006E5077"/>
-    <w:rsid w:val="006E59A4"/>
-    <w:rsid w:val="006F7C2A"/>
+    <w:rsid w:val="006F6DE9"/>
     <w:rsid w:val="00725DAD"/>
     <w:rsid w:val="00733FA0"/>
+    <w:rsid w:val="00743988"/>
     <w:rsid w:val="0074448B"/>
-    <w:rsid w:val="00746952"/>
     <w:rsid w:val="00754E07"/>
     <w:rsid w:val="00755CB7"/>
     <w:rsid w:val="00757410"/>
     <w:rsid w:val="00760CEF"/>
     <w:rsid w:val="00762156"/>
-    <w:rsid w:val="007645D5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007759BD"/>
     <w:rsid w:val="00780F8E"/>
     <w:rsid w:val="007824FB"/>
     <w:rsid w:val="007906E6"/>
     <w:rsid w:val="0079691F"/>
     <w:rsid w:val="00797371"/>
-    <w:rsid w:val="007A77F8"/>
     <w:rsid w:val="007B3605"/>
-    <w:rsid w:val="007B50ED"/>
+    <w:rsid w:val="007B5D68"/>
     <w:rsid w:val="007B5DC2"/>
-    <w:rsid w:val="007B5FDE"/>
+    <w:rsid w:val="007C1009"/>
     <w:rsid w:val="007C3038"/>
     <w:rsid w:val="007C3B43"/>
-    <w:rsid w:val="007D11B8"/>
-    <w:rsid w:val="007E6510"/>
     <w:rsid w:val="007F1D50"/>
-    <w:rsid w:val="007F337E"/>
     <w:rsid w:val="007F4F4E"/>
     <w:rsid w:val="0080206F"/>
     <w:rsid w:val="00802E83"/>
     <w:rsid w:val="00803E23"/>
+    <w:rsid w:val="00804DF2"/>
     <w:rsid w:val="00805BC7"/>
     <w:rsid w:val="00806676"/>
     <w:rsid w:val="008102CF"/>
+    <w:rsid w:val="008127B1"/>
     <w:rsid w:val="00820B40"/>
     <w:rsid w:val="00821803"/>
     <w:rsid w:val="0082408F"/>
     <w:rsid w:val="00824A8F"/>
-    <w:rsid w:val="0083385B"/>
+    <w:rsid w:val="00826810"/>
     <w:rsid w:val="008359D5"/>
     <w:rsid w:val="0083642F"/>
-    <w:rsid w:val="008431F6"/>
     <w:rsid w:val="00847745"/>
-    <w:rsid w:val="00851E85"/>
-    <w:rsid w:val="00852205"/>
     <w:rsid w:val="008548A8"/>
     <w:rsid w:val="0085591C"/>
     <w:rsid w:val="00856124"/>
     <w:rsid w:val="008576BC"/>
-    <w:rsid w:val="00862E8D"/>
+    <w:rsid w:val="008619AF"/>
     <w:rsid w:val="00863BA7"/>
     <w:rsid w:val="00870BC6"/>
-    <w:rsid w:val="00876094"/>
     <w:rsid w:val="00881612"/>
     <w:rsid w:val="008858B4"/>
+    <w:rsid w:val="00887A4A"/>
+    <w:rsid w:val="008A0B84"/>
     <w:rsid w:val="008A0E55"/>
     <w:rsid w:val="008A756D"/>
-    <w:rsid w:val="008B0294"/>
     <w:rsid w:val="008B1CF5"/>
+    <w:rsid w:val="008B2705"/>
     <w:rsid w:val="008B51DA"/>
-    <w:rsid w:val="008B590D"/>
     <w:rsid w:val="008C5A8C"/>
+    <w:rsid w:val="008D19F7"/>
     <w:rsid w:val="008D4DC9"/>
     <w:rsid w:val="008E1930"/>
     <w:rsid w:val="008E4700"/>
-    <w:rsid w:val="008E7FCF"/>
-    <w:rsid w:val="00902C7F"/>
+    <w:rsid w:val="008E66E6"/>
+    <w:rsid w:val="00902F52"/>
     <w:rsid w:val="00903AC4"/>
-    <w:rsid w:val="009064ED"/>
     <w:rsid w:val="00910723"/>
     <w:rsid w:val="00912C94"/>
-    <w:rsid w:val="009158A1"/>
     <w:rsid w:val="00922734"/>
     <w:rsid w:val="00922BF8"/>
-    <w:rsid w:val="00931A88"/>
     <w:rsid w:val="0093261A"/>
+    <w:rsid w:val="0093276D"/>
+    <w:rsid w:val="00934324"/>
     <w:rsid w:val="00934858"/>
+    <w:rsid w:val="00941CCA"/>
     <w:rsid w:val="0094230D"/>
     <w:rsid w:val="00943C7D"/>
-    <w:rsid w:val="0094619B"/>
     <w:rsid w:val="00946DF7"/>
     <w:rsid w:val="00961CCD"/>
-    <w:rsid w:val="0097238C"/>
+    <w:rsid w:val="00966DF6"/>
     <w:rsid w:val="00972E10"/>
-    <w:rsid w:val="009760F9"/>
+    <w:rsid w:val="00975DB8"/>
+    <w:rsid w:val="00986659"/>
     <w:rsid w:val="00993981"/>
     <w:rsid w:val="009A38B1"/>
+    <w:rsid w:val="009A3FB7"/>
     <w:rsid w:val="009A65A3"/>
-    <w:rsid w:val="009B0660"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009C759F"/>
+    <w:rsid w:val="009C7F07"/>
     <w:rsid w:val="009D1976"/>
     <w:rsid w:val="009D59AB"/>
     <w:rsid w:val="009D656F"/>
     <w:rsid w:val="009E4AB0"/>
+    <w:rsid w:val="009E732F"/>
     <w:rsid w:val="009F5853"/>
     <w:rsid w:val="00A04428"/>
+    <w:rsid w:val="00A105CB"/>
     <w:rsid w:val="00A1619E"/>
+    <w:rsid w:val="00A22A18"/>
     <w:rsid w:val="00A31F59"/>
+    <w:rsid w:val="00A35348"/>
     <w:rsid w:val="00A42E24"/>
+    <w:rsid w:val="00A51293"/>
     <w:rsid w:val="00A66759"/>
-    <w:rsid w:val="00A70E19"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A74174"/>
+    <w:rsid w:val="00A66D0D"/>
+    <w:rsid w:val="00A73C6E"/>
+    <w:rsid w:val="00A852EF"/>
     <w:rsid w:val="00A856CD"/>
     <w:rsid w:val="00A86B11"/>
     <w:rsid w:val="00A93CD8"/>
-    <w:rsid w:val="00A94D17"/>
-    <w:rsid w:val="00A977CB"/>
+    <w:rsid w:val="00AA1E44"/>
     <w:rsid w:val="00AA6EF3"/>
     <w:rsid w:val="00AA7F49"/>
-    <w:rsid w:val="00AB11AD"/>
     <w:rsid w:val="00AB2085"/>
+    <w:rsid w:val="00AB35B4"/>
     <w:rsid w:val="00AB712E"/>
+    <w:rsid w:val="00AB7334"/>
     <w:rsid w:val="00AB78C4"/>
+    <w:rsid w:val="00AC3188"/>
+    <w:rsid w:val="00AD0526"/>
     <w:rsid w:val="00AD10C3"/>
-    <w:rsid w:val="00AD59CE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AE6DC0"/>
+    <w:rsid w:val="00AE5FFC"/>
     <w:rsid w:val="00AF407C"/>
     <w:rsid w:val="00AF40A8"/>
     <w:rsid w:val="00AF4514"/>
     <w:rsid w:val="00AF4CD2"/>
     <w:rsid w:val="00AF5D84"/>
     <w:rsid w:val="00B01548"/>
     <w:rsid w:val="00B068E4"/>
     <w:rsid w:val="00B0762A"/>
+    <w:rsid w:val="00B104D2"/>
     <w:rsid w:val="00B1385C"/>
-    <w:rsid w:val="00B13ABC"/>
     <w:rsid w:val="00B13B34"/>
-    <w:rsid w:val="00B20372"/>
     <w:rsid w:val="00B22C54"/>
-    <w:rsid w:val="00B35E27"/>
+    <w:rsid w:val="00B2733D"/>
+    <w:rsid w:val="00B27B05"/>
     <w:rsid w:val="00B42CB9"/>
     <w:rsid w:val="00B43142"/>
     <w:rsid w:val="00B456B5"/>
     <w:rsid w:val="00B55F8A"/>
     <w:rsid w:val="00B61711"/>
-    <w:rsid w:val="00B651D6"/>
     <w:rsid w:val="00B66C8A"/>
     <w:rsid w:val="00B730C5"/>
-    <w:rsid w:val="00B85346"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B94500"/>
+    <w:rsid w:val="00B752C3"/>
     <w:rsid w:val="00B94DBA"/>
-    <w:rsid w:val="00BA17D9"/>
     <w:rsid w:val="00BA1B6C"/>
     <w:rsid w:val="00BA6CED"/>
     <w:rsid w:val="00BB1AAE"/>
     <w:rsid w:val="00BB4CCB"/>
+    <w:rsid w:val="00BD6F21"/>
     <w:rsid w:val="00BD7712"/>
-    <w:rsid w:val="00BE0DDB"/>
     <w:rsid w:val="00BE5FCE"/>
+    <w:rsid w:val="00BE6233"/>
     <w:rsid w:val="00BE79DD"/>
     <w:rsid w:val="00BF2852"/>
-    <w:rsid w:val="00C00F2E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C05F38"/>
     <w:rsid w:val="00C0721F"/>
     <w:rsid w:val="00C109C0"/>
     <w:rsid w:val="00C15D1D"/>
     <w:rsid w:val="00C2187E"/>
     <w:rsid w:val="00C228FE"/>
     <w:rsid w:val="00C2317F"/>
-    <w:rsid w:val="00C30322"/>
     <w:rsid w:val="00C30B23"/>
-    <w:rsid w:val="00C33400"/>
     <w:rsid w:val="00C4168F"/>
     <w:rsid w:val="00C42125"/>
-    <w:rsid w:val="00C44797"/>
     <w:rsid w:val="00C4700D"/>
     <w:rsid w:val="00C52467"/>
     <w:rsid w:val="00C5515B"/>
     <w:rsid w:val="00C61F0F"/>
     <w:rsid w:val="00C63751"/>
+    <w:rsid w:val="00C67C64"/>
     <w:rsid w:val="00C709BE"/>
-    <w:rsid w:val="00C70F47"/>
-    <w:rsid w:val="00C752C3"/>
+    <w:rsid w:val="00C73023"/>
     <w:rsid w:val="00C875A0"/>
+    <w:rsid w:val="00C94258"/>
     <w:rsid w:val="00C946C0"/>
     <w:rsid w:val="00CA4A6C"/>
     <w:rsid w:val="00CB0901"/>
     <w:rsid w:val="00CB6AE0"/>
     <w:rsid w:val="00CB7F82"/>
     <w:rsid w:val="00CC14EF"/>
     <w:rsid w:val="00CC3D64"/>
     <w:rsid w:val="00CC406B"/>
     <w:rsid w:val="00CD20A7"/>
+    <w:rsid w:val="00CD5BB6"/>
+    <w:rsid w:val="00CD7A58"/>
     <w:rsid w:val="00CE5F95"/>
+    <w:rsid w:val="00CF086C"/>
     <w:rsid w:val="00CF22F1"/>
     <w:rsid w:val="00CF6639"/>
     <w:rsid w:val="00CF76A2"/>
-    <w:rsid w:val="00D12799"/>
+    <w:rsid w:val="00D02CBD"/>
+    <w:rsid w:val="00D10B62"/>
     <w:rsid w:val="00D130AC"/>
     <w:rsid w:val="00D20517"/>
+    <w:rsid w:val="00D21F1D"/>
     <w:rsid w:val="00D22618"/>
     <w:rsid w:val="00D3000A"/>
     <w:rsid w:val="00D312AD"/>
     <w:rsid w:val="00D34ADD"/>
-    <w:rsid w:val="00D35975"/>
-    <w:rsid w:val="00D37A08"/>
+    <w:rsid w:val="00D37560"/>
     <w:rsid w:val="00D41498"/>
-    <w:rsid w:val="00D47127"/>
     <w:rsid w:val="00D471F7"/>
-    <w:rsid w:val="00D53E3C"/>
-    <w:rsid w:val="00D603EE"/>
     <w:rsid w:val="00D6202C"/>
+    <w:rsid w:val="00D657D8"/>
     <w:rsid w:val="00D7003B"/>
+    <w:rsid w:val="00D70995"/>
     <w:rsid w:val="00D7121E"/>
+    <w:rsid w:val="00D71223"/>
     <w:rsid w:val="00D74D86"/>
     <w:rsid w:val="00D772C2"/>
     <w:rsid w:val="00D775C2"/>
-    <w:rsid w:val="00D84818"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DA667C"/>
     <w:rsid w:val="00DB16A0"/>
     <w:rsid w:val="00DB21B8"/>
     <w:rsid w:val="00DB53FA"/>
-    <w:rsid w:val="00DB5A6F"/>
-    <w:rsid w:val="00DC34AB"/>
     <w:rsid w:val="00DE41F0"/>
     <w:rsid w:val="00DE456F"/>
-    <w:rsid w:val="00DE4CA9"/>
-    <w:rsid w:val="00DE7140"/>
     <w:rsid w:val="00E01831"/>
-    <w:rsid w:val="00E02A01"/>
-    <w:rsid w:val="00E02FF8"/>
     <w:rsid w:val="00E1111F"/>
     <w:rsid w:val="00E13578"/>
     <w:rsid w:val="00E16D10"/>
     <w:rsid w:val="00E27EA5"/>
-    <w:rsid w:val="00E34421"/>
     <w:rsid w:val="00E4496F"/>
     <w:rsid w:val="00E45904"/>
+    <w:rsid w:val="00E50943"/>
     <w:rsid w:val="00E60A3E"/>
     <w:rsid w:val="00E62E65"/>
+    <w:rsid w:val="00E67E57"/>
+    <w:rsid w:val="00E81A0A"/>
     <w:rsid w:val="00E97256"/>
     <w:rsid w:val="00EA3701"/>
     <w:rsid w:val="00EA40A2"/>
     <w:rsid w:val="00EA42EE"/>
     <w:rsid w:val="00EA4521"/>
-    <w:rsid w:val="00EB6F71"/>
+    <w:rsid w:val="00EC2C1A"/>
+    <w:rsid w:val="00EC7940"/>
     <w:rsid w:val="00ED41A2"/>
-    <w:rsid w:val="00ED6E04"/>
     <w:rsid w:val="00EE36C6"/>
     <w:rsid w:val="00EE6493"/>
     <w:rsid w:val="00EF16D9"/>
-    <w:rsid w:val="00EF50E7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F027BE"/>
     <w:rsid w:val="00F04E53"/>
-    <w:rsid w:val="00F05042"/>
     <w:rsid w:val="00F06089"/>
     <w:rsid w:val="00F06C13"/>
+    <w:rsid w:val="00F121D2"/>
     <w:rsid w:val="00F305E0"/>
+    <w:rsid w:val="00F44888"/>
     <w:rsid w:val="00F46A07"/>
     <w:rsid w:val="00F5251C"/>
     <w:rsid w:val="00F5445C"/>
     <w:rsid w:val="00F54660"/>
     <w:rsid w:val="00F6466E"/>
-    <w:rsid w:val="00F7444B"/>
-    <w:rsid w:val="00F77716"/>
+    <w:rsid w:val="00F64BCE"/>
+    <w:rsid w:val="00F7411F"/>
     <w:rsid w:val="00F9530D"/>
     <w:rsid w:val="00FA003F"/>
-    <w:rsid w:val="00FA5A42"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FB5B55"/>
+    <w:rsid w:val="00FB05DF"/>
+    <w:rsid w:val="00FC19FA"/>
     <w:rsid w:val="00FC2488"/>
-    <w:rsid w:val="00FD370A"/>
     <w:rsid w:val="00FD469B"/>
+    <w:rsid w:val="00FD49E2"/>
+    <w:rsid w:val="00FD6B32"/>
     <w:rsid w:val="00FE04D7"/>
     <w:rsid w:val="00FE1C0D"/>
     <w:rsid w:val="00FE297E"/>
-    <w:rsid w:val="00FF0513"/>
     <w:rsid w:val="00FF14A0"/>
     <w:rsid w:val="00FF4D43"/>
     <w:rsid w:val="00FF6089"/>
     <w:rsid w:val="00FF60C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385">
+    <o:shapedefaults v:ext="edit" spidmax="14337">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="63F7FE2A"/>
+  <w14:docId w14:val="24582D21"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13614,226 +12327,226 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00D41498"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="27"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D41498"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="27"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D41498"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="27"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="40"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="27"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="50"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="27"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="60"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="27"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="70"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="27"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="80"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="27"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="27"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
@@ -14279,102 +12992,66 @@
     <w:link w:val="152"/>
     <w:qFormat/>
     <w:rsid w:val="003F5821"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:ind w:left="150" w:hangingChars="150" w:hanging="150"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsia="ＭＳ 明朝"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="152">
     <w:name w:val="ぶら下げ1.5 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="151"/>
     <w:rsid w:val="003F5821"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsia="ＭＳ 明朝"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05-2">
-[...50 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:customStyle="1" w:styleId="13">
+    <w:name w:val="表 (格子)1"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a3"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="009E732F"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="999112770">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
@@ -14632,78 +13309,77 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DD445D4-DEBB-4370-9DEF-4118358BAD34}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7DA9973-60A0-4E50-ACEE-5854472E6B96}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>208</Words>
-  <Characters>1192</Characters>
+  <Words>209</Words>
+  <Characters>1196</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1398</CharactersWithSpaces>
+  <CharactersWithSpaces>1403</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>