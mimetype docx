--- v0 (2026-05-27)
+++ v1 (2026-07-27)
@@ -21,5631 +21,10047 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00F5251C" w:rsidRPr="00903AC4" w:rsidRDefault="00B1385C" w:rsidP="0009214D">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903AC4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>様式</w:t>
       </w:r>
-      <w:r w:rsidR="009C759F">
-[...7 lines deleted...]
-      <w:r w:rsidR="000E3B61">
+      <w:r w:rsidR="00D21F1D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>７</w:t>
+        <w:t>１１</w:t>
       </w:r>
-      <w:r w:rsidR="00E330BE">
+      <w:r w:rsidR="009E732F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>－２</w:t>
       </w:r>
+      <w:r w:rsidR="00D21F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>の(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0005">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>２</w:t>
+      </w:r>
+      <w:r w:rsidR="00D21F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="005D0C3C" w:rsidRPr="0060576D" w:rsidRDefault="00E330BE" w:rsidP="005D0C3C">
+    <w:p w:rsidR="005D0C3C" w:rsidRPr="0060576D" w:rsidRDefault="009E732F" w:rsidP="005D0C3C">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>感染</w:t>
       </w:r>
-      <w:r w:rsidR="000E3B61">
-[...14 lines deleted...]
-      </w:r>
       <w:r w:rsidR="005D0C3C" w:rsidRPr="0060576D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>用</w:t>
+        <w:t>救済給付用</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D0C3C" w:rsidRPr="0060576D" w:rsidRDefault="000E3B61" w:rsidP="005D0C3C">
+    <w:p w:rsidR="005D0C3C" w:rsidRPr="0060576D" w:rsidRDefault="00EC7940" w:rsidP="005D0C3C">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>未支給の</w:t>
+        <w:t>遺族</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CB0005">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>一時金</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5251C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>救済給付</w:t>
+        <w:t>請求</w:t>
       </w:r>
-      <w:r w:rsidR="007759BD">
+      <w:r w:rsidR="005D0C3C" w:rsidRPr="0060576D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>請求書</w:t>
+        <w:t>書</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
-        <w:tblW w:w="10037" w:type="dxa"/>
+        <w:tblW w:w="10151" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="236"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="274"/>
+        <w:gridCol w:w="239"/>
+        <w:gridCol w:w="1"/>
+        <w:gridCol w:w="740"/>
+        <w:gridCol w:w="261"/>
+        <w:gridCol w:w="464"/>
+        <w:gridCol w:w="14"/>
+        <w:gridCol w:w="196"/>
+        <w:gridCol w:w="123"/>
         <w:gridCol w:w="11"/>
-        <w:gridCol w:w="423"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="115"/>
+        <w:gridCol w:w="78"/>
+        <w:gridCol w:w="131"/>
+        <w:gridCol w:w="18"/>
+        <w:gridCol w:w="35"/>
+        <w:gridCol w:w="486"/>
+        <w:gridCol w:w="33"/>
+        <w:gridCol w:w="123"/>
+        <w:gridCol w:w="29"/>
+        <w:gridCol w:w="59"/>
+        <w:gridCol w:w="28"/>
+        <w:gridCol w:w="241"/>
+        <w:gridCol w:w="53"/>
+        <w:gridCol w:w="221"/>
+        <w:gridCol w:w="74"/>
+        <w:gridCol w:w="162"/>
+        <w:gridCol w:w="76"/>
+        <w:gridCol w:w="57"/>
+        <w:gridCol w:w="163"/>
+        <w:gridCol w:w="6"/>
+        <w:gridCol w:w="131"/>
         <w:gridCol w:w="73"/>
-        <w:gridCol w:w="378"/>
         <w:gridCol w:w="23"/>
-        <w:gridCol w:w="129"/>
+        <w:gridCol w:w="4"/>
+        <w:gridCol w:w="21"/>
+        <w:gridCol w:w="183"/>
+        <w:gridCol w:w="373"/>
         <w:gridCol w:w="30"/>
-        <w:gridCol w:w="95"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="17"/>
+        <w:gridCol w:w="576"/>
+        <w:gridCol w:w="19"/>
+        <w:gridCol w:w="259"/>
+        <w:gridCol w:w="271"/>
+        <w:gridCol w:w="223"/>
+        <w:gridCol w:w="240"/>
+        <w:gridCol w:w="222"/>
+        <w:gridCol w:w="32"/>
+        <w:gridCol w:w="116"/>
+        <w:gridCol w:w="252"/>
+        <w:gridCol w:w="118"/>
+        <w:gridCol w:w="31"/>
+        <w:gridCol w:w="240"/>
+        <w:gridCol w:w="49"/>
+        <w:gridCol w:w="264"/>
         <w:gridCol w:w="62"/>
-        <w:gridCol w:w="94"/>
-[...15 lines deleted...]
-        <w:gridCol w:w="278"/>
+        <w:gridCol w:w="24"/>
+        <w:gridCol w:w="158"/>
+        <w:gridCol w:w="76"/>
+        <w:gridCol w:w="111"/>
+        <w:gridCol w:w="56"/>
+        <w:gridCol w:w="79"/>
+        <w:gridCol w:w="44"/>
+        <w:gridCol w:w="101"/>
+        <w:gridCol w:w="59"/>
+        <w:gridCol w:w="76"/>
+        <w:gridCol w:w="177"/>
+        <w:gridCol w:w="74"/>
+        <w:gridCol w:w="44"/>
+        <w:gridCol w:w="52"/>
+        <w:gridCol w:w="70"/>
+        <w:gridCol w:w="36"/>
         <w:gridCol w:w="100"/>
-        <w:gridCol w:w="212"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="79"/>
+        <w:gridCol w:w="21"/>
+        <w:gridCol w:w="310"/>
+        <w:gridCol w:w="45"/>
         <w:gridCol w:w="20"/>
-        <w:gridCol w:w="232"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="6"/>
+        <w:gridCol w:w="35"/>
+        <w:gridCol w:w="370"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidTr="003C36CF">
+      <w:tr w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidTr="001313DD">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcW w:w="239" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0194">
+            <w:r w:rsidRPr="00753912">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑴</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1480" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0194">
+            <w:r w:rsidRPr="00753912">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>フリガナ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3245" w:type="dxa"/>
-            <w:gridSpan w:val="21"/>
+            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:gridSpan w:val="29"/>
             <w:tcBorders>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1471680147" w:edGrp="everyone"/>
-[...7 lines deleted...]
-            <w:gridSpan w:val="5"/>
+            <w:permStart w:id="1248538378" w:edGrp="everyone"/>
+            <w:permEnd w:id="1248538378"/>
+          </w:p>
+        </w:tc>
+        <w:permStart w:id="1210659844" w:edGrp="everyone"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="00C36125" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00EC04EA" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1658418226"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003C36CF" w:rsidRPr="000A0194">
+                <w:r w:rsidR="00E94108" w:rsidRPr="00753912">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="697762429"/>
-            <w:r w:rsidR="003C36CF" w:rsidRPr="000A0194">
+            <w:permEnd w:id="1210659844"/>
+            <w:r w:rsidR="00E94108" w:rsidRPr="00753912">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>男</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="00C36125" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00EC04EA" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-261533146"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1203512523" w:edGrp="everyone"/>
-                <w:r w:rsidR="003C36CF" w:rsidRPr="000A0194">
+                <w:permStart w:id="1742412150" w:edGrp="everyone"/>
+                <w:r w:rsidR="00E94108" w:rsidRPr="00753912">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1203512523"/>
-            <w:r w:rsidR="003C36CF" w:rsidRPr="000A0194">
+            <w:permEnd w:id="1742412150"/>
+            <w:r w:rsidR="00E94108" w:rsidRPr="00753912">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>女</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
+            <w:tcW w:w="278" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0194">
+            <w:r w:rsidRPr="00753912">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑵</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="707" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="784" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="00C52467" w:rsidRDefault="00C36125" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00C52467" w:rsidRDefault="00EC04EA" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-70431141"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1366185587" w:edGrp="everyone"/>
-                <w:r w:rsidR="003C36CF" w:rsidRPr="00C52467">
+                <w:permStart w:id="1605332534" w:edGrp="everyone"/>
+                <w:r w:rsidR="00E94108" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1366185587"/>
+                <w:permEnd w:id="1605332534"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003C36CF" w:rsidRPr="00C52467">
+            <w:r w:rsidR="00E94108" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>明治</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="00C52467" w:rsidRDefault="00C36125" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00C52467" w:rsidRDefault="00EC04EA" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1243689408"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1310924353" w:edGrp="everyone"/>
-                <w:r w:rsidR="003C36CF" w:rsidRPr="00C52467">
+                <w:permStart w:id="1757240665" w:edGrp="everyone"/>
+                <w:r w:rsidR="00E94108" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1310924353"/>
+                <w:permEnd w:id="1757240665"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003C36CF" w:rsidRPr="00C52467">
+            <w:r w:rsidR="00E94108" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>大正</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="00C52467" w:rsidRDefault="00C36125" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00C52467" w:rsidRDefault="00EC04EA" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-172500401"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1518076322" w:edGrp="everyone"/>
-                <w:r w:rsidR="003C36CF" w:rsidRPr="00C52467">
+                <w:permStart w:id="1811883593" w:edGrp="everyone"/>
+                <w:r w:rsidR="00E94108" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1518076322"/>
+                <w:permEnd w:id="1811883593"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003C36CF" w:rsidRPr="00C52467">
+            <w:r w:rsidR="00E94108" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>昭和</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C36CF" w:rsidRDefault="00C36125" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRDefault="00EC04EA" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1830558731"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1580335265" w:edGrp="everyone"/>
-                <w:r w:rsidR="003C36CF" w:rsidRPr="00C52467">
+                <w:permStart w:id="1053500002" w:edGrp="everyone"/>
+                <w:r w:rsidR="00E94108" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1580335265"/>
-            <w:r w:rsidR="003C36CF" w:rsidRPr="00C52467">
+            <w:permEnd w:id="1053500002"/>
+            <w:r w:rsidR="00E94108" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>平成</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="00C52467" w:rsidRDefault="00C36125" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00C52467" w:rsidRDefault="00EC04EA" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="367572642"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="904270713" w:edGrp="everyone"/>
-                <w:r w:rsidR="003C36CF" w:rsidRPr="00C52467">
+                <w:permStart w:id="1027492533" w:edGrp="everyone"/>
+                <w:r w:rsidR="00E94108" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="904270713"/>
-            <w:r w:rsidR="003C36CF">
+            <w:permEnd w:id="1027492533"/>
+            <w:r w:rsidR="00E94108">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>令和</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="278" w:type="dxa"/>
+            <w:tcW w:w="271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1675048275" w:edGrp="everyone"/>
-[...5 lines deleted...]
-            <w:tcW w:w="312" w:type="dxa"/>
+            <w:permStart w:id="500960590" w:edGrp="everyone"/>
+            <w:permEnd w:id="500960590"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="313" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C36125">
+            <w:r w:rsidRPr="00EC04EA">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="434" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="431" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="743247046" w:edGrp="everyone"/>
-            <w:permEnd w:id="743247046"/>
+            <w:permStart w:id="1439646759" w:edGrp="everyone"/>
+            <w:permEnd w:id="1439646759"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C36125">
+            <w:r w:rsidRPr="00EC04EA">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1251164275" w:edGrp="everyone"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:permStart w:id="575609674" w:edGrp="everyone"/>
+            <w:permEnd w:id="575609674"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="276" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0194">
+            <w:r w:rsidRPr="00753912">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="514" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="510" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1255682216" w:edGrp="everyone"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:permStart w:id="1378907892" w:edGrp="everyone"/>
+            <w:permEnd w:id="1378907892"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="470" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C36125">
+            <w:r w:rsidRPr="00EC04EA">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>歳</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidTr="003C36CF">
+      <w:tr w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidTr="001313DD">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcW w:w="239" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1480" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C36125">
-[...2 lines deleted...]
-                <w:spacing w:val="17"/>
+            <w:r w:rsidRPr="001313DD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="24"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>請求者の氏</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C36125">
-[...2 lines deleted...]
-                <w:spacing w:val="2"/>
+            <w:r w:rsidRPr="001313DD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="-24"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3245" w:type="dxa"/>
-            <w:gridSpan w:val="21"/>
+            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:gridSpan w:val="29"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
-[...13 lines deleted...]
-            <w:tcW w:w="597" w:type="dxa"/>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="939147369" w:edGrp="everyone"/>
+            <w:permEnd w:id="939147369"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1012" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>生年月日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>及び年齢</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...64 lines deleted...]
-            <w:tcW w:w="784" w:type="dxa"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="271" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...17 lines deleted...]
-            <w:tcW w:w="278" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
-[...11 lines deleted...]
-            <w:tcW w:w="312" w:type="dxa"/>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="313" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
-[...12 lines deleted...]
-            <w:gridSpan w:val="3"/>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="431" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
-[...12 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="276" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="514" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="510" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
-[...12 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="470" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidTr="003C36CF">
+      <w:tr w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidTr="001313DD">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcW w:w="239" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0194">
+            <w:r w:rsidRPr="00753912">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑶</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1480" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:w w:val="95"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0194">
+            <w:r w:rsidRPr="00753912">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>フリガナ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5869" w:type="dxa"/>
-            <w:gridSpan w:val="32"/>
+            <w:tcW w:w="5840" w:type="dxa"/>
+            <w:gridSpan w:val="43"/>
             <w:tcBorders>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="126168176" w:edGrp="everyone"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="16"/>
+            <w:permStart w:id="1180510689" w:edGrp="everyone"/>
+            <w:permEnd w:id="1180510689"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2592" w:type="dxa"/>
+            <w:gridSpan w:val="27"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0194">
+            <w:r w:rsidRPr="00753912">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>電　話</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidTr="003C36CF">
+      <w:tr w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidTr="001313DD">
         <w:trPr>
-          <w:trHeight w:val="96"/>
+          <w:trHeight w:val="223"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcW w:w="239" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1480" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:w w:val="95"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C36125">
-[...2 lines deleted...]
-                <w:spacing w:val="75"/>
+            <w:r w:rsidRPr="001313DD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="72"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">現　住　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C36125">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="001313DD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="12"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>所</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="549" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0194">
+            <w:r w:rsidRPr="00753912">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>( 〒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="566" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="747584459" w:edGrp="everyone"/>
-[...5 lines deleted...]
-            <w:tcW w:w="277" w:type="dxa"/>
+            <w:permStart w:id="1801531664" w:edGrp="everyone"/>
+            <w:permEnd w:id="1801531664"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="244" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0194">
+            <w:r w:rsidRPr="00753912">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>－</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="549" w:type="dxa"/>
+            <w:tcW w:w="617" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
-              <w:ind w:rightChars="-72" w:right="-151"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="163784859" w:edGrp="everyone"/>
-            <w:permEnd w:id="163784859"/>
+            <w:permStart w:id="1234520230" w:edGrp="everyone"/>
+            <w:permEnd w:id="1234520230"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="238" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0194">
+            <w:r w:rsidRPr="00753912">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3690" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:tcW w:w="3663" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="168173396" w:edGrp="everyone"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:permStart w:id="1376921791" w:edGrp="everyone"/>
+            <w:permEnd w:id="1376921791"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="989612017" w:edGrp="everyone"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:permStart w:id="1422349219" w:edGrp="everyone"/>
+            <w:permEnd w:id="1422349219"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="246" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0194">
+            <w:r w:rsidRPr="00753912">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="697" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="265882651" w:edGrp="everyone"/>
-            <w:permEnd w:id="265882651"/>
+            <w:permStart w:id="911940000" w:edGrp="everyone"/>
+            <w:permEnd w:id="911940000"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0194">
+            <w:r w:rsidRPr="00753912">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1842360912" w:edGrp="everyone"/>
-            <w:permEnd w:id="1842360912"/>
+            <w:permStart w:id="2033479263" w:edGrp="everyone"/>
+            <w:permEnd w:id="2033479263"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidTr="003C36CF">
+      <w:tr w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidTr="001313DD">
         <w:trPr>
-          <w:trHeight w:val="377"/>
+          <w:trHeight w:val="91"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcW w:w="239" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1480" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:spacing w:val="41"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5869" w:type="dxa"/>
-            <w:gridSpan w:val="32"/>
+            <w:tcW w:w="5840" w:type="dxa"/>
+            <w:gridSpan w:val="43"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="755110153" w:edGrp="everyone"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:permStart w:id="1803487935" w:edGrp="everyone"/>
+            <w:permEnd w:id="1803487935"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="246" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="697" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidTr="003C36CF">
+      <w:tr w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidTr="001313DD">
         <w:trPr>
-          <w:trHeight w:val="404"/>
+          <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcW w:w="239" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0194">
+            <w:r w:rsidRPr="00753912">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑷</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1480" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000E3B61" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:kinsoku w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
-                <w:kern w:val="0"/>
-[...25 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E3B61">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00EC04EA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="79"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>との身分関係</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="48"/>
+              <w:t>死亡者との身分関</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC04EA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:w w:val="79"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>係</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8432" w:type="dxa"/>
+            <w:gridSpan w:val="70"/>
             <w:tcBorders>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="308565418" w:edGrp="everyone"/>
-            <w:permEnd w:id="308565418"/>
+            <w:permStart w:id="202324478" w:edGrp="everyone"/>
+            <w:permEnd w:id="202324478"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidTr="003C36CF">
+      <w:tr w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidTr="001313DD">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcW w:w="239" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0194">
+            <w:r w:rsidRPr="00753912">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑸</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1480" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0194">
+            <w:r w:rsidRPr="00753912">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>フリガナ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3245" w:type="dxa"/>
-            <w:gridSpan w:val="21"/>
+            <w:tcW w:w="3241" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
             <w:tcBorders>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1921002771" w:edGrp="everyone"/>
-[...7 lines deleted...]
-            <w:gridSpan w:val="5"/>
+            <w:permStart w:id="1214072781" w:edGrp="everyone"/>
+            <w:permEnd w:id="1214072781"/>
+          </w:p>
+        </w:tc>
+        <w:permStart w:id="544893282" w:edGrp="everyone"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="595" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="00C36125" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00EC04EA" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-100034228"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003C36CF" w:rsidRPr="000A0194">
+                <w:r w:rsidR="00E94108" w:rsidRPr="00753912">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="195581640"/>
-            <w:r w:rsidR="003C36CF" w:rsidRPr="000A0194">
+            <w:permEnd w:id="544893282"/>
+            <w:r w:rsidR="00E94108" w:rsidRPr="00753912">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>男</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="00C36125" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00EC04EA" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1562829633"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="120656683" w:edGrp="everyone"/>
-                <w:r w:rsidR="003C36CF" w:rsidRPr="000A0194">
+                <w:permStart w:id="1621831208" w:edGrp="everyone"/>
+                <w:r w:rsidR="00E94108" w:rsidRPr="00753912">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="120656683"/>
-            <w:r w:rsidR="003C36CF" w:rsidRPr="000A0194">
+            <w:permEnd w:id="1621831208"/>
+            <w:r w:rsidR="00E94108" w:rsidRPr="00753912">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>女</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
+            <w:tcW w:w="259" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0194">
+            <w:r w:rsidRPr="00753912">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="707" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="784" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="771" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="00C52467" w:rsidRDefault="00C36125" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00C52467" w:rsidRDefault="00EC04EA" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1741558178"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="587752935" w:edGrp="everyone"/>
-                <w:r w:rsidR="003C36CF" w:rsidRPr="00C52467">
+                <w:permStart w:id="397767734" w:edGrp="everyone"/>
+                <w:r w:rsidR="00E94108" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="587752935"/>
+                <w:permEnd w:id="397767734"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003C36CF" w:rsidRPr="00C52467">
+            <w:r w:rsidR="00E94108" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>明治</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="00C52467" w:rsidRDefault="00C36125" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00C52467" w:rsidRDefault="00EC04EA" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-216197496"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1563305618" w:edGrp="everyone"/>
-                <w:r w:rsidR="003C36CF" w:rsidRPr="00C52467">
+                <w:permStart w:id="1947664529" w:edGrp="everyone"/>
+                <w:r w:rsidR="00E94108" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1563305618"/>
+                <w:permEnd w:id="1947664529"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003C36CF" w:rsidRPr="00C52467">
+            <w:r w:rsidR="00E94108" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>大正</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C36CF" w:rsidRDefault="00C36125" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRDefault="00EC04EA" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1573497462"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="751992220" w:edGrp="everyone"/>
-                <w:r w:rsidR="003C36CF" w:rsidRPr="00C52467">
+                <w:permStart w:id="326382585" w:edGrp="everyone"/>
+                <w:r w:rsidR="00E94108" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="751992220"/>
+                <w:permEnd w:id="326382585"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003C36CF" w:rsidRPr="00C52467">
+            <w:r w:rsidR="00E94108" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>昭和</w:t>
             </w:r>
-            <w:r w:rsidR="003C36CF">
+            <w:r w:rsidR="00E94108">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-517844910"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1204512819" w:edGrp="everyone"/>
-                <w:r w:rsidR="003C36CF" w:rsidRPr="00C52467">
+                <w:permStart w:id="441471735" w:edGrp="everyone"/>
+                <w:r w:rsidR="00E94108" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1204512819"/>
-            <w:r w:rsidR="003C36CF" w:rsidRPr="00C52467">
+            <w:permEnd w:id="441471735"/>
+            <w:r w:rsidR="00E94108" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>平成</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="00395000" w:rsidRDefault="00C36125" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00395000" w:rsidRDefault="00EC04EA" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="897705110"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1662987916" w:edGrp="everyone"/>
-                <w:r w:rsidR="003C36CF" w:rsidRPr="00C52467">
+                <w:permStart w:id="753351204" w:edGrp="everyone"/>
+                <w:r w:rsidR="00E94108" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1662987916"/>
-            <w:r w:rsidR="003C36CF">
+            <w:permEnd w:id="753351204"/>
+            <w:r w:rsidR="00E94108">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>令和</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="278" w:type="dxa"/>
+            <w:tcW w:w="289" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="184049460" w:edGrp="everyone"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:permStart w:id="1589515844" w:edGrp="everyone"/>
+            <w:permEnd w:id="1589515844"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="350" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C36125">
+            <w:r w:rsidRPr="00EC04EA">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="434" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="480" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="498363973" w:edGrp="everyone"/>
-            <w:permEnd w:id="498363973"/>
+            <w:permStart w:id="1089436037" w:edGrp="everyone"/>
+            <w:permEnd w:id="1089436037"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C36125">
+            <w:r w:rsidRPr="00EC04EA">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="312" w:type="dxa"/>
+            <w:tcW w:w="295" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1501380220" w:edGrp="everyone"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:permStart w:id="698835121" w:edGrp="everyone"/>
+            <w:permEnd w:id="698835121"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="258" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0194">
+            <w:r w:rsidRPr="00753912">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="514" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="455" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="2068667988" w:edGrp="everyone"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:permStart w:id="1510874722" w:edGrp="everyone"/>
+            <w:permEnd w:id="1510874722"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C36125">
+            <w:r w:rsidRPr="00EC04EA">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>歳</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidTr="003C36CF">
+      <w:tr w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidTr="001313DD">
         <w:trPr>
-          <w:trHeight w:val="479"/>
+          <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcW w:w="239" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1480" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001313DD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="24"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...21 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+              <w:t>死亡者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001313DD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>の</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E3B61">
-[...12 lines deleted...]
-            <w:gridSpan w:val="21"/>
+            <w:r w:rsidRPr="001313DD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:spacing w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>氏</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001313DD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:spacing w:val="-24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3241" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
-[...14 lines deleted...]
-            <w:gridSpan w:val="5"/>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="908139679" w:edGrp="everyone"/>
+            <w:permEnd w:id="908139679"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="595" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="965" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0194">
+            <w:r w:rsidRPr="00753912">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>生年月日</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0194">
+            <w:r w:rsidRPr="00753912">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>及び年齢</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="784" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="771" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
-[...11 lines deleted...]
-            <w:tcW w:w="278" w:type="dxa"/>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="289" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
-[...12 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="350" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="480" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
-[...75 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="258" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="514" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="455" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
-[...12 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="00E94108" w:rsidRPr="00753912" w:rsidRDefault="00E94108" w:rsidP="00E94108">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidTr="003C36CF">
+      <w:tr w:rsidR="00A16119" w:rsidRPr="00505FEA" w:rsidTr="001313DD">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcW w:w="239" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0194">
+            <w:r w:rsidRPr="002922E7">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑺</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1466" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0194">
+            <w:r w:rsidRPr="002922E7">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>フリガナ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8337" w:type="dxa"/>
-            <w:gridSpan w:val="48"/>
+            <w:tcW w:w="4843" w:type="dxa"/>
+            <w:gridSpan w:val="37"/>
             <w:tcBorders>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="836121037" w:edGrp="everyone"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:permStart w:id="361121263" w:edGrp="everyone"/>
+            <w:permEnd w:id="361121263"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="370" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:vMerge w:val="restart"/>
-[...52 lines deleted...]
-              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
-              <w:rPr>
-[...17 lines deleted...]
-            <w:tcW w:w="566" w:type="dxa"/>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002922E7">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑻</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="401" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="nil"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="689446691" w:edGrp="everyone"/>
-[...8 lines deleted...]
-              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="003C36CF">
-[...36 lines deleted...]
-              </w:tabs>
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="00EC04EA" w:rsidP="008811B7">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
-                <w:sz w:val="18"/>
-[...229 lines deleted...]
-              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:id w:val="1028833407"/>
+                <w:id w:val="-605579061"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="167911008" w:edGrp="everyone"/>
-                <w:r w:rsidR="003C36CF" w:rsidRPr="00C52467">
+                <w:permStart w:id="1878743105" w:edGrp="everyone"/>
+                <w:r w:rsidR="002922E7" w:rsidRPr="002922E7">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="167911008"/>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:permEnd w:id="1878743105"/>
+            <w:r w:rsidR="002922E7" w:rsidRPr="002922E7">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>平成</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C36CF" w:rsidRPr="00C52467" w:rsidRDefault="00C36125" w:rsidP="00AF4730">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="00EC04EA" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:id w:val="859092024"/>
+                <w:id w:val="-214973684"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1464755118" w:edGrp="everyone"/>
-                <w:r w:rsidR="003C36CF" w:rsidRPr="00C52467">
+                <w:permStart w:id="2121664571" w:edGrp="everyone"/>
+                <w:r w:rsidR="002922E7" w:rsidRPr="002922E7">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1464755118"/>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:permEnd w:id="2121664571"/>
+            <w:r w:rsidR="002922E7" w:rsidRPr="002922E7">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>令和</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="401" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...10 lines deleted...]
-            <w:tcW w:w="308" w:type="dxa"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="427252562" w:edGrp="everyone"/>
+            <w:permEnd w:id="427252562"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:ind w:leftChars="-39" w:left="-62" w:hangingChars="11" w:hanging="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002922E7">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="433" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="423" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...11 lines deleted...]
-            <w:gridSpan w:val="5"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="576659948" w:edGrp="everyone"/>
+            <w:permEnd w:id="576659948"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="285" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:ind w:leftChars="-45" w:left="-94"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002922E7">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="431" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...10 lines deleted...]
-            <w:tcW w:w="766" w:type="dxa"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="680214359" w:edGrp="everyone"/>
+            <w:permEnd w:id="680214359"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="370" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002922E7">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A16119" w:rsidRPr="00395000" w:rsidTr="001313DD">
+        <w:trPr>
+          <w:trHeight w:val="223"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="239" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...21 lines deleted...]
-            <w:tcW w:w="270" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:w w:val="95"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002922E7">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>死亡者が死亡の当時有していた住所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="553" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002922E7">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>( 〒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="672473020" w:edGrp="everyone"/>
+            <w:permEnd w:id="672473020"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="152" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002922E7">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>－</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:ind w:rightChars="-30" w:right="-63"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1973705546" w:edGrp="everyone"/>
+            <w:permEnd w:id="1973705546"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002922E7">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2728" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2133880061" w:edGrp="everyone"/>
+            <w:permEnd w:id="2133880061"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002922E7">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>死亡</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002922E7">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="002922E7">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年月日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:line="220" w:lineRule="exact"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:ind w:rightChars="-50" w:right="-105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:ind w:rightChars="-50" w:right="-105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="423" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:ind w:rightChars="-50" w:right="-105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="285" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
               <w:ind w:leftChars="-50" w:left="-105"/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="431" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="370" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA7F94" w:rsidRPr="00395000" w:rsidTr="001313DD">
+        <w:trPr>
+          <w:trHeight w:val="158"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="239" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="00EA40A2" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:spacing w:val="30"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4843" w:type="dxa"/>
+            <w:gridSpan w:val="37"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="00395000" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1758408185" w:edGrp="everyone"/>
+            <w:permEnd w:id="1758408185"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="00395000" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="423" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="285" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="00395000" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="431" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="00395000" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="370" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002922E7" w:rsidRPr="00395000" w:rsidRDefault="002922E7" w:rsidP="008811B7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B3E0D" w:rsidRPr="00753912" w:rsidTr="001313DD">
+        <w:trPr>
+          <w:trHeight w:val="134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="239" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00753912" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1261" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...47 lines deleted...]
-            <w:permEnd w:id="1266964494"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00753912" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:rightChars="-50" w:right="-105"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>死亡の当時診療を受けていた医療機関</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の名称及び所在地</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2084" w:type="dxa"/>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00753912" w:rsidRDefault="001B3E0D" w:rsidP="00A852EF">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>医療</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>機関の名称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6029" w:type="dxa"/>
+            <w:gridSpan w:val="48"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00753912" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="458697163" w:edGrp="everyone"/>
+            <w:permEnd w:id="458697163"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB7194" w:rsidRPr="000A0194" w:rsidTr="00AB7194">
+      <w:tr w:rsidR="001B3E0D" w:rsidRPr="00753912" w:rsidTr="001313DD">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:tcBorders>
+            <w:tcW w:w="239" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AB7194" w:rsidRPr="000A0194" w:rsidRDefault="00AB7194" w:rsidP="00045574">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00753912" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-            <w:vMerge w:val="restart"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB7194" w:rsidRPr="000A0194" w:rsidRDefault="00AB7194" w:rsidP="006B534C">
-[...90 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00753912" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2084" w:type="dxa"/>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00753912" w:rsidRDefault="001B3E0D" w:rsidP="00A852EF">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>所在地</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6029" w:type="dxa"/>
+            <w:gridSpan w:val="48"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00753912" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1637029160" w:edGrp="everyone"/>
+            <w:permEnd w:id="1637029160"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB7194" w:rsidRPr="000A0194" w:rsidTr="00AB7194">
+      <w:tr w:rsidR="001B3E0D" w:rsidRPr="00753912" w:rsidTr="001313DD">
         <w:trPr>
-          <w:trHeight w:val="361"/>
+          <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:tcBorders>
+            <w:tcW w:w="239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AB7194" w:rsidRDefault="00AB7194" w:rsidP="00AB7194">
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00753912" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
-              <w:jc w:val="distribute"/>
-[...12 lines deleted...]
-            <w:vMerge/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑽</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3883" w:type="dxa"/>
+            <w:gridSpan w:val="27"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-            </w:tcBorders>
-[...25 lines deleted...]
-          <w:p w:rsidR="00AB7194" w:rsidRDefault="00C36125" w:rsidP="00AB7194">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00753912" w:rsidRDefault="007B5D68" w:rsidP="00BE5334">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>死亡</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>の原因となった生物由来製品等を介した感染等によるものとみられる</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>疾病</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>の名称又は症状</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6029" w:type="dxa"/>
+            <w:gridSpan w:val="48"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001B3E0D" w:rsidRPr="00753912" w:rsidRDefault="001B3E0D" w:rsidP="00BE5334">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="967643942" w:edGrp="everyone"/>
+            <w:permEnd w:id="967643942"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD0526" w:rsidRPr="00753912" w:rsidTr="001313DD">
+        <w:trPr>
+          <w:trHeight w:val="401"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4122" w:type="dxa"/>
+            <w:gridSpan w:val="28"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AD0526" w:rsidRPr="00753912" w:rsidRDefault="00AD0526" w:rsidP="00CB0005">
+            <w:pPr>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="006F6DE9" w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-1)</w:t>
+            </w:r>
+            <w:r w:rsidR="006F6DE9" w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑽</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0005" w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>疾病</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>による</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC19FA" w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>死亡</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の原因とみられるもの</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6029" w:type="dxa"/>
+            <w:gridSpan w:val="48"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AD0526" w:rsidRPr="00753912" w:rsidRDefault="00EC04EA" w:rsidP="00AD0526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="1142930651"/>
+                <w:id w:val="-386878487"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1199847832" w:edGrp="everyone"/>
-                <w:r w:rsidR="00AB7194" w:rsidRPr="000A0194">
+                <w:permStart w:id="777066488" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AD0526" w:rsidRPr="00753912">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1199847832"/>
+                <w:permEnd w:id="777066488"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AB7194">
-[...29 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00AD0526" w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>生物由来製品</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD0526" w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="323404233"/>
+                <w:id w:val="1736278039"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1300178828" w:edGrp="everyone"/>
-                <w:r w:rsidR="00AB7194">
+                <w:permStart w:id="1653042278" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AD0526" w:rsidRPr="00753912">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1300178828"/>
+                <w:permEnd w:id="1653042278"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AB7194">
-[...36 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00AD0526" w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>再生医療等製品</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD0526" w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="67158296"/>
+                <w:id w:val="1215155578"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1766728845" w:edGrp="everyone"/>
-                <w:r w:rsidR="00AB7194" w:rsidRPr="000A0194">
+                <w:permStart w:id="477264777" w:edGrp="everyone"/>
+                <w:r w:rsidR="00AD0526" w:rsidRPr="00753912">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1766728845"/>
+                <w:permEnd w:id="477264777"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AB7194">
-[...14 lines deleted...]
-              <w:top w:val="nil"/>
+            <w:r w:rsidR="00AD0526" w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2次感染等</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B2733D" w:rsidRPr="00753912" w:rsidTr="001313DD">
+        <w:trPr>
+          <w:trHeight w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B2733D" w:rsidRPr="00753912" w:rsidRDefault="00B2733D" w:rsidP="005D4EF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:spacing w:val="38"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC04EA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="29"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:fitText w:val="1071" w:id="989033984"/>
+              </w:rPr>
+              <w:t>2次感染</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC04EA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:fitText w:val="1071" w:id="989033984"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B2733D" w:rsidRPr="00753912" w:rsidRDefault="00B2733D" w:rsidP="005D4EF9">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001313DD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="170"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:fitText w:val="1040" w:id="989033985"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>の場</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001313DD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:fitText w:val="1040" w:id="989033985"/>
+              </w:rPr>
+              <w:t>合</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="886" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B2733D" w:rsidRPr="00753912" w:rsidRDefault="00B2733D" w:rsidP="006F6DE9">
+            <w:pPr>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="006F6DE9" w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB7194" w:rsidRDefault="00C36125" w:rsidP="00AB7194">
+          <w:p w:rsidR="00B2733D" w:rsidRPr="00753912" w:rsidRDefault="00B2733D" w:rsidP="005D4EF9">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>フリガナ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5594" w:type="dxa"/>
+            <w:gridSpan w:val="42"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B2733D" w:rsidRPr="00753912" w:rsidRDefault="00B2733D" w:rsidP="005D4EF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="512384914" w:edGrp="everyone"/>
+            <w:permEnd w:id="512384914"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B2733D" w:rsidRPr="00753912" w:rsidTr="001313DD">
+        <w:trPr>
+          <w:trHeight w:val="367"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B2733D" w:rsidRPr="00753912" w:rsidRDefault="00B2733D" w:rsidP="005D4EF9">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B2733D" w:rsidRPr="00753912" w:rsidRDefault="00B2733D" w:rsidP="005D4EF9">
+            <w:pPr>
+              <w:ind w:firstLineChars="200" w:firstLine="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1次感染者の氏名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5594" w:type="dxa"/>
+            <w:gridSpan w:val="42"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B2733D" w:rsidRPr="00753912" w:rsidRDefault="00B2733D" w:rsidP="005D4EF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1960721941" w:edGrp="everyone"/>
+            <w:permEnd w:id="1960721941"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B2733D" w:rsidRPr="00753912" w:rsidTr="001313DD">
+        <w:trPr>
+          <w:trHeight w:val="367"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B2733D" w:rsidRPr="00753912" w:rsidRDefault="00B2733D" w:rsidP="005D4EF9">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B2733D" w:rsidRPr="00753912" w:rsidRDefault="00B2733D" w:rsidP="00FC19FA">
+            <w:pPr>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC04EA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:w w:val="95"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="006F6DE9" w:rsidRPr="00EC04EA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:w w:val="95"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC04EA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:w w:val="95"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>-3)</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC19FA" w:rsidRPr="00EC04EA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:w w:val="95"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>⑸</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC19FA" w:rsidRPr="00EC04EA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:w w:val="95"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>の死亡者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC04EA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:w w:val="95"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>と</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC19FA" w:rsidRPr="00EC04EA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:w w:val="95"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC19FA" w:rsidRPr="00EC04EA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:w w:val="95"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10-2)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC04EA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:w w:val="95"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC19FA" w:rsidRPr="00EC04EA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:w w:val="95"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>者との</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC04EA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:w w:val="95"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>身分関</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC04EA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="12"/>
+                <w:w w:val="95"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>係</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2613" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B2733D" w:rsidRPr="00753912" w:rsidRDefault="00EC04EA" w:rsidP="005D4EF9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="1444723043"/>
+                <w:id w:val="383449993"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1059799902" w:edGrp="everyone"/>
-                <w:r w:rsidR="00AB7194" w:rsidRPr="000A0194">
+                <w:permStart w:id="835592611" w:edGrp="everyone"/>
+                <w:r w:rsidR="00B2733D" w:rsidRPr="00753912">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1059799902"/>
+                <w:permEnd w:id="835592611"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AB7194">
-[...82 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00B2733D" w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>配偶者・</w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="90675491"/>
+                <w:id w:val="801346808"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1526495679" w:edGrp="everyone"/>
-                <w:r w:rsidR="00AB7194">
+                <w:permStart w:id="2138906305" w:edGrp="everyone"/>
+                <w:r w:rsidR="00B2733D" w:rsidRPr="00753912">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1526495679"/>
+                <w:permEnd w:id="2138906305"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AB7194">
-[...74 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00B2733D" w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>親族・</w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-619842353"/>
+                <w:id w:val="1363945526"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="411648384" w:edGrp="everyone"/>
-                <w:r w:rsidR="00AB7194" w:rsidRPr="000A0194">
+                <w:permStart w:id="2041593649" w:edGrp="everyone"/>
+                <w:r w:rsidR="00B2733D" w:rsidRPr="00753912">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="411648384"/>
+                <w:permEnd w:id="2041593649"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AB7194">
-[...12 lines deleted...]
-            <w:gridSpan w:val="13"/>
+            <w:r w:rsidR="00B2733D" w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>その他(</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2576" w:type="dxa"/>
+            <w:gridSpan w:val="28"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-            </w:tcBorders>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B2733D" w:rsidRPr="00753912" w:rsidRDefault="00B2733D" w:rsidP="005D4EF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1700871127" w:edGrp="everyone"/>
+            <w:permEnd w:id="1700871127"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B2733D" w:rsidRPr="00753912" w:rsidRDefault="00B2733D" w:rsidP="005D4EF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB7194" w:rsidRPr="00395000" w:rsidTr="00192B1E">
+      <w:tr w:rsidR="00B2733D" w:rsidRPr="00753912" w:rsidTr="001313DD">
         <w:trPr>
-          <w:trHeight w:val="351"/>
+          <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00AB7194" w:rsidRPr="00395000" w:rsidRDefault="00AB7194" w:rsidP="00AB7194">
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B2733D" w:rsidRPr="00753912" w:rsidRDefault="00B2733D" w:rsidP="005D4EF9">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...52 lines deleted...]
-            <w:tcBorders>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B2733D" w:rsidRPr="00753912" w:rsidRDefault="00B2733D" w:rsidP="005225DE">
+            <w:pPr>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC04EA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="006F6DE9" w:rsidRPr="00EC04EA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:spacing w:val="4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC04EA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>-4)(</w:t>
+            </w:r>
+            <w:r w:rsidR="005225DE" w:rsidRPr="00EC04EA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:spacing w:val="4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC04EA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>-2)の者の感染救済給付の有</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC04EA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1751" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB7194" w:rsidRPr="00395000" w:rsidRDefault="00AB7194" w:rsidP="00AB7194">
-[...37 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="00B2733D" w:rsidRPr="00753912" w:rsidRDefault="00EC04EA" w:rsidP="005D4EF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="1601527235"/>
+                <w:id w:val="264501853"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1115619535" w:edGrp="everyone"/>
-                <w:r w:rsidR="00AB7194">
+                <w:permStart w:id="144573860" w:edGrp="everyone"/>
+                <w:r w:rsidR="00B2733D" w:rsidRPr="00753912">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1115619535"/>
+                <w:permEnd w:id="144573860"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AB7194">
-[...19 lines deleted...]
-            <w:gridSpan w:val="8"/>
+            <w:r w:rsidR="00B2733D" w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">有 </w:t>
+            </w:r>
+            <w:r w:rsidR="00B2733D" w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(受給者番号：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2587" w:type="dxa"/>
+            <w:gridSpan w:val="22"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB7194" w:rsidRPr="00395000" w:rsidRDefault="00C36125" w:rsidP="00AB7194">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00B2733D" w:rsidRPr="00753912" w:rsidRDefault="00B2733D" w:rsidP="005D4EF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="843715722" w:edGrp="everyone"/>
+            <w:permEnd w:id="843715722"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B2733D" w:rsidRPr="00753912" w:rsidRDefault="00B2733D" w:rsidP="005D4EF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)・</w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="1548941909"/>
+                <w:id w:val="2122027402"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1524829089" w:edGrp="everyone"/>
-                <w:r w:rsidR="00AB7194">
+                <w:permStart w:id="487538212" w:edGrp="everyone"/>
+                <w:r w:rsidRPr="00753912">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1524829089"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AB7194">
-[...19 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:permEnd w:id="487538212"/>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE6233" w:rsidRPr="00753912" w:rsidTr="001313DD">
+        <w:trPr>
+          <w:trHeight w:val="321"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6233" w:rsidRPr="00753912" w:rsidRDefault="006F6DE9" w:rsidP="00BE6233">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑾</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9912" w:type="dxa"/>
+            <w:gridSpan w:val="75"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB7194" w:rsidRPr="00395000" w:rsidRDefault="00C36125" w:rsidP="00AB7194">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidR="00BE6233" w:rsidRPr="00753912" w:rsidRDefault="006F6DE9" w:rsidP="00BE6233">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>死亡</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6233" w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>原因とみられる生物由来製品等とその入手・使用場所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE6233" w:rsidRPr="00753912" w:rsidTr="001313DD">
+        <w:trPr>
+          <w:trHeight w:val="229"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2049" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6233" w:rsidRPr="00753912" w:rsidRDefault="00BE6233" w:rsidP="00BE6233">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>生物由来製品等の名称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:gridSpan w:val="21"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6233" w:rsidRPr="00753912" w:rsidRDefault="00BE6233" w:rsidP="00BE6233">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>医療機関等の名称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5825" w:type="dxa"/>
+            <w:gridSpan w:val="46"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6233" w:rsidRPr="00753912" w:rsidRDefault="00BE6233" w:rsidP="00BE6233">
+            <w:pPr>
+              <w:ind w:leftChars="400" w:left="840" w:rightChars="400" w:right="840"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>所在地</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE6233" w:rsidRPr="00753912" w:rsidTr="001313DD">
+        <w:trPr>
+          <w:trHeight w:val="219"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2049" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6233" w:rsidRPr="00753912" w:rsidRDefault="00BE6233" w:rsidP="00BE6233">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="88701129" w:edGrp="everyone"/>
+            <w:permEnd w:id="88701129"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:gridSpan w:val="21"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6233" w:rsidRPr="00753912" w:rsidRDefault="00BE6233" w:rsidP="00BE6233">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1426522687" w:edGrp="everyone"/>
+            <w:permEnd w:id="1426522687"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5825" w:type="dxa"/>
+            <w:gridSpan w:val="46"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6233" w:rsidRPr="00753912" w:rsidRDefault="00BE6233" w:rsidP="00BE6233">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="244004600" w:edGrp="everyone"/>
+            <w:permEnd w:id="244004600"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE6233" w:rsidRPr="00753912" w:rsidTr="001313DD">
+        <w:trPr>
+          <w:trHeight w:val="209"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2049" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6233" w:rsidRPr="00753912" w:rsidRDefault="00BE6233" w:rsidP="00BE6233">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="461318984" w:edGrp="everyone"/>
+            <w:permEnd w:id="461318984"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:gridSpan w:val="21"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6233" w:rsidRPr="00753912" w:rsidRDefault="00BE6233" w:rsidP="00BE6233">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1397557313" w:edGrp="everyone"/>
+            <w:permEnd w:id="1397557313"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5825" w:type="dxa"/>
+            <w:gridSpan w:val="46"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6233" w:rsidRPr="00753912" w:rsidRDefault="00BE6233" w:rsidP="00BE6233">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="401802657" w:edGrp="everyone"/>
+            <w:permEnd w:id="401802657"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F6DE9" w:rsidRPr="00753912" w:rsidTr="001313DD">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F6DE9" w:rsidRPr="00753912" w:rsidRDefault="006F6DE9" w:rsidP="002A2D95">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="179925610" w:edGrp="everyone"/>
+            <w:permEnd w:id="179925610"/>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9912" w:type="dxa"/>
+            <w:gridSpan w:val="75"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006F6DE9" w:rsidRPr="00753912" w:rsidRDefault="006F6DE9" w:rsidP="002A2D95">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>遺族</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の状況</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E94108" w:rsidRPr="00395000" w:rsidTr="001313DD">
+        <w:trPr>
+          <w:trHeight w:val="116"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00E94108" w:rsidRDefault="00E94108" w:rsidP="00AF4730">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E94108">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>氏　名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="dxa"/>
+            <w:gridSpan w:val="29"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00E94108" w:rsidRDefault="00E94108" w:rsidP="00AF4730">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E94108">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>生年月日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00E94108" w:rsidRDefault="00E94108" w:rsidP="00AF4730">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC04EA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:w w:val="80"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:fitText w:val="815" w:id="1951249920"/>
+              </w:rPr>
+              <w:t>⑸の死亡者と</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00E94108" w:rsidRDefault="00E94108" w:rsidP="00AF4730">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC04EA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:w w:val="90"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:fitText w:val="810" w:id="1951249921"/>
+              </w:rPr>
+              <w:t>の身分関</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC04EA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="4"/>
+                <w:w w:val="90"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:fitText w:val="810" w:id="1951249921"/>
+              </w:rPr>
+              <w:t>係</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4596" w:type="dxa"/>
+            <w:gridSpan w:val="38"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00E94108" w:rsidRDefault="00E94108" w:rsidP="00AF4730">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E94108">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>現住所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E94108" w:rsidRPr="00395000" w:rsidTr="001313DD">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00E94108" w:rsidRDefault="00E94108" w:rsidP="00AF4730">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1169890927" w:edGrp="everyone"/>
+          </w:p>
+        </w:tc>
+        <w:permEnd w:id="1169890927"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1364" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00E94108" w:rsidRDefault="00EC04EA" w:rsidP="00AF4730">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:hint="eastAsia"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:id w:val="134453520"/>
+                <w:id w:val="1450514957"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="323761899" w:edGrp="everyone"/>
-                <w:r w:rsidR="00AB7194">
+                <w:permStart w:id="2131304442" w:edGrp="everyone"/>
+                <w:r w:rsidR="00E94108" w:rsidRPr="00E94108">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:permEnd w:id="2131304442"/>
+            <w:r w:rsidR="00E94108" w:rsidRPr="00E94108">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>明</w:t>
+            </w:r>
+            <w:r w:rsidR="00E94108" w:rsidRPr="00E94108">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1295451860"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="1089109075" w:edGrp="everyone"/>
+                <w:r w:rsidR="00E94108" w:rsidRPr="00E94108">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:permEnd w:id="1089109075"/>
+            <w:r w:rsidR="00E94108" w:rsidRPr="00E94108">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>大</w:t>
+            </w:r>
+            <w:r w:rsidR="00E94108" w:rsidRPr="00E94108">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-186917226"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="1848206642" w:edGrp="everyone"/>
+                <w:r w:rsidR="00E94108" w:rsidRPr="00E94108">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:permEnd w:id="1848206642"/>
+            <w:r w:rsidR="001313DD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>昭</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00E94108" w:rsidRDefault="00EC04EA" w:rsidP="00AF4730">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-2050913075"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="1795036026" w:edGrp="everyone"/>
+                <w:r w:rsidR="00E94108" w:rsidRPr="00E94108">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:permEnd w:id="1795036026"/>
+            <w:r w:rsidR="001313DD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>平</w:t>
+            </w:r>
+            <w:r w:rsidR="00E94108" w:rsidRPr="00E94108">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="77413984"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="1487699521" w:edGrp="everyone"/>
+                <w:r w:rsidR="00E94108" w:rsidRPr="00E94108">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:permEnd w:id="1487699521"/>
+            <w:r w:rsidR="001313DD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>令</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00E94108" w:rsidRDefault="00E94108" w:rsidP="00AF4730">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1619025975" w:edGrp="everyone"/>
+            <w:permEnd w:id="1619025975"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00E94108" w:rsidRDefault="00E94108" w:rsidP="00AF4730">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E94108">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00E94108" w:rsidRDefault="00E94108" w:rsidP="00AF4730">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="735076479" w:edGrp="everyone"/>
+            <w:permEnd w:id="735076479"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00E94108" w:rsidRDefault="00E94108" w:rsidP="00AF4730">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E94108">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="304" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00E94108" w:rsidRDefault="00E94108" w:rsidP="00AF4730">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1963816523" w:edGrp="everyone"/>
+            <w:permEnd w:id="1963816523"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00E94108" w:rsidRDefault="00E94108" w:rsidP="00AF4730">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="154547877" w:edGrp="everyone"/>
+            <w:permEnd w:id="154547877"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4596" w:type="dxa"/>
+            <w:gridSpan w:val="38"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E94108" w:rsidRPr="00E94108" w:rsidRDefault="00E94108" w:rsidP="00AF4730">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="759563831" w:edGrp="everyone"/>
+            <w:permEnd w:id="759563831"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001313DD" w:rsidRPr="00395000" w:rsidTr="001313DD">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00E94108" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="254345532" w:edGrp="everyone"/>
+          </w:p>
+        </w:tc>
+        <w:permEnd w:id="254345532"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1364" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00E94108" w:rsidRDefault="00EC04EA" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="2136982065"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="1728398883" w:edGrp="everyone"/>
+                <w:r w:rsidR="001313DD" w:rsidRPr="00E94108">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:permEnd w:id="1728398883"/>
+            <w:r w:rsidR="001313DD" w:rsidRPr="00E94108">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>明</w:t>
+            </w:r>
+            <w:r w:rsidR="001313DD" w:rsidRPr="00E94108">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="760331135"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="1400768660" w:edGrp="everyone"/>
+                <w:r w:rsidR="001313DD" w:rsidRPr="00E94108">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:permEnd w:id="1400768660"/>
+            <w:r w:rsidR="001313DD" w:rsidRPr="00E94108">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>大</w:t>
+            </w:r>
+            <w:r w:rsidR="001313DD" w:rsidRPr="00E94108">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="1556353702"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="436604575" w:edGrp="everyone"/>
+                <w:r w:rsidR="001313DD" w:rsidRPr="00E94108">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:permEnd w:id="436604575"/>
+            <w:r w:rsidR="001313DD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>昭</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00E94108" w:rsidRDefault="00EC04EA" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1114443810"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="430243873" w:edGrp="everyone"/>
+                <w:r w:rsidR="001313DD" w:rsidRPr="00E94108">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:permEnd w:id="430243873"/>
+            <w:r w:rsidR="001313DD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>平</w:t>
+            </w:r>
+            <w:r w:rsidR="001313DD" w:rsidRPr="00E94108">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1833831676"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="587233548" w:edGrp="everyone"/>
+                <w:r w:rsidR="001313DD" w:rsidRPr="00E94108">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:permEnd w:id="587233548"/>
+            <w:r w:rsidR="001313DD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>令</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00E94108" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1185366698" w:edGrp="everyone"/>
+            <w:permEnd w:id="1185366698"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00E94108" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E94108">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00E94108" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="125781012" w:edGrp="everyone"/>
+            <w:permEnd w:id="125781012"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00E94108" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E94108">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="304" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00E94108" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1974814730" w:edGrp="everyone"/>
+            <w:permEnd w:id="1974814730"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00E94108" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="623799774" w:edGrp="everyone"/>
+            <w:permEnd w:id="623799774"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4596" w:type="dxa"/>
+            <w:gridSpan w:val="38"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00E94108" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="405080308" w:edGrp="everyone"/>
+            <w:permEnd w:id="405080308"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001313DD" w:rsidRPr="00395000" w:rsidTr="001313DD">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00E94108" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1018194662" w:edGrp="everyone"/>
+          </w:p>
+        </w:tc>
+        <w:permEnd w:id="1018194662"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1364" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00E94108" w:rsidRDefault="00EC04EA" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="63847443"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="1487030535" w:edGrp="everyone"/>
+                <w:r w:rsidR="001313DD" w:rsidRPr="00E94108">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:permEnd w:id="1487030535"/>
+            <w:r w:rsidR="001313DD" w:rsidRPr="00E94108">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>明</w:t>
+            </w:r>
+            <w:r w:rsidR="001313DD" w:rsidRPr="00E94108">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="165836574"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="1521492822" w:edGrp="everyone"/>
+                <w:r w:rsidR="001313DD" w:rsidRPr="00E94108">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:permEnd w:id="1521492822"/>
+            <w:r w:rsidR="001313DD" w:rsidRPr="00E94108">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>大</w:t>
+            </w:r>
+            <w:r w:rsidR="001313DD" w:rsidRPr="00E94108">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="625972974"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="1749687636" w:edGrp="everyone"/>
+                <w:r w:rsidR="001313DD" w:rsidRPr="00E94108">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:permEnd w:id="1749687636"/>
+            <w:r w:rsidR="001313DD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>昭</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00E94108" w:rsidRDefault="00EC04EA" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1944532122"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="796548600" w:edGrp="everyone"/>
+                <w:r w:rsidR="001313DD" w:rsidRPr="00E94108">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:permEnd w:id="796548600"/>
+            <w:r w:rsidR="001313DD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>平</w:t>
+            </w:r>
+            <w:r w:rsidR="001313DD" w:rsidRPr="00E94108">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="1156030877"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="1927967404" w:edGrp="everyone"/>
+                <w:r w:rsidR="001313DD" w:rsidRPr="00E94108">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:permEnd w:id="1927967404"/>
+            <w:r w:rsidR="001313DD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>令</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00E94108" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1504667036" w:edGrp="everyone"/>
+            <w:permEnd w:id="1504667036"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00E94108" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E94108">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00E94108" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1152929912" w:edGrp="everyone"/>
+            <w:permEnd w:id="1152929912"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00E94108" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E94108">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="304" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00E94108" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="846925925" w:edGrp="everyone"/>
+            <w:permEnd w:id="846925925"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00E94108" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="674909960" w:edGrp="everyone"/>
+            <w:permEnd w:id="674909960"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4596" w:type="dxa"/>
+            <w:gridSpan w:val="38"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00E94108" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1426284849" w:edGrp="everyone"/>
+            <w:permEnd w:id="1426284849"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidTr="00026B44">
+        <w:trPr>
+          <w:trHeight w:val="351"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⒀</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:ind w:rightChars="-4" w:right="-8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>死亡者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>と請求者との生計関係</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2421" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:ind w:rightChars="-4" w:right="-8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>死亡者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>が請求者の生活費を</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="00EC04EA" w:rsidP="001313DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-2046369051"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="1842094127" w:edGrp="everyone"/>
+                <w:r w:rsidR="001313DD" w:rsidRPr="00753912">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:permEnd w:id="1842094127"/>
+            <w:r w:rsidR="001313DD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>一部</w:t>
+            </w:r>
+            <w:r w:rsidR="001313DD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>負担</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2035" w:type="dxa"/>
+            <w:gridSpan w:val="22"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="00EC04EA" w:rsidP="001313DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1425178902"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="1603404571" w:edGrp="everyone"/>
+                <w:r w:rsidR="001313DD" w:rsidRPr="00753912">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:permEnd w:id="1603404571"/>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001313DD" w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>負担</w:t>
+            </w:r>
+            <w:r w:rsidR="001313DD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>なし</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidTr="001313DD">
+        <w:trPr>
+          <w:trHeight w:val="351"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⒁</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4113" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:ind w:rightChars="-6" w:right="-13"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑽の疾病について当機構からの医療費・医療手当の受給の有無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1732" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="00EC04EA" w:rsidP="001313DD">
+            <w:pPr>
+              <w:ind w:rightChars="-4" w:right="-8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-2077811136"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="835871384" w:edGrp="everyone"/>
+                <w:r w:rsidR="001313DD" w:rsidRPr="00753912">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:permEnd w:id="835871384"/>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001313DD" w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>有 (受給者番号：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2884" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1823022974" w:edGrp="everyone"/>
+            <w:permEnd w:id="1823022974"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1182" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-750427252"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="1690764376" w:edGrp="everyone"/>
+                <w:r w:rsidRPr="00753912">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:permEnd w:id="1690764376"/>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidTr="001313DD">
+        <w:trPr>
+          <w:trHeight w:val="351"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⒂</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4113" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:ind w:rightChars="-6" w:right="-13"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑽の疾病について当機構からの障害年金</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>又は障害児養育年金</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の受給の有無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1732" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="00EC04EA" w:rsidP="001313DD">
+            <w:pPr>
+              <w:ind w:rightChars="-4" w:right="-8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="708460020"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="2061661077" w:edGrp="everyone"/>
+                <w:r w:rsidR="001313DD" w:rsidRPr="00753912">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:permEnd w:id="2061661077"/>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001313DD" w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>有 (受給者番号：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2884" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1562731275" w:edGrp="everyone"/>
+            <w:permEnd w:id="1562731275"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1182" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="451223356"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="158211193" w:edGrp="everyone"/>
+                <w:r w:rsidRPr="00753912">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:permEnd w:id="158211193"/>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidTr="001313DD">
+        <w:trPr>
+          <w:trHeight w:val="351"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⒃</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4113" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:ind w:rightChars="-6" w:right="-13"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑾の生物由来</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>製品等による副作用救済給付の有無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1732" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="00EC04EA" w:rsidP="001313DD">
+            <w:pPr>
+              <w:ind w:rightChars="-4" w:right="-8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-391124268"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="1843284709" w:edGrp="everyone"/>
+                <w:r w:rsidR="001313DD" w:rsidRPr="00753912">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:permEnd w:id="1843284709"/>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001313DD" w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>有 (受給者番号：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2884" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1495406021" w:edGrp="everyone"/>
+            <w:permEnd w:id="1495406021"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1182" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)・</w:t>
+            </w:r>
+            <w:permStart w:id="209668033" w:edGrp="everyone"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="681398343"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00753912">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:permEnd w:id="209668033"/>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidTr="001313DD">
+        <w:trPr>
+          <w:trHeight w:val="334"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⒄</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4113" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>死亡又</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>は</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑽</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>疾病について訴訟又は示談の有無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5798" w:type="dxa"/>
+            <w:gridSpan w:val="44"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="00EC04EA" w:rsidP="001313DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1205950180"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="1852981508" w:edGrp="everyone"/>
+                <w:r w:rsidR="001313DD" w:rsidRPr="00753912">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:permEnd w:id="1852981508"/>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001313DD" w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">有 ( </w:t>
+            </w:r>
+            <w:permStart w:id="1995970800" w:edGrp="everyone"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-77755854"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="001313DD" w:rsidRPr="00753912">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:permEnd w:id="1995970800"/>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001313DD" w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">刑事事件　</w:t>
+            </w:r>
+            <w:permStart w:id="310926158" w:edGrp="everyone"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-340774252"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="001313DD" w:rsidRPr="00753912">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:permEnd w:id="310926158"/>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001313DD" w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">民事事件　</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1207792947"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="1142114790" w:edGrp="everyone"/>
+                <w:r w:rsidR="001313DD" w:rsidRPr="00753912">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:permEnd w:id="1142114790"/>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001313DD" w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">和解　</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="940878369"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="919273642" w:edGrp="everyone"/>
+                <w:r w:rsidR="001313DD" w:rsidRPr="00753912">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:permEnd w:id="919273642"/>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001313DD" w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>示談 )・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="559761583"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="1420971695" w:edGrp="everyone"/>
+                <w:r w:rsidR="001313DD" w:rsidRPr="00753912">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:permEnd w:id="1420971695"/>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001313DD" w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001313DD" w:rsidRPr="00395000" w:rsidTr="001313DD">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00F06089" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⒅</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4113" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00395000" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>救済</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>制度</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B229F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>に関する情報</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の入手経路について</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5798" w:type="dxa"/>
+            <w:gridSpan w:val="44"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00395000" w:rsidRDefault="00EC04EA" w:rsidP="001313DD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1881439105"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="1565198615" w:edGrp="everyone"/>
+                <w:r w:rsidR="001313DD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:permEnd w:id="1565198615"/>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001313DD">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">医師　</w:t>
+            </w:r>
+            <w:permStart w:id="415180335" w:edGrp="everyone"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1730960320"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="001313DD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:permEnd w:id="415180335"/>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001313DD">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">歯科医師　</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="807824790"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="1308849118" w:edGrp="everyone"/>
+                <w:r w:rsidR="001313DD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:permEnd w:id="1308849118"/>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001313DD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>薬剤師</w:t>
+            </w:r>
+            <w:r w:rsidR="001313DD">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="2005012048"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="300567416" w:edGrp="everyone"/>
+                <w:r w:rsidR="001313DD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:permEnd w:id="300567416"/>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001313DD">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>その他の医療機関職員</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001313DD" w:rsidRPr="00395000" w:rsidTr="001313DD">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4113" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:permStart w:id="1823803334" w:edGrp="everyone"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2449" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRDefault="00EC04EA" w:rsidP="001313DD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1612235605"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="001313DD">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="323761899"/>
-            <w:r w:rsidR="00AB7194">
+            <w:permEnd w:id="1823803334"/>
+            <w:r w:rsidR="001313DD">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>負担なし</w:t>
+              <w:t>新聞</w:t>
+            </w:r>
+            <w:r w:rsidR="001313DD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:r w:rsidR="001313DD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>TV</w:t>
+            </w:r>
+            <w:r w:rsidR="001313DD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidR="001313DD">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="33545490"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="1791955994" w:edGrp="everyone"/>
+                <w:r w:rsidR="001313DD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:permEnd w:id="1791955994"/>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001313DD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>その他</w:t>
+            </w:r>
+            <w:r w:rsidR="001313DD" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2924" w:type="dxa"/>
+            <w:gridSpan w:val="29"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1062213961" w:edGrp="everyone"/>
+            <w:permEnd w:id="1062213961"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00395000" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB7194" w:rsidRPr="000A0194" w:rsidTr="00153CDA">
+      <w:tr w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidTr="001313DD">
         <w:trPr>
-          <w:trHeight w:val="560"/>
+          <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10037" w:type="dxa"/>
-            <w:gridSpan w:val="52"/>
+            <w:tcW w:w="10151" w:type="dxa"/>
+            <w:gridSpan w:val="76"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB7194" w:rsidRPr="000A0194" w:rsidRDefault="00AB7194" w:rsidP="00AB7194">
-[...53 lines deleted...]
-              <w:t>必要書類を添えて請求します。</w:t>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>上記のとおり、請求に係る</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>遺族</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>一時金の支給を受けたく、必要書類を添えて請求します。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB7194" w:rsidRPr="000A0194" w:rsidTr="00192B1E">
+      <w:tr w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidTr="001313DD">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="856" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB7194" w:rsidRPr="000A0194" w:rsidRDefault="003C36CF" w:rsidP="00AB7194">
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>令和</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="570" w:type="dxa"/>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB7194" w:rsidRPr="000A0194" w:rsidRDefault="00AB7194" w:rsidP="00AB7194">
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="817854856" w:edGrp="everyone"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:permStart w:id="311374961" w:edGrp="everyone"/>
+            <w:permEnd w:id="311374961"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB7194" w:rsidRPr="000A0194" w:rsidRDefault="00AB7194" w:rsidP="00AB7194">
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0194">
+            <w:r w:rsidRPr="00753912">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
+            <w:tcW w:w="642" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB7194" w:rsidRPr="000A0194" w:rsidRDefault="00AB7194" w:rsidP="00AB7194">
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1518489623" w:edGrp="everyone"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:permStart w:id="2058887673" w:edGrp="everyone"/>
+            <w:permEnd w:id="2058887673"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="357" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB7194" w:rsidRPr="000A0194" w:rsidRDefault="00AB7194" w:rsidP="00AB7194">
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0194">
+            <w:r w:rsidRPr="00753912">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="633" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="806" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB7194" w:rsidRPr="000A0194" w:rsidRDefault="00AB7194" w:rsidP="00AB7194">
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="880174297" w:edGrp="everyone"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:permStart w:id="1492863453" w:edGrp="everyone"/>
+            <w:permEnd w:id="1492863453"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="258" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB7194" w:rsidRPr="000A0194" w:rsidRDefault="00AB7194" w:rsidP="00AB7194">
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0194">
+            <w:r w:rsidRPr="00753912">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
-            <w:gridSpan w:val="36"/>
+            <w:tcW w:w="5777" w:type="dxa"/>
+            <w:gridSpan w:val="43"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00AB7194" w:rsidRPr="000A0194" w:rsidRDefault="00AB7194" w:rsidP="00AB7194">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB7194" w:rsidRPr="000A0194" w:rsidTr="00192B1E">
+      <w:tr w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidTr="001313DD">
         <w:trPr>
-          <w:trHeight w:val="810"/>
+          <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5081" w:type="dxa"/>
-            <w:gridSpan w:val="27"/>
+            <w:tcW w:w="4374" w:type="dxa"/>
+            <w:gridSpan w:val="33"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB7194" w:rsidRPr="000A0194" w:rsidRDefault="00AB7194" w:rsidP="00AB7194">
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0194">
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00753912">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>請求者氏名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3716" w:type="dxa"/>
-            <w:gridSpan w:val="17"/>
+            <w:tcW w:w="4108" w:type="dxa"/>
+            <w:gridSpan w:val="26"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB7194" w:rsidRPr="000A0194" w:rsidRDefault="00AB7194" w:rsidP="00AB7194">
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1403608812" w:edGrp="everyone"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="8"/>
+            <w:permStart w:id="1049718095" w:edGrp="everyone"/>
+            <w:permEnd w:id="1049718095"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1669" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB7194" w:rsidRPr="000A0194" w:rsidRDefault="00AB7194" w:rsidP="00AB7194">
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB7194" w:rsidRPr="000A0194" w:rsidTr="00153CDA">
+      <w:tr w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidTr="001313DD">
         <w:trPr>
-          <w:trHeight w:val="711"/>
+          <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10037" w:type="dxa"/>
-            <w:gridSpan w:val="52"/>
+            <w:tcW w:w="10151" w:type="dxa"/>
+            <w:gridSpan w:val="76"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB7194" w:rsidRPr="000A0194" w:rsidRDefault="00AB7194" w:rsidP="00AB7194">
+          <w:p w:rsidR="001313DD" w:rsidRPr="00753912" w:rsidRDefault="001313DD" w:rsidP="001313DD">
             <w:pPr>
               <w:ind w:leftChars="250" w:left="525"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0194">
+            <w:r w:rsidRPr="00753912">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>独立行政法人　医薬品医療機器総合機構　理事長　殿</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A977CB" w:rsidRPr="00C862CF" w:rsidRDefault="007C3038" w:rsidP="00C752C3">
+    <w:p w:rsidR="00BE5FCE" w:rsidRPr="005E14FC" w:rsidRDefault="007C3038" w:rsidP="00A105CB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:rightChars="-147" w:right="-309"/>
+        <w:ind w:rightChars="-135" w:right="-283"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED41A2">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>救済給付に係る情報</w:t>
       </w:r>
-      <w:r w:rsidR="00725DAD" w:rsidRPr="00C862CF">
+      <w:r w:rsidR="00725DAD">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>（請求者の個人情報を除く。）は、「</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C862CF">
+      <w:r w:rsidRPr="00ED41A2">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>医薬品、医療機器等の品質、有効性及び安全性の確保等に関する法律</w:t>
       </w:r>
-      <w:r w:rsidR="00725DAD" w:rsidRPr="00C862CF">
+      <w:r w:rsidR="00725DAD">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C862CF">
+      <w:r w:rsidRPr="00ED41A2">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>第68条の10第3</w:t>
       </w:r>
-      <w:r w:rsidR="00725DAD" w:rsidRPr="00C862CF">
+      <w:r w:rsidR="00725DAD">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>項の規定に基づき、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C862CF">
+      <w:r w:rsidRPr="00ED41A2">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>安全対策に利活用され</w:t>
       </w:r>
-      <w:r w:rsidR="00725DAD" w:rsidRPr="00C862CF">
+      <w:r w:rsidR="00725DAD">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ますので、予め</w:t>
       </w:r>
-      <w:r w:rsidR="00FE04D7" w:rsidRPr="00C862CF">
+      <w:r w:rsidR="00FE04D7">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ご</w:t>
       </w:r>
-      <w:r w:rsidR="009D656F" w:rsidRPr="00C862CF">
+      <w:r w:rsidR="009D656F">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>了承下さい</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C862CF">
+      <w:r w:rsidRPr="00ED41A2">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00153CDA" w:rsidRPr="00153CDA" w:rsidRDefault="00153CDA" w:rsidP="00C752C3">
+    <w:p w:rsidR="00CA7F94" w:rsidRPr="005E14FC" w:rsidRDefault="00CA7F94">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:rightChars="-147" w:right="-309"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:ind w:rightChars="-135" w:right="-283"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00153CDA" w:rsidRPr="00153CDA" w:rsidSect="002F66A3">
-[...1 lines deleted...]
-      <w:pgMar w:top="851" w:right="1134" w:bottom="567" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
+    <w:sectPr w:rsidR="00CA7F94" w:rsidRPr="005E14FC" w:rsidSect="007A622A">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="425" w:right="1276" w:bottom="295" w:left="992" w:header="397" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="lines" w:linePitch="342" w:charSpace="855"/>
+      <w:docGrid w:type="lines" w:linePitch="290"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A84515" w:rsidRDefault="00A84515" w:rsidP="004E7B78">
+    <w:p w:rsidR="002A32FC" w:rsidRDefault="002A32FC" w:rsidP="004E7B78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A84515" w:rsidRDefault="00A84515" w:rsidP="004E7B78">
+    <w:p w:rsidR="002A32FC" w:rsidRDefault="002A32FC" w:rsidP="004E7B78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -5662,433 +10078,69 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A84515" w:rsidRDefault="00A84515" w:rsidP="004E7B78">
+    <w:p w:rsidR="002A32FC" w:rsidRDefault="002A32FC" w:rsidP="004E7B78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A84515" w:rsidRDefault="00A84515" w:rsidP="004E7B78">
+    <w:p w:rsidR="002A32FC" w:rsidRDefault="002A32FC" w:rsidP="004E7B78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01097108"/>
-[...362 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B054F22"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041E659C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
@@ -6135,233 +10187,51 @@
       <w:pPr>
         <w:ind w:left="2976" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3402" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3827" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...181 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FE057CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9C03506"/>
     <w:lvl w:ilvl="0" w:tplc="29340F42">
       <w:start w:val="2"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="272" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -6406,1399 +10276,52 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2372" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2792" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3212" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...90 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31DA481D"/>
-    <w:multiLevelType w:val="multilevel"/>
-[...1254 lines deleted...]
-    <w:nsid w:val="659006BB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="04090023"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:pStyle w:val="1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:pStyle w:val="2"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
@@ -7853,51 +10376,765 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="8"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3402" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="9"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3827" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33962DFE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3FCFA44"/>
+    <w:lvl w:ilvl="0" w:tplc="16949CF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3ADE161F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A6B4BF88"/>
+    <w:lvl w:ilvl="0" w:tplc="83BA1442">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4158156A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E3D4C7B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2126" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2976" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5064609A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7F2EA328"/>
+    <w:lvl w:ilvl="0" w:tplc="16949CF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="530F3873"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="46162348"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2126" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2976" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56BF3494"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C6BEF210"/>
+    <w:lvl w:ilvl="0" w:tplc="302A271C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58991F42"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5E28ABB8"/>
+    <w:lvl w:ilvl="0" w:tplc="9392B1D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="390" w:hanging="390"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="650B161D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F6AAA244"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="998" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1418" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1838" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2258" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2678" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3098" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3518" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3938" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4358" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="679F158B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C3890B8"/>
     <w:lvl w:ilvl="0" w:tplc="2F70371A">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="390"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="945" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -7942,231 +11179,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3045" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3465" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3885" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...179 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72475067"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F972382C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
@@ -8213,161 +11270,70 @@
       <w:pPr>
         <w:ind w:left="2976" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3402" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3827" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...89 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimalFullWidth"/>
         <w:lvlText w:val="%1"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="425" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="aiueoFullWidth"/>
         <w:lvlText w:val="(%2)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="851" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -8457,652 +11423,573 @@
         <w:pPr>
           <w:ind w:left="3402" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:suff w:val="nothing"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="right"/>
         <w:pPr>
           <w:ind w:left="3827" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="20"/>
-[...47 lines deleted...]
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="90"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:documentProtection w:edit="readOnly" w:enforcement="1"/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="107"/>
-  <w:drawingGridVerticalSpacing w:val="171"/>
+  <w:drawingGridHorizontalSpacing w:val="105"/>
+  <w:drawingGridVerticalSpacing w:val="145"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241">
+    <o:shapedefaults v:ext="edit" spidmax="16385">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B55F8A"/>
-    <w:rsid w:val="00001BBC"/>
     <w:rsid w:val="000024CA"/>
+    <w:rsid w:val="00002EAD"/>
     <w:rsid w:val="000063C2"/>
     <w:rsid w:val="00010075"/>
     <w:rsid w:val="00012B1C"/>
     <w:rsid w:val="00012CBE"/>
     <w:rsid w:val="000220EF"/>
     <w:rsid w:val="000269FC"/>
+    <w:rsid w:val="00026B44"/>
+    <w:rsid w:val="00035E92"/>
     <w:rsid w:val="00047DE7"/>
-    <w:rsid w:val="00050101"/>
     <w:rsid w:val="000570FF"/>
     <w:rsid w:val="00060E28"/>
-    <w:rsid w:val="00062AC0"/>
     <w:rsid w:val="00071F20"/>
     <w:rsid w:val="00081367"/>
     <w:rsid w:val="0009214D"/>
     <w:rsid w:val="000930F5"/>
     <w:rsid w:val="00094724"/>
-    <w:rsid w:val="00095F4B"/>
-    <w:rsid w:val="000A0194"/>
     <w:rsid w:val="000A2765"/>
+    <w:rsid w:val="000A28CD"/>
     <w:rsid w:val="000A527A"/>
     <w:rsid w:val="000C4B52"/>
     <w:rsid w:val="000C4E15"/>
     <w:rsid w:val="000C520F"/>
     <w:rsid w:val="000D420D"/>
     <w:rsid w:val="000D6964"/>
+    <w:rsid w:val="000E258A"/>
     <w:rsid w:val="000E32CA"/>
-    <w:rsid w:val="000E3B61"/>
     <w:rsid w:val="000E69BD"/>
     <w:rsid w:val="0010029C"/>
-    <w:rsid w:val="0010285F"/>
     <w:rsid w:val="00102CA6"/>
-    <w:rsid w:val="00106294"/>
     <w:rsid w:val="0011265D"/>
     <w:rsid w:val="00114D03"/>
-    <w:rsid w:val="00127579"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001420E3"/>
+    <w:rsid w:val="00117038"/>
+    <w:rsid w:val="00120FF5"/>
+    <w:rsid w:val="001313DD"/>
     <w:rsid w:val="00151AC5"/>
     <w:rsid w:val="001526C1"/>
-    <w:rsid w:val="00153CDA"/>
     <w:rsid w:val="00153DAC"/>
     <w:rsid w:val="0016056B"/>
-    <w:rsid w:val="00164989"/>
     <w:rsid w:val="0017271C"/>
-    <w:rsid w:val="00192B1E"/>
     <w:rsid w:val="001965C4"/>
     <w:rsid w:val="001A4233"/>
-    <w:rsid w:val="001B260B"/>
+    <w:rsid w:val="001B3E0D"/>
     <w:rsid w:val="001C0E29"/>
-    <w:rsid w:val="001D207A"/>
+    <w:rsid w:val="001D0447"/>
     <w:rsid w:val="001D2FC3"/>
     <w:rsid w:val="001D5952"/>
     <w:rsid w:val="001E232F"/>
-    <w:rsid w:val="001F23B9"/>
     <w:rsid w:val="001F414B"/>
-    <w:rsid w:val="001F7781"/>
     <w:rsid w:val="002028A5"/>
-    <w:rsid w:val="00210244"/>
-    <w:rsid w:val="0021324D"/>
+    <w:rsid w:val="00212CB8"/>
     <w:rsid w:val="0021618D"/>
     <w:rsid w:val="00222C64"/>
     <w:rsid w:val="00242CF6"/>
-    <w:rsid w:val="00243F5A"/>
     <w:rsid w:val="0024528A"/>
     <w:rsid w:val="00250EA9"/>
-    <w:rsid w:val="0025442C"/>
     <w:rsid w:val="00262019"/>
     <w:rsid w:val="0026259E"/>
     <w:rsid w:val="00266B11"/>
-    <w:rsid w:val="00267563"/>
     <w:rsid w:val="00270615"/>
+    <w:rsid w:val="00271608"/>
     <w:rsid w:val="00275D01"/>
     <w:rsid w:val="002813AB"/>
+    <w:rsid w:val="002828E7"/>
     <w:rsid w:val="002912C1"/>
+    <w:rsid w:val="002922E7"/>
     <w:rsid w:val="00295DF7"/>
+    <w:rsid w:val="002A32FC"/>
     <w:rsid w:val="002A39DE"/>
     <w:rsid w:val="002A6762"/>
     <w:rsid w:val="002B4109"/>
     <w:rsid w:val="002B4203"/>
-    <w:rsid w:val="002C1101"/>
     <w:rsid w:val="002D2BDA"/>
-    <w:rsid w:val="002D4E49"/>
     <w:rsid w:val="002E0068"/>
     <w:rsid w:val="002E59C2"/>
     <w:rsid w:val="002F3DBE"/>
     <w:rsid w:val="002F496D"/>
-    <w:rsid w:val="002F66A3"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="00310243"/>
+    <w:rsid w:val="00311031"/>
     <w:rsid w:val="00334476"/>
-    <w:rsid w:val="00337DE0"/>
     <w:rsid w:val="0034397B"/>
+    <w:rsid w:val="003460AD"/>
     <w:rsid w:val="00356A8B"/>
+    <w:rsid w:val="003619D3"/>
     <w:rsid w:val="00372A58"/>
     <w:rsid w:val="00375D4D"/>
-    <w:rsid w:val="00376E54"/>
     <w:rsid w:val="00385CFB"/>
     <w:rsid w:val="00395000"/>
-    <w:rsid w:val="003A32D8"/>
     <w:rsid w:val="003A78F6"/>
-    <w:rsid w:val="003B5563"/>
+    <w:rsid w:val="003B2F87"/>
     <w:rsid w:val="003C08F5"/>
     <w:rsid w:val="003C09D7"/>
-    <w:rsid w:val="003C36CF"/>
     <w:rsid w:val="003C6882"/>
     <w:rsid w:val="003D36C6"/>
-    <w:rsid w:val="003D6295"/>
-    <w:rsid w:val="003E3A61"/>
+    <w:rsid w:val="003D762F"/>
+    <w:rsid w:val="003D7907"/>
     <w:rsid w:val="003E787D"/>
     <w:rsid w:val="003E7956"/>
     <w:rsid w:val="003F3656"/>
     <w:rsid w:val="003F5821"/>
     <w:rsid w:val="004148B6"/>
+    <w:rsid w:val="00414F03"/>
     <w:rsid w:val="0042182F"/>
     <w:rsid w:val="00423DAC"/>
-    <w:rsid w:val="00424969"/>
-    <w:rsid w:val="00435A78"/>
+    <w:rsid w:val="00441963"/>
     <w:rsid w:val="0044692F"/>
     <w:rsid w:val="00447181"/>
     <w:rsid w:val="004475F7"/>
-    <w:rsid w:val="00452518"/>
     <w:rsid w:val="004550A7"/>
-    <w:rsid w:val="00457464"/>
     <w:rsid w:val="004600DD"/>
-    <w:rsid w:val="00466DBF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00475F09"/>
+    <w:rsid w:val="004701AE"/>
     <w:rsid w:val="00476675"/>
     <w:rsid w:val="004839BC"/>
     <w:rsid w:val="004911E3"/>
     <w:rsid w:val="004912B7"/>
     <w:rsid w:val="004A4749"/>
     <w:rsid w:val="004A621E"/>
     <w:rsid w:val="004B43C4"/>
     <w:rsid w:val="004B70CD"/>
-    <w:rsid w:val="004D524F"/>
+    <w:rsid w:val="004C15E6"/>
+    <w:rsid w:val="004E125D"/>
+    <w:rsid w:val="004E1791"/>
     <w:rsid w:val="004E3200"/>
-    <w:rsid w:val="004E6FB1"/>
     <w:rsid w:val="004E76FC"/>
     <w:rsid w:val="004E7B78"/>
     <w:rsid w:val="004F3A6D"/>
     <w:rsid w:val="00501E46"/>
-    <w:rsid w:val="00505C01"/>
-    <w:rsid w:val="00505FEA"/>
     <w:rsid w:val="00507C71"/>
     <w:rsid w:val="00511430"/>
+    <w:rsid w:val="005225DE"/>
     <w:rsid w:val="00522B3F"/>
     <w:rsid w:val="00533124"/>
     <w:rsid w:val="005377CE"/>
     <w:rsid w:val="00537DCC"/>
     <w:rsid w:val="00546736"/>
     <w:rsid w:val="00550BDB"/>
     <w:rsid w:val="0055483C"/>
-    <w:rsid w:val="005660F5"/>
+    <w:rsid w:val="00556E79"/>
+    <w:rsid w:val="0056049E"/>
     <w:rsid w:val="00572C5A"/>
     <w:rsid w:val="00575110"/>
+    <w:rsid w:val="00586BA3"/>
+    <w:rsid w:val="005A34C4"/>
+    <w:rsid w:val="005A6692"/>
     <w:rsid w:val="005B00E2"/>
     <w:rsid w:val="005C1C77"/>
     <w:rsid w:val="005D0C3C"/>
-    <w:rsid w:val="005E0688"/>
     <w:rsid w:val="005E0E12"/>
     <w:rsid w:val="005E103A"/>
     <w:rsid w:val="005E14FC"/>
-    <w:rsid w:val="005E32D4"/>
     <w:rsid w:val="005E78EA"/>
     <w:rsid w:val="005F0354"/>
+    <w:rsid w:val="00600659"/>
     <w:rsid w:val="0060576D"/>
-    <w:rsid w:val="00611D57"/>
     <w:rsid w:val="00622304"/>
-    <w:rsid w:val="00622E56"/>
     <w:rsid w:val="006232A3"/>
+    <w:rsid w:val="0063649F"/>
     <w:rsid w:val="00641B91"/>
     <w:rsid w:val="00643D0B"/>
-    <w:rsid w:val="00644A68"/>
     <w:rsid w:val="0066080C"/>
+    <w:rsid w:val="00670811"/>
     <w:rsid w:val="00671C65"/>
-    <w:rsid w:val="00673E28"/>
     <w:rsid w:val="00673E5F"/>
-    <w:rsid w:val="00686C83"/>
     <w:rsid w:val="00697B57"/>
     <w:rsid w:val="006A091F"/>
     <w:rsid w:val="006B494C"/>
-    <w:rsid w:val="006B534C"/>
-    <w:rsid w:val="006C15D7"/>
     <w:rsid w:val="006C15EE"/>
-    <w:rsid w:val="006C6B36"/>
+    <w:rsid w:val="006C42DB"/>
     <w:rsid w:val="006D36B1"/>
     <w:rsid w:val="006D3D39"/>
     <w:rsid w:val="006D5118"/>
     <w:rsid w:val="006D72C3"/>
     <w:rsid w:val="006E08AF"/>
     <w:rsid w:val="006E11CA"/>
     <w:rsid w:val="006E3D1B"/>
     <w:rsid w:val="006E5077"/>
-    <w:rsid w:val="006E59A4"/>
-    <w:rsid w:val="006F7C2A"/>
+    <w:rsid w:val="006F6DE9"/>
+    <w:rsid w:val="00717C54"/>
     <w:rsid w:val="00725DAD"/>
     <w:rsid w:val="00733FA0"/>
-    <w:rsid w:val="0073673A"/>
     <w:rsid w:val="0074448B"/>
-    <w:rsid w:val="00746952"/>
+    <w:rsid w:val="00753912"/>
     <w:rsid w:val="00754E07"/>
     <w:rsid w:val="00755CB7"/>
     <w:rsid w:val="00757410"/>
     <w:rsid w:val="00760CEF"/>
     <w:rsid w:val="00762156"/>
-    <w:rsid w:val="00765858"/>
-    <w:rsid w:val="007759BD"/>
+    <w:rsid w:val="00774D03"/>
     <w:rsid w:val="00780F8E"/>
     <w:rsid w:val="007824FB"/>
     <w:rsid w:val="007906E6"/>
     <w:rsid w:val="0079691F"/>
     <w:rsid w:val="00797371"/>
-    <w:rsid w:val="007A2E5B"/>
-    <w:rsid w:val="007A77F8"/>
+    <w:rsid w:val="007A622A"/>
+    <w:rsid w:val="007B229F"/>
     <w:rsid w:val="007B3605"/>
-    <w:rsid w:val="007B50ED"/>
+    <w:rsid w:val="007B5D68"/>
     <w:rsid w:val="007B5DC2"/>
+    <w:rsid w:val="007C1009"/>
     <w:rsid w:val="007C3038"/>
     <w:rsid w:val="007C3B43"/>
-    <w:rsid w:val="007D11B8"/>
-    <w:rsid w:val="007E6510"/>
     <w:rsid w:val="007F1D50"/>
-    <w:rsid w:val="007F337E"/>
     <w:rsid w:val="007F4F4E"/>
     <w:rsid w:val="0080206F"/>
     <w:rsid w:val="00802E83"/>
     <w:rsid w:val="00803E23"/>
+    <w:rsid w:val="00804DF2"/>
     <w:rsid w:val="00805BC7"/>
     <w:rsid w:val="00806676"/>
     <w:rsid w:val="008102CF"/>
     <w:rsid w:val="00820B40"/>
+    <w:rsid w:val="008217BC"/>
     <w:rsid w:val="00821803"/>
+    <w:rsid w:val="00822A55"/>
     <w:rsid w:val="0082408F"/>
     <w:rsid w:val="00824A8F"/>
-    <w:rsid w:val="0083385B"/>
+    <w:rsid w:val="00826810"/>
     <w:rsid w:val="008359D5"/>
     <w:rsid w:val="0083642F"/>
-    <w:rsid w:val="008431F6"/>
     <w:rsid w:val="00847745"/>
-    <w:rsid w:val="00851E85"/>
-    <w:rsid w:val="00852205"/>
     <w:rsid w:val="008548A8"/>
     <w:rsid w:val="0085591C"/>
     <w:rsid w:val="00856124"/>
     <w:rsid w:val="008576BC"/>
+    <w:rsid w:val="008619AF"/>
     <w:rsid w:val="00863BA7"/>
     <w:rsid w:val="00870BC6"/>
-    <w:rsid w:val="00876094"/>
+    <w:rsid w:val="00876BE5"/>
     <w:rsid w:val="00881612"/>
     <w:rsid w:val="008858B4"/>
+    <w:rsid w:val="00887A4A"/>
+    <w:rsid w:val="008A0B84"/>
     <w:rsid w:val="008A0E55"/>
     <w:rsid w:val="008A756D"/>
     <w:rsid w:val="008B1CF5"/>
+    <w:rsid w:val="008B2705"/>
     <w:rsid w:val="008B51DA"/>
-    <w:rsid w:val="008B590D"/>
     <w:rsid w:val="008C5A8C"/>
     <w:rsid w:val="008D4DC9"/>
     <w:rsid w:val="008E1930"/>
     <w:rsid w:val="008E4700"/>
-    <w:rsid w:val="00902C7F"/>
+    <w:rsid w:val="008E66E6"/>
+    <w:rsid w:val="00902F52"/>
     <w:rsid w:val="00903AC4"/>
-    <w:rsid w:val="009064ED"/>
     <w:rsid w:val="00910723"/>
     <w:rsid w:val="00912C94"/>
     <w:rsid w:val="00922734"/>
     <w:rsid w:val="00922BF8"/>
-    <w:rsid w:val="00931A88"/>
+    <w:rsid w:val="00930AAB"/>
     <w:rsid w:val="0093261A"/>
+    <w:rsid w:val="00934324"/>
     <w:rsid w:val="00934858"/>
+    <w:rsid w:val="00941CCA"/>
     <w:rsid w:val="0094230D"/>
     <w:rsid w:val="00943C7D"/>
-    <w:rsid w:val="0094619B"/>
+    <w:rsid w:val="00943DF9"/>
     <w:rsid w:val="00946DF7"/>
     <w:rsid w:val="00961CCD"/>
-    <w:rsid w:val="0097238C"/>
+    <w:rsid w:val="00966DF6"/>
     <w:rsid w:val="00972E10"/>
+    <w:rsid w:val="00986659"/>
     <w:rsid w:val="00993981"/>
     <w:rsid w:val="009A38B1"/>
+    <w:rsid w:val="009A3FB7"/>
     <w:rsid w:val="009A65A3"/>
-    <w:rsid w:val="009B0660"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009C759F"/>
     <w:rsid w:val="009D1976"/>
     <w:rsid w:val="009D59AB"/>
     <w:rsid w:val="009D656F"/>
     <w:rsid w:val="009E4AB0"/>
+    <w:rsid w:val="009E732F"/>
     <w:rsid w:val="009F5853"/>
     <w:rsid w:val="00A04428"/>
+    <w:rsid w:val="00A105CB"/>
+    <w:rsid w:val="00A16119"/>
     <w:rsid w:val="00A1619E"/>
+    <w:rsid w:val="00A22A18"/>
     <w:rsid w:val="00A31F59"/>
+    <w:rsid w:val="00A35348"/>
     <w:rsid w:val="00A42E24"/>
+    <w:rsid w:val="00A51293"/>
     <w:rsid w:val="00A66759"/>
-    <w:rsid w:val="00A74174"/>
-    <w:rsid w:val="00A84515"/>
+    <w:rsid w:val="00A73C6E"/>
+    <w:rsid w:val="00A852EF"/>
     <w:rsid w:val="00A856CD"/>
     <w:rsid w:val="00A86B11"/>
     <w:rsid w:val="00A93CD8"/>
-    <w:rsid w:val="00A94D17"/>
-    <w:rsid w:val="00A977CB"/>
     <w:rsid w:val="00AA6EF3"/>
     <w:rsid w:val="00AA7F49"/>
-    <w:rsid w:val="00AB11AD"/>
     <w:rsid w:val="00AB2085"/>
+    <w:rsid w:val="00AB35B4"/>
     <w:rsid w:val="00AB712E"/>
-    <w:rsid w:val="00AB7194"/>
+    <w:rsid w:val="00AB7334"/>
     <w:rsid w:val="00AB78C4"/>
-    <w:rsid w:val="00AC02B9"/>
+    <w:rsid w:val="00AD0526"/>
     <w:rsid w:val="00AD10C3"/>
-    <w:rsid w:val="00AE1BA8"/>
     <w:rsid w:val="00AF407C"/>
     <w:rsid w:val="00AF40A8"/>
     <w:rsid w:val="00AF4514"/>
     <w:rsid w:val="00AF4CD2"/>
     <w:rsid w:val="00AF5D84"/>
     <w:rsid w:val="00B01548"/>
     <w:rsid w:val="00B068E4"/>
     <w:rsid w:val="00B0762A"/>
     <w:rsid w:val="00B1385C"/>
-    <w:rsid w:val="00B13ABC"/>
     <w:rsid w:val="00B13B34"/>
     <w:rsid w:val="00B22C54"/>
-    <w:rsid w:val="00B35E27"/>
+    <w:rsid w:val="00B2733D"/>
+    <w:rsid w:val="00B33193"/>
     <w:rsid w:val="00B42CB9"/>
     <w:rsid w:val="00B43142"/>
     <w:rsid w:val="00B456B5"/>
     <w:rsid w:val="00B55F8A"/>
     <w:rsid w:val="00B61711"/>
-    <w:rsid w:val="00B651D6"/>
     <w:rsid w:val="00B66C8A"/>
     <w:rsid w:val="00B730C5"/>
-    <w:rsid w:val="00B747B2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B94500"/>
     <w:rsid w:val="00B94DBA"/>
-    <w:rsid w:val="00BA17D9"/>
     <w:rsid w:val="00BA1B6C"/>
     <w:rsid w:val="00BA6CED"/>
     <w:rsid w:val="00BB1AAE"/>
+    <w:rsid w:val="00BB3356"/>
     <w:rsid w:val="00BB4CCB"/>
     <w:rsid w:val="00BD7712"/>
-    <w:rsid w:val="00BE0DDB"/>
     <w:rsid w:val="00BE5FCE"/>
+    <w:rsid w:val="00BE6233"/>
     <w:rsid w:val="00BE79DD"/>
     <w:rsid w:val="00BF2852"/>
-    <w:rsid w:val="00C00F2E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C05F38"/>
     <w:rsid w:val="00C0721F"/>
     <w:rsid w:val="00C109C0"/>
     <w:rsid w:val="00C15D1D"/>
     <w:rsid w:val="00C2187E"/>
     <w:rsid w:val="00C228FE"/>
     <w:rsid w:val="00C2317F"/>
     <w:rsid w:val="00C30B23"/>
-    <w:rsid w:val="00C33400"/>
-    <w:rsid w:val="00C36125"/>
     <w:rsid w:val="00C4168F"/>
     <w:rsid w:val="00C42125"/>
+    <w:rsid w:val="00C4580D"/>
     <w:rsid w:val="00C4700D"/>
     <w:rsid w:val="00C52467"/>
     <w:rsid w:val="00C5515B"/>
     <w:rsid w:val="00C61F0F"/>
     <w:rsid w:val="00C63751"/>
+    <w:rsid w:val="00C67C64"/>
     <w:rsid w:val="00C709BE"/>
-    <w:rsid w:val="00C70F47"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C862CF"/>
+    <w:rsid w:val="00C73023"/>
     <w:rsid w:val="00C875A0"/>
+    <w:rsid w:val="00C94258"/>
     <w:rsid w:val="00C946C0"/>
     <w:rsid w:val="00CA4A6C"/>
+    <w:rsid w:val="00CA7F94"/>
+    <w:rsid w:val="00CB0005"/>
     <w:rsid w:val="00CB0901"/>
+    <w:rsid w:val="00CB2021"/>
     <w:rsid w:val="00CB6AE0"/>
     <w:rsid w:val="00CB7F82"/>
     <w:rsid w:val="00CC14EF"/>
     <w:rsid w:val="00CC3D64"/>
     <w:rsid w:val="00CC406B"/>
     <w:rsid w:val="00CD20A7"/>
+    <w:rsid w:val="00CD5BB6"/>
     <w:rsid w:val="00CE5F95"/>
     <w:rsid w:val="00CF22F1"/>
     <w:rsid w:val="00CF6639"/>
     <w:rsid w:val="00CF76A2"/>
-    <w:rsid w:val="00D12799"/>
+    <w:rsid w:val="00D02CBD"/>
+    <w:rsid w:val="00D10B62"/>
     <w:rsid w:val="00D130AC"/>
+    <w:rsid w:val="00D15656"/>
     <w:rsid w:val="00D20517"/>
+    <w:rsid w:val="00D21F1D"/>
     <w:rsid w:val="00D22618"/>
     <w:rsid w:val="00D3000A"/>
     <w:rsid w:val="00D312AD"/>
     <w:rsid w:val="00D34ADD"/>
-    <w:rsid w:val="00D35975"/>
-    <w:rsid w:val="00D37A08"/>
+    <w:rsid w:val="00D37560"/>
     <w:rsid w:val="00D41498"/>
-    <w:rsid w:val="00D47127"/>
     <w:rsid w:val="00D471F7"/>
-    <w:rsid w:val="00D53E3C"/>
-    <w:rsid w:val="00D603EE"/>
+    <w:rsid w:val="00D50E86"/>
     <w:rsid w:val="00D6202C"/>
     <w:rsid w:val="00D7003B"/>
+    <w:rsid w:val="00D70995"/>
     <w:rsid w:val="00D7121E"/>
     <w:rsid w:val="00D74D86"/>
     <w:rsid w:val="00D772C2"/>
     <w:rsid w:val="00D775C2"/>
-    <w:rsid w:val="00D84818"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DA667C"/>
     <w:rsid w:val="00DB16A0"/>
     <w:rsid w:val="00DB21B8"/>
     <w:rsid w:val="00DB53FA"/>
-    <w:rsid w:val="00DB5A6F"/>
-    <w:rsid w:val="00DC34AB"/>
     <w:rsid w:val="00DE41F0"/>
     <w:rsid w:val="00DE456F"/>
-    <w:rsid w:val="00DE4CA9"/>
-    <w:rsid w:val="00DE7140"/>
     <w:rsid w:val="00E01831"/>
-    <w:rsid w:val="00E02FF8"/>
     <w:rsid w:val="00E1111F"/>
     <w:rsid w:val="00E13578"/>
     <w:rsid w:val="00E16D10"/>
     <w:rsid w:val="00E27EA5"/>
-    <w:rsid w:val="00E330BE"/>
-    <w:rsid w:val="00E34421"/>
     <w:rsid w:val="00E4496F"/>
     <w:rsid w:val="00E45904"/>
+    <w:rsid w:val="00E50943"/>
     <w:rsid w:val="00E60A3E"/>
     <w:rsid w:val="00E62E65"/>
+    <w:rsid w:val="00E67E57"/>
+    <w:rsid w:val="00E94108"/>
     <w:rsid w:val="00E97256"/>
     <w:rsid w:val="00EA3701"/>
     <w:rsid w:val="00EA40A2"/>
     <w:rsid w:val="00EA42EE"/>
     <w:rsid w:val="00EA4521"/>
+    <w:rsid w:val="00EC04EA"/>
+    <w:rsid w:val="00EC2C1A"/>
+    <w:rsid w:val="00EC7940"/>
     <w:rsid w:val="00ED41A2"/>
     <w:rsid w:val="00EE36C6"/>
     <w:rsid w:val="00EE6493"/>
     <w:rsid w:val="00EF16D9"/>
-    <w:rsid w:val="00EF50E7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F027BE"/>
     <w:rsid w:val="00F04E53"/>
     <w:rsid w:val="00F06089"/>
     <w:rsid w:val="00F06C13"/>
-    <w:rsid w:val="00F216E3"/>
     <w:rsid w:val="00F305E0"/>
     <w:rsid w:val="00F46A07"/>
     <w:rsid w:val="00F5251C"/>
-    <w:rsid w:val="00F54145"/>
     <w:rsid w:val="00F5445C"/>
     <w:rsid w:val="00F54660"/>
     <w:rsid w:val="00F6466E"/>
-    <w:rsid w:val="00F655FE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F77716"/>
+    <w:rsid w:val="00F64BCE"/>
     <w:rsid w:val="00F9530D"/>
     <w:rsid w:val="00FA003F"/>
-    <w:rsid w:val="00FA5A42"/>
-    <w:rsid w:val="00FB0B03"/>
+    <w:rsid w:val="00FB05DF"/>
+    <w:rsid w:val="00FC19FA"/>
     <w:rsid w:val="00FC2488"/>
     <w:rsid w:val="00FD469B"/>
+    <w:rsid w:val="00FD6E3D"/>
     <w:rsid w:val="00FE04D7"/>
     <w:rsid w:val="00FE1C0D"/>
     <w:rsid w:val="00FE297E"/>
-    <w:rsid w:val="00FF0513"/>
     <w:rsid w:val="00FF14A0"/>
     <w:rsid w:val="00FF4D43"/>
     <w:rsid w:val="00FF6089"/>
     <w:rsid w:val="00FF60C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241">
+    <o:shapedefaults v:ext="edit" spidmax="16385">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -9476,226 +12363,226 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00D41498"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="30"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D41498"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="30"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D41498"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="30"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="40"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="30"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="50"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="30"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="60"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="30"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="70"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="30"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="80"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="30"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="30"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
@@ -10141,102 +13028,66 @@
     <w:link w:val="152"/>
     <w:qFormat/>
     <w:rsid w:val="003F5821"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:ind w:left="150" w:hangingChars="150" w:hanging="150"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsia="ＭＳ 明朝"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="152">
     <w:name w:val="ぶら下げ1.5 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="151"/>
     <w:rsid w:val="003F5821"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsia="ＭＳ 明朝"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05-2">
-[...50 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:customStyle="1" w:styleId="13">
+    <w:name w:val="表 (格子)1"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a3"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="009E732F"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="999112770">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
@@ -10494,78 +13345,77 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9A5A0B6-922A-4BF2-9AFC-2229416E610F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84502BF5-4D58-47D3-BA61-BD52D25EE79A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>618</Characters>
+  <Pages>2</Pages>
+  <Words>210</Words>
+  <Characters>1198</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>725</CharactersWithSpaces>
+  <CharactersWithSpaces>1406</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>