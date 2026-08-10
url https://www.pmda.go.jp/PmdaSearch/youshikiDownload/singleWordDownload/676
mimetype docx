--- v0 (2026-05-27)
+++ v1 (2026-08-10)
@@ -1,3170 +1,2950 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="44E91D08" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FB3360">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝"/>
+    <w:p w14:paraId="4F29CDA8" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E578A4">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>様式２</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C3875E" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="152CD2C1" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E578A4">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>証明書発給申請書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE9761F" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FB3360">
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="739DF307" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9533" w:type="dxa"/>
+        <w:tblW w:w="9569" w:type="dxa"/>
         <w:tblInd w:w="101" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="52" w:type="dxa"/>
           <w:right w:w="52" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2786"/>
-        <w:gridCol w:w="6747"/>
+        <w:gridCol w:w="2928"/>
+        <w:gridCol w:w="6641"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB3360" w:rsidRPr="007618D8" w14:paraId="09235856" w14:textId="77777777" w:rsidTr="00D5215D">
+      <w:tr w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w14:paraId="7D310C1A" w14:textId="77777777" w:rsidTr="00B578B2">
         <w:trPr>
-          <w:trHeight w:val="5044"/>
+          <w:trHeight w:val="2716"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2786" w:type="dxa"/>
+            <w:tcW w:w="2928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A657B39" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00D41399">
+          <w:p w14:paraId="0D81473C" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="00B578B2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D5215D">
+            <w:r w:rsidRPr="006E7B13">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="935"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
-                <w:fitText w:val="2290" w:id="1749205504"/>
+                <w:fitText w:val="2290" w:id="-406489344"/>
               </w:rPr>
               <w:t>事</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D5215D">
+            <w:r w:rsidRPr="006E7B13">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
-                <w:fitText w:val="2290" w:id="1749205504"/>
+                <w:fitText w:val="2290" w:id="-406489344"/>
               </w:rPr>
               <w:t>項</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6747" w:type="dxa"/>
+            <w:tcW w:w="6641" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42350C21" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FE6978">
+          <w:p w14:paraId="33968DA8" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="00B578B2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ア．製造販売業の許可</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="081F2057" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FE6978">
+          <w:p w14:paraId="31C53D19" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="00B578B2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E578A4">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E578A4">
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...38 lines deleted...]
-              <w:t>ア．製造販売業の許可</w:t>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>イ．製造業の登録</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D284E9F" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FE6978">
+          <w:p w14:paraId="76C5C477" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRDefault="006E7B13" w:rsidP="00B578B2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E578A4">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E578A4">
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...31 lines deleted...]
-            <w:r w:rsidRPr="00E578A4">
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ウ．製造販売承認</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-              <w:t>イ．製造業の許可又は登録</w:t>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>認証・届出</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>内容</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>輸出届出内容</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E5CF942" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FE6978">
+          <w:p w14:paraId="1C0F0803" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="00B578B2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E578A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E578A4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...38 lines deleted...]
-              <w:t>ウ．製造販売承認（認証・届出）内容（輸出届出内容）</w:t>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　（特例発給　□）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FD34E77" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FE6978">
+          <w:p w14:paraId="07B31B75" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="00B578B2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="left"/>
+              <w:ind w:firstLineChars="50" w:firstLine="101"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E578A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E578A4">
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>エ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...61 lines deleted...]
-                <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...539 lines deleted...]
-            </w:pPr>
+              <w:t>．ＱＭＳ省令要求事項適合状況</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB3360" w:rsidRPr="007618D8" w14:paraId="5BB41DF0" w14:textId="77777777" w:rsidTr="00D5215D">
+      <w:tr w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w14:paraId="1B131D6B" w14:textId="77777777" w:rsidTr="00B578B2">
         <w:trPr>
           <w:trHeight w:val="776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2786" w:type="dxa"/>
+            <w:tcW w:w="2928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C0094B7" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00D41399">
+          <w:p w14:paraId="5DAA2EEA" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="00B578B2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E7B13">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="68"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="2290" w:id="-406489343"/>
+              </w:rPr>
+              <w:t>品目（製品）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7B13">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="2290" w:id="-406489343"/>
+              </w:rPr>
+              <w:t>名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6641" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64D6AF62" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="00B578B2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2D55F02C" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00D41399">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w14:paraId="33C82472" w14:textId="77777777" w:rsidTr="00B578B2">
+        <w:trPr>
+          <w:trHeight w:val="776"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="475C4B0B" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="00B578B2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE7BEA">
+            <w:r w:rsidRPr="006E7B13">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
-                <w:spacing w:val="241"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00AE7BEA">
+                <w:spacing w:val="68"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="2290" w:id="-406489342"/>
+              </w:rPr>
+              <w:t>製造所等の名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7B13">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
-                <w:fitText w:val="2290" w:id="1749205505"/>
-[...1 lines deleted...]
-              <w:t>分</w:t>
+                <w:fitText w:val="2290" w:id="-406489342"/>
+              </w:rPr>
+              <w:t>称</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54EB8A98" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00D41399">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6641" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AB7AF2D" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="00B578B2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w14:paraId="6A8F6149" w14:textId="77777777" w:rsidTr="00B578B2">
+        <w:trPr>
+          <w:trHeight w:val="776"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="202AEDC0" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="00B578B2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="006E7B13">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="43"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="2290" w:id="-406489341"/>
+              </w:rPr>
+              <w:t>製造所等の所在</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7B13">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="2290" w:id="-406489341"/>
+              </w:rPr>
+              <w:t>地</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6747" w:type="dxa"/>
+            <w:tcW w:w="6641" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B30D56A" w14:textId="77777777" w:rsidR="000929E0" w:rsidRPr="000929E0" w:rsidRDefault="00FB3360" w:rsidP="00D5215D">
+          <w:p w14:paraId="29EFAB67" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="00B578B2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:ind w:firstLineChars="388" w:firstLine="890"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E578A4">
-[...98 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB3360" w:rsidRPr="007618D8" w14:paraId="191BE62D" w14:textId="77777777" w:rsidTr="00D5215D">
+      <w:tr w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w14:paraId="481AB208" w14:textId="77777777" w:rsidTr="00B578B2">
         <w:trPr>
           <w:trHeight w:val="776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2786" w:type="dxa"/>
+            <w:tcW w:w="2928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27ED6471" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00D41399">
+          <w:p w14:paraId="199429AE" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="00B578B2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A52C6">
+            <w:r w:rsidRPr="00EC7F4F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
-                <w:spacing w:val="60"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="003A52C6">
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>証明書提出先国等</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
-                <w:spacing w:val="45"/>
-[...4 lines deleted...]
-              <w:t>名</w:t>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>部数</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6747" w:type="dxa"/>
+            <w:tcW w:w="6641" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59331E3D" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FE6978">
+          <w:p w14:paraId="640FAADC" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="00B578B2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB3360" w:rsidRPr="007618D8" w14:paraId="697DC57A" w14:textId="77777777" w:rsidTr="00D5215D">
+      <w:tr w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w14:paraId="244A0854" w14:textId="77777777" w:rsidTr="00B578B2">
         <w:trPr>
           <w:trHeight w:val="776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2786" w:type="dxa"/>
+            <w:tcW w:w="2928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E5A01EB" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00D41399">
+          <w:p w14:paraId="432CBD44" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="00B578B2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007618D8">
+            <w:r w:rsidRPr="00EC7F4F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
-                <w:spacing w:val="60"/>
-[...15 lines deleted...]
-              <w:t>称</w:t>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>発給方法</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6747" w:type="dxa"/>
+            <w:tcW w:w="6641" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E088FB4" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FE6978">
-[...33 lines deleted...]
-          <w:p w14:paraId="190DD867" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00D41399">
+          <w:p w14:paraId="2665A3CF" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="00B578B2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007618D8">
-[...19 lines deleted...]
-              <w:t>地</w:t>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>電子発給・書面発給</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w14:paraId="08F45E57" w14:textId="77777777" w:rsidTr="00B578B2">
+        <w:trPr>
+          <w:trHeight w:val="776"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6747" w:type="dxa"/>
+            <w:tcW w:w="2928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43339D4B" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FE6978">
-[...33 lines deleted...]
-          <w:p w14:paraId="055C782E" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00D41399" w:rsidP="00D41399">
+          <w:p w14:paraId="472E46F9" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="00B578B2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EC7F4F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>証明書提出先国等（部数）</w:t>
+              <w:t>電子</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>発給先の登録</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6747" w:type="dxa"/>
+            <w:tcW w:w="6641" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="477B3090" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FE6978">
-[...33 lines deleted...]
-          <w:p w14:paraId="7350E403" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00D41399">
+          <w:p w14:paraId="55658ABC" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="00B578B2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D41399">
-[...18 lines deleted...]
-              <w:t>考</w:t>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>未登録・登録済</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>変更有り・変更無し</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="338824B1" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="00B578B2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（登録済のBox</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>共有</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">フォルダの法人名：　　　　　　　　　　　　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w14:paraId="279C754D" w14:textId="77777777" w:rsidTr="00B578B2">
+        <w:trPr>
+          <w:trHeight w:val="776"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6747" w:type="dxa"/>
+            <w:tcW w:w="2928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01483D8E" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FE6978">
+          <w:p w14:paraId="21D3E063" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="00B578B2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E7B13">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="935"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="2290" w:id="-406489340"/>
+              </w:rPr>
+              <w:t>備</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7B13">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="2290" w:id="-406489340"/>
+              </w:rPr>
+              <w:t>考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6641" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5853F2F5" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="00B578B2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C6CFFD8" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FB3360">
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="384CCBB6" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:firstLine="234"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E578A4">
+      <w:r w:rsidRPr="00EC7F4F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>上記により、別添の証明書の発給を申請します。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9FF30F" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FB3360">
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="752FDC8E" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:firstLine="234"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F3C6E5F" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="003F0554">
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="482D32D0" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E578A4">
+      <w:r w:rsidRPr="00EC7F4F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　年　　月　　日</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:t xml:space="preserve">　　　　年　　月　　日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09033FE4" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="143E8C93" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FB3360">
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="5CB6B7A3" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:firstLine="1464"/>
-        <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E578A4">
+      <w:r w:rsidRPr="00EC7F4F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>住所：（法人にあっては、主たる事業所の所在地）</w:t>
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+        <w:t>住所：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>法人にあっては、主たる事業所の所在地</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68AFCFB0" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:firstLine="1464"/>
-        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>氏名：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>法人にあっては、名称及び代表者の氏名</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BBF8D39" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E9987F8" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>厚生労働省医薬局○○○課長　殿</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2301FAC7" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DFE7B4A" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46CC74F0" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CAEF7BA" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F625A8F" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B38FE70" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2485C40A" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ABE73B2" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3769591E" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F8CAB7D" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Century" w:cs="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Century" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>注意</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329BC137" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="408" w:hanging="406"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>１．用紙の大きさは、Ａ４とすること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C50168D" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="408" w:hanging="408"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>２</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>．この申請書は、正本１部を提出すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="477DE235" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="408" w:hanging="408"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>．書式は、文書作成ソフト</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ワードプロセッサ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>を用いて作成すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="435BF3EE" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="408" w:hanging="408"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>．事項欄には、該当する証明事項にレ印を付けること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A9C1C9" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="408" w:hanging="408"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>５</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>．品目</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>製品</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>名欄には、該当する名称を記載し、輸出用名称を</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　）を付して記載すること。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>様式５－２、様式８－２又は様式８－３のうち特例発給に該当する場合は、海外で使用する英名称を（　　　）を付して添記することができる。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>なお、事項欄のア</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>別添様式３の証明の場合に限る。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>に該当する場合は記載を要しないこと。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407C0B12" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="408" w:hanging="408"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>６</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>．製造所等の名称欄及び製造所等の所在地欄には、事項欄のア、イ及びエに該当する場合においては製造販売業者の主たる機能を有する事務所又は製造所の名称及び所在地を記載すること。なお、事項欄のウに該当する場合においては、記載を要しないこと。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C17D37" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="408" w:hanging="408"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="21"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>７</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>．証明書提出先国等欄には、該当する証明事項ごとに証明書提出先国等を記載すること。証明書を２部以上必要とする場合には、提出先国等ごとの部数を記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26ED925B" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="408" w:hanging="408"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>８．電子発給先の登録欄は、電子ファイルで申請する場合には、未登録か登録済のどちらかを記載すること。登録済の場合には、電子発給先登録情報の変更有無について記載するとともに、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Box</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="21"/>
-[...8 lines deleted...]
-        <w:jc w:val="left"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>共有</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>フォルダの法人名を記載すること。なお、書面で申請する場合においては、当該欄の記載を要しない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03146BC7" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="408" w:hanging="408"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="21"/>
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>９</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>．備考欄には、次により記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4177660B" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="630" w:hanging="628"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（１）事項欄のアに該当する場合は、製造販売業許可の番号、許可年月日及び証明書を必要とする理由を記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C92890B" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="630" w:hanging="628"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（２）事項欄のイに該当する場合は、製造業登録の番号、登録年月日及び証明書を必要とする理由を記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA03BB2" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="630" w:hanging="628"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（３</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>事項欄のウに該当する場合は、製造販売承認</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>認証・届出</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>の番号、承認</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>認証・届出</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>年月日及び証明書を必要とする理由を記載すること。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826D79">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>特例発給の場合は、製造販売承認の番号</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826D79">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>認証・届出</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826D79">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>、承認</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826D79">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>認証・届出</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826D79">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>年月日、証明書を必要とする理由及び提出機関名を記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1EE731" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="630" w:hanging="628"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（４）事項欄のエに該当する場合は、製造業登録の番号、登録年月日、製造販売承認の番号、承認年月日及び証明書を必要とする理由を記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E98203D" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="408" w:hanging="406"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E578A4">
-[...14 lines deleted...]
-        <w:jc w:val="left"/>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>１０</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>．本申請書には、発給を申請する証明書用紙を添付すること。書面で申請する場合、証明書用紙は原則として正副２部とするが、証明書を２部以上必要とする場合には必要な枚数の正本及び副本１部を添付すること。電子ファイルで申請</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>電子ファイルで証明書を発給</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>する場合、証明書用紙は１部</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>１ファイル</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>を添付すること。なお、いずれの場合も同一国等に証明書を２部以上必要とする場合は、備考欄にその理由を記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D198B0A" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="408" w:hanging="406"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AEA6CE9" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FB3360">
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="07F7F865" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="408" w:hanging="406"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E60E523" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FB3360">
-[...138 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="4F00F49C" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="408" w:hanging="406"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E578A4">
-[...435 lines deleted...]
-        <w:jc w:val="left"/>
+    </w:p>
+    <w:p w14:paraId="72B4EE2B" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="408" w:hanging="406"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E578A4">
-[...35 lines deleted...]
-        <w:jc w:val="left"/>
+    </w:p>
+    <w:p w14:paraId="2221DE3C" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="408" w:hanging="406"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E578A4">
-[...183 lines deleted...]
-      <w:r w:rsidRPr="00E578A4">
+    </w:p>
+    <w:p w14:paraId="08576BF5" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="408" w:hanging="406"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(11) </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="2B3D5011" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FB3360">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD54669" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="408" w:hanging="406"/>
-        <w:jc w:val="left"/>
-[...55 lines deleted...]
-      <w:docGrid w:type="linesAndChars" w:linePitch="375" w:charSpace="3988"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CFAEAA9" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="408" w:hanging="406"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="010917EF" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="408" w:hanging="406"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54E7EAB0" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="408" w:hanging="406"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60234AFD" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="408" w:hanging="406"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4500A42D" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="408" w:hanging="406"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44A72B23" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="408" w:hanging="406"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C2EC0EB" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13"/>
+    <w:p w14:paraId="08ABE419" w14:textId="77777777" w:rsidR="006E7B13" w:rsidRPr="00EC7F4F" w:rsidRDefault="006E7B13" w:rsidP="006E7B13"/>
+    <w:p w14:paraId="6E40EA65" w14:textId="77777777" w:rsidR="00F954AB" w:rsidRPr="006E7B13" w:rsidRDefault="00F954AB" w:rsidP="006E7B13"/>
+    <w:sectPr w:rsidR="00F954AB" w:rsidRPr="006E7B13" w:rsidSect="00CB2568">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="567" w:right="1134" w:bottom="709" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:cols w:space="425"/>
+      <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18A1D1E1" w14:textId="77777777" w:rsidR="00602A74" w:rsidRDefault="00602A74">
+    <w:p w14:paraId="57C55AD2" w14:textId="77777777" w:rsidR="00547423" w:rsidRDefault="00547423" w:rsidP="006E7B13">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C7024AE" w14:textId="77777777" w:rsidR="00602A74" w:rsidRDefault="00602A74">
+    <w:p w14:paraId="518F39BB" w14:textId="77777777" w:rsidR="00547423" w:rsidRDefault="00547423" w:rsidP="006E7B13">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-    <w:panose1 w:val="02020609040205080304"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Meiryo UI">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...8 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="游明朝">
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="游ゴシック Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="游ゴシック Light">
-[...7 lines deleted...]
-    <w:panose1 w:val="02020400000000000000"/>
+  <w:font w:name="ＭＳ 明朝">
+    <w:altName w:val="MS Mincho"/>
+    <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="706B6FD3" w14:textId="77777777" w:rsidR="00602A74" w:rsidRDefault="00602A74">
+    <w:p w14:paraId="45ABB93B" w14:textId="77777777" w:rsidR="00547423" w:rsidRDefault="00547423" w:rsidP="006E7B13">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F861757" w14:textId="77777777" w:rsidR="00602A74" w:rsidRDefault="00602A74">
+    <w:p w14:paraId="2F4E3E95" w14:textId="77777777" w:rsidR="00547423" w:rsidRDefault="00547423" w:rsidP="006E7B13">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...134 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="17409">
+    <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000C610C"/>
-[...26 lines deleted...]
-    <w:rsid w:val="00FE6978"/>
+    <w:rsidRoot w:val="00CB2568"/>
+    <w:rsid w:val="00495B8A"/>
+    <w:rsid w:val="00547423"/>
+    <w:rsid w:val="005951A2"/>
+    <w:rsid w:val="006E7B13"/>
+    <w:rsid w:val="008743B5"/>
+    <w:rsid w:val="009062EB"/>
+    <w:rsid w:val="00CB2568"/>
+    <w:rsid w:val="00F954AB"/>
+    <w:rsid w:val="00FC1DF2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="17409">
+    <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3D22288F"/>
+  <w14:docId w14:val="4614A1C4"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{52E18BCF-F0AD-415E-882C-AFCD749C9D1C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Segoe UI" w:eastAsia="Meiryo UI" w:hAnsi="Segoe UI" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:left="1259" w:hanging="420"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3496,453 +3276,839 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:jc w:val="both"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="2"/>
+      <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman"/>
       <w:sz w:val="21"/>
-      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="280" w:after="80" w:line="400" w:lineRule="exact"/>
+      <w:ind w:left="1259" w:hanging="420"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="160" w:after="80" w:line="400" w:lineRule="exact"/>
+      <w:ind w:left="1259" w:hanging="420"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="160" w:after="80" w:line="400" w:lineRule="exact"/>
+      <w:ind w:left="1259" w:hanging="420"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="80" w:after="40" w:line="400" w:lineRule="exact"/>
+      <w:ind w:left="1259" w:hanging="420"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="50"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="80" w:after="40" w:line="400" w:lineRule="exact"/>
+      <w:ind w:leftChars="100" w:left="100" w:hanging="420"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="60"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="80" w:after="40" w:line="400" w:lineRule="exact"/>
+      <w:ind w:leftChars="200" w:left="200" w:hanging="420"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="70"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="80" w:after="40" w:line="400" w:lineRule="exact"/>
+      <w:ind w:leftChars="300" w:left="300" w:hanging="420"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="80"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="80" w:after="40" w:line="400" w:lineRule="exact"/>
+      <w:ind w:leftChars="400" w:left="400" w:hanging="420"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="90"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="80" w:after="40" w:line="400" w:lineRule="exact"/>
+      <w:ind w:leftChars="500" w:left="500" w:hanging="420"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="見出し 1 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CB2568"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="見出し 2 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB2568"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="見出し 3 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB2568"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="見出し 4 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB2568"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="見出し 5 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB2568"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="見出し 6 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB2568"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="見出し 7 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB2568"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="見出し 8 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB2568"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="見出し 9 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB2568"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="Closing"/>
+    <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:link w:val="a4"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E578A4"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
     <w:pPr>
-      <w:jc w:val="right"/>
+      <w:widowControl/>
+      <w:spacing w:after="80"/>
+      <w:ind w:left="1259" w:hanging="420"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-    <w:name w:val="結語 (文字)"/>
+    <w:name w:val="表題 (文字)"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E578A4"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CB2568"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
-    <w:name w:val="Balloon Text"/>
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:link w:val="a6"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E578A4"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160" w:line="400" w:lineRule="exact"/>
+      <w:ind w:left="1259" w:hanging="420"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-    <w:name w:val="吹き出し (文字)"/>
+    <w:name w:val="副題 (文字)"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E578A4"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00CB2568"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a7">
-[...3 lines deleted...]
-    <w:rsid w:val="00E578A4"/>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:before="160" w:after="160" w:line="400" w:lineRule="exact"/>
+      <w:ind w:left="1259" w:hanging="420"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="18"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Meiryo UI" w:hAnsi="Segoe UI" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="引用文 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CB2568"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E578A4"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
     <w:pPr>
-      <w:jc w:val="left"/>
+      <w:widowControl/>
+      <w:spacing w:line="400" w:lineRule="exact"/>
+      <w:ind w:left="720" w:hanging="420"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Meiryo UI" w:hAnsi="Segoe UI" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
-[...4 lines deleted...]
-    <w:rsid w:val="00E578A4"/>
+  <w:style w:type="character" w:styleId="21">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
-      <w:szCs w:val="24"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="22">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="23"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="400" w:lineRule="exact"/>
+      <w:ind w:left="864" w:right="864" w:hanging="420"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Meiryo UI" w:hAnsi="Segoe UI" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="23">
+    <w:name w:val="引用文 2 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="22"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CB2568"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="24">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
-    <w:name w:val="annotation subject"/>
-[...1 lines deleted...]
-    <w:next w:val="a8"/>
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
     <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...42 lines deleted...]
-    <w:rsid w:val="00E578A4"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E7B13"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="ヘッダー (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006E7B13"/>
     <w:rPr>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af">
-[...9 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="af0">
+  <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af1"/>
+    <w:link w:val="ad"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E578A4"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E7B13"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="フッター (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006E7B13"/>
     <w:rPr>
-      <w:szCs w:val="24"/>
-[...35 lines deleted...]
-      <w:kern w:val="2"/>
+      <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman"/>
       <w:sz w:val="21"/>
-      <w:szCs w:val="24"/>
-[...26 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="游ゴシック Light" panose="020F0302020204030204"/>
+        <a:latin typeface="游ゴシック Light" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="游明朝" panose="020F0502020204030204"/>
+        <a:latin typeface="游明朝" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4043,80 +4209,80 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>243</Words>
-  <Characters>1391</Characters>
+  <Words>223</Words>
+  <Characters>1276</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1631</CharactersWithSpaces>
+  <CharactersWithSpaces>1497</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>馬場 悠輔(Yusuke BABA)</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>