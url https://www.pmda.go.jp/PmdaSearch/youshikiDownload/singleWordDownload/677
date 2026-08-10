--- v0 (2026-05-27)
+++ v1 (2026-08-10)
@@ -1,3259 +1,7083 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="44E91D08" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FB3360">
-[...15 lines deleted...]
-        <w:t>（様式１）</w:t>
+    <w:p w14:paraId="669FAE14" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="000F68E4" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>様式第</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60F0" w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>２６</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>号</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E0BA5EE" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FB3360">
-      <w:pPr>
+    <w:p w14:paraId="16E62A15" w14:textId="77777777" w:rsidR="0093230F" w:rsidRPr="000F68E4" w:rsidRDefault="0093230F" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16E921ED" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="000F68E4" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-[...26 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="OLE_LINK5"/>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>承認・添付文書等証明確認調査申請書</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9533" w:type="dxa"/>
-        <w:tblInd w:w="101" w:type="dxa"/>
+        <w:tblW w:w="8926" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="52" w:type="dxa"/>
           <w:right w:w="52" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2786"/>
-        <w:gridCol w:w="6747"/>
+        <w:gridCol w:w="2457"/>
+        <w:gridCol w:w="6469"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB3360" w:rsidRPr="007618D8" w14:paraId="09235856" w14:textId="77777777" w:rsidTr="00D5215D">
+      <w:tr w:rsidR="00B70374" w:rsidRPr="00B70374" w14:paraId="7297DB51" w14:textId="77777777" w:rsidTr="000F68E4">
         <w:trPr>
-          <w:trHeight w:val="5044"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="723"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2786" w:type="dxa"/>
+            <w:tcW w:w="2457" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A657B39" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00D41399">
+          <w:bookmarkEnd w:id="1"/>
+          <w:p w14:paraId="08C740B7" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="000F68E4" w:rsidRDefault="00C515F3" w:rsidP="00752AA5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D5215D">
-[...18 lines deleted...]
-              <w:t>項</w:t>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>証明確認調査種別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6747" w:type="dxa"/>
+            <w:tcW w:w="6469" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42350C21" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FE6978">
+          <w:p w14:paraId="5F0A681F" w14:textId="77777777" w:rsidR="000A2027" w:rsidRPr="000F68E4" w:rsidRDefault="00C0019C" w:rsidP="000B36A0">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-[...2 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>□医療用医薬品等</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　□一般用</w:t>
+            </w:r>
+            <w:r w:rsidR="00963243" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>／</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>要</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>指導</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>医薬品</w:t>
+            </w:r>
+            <w:r w:rsidR="00660B1E" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□医薬部外品　</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="081F2057" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FE6978">
+          <w:p w14:paraId="2D495D95" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="000F68E4" w:rsidRDefault="00D06C62" w:rsidP="00D06C62">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-[...2 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E578A4">
-[...13 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="000929E0">
-[...33 lines deleted...]
-              <w:t>ア．製造販売業の許可</w:t>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">医療機器　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00C0019C" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□体外診断用医薬品</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB392B" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00C0019C" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□再生医療等</w:t>
+            </w:r>
+            <w:r w:rsidR="00C0019C" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>製品</w:t>
+            </w:r>
+            <w:r w:rsidR="00963243" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00963243" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　 </w:t>
+            </w:r>
+            <w:r w:rsidR="00963243" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D284E9F" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FE6978">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B70374" w:rsidRPr="00B70374" w14:paraId="51F1B309" w14:textId="77777777" w:rsidTr="000F68E4">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="2424"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C5A97D" w14:textId="77777777" w:rsidR="00926F6D" w:rsidRPr="000F68E4" w:rsidRDefault="00926F6D" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="20" w:left="43" w:rightChars="20" w:right="43"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>証明事項</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2803EC04" w14:textId="77777777" w:rsidR="00926F6D" w:rsidRPr="000F68E4" w:rsidRDefault="00926F6D" w:rsidP="00926F6D">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6469" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3982137F" w14:textId="77777777" w:rsidR="00926F6D" w:rsidRPr="000F68E4" w:rsidRDefault="00926F6D" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="20" w:before="58" w:afterLines="20" w:after="58"/>
+              <w:ind w:leftChars="20" w:left="651" w:rightChars="20" w:right="43" w:hangingChars="300" w:hanging="608"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>□１．製造販売業の許可</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E32B1E6" w14:textId="77777777" w:rsidR="00926F6D" w:rsidRPr="000F68E4" w:rsidRDefault="00926F6D" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="20" w:before="58" w:afterLines="20" w:after="58"/>
+              <w:ind w:leftChars="20" w:left="651" w:rightChars="20" w:right="43" w:hangingChars="300" w:hanging="608"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>□２．製造業の許可</w:t>
+            </w:r>
+            <w:r w:rsidR="0046280A" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>又は登録</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09DF9854" w14:textId="5ED7C3EF" w:rsidR="00926F6D" w:rsidRPr="000F68E4" w:rsidRDefault="00926F6D" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="20" w:before="58" w:afterLines="20" w:after="58"/>
+              <w:ind w:leftChars="20" w:left="651" w:rightChars="20" w:right="43" w:hangingChars="300" w:hanging="608"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="_Hlk232510169"/>
+            <w:r w:rsidRPr="00B70374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>３</w:t>
+            </w:r>
+            <w:r w:rsidR="007E4B03" w:rsidRPr="00B70374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>－１</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>．製造販売承認</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="OLE_LINK8"/>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidR="00B82129" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>認証</w:t>
+            </w:r>
+            <w:r w:rsidR="009E6229" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>届出）</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>内容（輸出届出内容）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D37B510" w14:textId="51E9380C" w:rsidR="00671E40" w:rsidRPr="00B70374" w:rsidRDefault="00AC1CF9" w:rsidP="00B70374">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="20" w:before="58" w:afterLines="20" w:after="58"/>
+              <w:ind w:leftChars="20" w:left="1022" w:rightChars="20" w:right="43" w:hangingChars="483" w:hanging="979"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B70374">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="4" w:name="_Hlk232510179"/>
+            <w:r w:rsidR="007E4B03" w:rsidRPr="00B70374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>３</w:t>
+            </w:r>
+            <w:r w:rsidR="00A6675B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>－</w:t>
+            </w:r>
+            <w:r w:rsidR="007E4B03" w:rsidRPr="00B70374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>２</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
+            <w:r w:rsidR="007E4B03" w:rsidRPr="00B70374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>．製造販売承認内容（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B70374">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>特例発給</w:t>
+            </w:r>
+            <w:r w:rsidR="00B11676" w:rsidRPr="00B70374">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61E384D6" w14:textId="77777777" w:rsidR="00926F6D" w:rsidRPr="000F68E4" w:rsidRDefault="00926F6D" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="20" w:before="58" w:afterLines="20" w:after="58"/>
+              <w:ind w:leftChars="20" w:left="651" w:rightChars="20" w:right="43" w:hangingChars="300" w:hanging="608"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□４．製造販売承認申請中</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="706BFA07" w14:textId="77777777" w:rsidR="00926F6D" w:rsidRPr="000F68E4" w:rsidRDefault="00926F6D" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="20" w:before="58" w:afterLines="20" w:after="58"/>
+              <w:ind w:leftChars="20" w:left="651" w:rightChars="20" w:right="43" w:hangingChars="300" w:hanging="608"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□５．添付資料</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7963DB25" w14:textId="77777777" w:rsidR="00926F6D" w:rsidRPr="000F68E4" w:rsidRDefault="00926F6D" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="20" w:before="58" w:afterLines="20" w:after="58"/>
+              <w:ind w:leftChars="20" w:left="651" w:rightChars="20" w:right="43" w:hangingChars="300" w:hanging="608"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□６．ＧＬＰ適合状況</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06DB1D58" w14:textId="35150A0F" w:rsidR="00926F6D" w:rsidRPr="000F68E4" w:rsidRDefault="00926F6D" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="20" w:before="58" w:afterLines="20" w:after="58"/>
+              <w:ind w:leftChars="20" w:left="651" w:rightChars="20" w:right="43" w:hangingChars="300" w:hanging="608"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□７</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE507D" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>－１</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>．ＧＭＰ省令要求事項適合状況</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F017909" w14:textId="032FAEDB" w:rsidR="00AE507D" w:rsidRPr="000F68E4" w:rsidRDefault="00AE507D" w:rsidP="00476D66">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="20" w:before="58" w:afterLines="20" w:after="58"/>
+              <w:ind w:leftChars="20" w:left="651" w:rightChars="20" w:right="43" w:hangingChars="300" w:hanging="608"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>□７－２．ＧＭＰ省令要求事項適合状況（</w:t>
+            </w:r>
+            <w:r w:rsidR="00476D66" w:rsidRPr="00B70374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>欧州との相互承認協定に関するＧＭＰ証明</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="168D0D5D" w14:textId="77777777" w:rsidR="00926F6D" w:rsidRPr="000F68E4" w:rsidRDefault="00926F6D" w:rsidP="005136C1">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="20" w:before="58" w:afterLines="20" w:after="58"/>
+              <w:ind w:leftChars="20" w:left="651" w:rightChars="20" w:right="43" w:hangingChars="300" w:hanging="608"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□８．ＱＭＳ省令要求事項適合状況</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C465A03" w14:textId="77777777" w:rsidR="0046280A" w:rsidRPr="000F68E4" w:rsidRDefault="0046280A" w:rsidP="0046280A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="20" w:before="58" w:afterLines="20" w:after="58"/>
+              <w:ind w:leftChars="20" w:left="651" w:rightChars="20" w:right="43" w:hangingChars="300" w:hanging="608"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□９．ＧＣＴＰ</w:t>
+            </w:r>
+            <w:r w:rsidR="00752150" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>省令</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>要求事項適合状況</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71F80BE4" w14:textId="77777777" w:rsidR="00926F6D" w:rsidRPr="000F68E4" w:rsidRDefault="00926F6D" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="20" w:before="58" w:afterLines="20" w:after="58"/>
+              <w:ind w:leftChars="20" w:left="651" w:rightChars="20" w:right="43" w:hangingChars="300" w:hanging="608"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="0046280A" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>．治験計画内容</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C34169B" w14:textId="79DB5D9F" w:rsidR="00AC1CF9" w:rsidRPr="00B70374" w:rsidRDefault="00926F6D" w:rsidP="00AC1CF9">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="20" w:before="58" w:afterLines="20" w:after="58"/>
+              <w:ind w:leftChars="20" w:left="651" w:rightChars="20" w:right="43" w:hangingChars="300" w:hanging="608"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="0046280A" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC1CF9" w:rsidRPr="00B70374">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>－１</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>．医薬品製剤証明書</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53ED0BC2" w14:textId="32712685" w:rsidR="00926F6D" w:rsidRPr="00B70374" w:rsidRDefault="00AC1CF9" w:rsidP="00AC1CF9">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="20" w:before="58" w:afterLines="20" w:after="58"/>
+              <w:ind w:leftChars="20" w:left="651" w:rightChars="20" w:right="43" w:hangingChars="300" w:hanging="608"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B70374">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B70374">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B70374">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>－２．医薬品製剤証明書（</w:t>
+            </w:r>
+            <w:r w:rsidR="007E4B03" w:rsidRPr="00B70374">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>特例発給</w:t>
+            </w:r>
+            <w:r w:rsidR="00476D66" w:rsidRPr="00B70374">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47E8FAE7" w14:textId="77777777" w:rsidR="00926F6D" w:rsidRPr="000F68E4" w:rsidRDefault="00926F6D" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="20" w:before="58" w:afterLines="20" w:after="58"/>
+              <w:ind w:leftChars="20" w:left="651" w:rightChars="20" w:right="43" w:hangingChars="300" w:hanging="608"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="0046280A" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>．医薬品製剤承認・許可状況陳述書</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="011525BC" w14:textId="622027DF" w:rsidR="00926F6D" w:rsidRPr="000F68E4" w:rsidRDefault="00926F6D" w:rsidP="00EF7666">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="20" w:before="58" w:afterLines="20" w:after="58"/>
+              <w:ind w:leftChars="20" w:left="651" w:rightChars="20" w:right="43" w:hangingChars="300" w:hanging="608"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="0046280A" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>．治験薬ＧＭＰ通知要求事項適合状況（実地調査あり）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1978FF95" w14:textId="62EFC963" w:rsidR="00653C59" w:rsidRPr="000F68E4" w:rsidRDefault="00926F6D" w:rsidP="000F68E4">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="20" w:before="58" w:afterLines="20" w:after="58"/>
+              <w:ind w:rightChars="20" w:right="43" w:firstLineChars="16" w:firstLine="32"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="0046280A" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>．治験薬ＧＭＰ通知要求事項適合状況（実地調査なし）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B70374" w:rsidRPr="00B70374" w14:paraId="51FA5760" w14:textId="77777777" w:rsidTr="000F68E4">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="553"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="406E2F6E" w14:textId="77777777" w:rsidR="00752AA5" w:rsidRPr="000F68E4" w:rsidRDefault="00752AA5" w:rsidP="008B13D7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>品目名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6469" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E1E784F" w14:textId="77777777" w:rsidR="00752AA5" w:rsidRPr="000F68E4" w:rsidRDefault="00752AA5" w:rsidP="008B13D7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="20" w:before="58" w:afterLines="20" w:after="58"/>
+              <w:ind w:leftChars="20" w:left="43" w:rightChars="20" w:right="43"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B70374" w:rsidRPr="00B70374" w14:paraId="47807E71" w14:textId="77777777" w:rsidTr="000F68E4">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="553"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF6CE34" w14:textId="77777777" w:rsidR="00752AA5" w:rsidRPr="000F68E4" w:rsidRDefault="00752AA5" w:rsidP="008B13D7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>製造所等の名称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6469" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16514994" w14:textId="77777777" w:rsidR="00752AA5" w:rsidRPr="000F68E4" w:rsidRDefault="00752AA5" w:rsidP="008B13D7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="20" w:before="58" w:afterLines="20" w:after="58"/>
+              <w:ind w:leftChars="20" w:left="43" w:rightChars="20" w:right="43"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B70374" w:rsidRPr="00B70374" w14:paraId="61F2DC4E" w14:textId="77777777" w:rsidTr="000F68E4">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="553"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="277FA06D" w14:textId="77777777" w:rsidR="00752AA5" w:rsidRPr="000F68E4" w:rsidRDefault="00752AA5" w:rsidP="008B13D7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>製造所等の所在地</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6469" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="663A343C" w14:textId="77777777" w:rsidR="00752AA5" w:rsidRPr="000F68E4" w:rsidRDefault="00752AA5" w:rsidP="008B13D7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="20" w:before="58" w:afterLines="20" w:after="58"/>
+              <w:ind w:leftChars="20" w:left="43" w:rightChars="20" w:right="43"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B70374" w:rsidRPr="00B70374" w14:paraId="4BD3D631" w14:textId="77777777" w:rsidTr="000F68E4">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="553"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFA7580" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="000F68E4" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>証明書発行部数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6469" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F7A8F2E" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="000F68E4" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="20" w:before="58" w:afterLines="20" w:after="58"/>
+              <w:ind w:leftChars="20" w:left="43" w:rightChars="20" w:right="43"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>英文　　　部・和文　　　部　　　合計　　部</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B70374" w:rsidRPr="00B70374" w14:paraId="74020E81" w14:textId="77777777" w:rsidTr="000F68E4">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="707"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18CCE0A8" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="000F68E4" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>証明書提出先国等</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6469" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06D3521E" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="000F68E4" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-[...2 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E578A4">
-[...52 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="7E5CF942" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FE6978">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B70374" w:rsidRPr="00B70374" w14:paraId="450ABEFA" w14:textId="77777777" w:rsidTr="00B70374">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="556"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9C0A3E" w14:textId="0FADFEE0" w:rsidR="00B000E8" w:rsidRPr="00B70374" w:rsidRDefault="0033060F" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B70374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>発給方法</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6469" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1041BD60" w14:textId="3A880D38" w:rsidR="00B000E8" w:rsidRPr="00B70374" w:rsidRDefault="00E665CA" w:rsidP="00B70374">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B70374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電子発給</w:t>
+            </w:r>
+            <w:r w:rsidR="006A0ACC" w:rsidRPr="00B70374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B70374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:r w:rsidR="006A0ACC" w:rsidRPr="00B70374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B70374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>書面発給</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B70374" w:rsidRPr="00B70374" w14:paraId="48A5FA8B" w14:textId="77777777" w:rsidTr="000F68E4">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="805"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF36141" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="000F68E4" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>備考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6469" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CE6ADCA" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="000F68E4" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-[...1331 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C6CFFD8" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FB3360">
-      <w:pPr>
+    <w:p w14:paraId="2289905F" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="000F68E4" w:rsidRDefault="00C515F3" w:rsidP="00660B1E">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="266" w:left="566"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>上記により証明確認調査を申請します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1274593E" w14:textId="30B7823D" w:rsidR="00C515F3" w:rsidRPr="000F68E4" w:rsidRDefault="001977CD" w:rsidP="00660B1E">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:afterLines="50" w:after="145"/>
+        <w:ind w:leftChars="266" w:left="566"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>（元号）</w:t>
+      </w:r>
+      <w:r w:rsidR="00C515F3" w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　年　　月　　日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14905301" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="000F68E4" w:rsidRDefault="00C515F3" w:rsidP="00660B1E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1995"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="266" w:left="566"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>住　所（法人にあっては、主たる事務所の所在地）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FCCF8AB" w14:textId="4C2581D6" w:rsidR="00C515F3" w:rsidRPr="000F68E4" w:rsidRDefault="00C515F3" w:rsidP="00660B1E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1995"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="266" w:left="566"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>氏　名（法人にあっては、名称</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD64C5" w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>並びに代表者の役職名</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD64C5" w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42D64" w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">氏名）　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="756CB7DF" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="000F68E4" w:rsidRDefault="00C515F3" w:rsidP="00660B1E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1995"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="266" w:left="566"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66D6DAAC" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="000F68E4" w:rsidRDefault="00C515F3" w:rsidP="00660B1E">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="266" w:left="566"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>独立行政法人医薬品医療機器総合機構</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B8FF1A4" w14:textId="25C6B087" w:rsidR="00A66539" w:rsidRPr="000F68E4" w:rsidRDefault="00C0019C" w:rsidP="00660B1E">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="266" w:left="566"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>理　事　長　　　　　　　　　　　殿</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526EF871" w14:textId="77777777" w:rsidR="00A66539" w:rsidRPr="00B70374" w:rsidRDefault="00A66539">
+      <w:pPr>
+        <w:widowControl/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675D47FD" w14:textId="325ECF63" w:rsidR="00C515F3" w:rsidRPr="000F68E4" w:rsidRDefault="00C515F3" w:rsidP="000F68E4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-[...12 lines deleted...]
-        <w:t>上記により、別添の証明書の発給を申請します。</w:t>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>様式第</w:t>
+      </w:r>
+      <w:r w:rsidR="005D4DB6" w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>２６</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>号の裏面</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9FF30F" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FB3360">
-      <w:pPr>
+    <w:p w14:paraId="009F9499" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="000F68E4" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A33A518" w14:textId="77777777" w:rsidR="0093230F" w:rsidRPr="000F68E4" w:rsidRDefault="0093230F" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A5180AA" w14:textId="334705B7" w:rsidR="00C515F3" w:rsidRPr="000F68E4" w:rsidRDefault="00C515F3" w:rsidP="000F68E4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3093"/>
+          <w:tab w:val="left" w:pos="6073"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="67" w:left="142" w:firstLineChars="200" w:firstLine="405"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>連　　絡</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>電話</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ファクシミリ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C1C66A" w14:textId="62C6E51E" w:rsidR="00C515F3" w:rsidRPr="000F68E4" w:rsidRDefault="00C515F3" w:rsidP="000F68E4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3093"/>
+          <w:tab w:val="left" w:pos="6073"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="67" w:left="142" w:firstLineChars="200" w:firstLine="405"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>担当者名</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>番号　　（　　）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>番　号　　（　　）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE57D05" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="000F68E4" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="6195"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8392" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8392"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B70374" w:rsidRPr="00B70374" w14:paraId="4C9D6A15" w14:textId="77777777" w:rsidTr="009D3324">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8392" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF9D83E" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="00B70374" w:rsidRDefault="00C515F3" w:rsidP="00BC62E9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74E9C1E6" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="00B70374" w:rsidRDefault="00C515F3" w:rsidP="00BC62E9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B70374">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>振込金受取書等（写）貼付欄　　（この欄に糊付けしてください。）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46C08CAA" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="00B70374" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="690F09F8" w14:textId="77777777" w:rsidR="00E37A2C" w:rsidRPr="00B70374" w:rsidRDefault="00E37A2C" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59921CA3" w14:textId="77777777" w:rsidR="00E37A2C" w:rsidRPr="00B70374" w:rsidRDefault="00E37A2C" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="152C2404" w14:textId="77777777" w:rsidR="00E37A2C" w:rsidRPr="00B70374" w:rsidRDefault="00E37A2C" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67ACAB3B" w14:textId="77777777" w:rsidR="00E37A2C" w:rsidRPr="00B70374" w:rsidRDefault="00E37A2C" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="782CCEFF" w14:textId="77777777" w:rsidR="00E37A2C" w:rsidRPr="00B70374" w:rsidRDefault="00E37A2C" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D48FA82" w14:textId="77777777" w:rsidR="00E37A2C" w:rsidRPr="00B70374" w:rsidRDefault="00E37A2C" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29B23D62" w14:textId="77777777" w:rsidR="00E37A2C" w:rsidRPr="00B70374" w:rsidRDefault="00E37A2C" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F0838F4" w14:textId="77777777" w:rsidR="00E37A2C" w:rsidRPr="00B70374" w:rsidRDefault="00E37A2C" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="198F15C5" w14:textId="77777777" w:rsidR="00E37A2C" w:rsidRPr="00B70374" w:rsidRDefault="00E37A2C" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08B61565" w14:textId="77777777" w:rsidR="00E37A2C" w:rsidRPr="00B70374" w:rsidRDefault="00E37A2C" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BF5281C" w14:textId="77777777" w:rsidR="00E37A2C" w:rsidRPr="00B70374" w:rsidRDefault="00E37A2C" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78953E4C" w14:textId="77777777" w:rsidR="00E37A2C" w:rsidRPr="00B70374" w:rsidRDefault="00E37A2C" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21A89089" w14:textId="77777777" w:rsidR="00E37A2C" w:rsidRPr="00B70374" w:rsidRDefault="00E37A2C" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11773DBB" w14:textId="77777777" w:rsidR="00E37A2C" w:rsidRPr="00B70374" w:rsidRDefault="00E37A2C" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="551D7F00" w14:textId="77777777" w:rsidR="00E37A2C" w:rsidRPr="00B70374" w:rsidRDefault="00E37A2C" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71605CAC" w14:textId="77777777" w:rsidR="00E37A2C" w:rsidRPr="00B70374" w:rsidRDefault="00E37A2C" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="526CAA15" w14:textId="77777777" w:rsidR="00E37A2C" w:rsidRPr="00B70374" w:rsidRDefault="00E37A2C" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66C6CD8D" w14:textId="77777777" w:rsidR="00E37A2C" w:rsidRPr="00B70374" w:rsidRDefault="00E37A2C" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77B7AD10" w14:textId="77777777" w:rsidR="00E37A2C" w:rsidRPr="00B70374" w:rsidRDefault="00E37A2C" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="111EB466" w14:textId="77777777" w:rsidR="00E37A2C" w:rsidRPr="00B70374" w:rsidRDefault="00E37A2C" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D289559" w14:textId="77777777" w:rsidR="00E37A2C" w:rsidRPr="00B70374" w:rsidRDefault="00E37A2C" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68F71639" w14:textId="77777777" w:rsidR="00E37A2C" w:rsidRPr="00B70374" w:rsidRDefault="00E37A2C" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C079C11" w14:textId="77777777" w:rsidR="00841C37" w:rsidRPr="00B70374" w:rsidRDefault="00841C37" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51011320" w14:textId="77777777" w:rsidR="00841C37" w:rsidRPr="00B70374" w:rsidRDefault="00841C37" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36155039" w14:textId="77777777" w:rsidR="00841C37" w:rsidRPr="00B70374" w:rsidRDefault="00841C37" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CECE73B" w14:textId="77777777" w:rsidR="00841C37" w:rsidRPr="00B70374" w:rsidRDefault="00841C37" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F5C43C0" w14:textId="77777777" w:rsidR="00E37A2C" w:rsidRPr="00B70374" w:rsidRDefault="00E37A2C" w:rsidP="00B70374">
+            <w:pPr>
+              <w:ind w:rightChars="200" w:right="425"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FACA422" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="00B70374" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62278351" w14:textId="77777777" w:rsidR="00456EE8" w:rsidRPr="000F68E4" w:rsidRDefault="00456EE8" w:rsidP="00456EE8">
+            <w:pPr>
+              <w:ind w:leftChars="200" w:left="425" w:rightChars="200" w:right="425"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（注）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20E5A08E" w14:textId="39C21C50" w:rsidR="00456EE8" w:rsidRPr="000F68E4" w:rsidRDefault="00456EE8" w:rsidP="00456EE8">
+            <w:pPr>
+              <w:ind w:leftChars="200" w:left="628" w:rightChars="200" w:right="425" w:hangingChars="100" w:hanging="203"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="OLE_LINK11"/>
+            <w:bookmarkStart w:id="6" w:name="OLE_LINK12"/>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>市中銀行</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="6"/>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>により振込金受取書、領収証書、領収済通知書等</w:t>
+            </w:r>
+            <w:r w:rsidR="00185240" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>名称が異なる場合がありますが、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>正規の領収書</w:t>
+            </w:r>
+            <w:r w:rsidR="00C13339" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>であれば</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="7" w:name="OLE_LINK10"/>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>いずれでも</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="7"/>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>使用できます。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="244D312B" w14:textId="0F19DB3D" w:rsidR="00456EE8" w:rsidRPr="000F68E4" w:rsidRDefault="00456EE8" w:rsidP="00456EE8">
+            <w:pPr>
+              <w:ind w:leftChars="200" w:left="425" w:rightChars="200" w:right="425"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:r w:rsidR="00C13339" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>市中銀行等</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>に設置されている自動振込機の領収書も使用できます。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40640055" w14:textId="09DD0BA7" w:rsidR="00456EE8" w:rsidRPr="000F68E4" w:rsidRDefault="00456EE8" w:rsidP="000F68E4">
+            <w:pPr>
+              <w:ind w:leftChars="200" w:left="628" w:rightChars="200" w:right="425" w:hangingChars="100" w:hanging="203"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>・原本は不要です。写しをはがれないよう</w:t>
+            </w:r>
+            <w:r w:rsidR="00C13339" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>に</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA5828" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>点線の枠内に糊付け</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>してください。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BBCA5BE" w14:textId="7D3C9CC6" w:rsidR="00D82FF7" w:rsidRPr="000F68E4" w:rsidRDefault="00456EE8" w:rsidP="00456EE8">
+            <w:pPr>
+              <w:ind w:leftChars="200" w:left="581" w:rightChars="200" w:right="425" w:hangingChars="77" w:hanging="156"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>・市中</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>銀行</w:t>
+            </w:r>
+            <w:r w:rsidR="00C13339" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA5828" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>の領収書</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>が点線の枠より</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="8" w:name="OLE_LINK13"/>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>大き</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA5828" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>い</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>場合</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="8"/>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、枠外にはみ出してもかまいませんが、この用紙（Ａ４サイズ）の範囲内に糊付け</w:t>
+            </w:r>
+            <w:r w:rsidR="00C13339" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>してください。</w:t>
+            </w:r>
+            <w:r w:rsidR="00D82FF7" w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>あるいは、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>別紙として</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ａ４サイズ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>の用紙にて提出してください。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DDCEB8A" w14:textId="4B2BD5FA" w:rsidR="00E37A2C" w:rsidRPr="000F68E4" w:rsidRDefault="00456EE8" w:rsidP="000F68E4">
+            <w:pPr>
+              <w:ind w:leftChars="200" w:left="425" w:rightChars="200" w:right="425" w:firstLineChars="100" w:firstLine="203"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>また、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>折り曲げて</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="9" w:name="OLE_LINK9"/>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>貼付</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="9"/>
+            <w:r w:rsidRPr="000F68E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>しないでください。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33E7C2A9" w14:textId="5033F76E" w:rsidR="00E37A2C" w:rsidRPr="00B70374" w:rsidRDefault="00E37A2C" w:rsidP="0040450A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="733B7FA9" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="00B70374" w:rsidRDefault="00C515F3" w:rsidP="00BC62E9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2835"/>
+                <w:tab w:val="left" w:pos="6195"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2F34D520" w14:textId="58290448" w:rsidR="009934F1" w:rsidRPr="000F68E4" w:rsidRDefault="009934F1" w:rsidP="000F68E4">
+      <w:pPr>
+        <w:widowControl/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E0F9A7" w14:textId="77777777" w:rsidR="009934F1" w:rsidRPr="000F68E4" w:rsidRDefault="009934F1" w:rsidP="000F68E4">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="66" w:left="140" w:right="210"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-[...177 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（注意）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564335EC" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FB3360">
-      <w:pPr>
+    <w:p w14:paraId="09D64B05" w14:textId="77777777" w:rsidR="009934F1" w:rsidRPr="000F68E4" w:rsidRDefault="009934F1" w:rsidP="000F68E4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="320" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:ind w:leftChars="66" w:left="343" w:right="210" w:hangingChars="100" w:hanging="203"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-[...24 lines deleted...]
-        <w:t>．用紙の大きさは、Ａ４とすること。</w:t>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>１　用紙の大きさは、日本産業規格Ａ４とすること。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B788024" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FB3360">
-      <w:pPr>
+    <w:p w14:paraId="7D08C000" w14:textId="195762ED" w:rsidR="009934F1" w:rsidRPr="000F68E4" w:rsidRDefault="009934F1" w:rsidP="000F68E4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="320" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:ind w:leftChars="66" w:left="343" w:right="210" w:hangingChars="100" w:hanging="203"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-[...24 lines deleted...]
-        <w:t>．この申請書は、正本１通提出すること。</w:t>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>２　書式は、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>文書作成ソフト</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>を用いて作成すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D8C404" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FB3360">
-      <w:pPr>
+    <w:p w14:paraId="53BAC140" w14:textId="2A7649B2" w:rsidR="009934F1" w:rsidRPr="000F68E4" w:rsidRDefault="009934F1" w:rsidP="000F68E4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="320" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:ind w:leftChars="66" w:left="343" w:right="210" w:hangingChars="100" w:hanging="203"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-[...10 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">３　</w:t>
+      </w:r>
+      <w:r w:rsidR="00642F98" w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>記入欄</w:t>
+      </w:r>
+      <w:r w:rsidR="00642F98" w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>に記入事項の</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="OLE_LINK14"/>
+      <w:r w:rsidR="00BA5828">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>全て</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidR="00642F98" w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>を記入できないときは、その欄に「別紙（ ）のとおり」と記入し別紙を</w:t>
+      </w:r>
+      <w:r w:rsidR="00642F98" w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>添付</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E949AD4" w14:textId="77777777" w:rsidR="009934F1" w:rsidRPr="000F68E4" w:rsidRDefault="009934F1" w:rsidP="000F68E4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="66" w:left="343" w:right="210" w:hangingChars="100" w:hanging="203"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>４　手数料を機構の口座に払い込んだことを証する書類の写しを裏面に貼付すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5117E598" w14:textId="13766452" w:rsidR="009934F1" w:rsidRPr="00B70374" w:rsidRDefault="00BF63BE" w:rsidP="00BF63BE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="66" w:left="343" w:right="210" w:hangingChars="100" w:hanging="203"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>５</w:t>
+      </w:r>
+      <w:r w:rsidR="009934F1" w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="009934F1" w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>記入上の留意点は、以下のとおり。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F814320" w14:textId="77777777" w:rsidR="00480B64" w:rsidRPr="00B70374" w:rsidRDefault="00480B64" w:rsidP="00480B64">
+      <w:pPr>
+        <w:ind w:leftChars="200" w:left="425"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（１）証明確認調査種別欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF918EF" w14:textId="77777777" w:rsidR="00480B64" w:rsidRPr="00B70374" w:rsidRDefault="00480B64" w:rsidP="000F68E4">
+      <w:pPr>
+        <w:ind w:leftChars="200" w:left="425" w:firstLineChars="300" w:firstLine="608"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>該当する種別１か所にレ印を付すこと。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B3E81C1" w14:textId="77777777" w:rsidR="00480B64" w:rsidRPr="00B70374" w:rsidRDefault="00480B64" w:rsidP="00480B64">
+      <w:pPr>
+        <w:ind w:leftChars="200" w:left="425"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（２）証明事項欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2804CFE9" w14:textId="77777777" w:rsidR="00480B64" w:rsidRPr="00B70374" w:rsidRDefault="00480B64" w:rsidP="000F68E4">
+      <w:pPr>
+        <w:ind w:leftChars="200" w:left="425" w:firstLineChars="300" w:firstLine="608"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>希望する証明事項１か所にレ印を付すこと。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA8EECA" w14:textId="5A6EC9A1" w:rsidR="00480B64" w:rsidRPr="000F68E4" w:rsidRDefault="0013040F" w:rsidP="000F68E4">
+      <w:pPr>
+        <w:ind w:leftChars="500" w:left="1266" w:hangingChars="100" w:hanging="203"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="OLE_LINK15"/>
+      <w:r w:rsidRPr="0013040F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>①</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidR="00CC3127" w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>証明事項欄３－１又は３－２</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（特例発給）</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3127" w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>について</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3127" w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00480B64" w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>それぞれ該当する</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="OLE_LINK18"/>
+      <w:r w:rsidR="00480B64" w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>局長通知に定める</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidR="00480B64" w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>様式は</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3127" w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>以下</w:t>
+      </w:r>
+      <w:r w:rsidR="00480B64" w:rsidRPr="000F68E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>のとおり。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADDB0B8" w14:textId="190AE064" w:rsidR="00480B64" w:rsidRPr="00B70374" w:rsidRDefault="00480B64" w:rsidP="000F68E4">
+      <w:pPr>
+        <w:ind w:leftChars="499" w:left="1061" w:firstLineChars="100" w:firstLine="203"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>・</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="OLE_LINK16"/>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>証明事項欄</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>３</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E578A4">
-[...7 lines deleted...]
-        <w:t>．書式は、ワープロ等を用いて作成すること。</w:t>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>－１</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE48652" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FB3360">
-[...32 lines deleted...]
-        <w:t>．事項欄には、該当する証明事項にレ印を付けること。</w:t>
+    <w:p w14:paraId="25D16DEB" w14:textId="5FD0439B" w:rsidR="00480B64" w:rsidRPr="00B70374" w:rsidRDefault="00CC3127" w:rsidP="000F68E4">
+      <w:pPr>
+        <w:ind w:leftChars="699" w:left="1486"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="OLE_LINK19"/>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>局長通知に定める</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>様式：</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidR="00480B64" w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>様式５－１、様式５－３、様式５－４、様式６－１、様式６－３、様式６－４、様式７－１、様式７－３、様式７－４、様式８－１、様式８－４、様式８－５、様式８－６、様式９－１、様式９－２、様式１０－１又は様式１１</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2001F2D3" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FB3360">
-[...33 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6E729993" w14:textId="38609782" w:rsidR="00480B64" w:rsidRPr="00B70374" w:rsidRDefault="00480B64" w:rsidP="000F68E4">
+      <w:pPr>
+        <w:ind w:leftChars="499" w:left="1061" w:firstLineChars="100" w:firstLine="203"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>・証明事項欄３－２</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="OLE_LINK21"/>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（特例発給）</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="05CD4606" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FB3360">
-[...32 lines deleted...]
-        <w:t>．品目（製品）名欄には、該当する名称を記載し、輸出用名称を（　　　　）を付して添記すること。</w:t>
+    <w:p w14:paraId="3D7A8800" w14:textId="040BC6A6" w:rsidR="00480B64" w:rsidRPr="00B70374" w:rsidRDefault="00CC3127" w:rsidP="000F68E4">
+      <w:pPr>
+        <w:ind w:leftChars="699" w:left="1486"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>局長通知に定める</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>様式：</w:t>
+      </w:r>
+      <w:r w:rsidR="00480B64" w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>様式５－１、様式５－３、様式５－４、様式８－１、様式８－３又は様式８－４</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F03FE97" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FB3360">
-[...17 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="20C03B8C" w14:textId="03B77342" w:rsidR="00480B64" w:rsidRPr="00B70374" w:rsidRDefault="00480B64" w:rsidP="000F68E4">
+      <w:pPr>
+        <w:ind w:leftChars="400" w:left="1255" w:hangingChars="200" w:hanging="405"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="0013040F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>②</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>局長通</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>知</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>に定める</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>様式１４－１（証明書）</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="OLE_LINK22"/>
+      <w:r w:rsidR="00CC3127">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3127" w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>発給を希望する場合は</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3127" w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>証明事項</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3127" w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>欄の</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidR="00CC3127" w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>７</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E578A4">
-[...7 lines deleted...]
-        <w:t>．製造所等の名称欄及び製造所等の所在地欄には、事項欄のア、イ、キ及びケに該当する場合においては製造販売業者の主たる機能を有する事務所又は製造所の名称及び所在地を、事項欄のカに該当する場合においては試験施設の名称及び所在地を、事項欄のサに該当する場合においては治験薬製造施設の名称及び所在地を記載すること。なお、事項欄のウ、エ及びオに該当する場合においては、記載を要しないこと。</w:t>
+      <w:r w:rsidR="00CC3127" w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>－１</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3127">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>を、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>様式１５（証明内容通知書）の</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="OLE_LINK17"/>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>発給を希望する場合は</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="OLE_LINK20"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>証明事項</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>欄の</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>７－２を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>選択すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474AB95A" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FB3360">
-[...32 lines deleted...]
-        <w:t>．証明書提出先国等欄には、該当する証明事項ごとに証明書提出先国等を記載すること。証明書を２通以上必要とする場合においては、提出先国等ごとの通数を記載すること。</w:t>
+    <w:p w14:paraId="09B931A5" w14:textId="6F33F2A1" w:rsidR="00480B64" w:rsidRDefault="00480B64" w:rsidP="000F68E4">
+      <w:pPr>
+        <w:ind w:leftChars="400" w:left="1255" w:hangingChars="200" w:hanging="405"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="0013040F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>③</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>局長通知に定める</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>様式１９－１</w:t>
+      </w:r>
+      <w:r w:rsidR="0013040F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidR="0013040F" w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>発給を希望する場合は</w:t>
+      </w:r>
+      <w:r w:rsidR="0013040F" w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>証明事項</w:t>
+      </w:r>
+      <w:r w:rsidR="0013040F" w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>欄の</w:t>
+      </w:r>
+      <w:r w:rsidR="001119DF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>１１</w:t>
+      </w:r>
+      <w:r w:rsidR="0013040F" w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>－１</w:t>
+      </w:r>
+      <w:r w:rsidR="0013040F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>を、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>様式１９－２（特例発給）の発給を希望する</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>場合は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>証明事項欄の</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="OLE_LINK23"/>
+      <w:r w:rsidR="001119DF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>１１</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>－２</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>選択</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B58B03" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FB3360">
-[...32 lines deleted...]
-        <w:t>．備考欄には、次により記載すること。</w:t>
+    <w:p w14:paraId="20B23ADE" w14:textId="77777777" w:rsidR="00480B64" w:rsidRPr="00B70374" w:rsidRDefault="00480B64" w:rsidP="00480B64">
+      <w:pPr>
+        <w:ind w:leftChars="200" w:left="425"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（３）品目名欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A2B95A" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FB3360">
-[...18 lines deleted...]
-          <w:kern w:val="0"/>
+    <w:p w14:paraId="70892BC4" w14:textId="36F00838" w:rsidR="00480B64" w:rsidRPr="00B70374" w:rsidRDefault="00480B64" w:rsidP="000F68E4">
+      <w:pPr>
+        <w:ind w:leftChars="400" w:left="850" w:firstLineChars="100" w:firstLine="203"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>該当する名称を記載し、国外で使用する名称が異なる場合には輸出届に基づき輸出用名称を括弧「（　）」を付して記入すること。特例発給に該当する場合は、海外で使用する英名称を括弧「（　）」を付して</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="OLE_LINK24"/>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>添記</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>することができる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5960E53A" w14:textId="77777777" w:rsidR="00480B64" w:rsidRPr="00B70374" w:rsidRDefault="00480B64" w:rsidP="000F68E4">
+      <w:pPr>
+        <w:ind w:leftChars="200" w:left="425" w:firstLineChars="300" w:firstLine="608"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>証明事項欄の１又は２に該当する場合は記入しないこと。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7546D8FB" w14:textId="77777777" w:rsidR="00480B64" w:rsidRPr="00B70374" w:rsidRDefault="00480B64" w:rsidP="00480B64">
+      <w:pPr>
+        <w:ind w:leftChars="200" w:left="425"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（４）製造所等の名称欄及び製造所等の所在地欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D992A15" w14:textId="77777777" w:rsidR="002B6363" w:rsidRDefault="00480B64" w:rsidP="001851C0">
+      <w:pPr>
+        <w:ind w:leftChars="400" w:left="850" w:firstLineChars="100" w:firstLine="203"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>証明書に記載する事項のみ記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606E3770" w14:textId="5F08A43F" w:rsidR="006577C9" w:rsidRDefault="00480B64" w:rsidP="001851C0">
+      <w:pPr>
+        <w:ind w:leftChars="400" w:left="850" w:firstLineChars="100" w:firstLine="203"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>証明事項欄の１に該当する場合は製造販売業者又は製造販売業者の主たる機能を有する事務所の名称及び所在地を、４、</w:t>
+      </w:r>
+      <w:r w:rsidR="006577C9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>又は</w:t>
+      </w:r>
+      <w:r w:rsidR="006577C9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>に該当する場合は申請者の名称及び所在地を、２、７－１、７－２、８、９、</w:t>
+      </w:r>
+      <w:r w:rsidR="006577C9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>－１又は</w:t>
+      </w:r>
+      <w:r w:rsidR="006577C9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>－２に該当する場合は製造所の名称及び所在地を、６に該当する場合は試験施設の名称及び所在地を、</w:t>
+      </w:r>
+      <w:r w:rsidR="006577C9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>又は</w:t>
+      </w:r>
+      <w:r w:rsidR="006577C9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>に該当する場合は治験薬製造施設の名称及び所在地を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614DB115" w14:textId="77777777" w:rsidR="008F043C" w:rsidRDefault="00480B64" w:rsidP="001851C0">
+      <w:pPr>
+        <w:ind w:leftChars="400" w:left="850" w:firstLineChars="100" w:firstLine="203"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>また、証明事項欄の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>－１又は３－２に該当する場合は、証明事項とする場合のみ、製造販売業者又は製造販売業者の主たる機能を有する事務所又は製造所の名称及び所在地のうち、該当するものを記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39FEF923" w14:textId="1E703C58" w:rsidR="00480B64" w:rsidRPr="00B70374" w:rsidRDefault="00480B64" w:rsidP="000F68E4">
+      <w:pPr>
+        <w:ind w:leftChars="400" w:left="850" w:firstLineChars="100" w:firstLine="203"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>なお、証明事項欄の５に該当する場合は記入</w:t>
+      </w:r>
+      <w:r w:rsidR="00885209" w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>しないこと</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A8998C" w14:textId="77777777" w:rsidR="00480B64" w:rsidRPr="00B70374" w:rsidRDefault="00480B64" w:rsidP="00480B64">
+      <w:pPr>
+        <w:ind w:leftChars="200" w:left="425"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（５）証明書発行部数欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30173D91" w14:textId="77777777" w:rsidR="00480B64" w:rsidRPr="00B70374" w:rsidRDefault="00480B64" w:rsidP="000F68E4">
+      <w:pPr>
+        <w:ind w:leftChars="400" w:left="850" w:firstLineChars="100" w:firstLine="203"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>証明書の発行を希望する部数を記載すること。２部以上希望する場合は合計部数を必ず記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A1B5E0" w14:textId="77777777" w:rsidR="00480B64" w:rsidRPr="00B70374" w:rsidRDefault="00480B64" w:rsidP="00480B64">
+      <w:pPr>
+        <w:ind w:leftChars="200" w:left="425"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（６）証明書提出先国等欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04CB0FD2" w14:textId="77777777" w:rsidR="00480B64" w:rsidRPr="00B70374" w:rsidRDefault="00480B64" w:rsidP="000F68E4">
+      <w:pPr>
+        <w:ind w:leftChars="200" w:left="425" w:firstLineChars="300" w:firstLine="608"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>該当する証明事項ごとに証明書提出先国等を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2A9CAA" w14:textId="55570F68" w:rsidR="00480B64" w:rsidRDefault="00480B64" w:rsidP="000F68E4">
+      <w:pPr>
+        <w:ind w:leftChars="400" w:left="850" w:firstLineChars="100" w:firstLine="203"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>証明書を２部以上</w:t>
+      </w:r>
+      <w:r w:rsidR="008F043C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>希望</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>する場合は、提出先国等ごとの部数を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C91A7E" w14:textId="77777777" w:rsidR="00480B64" w:rsidRPr="00B70374" w:rsidRDefault="00480B64" w:rsidP="00480B64">
+      <w:pPr>
+        <w:ind w:leftChars="200" w:left="425"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（７）発給方法</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0A53FA" w14:textId="287A1BBE" w:rsidR="00480B64" w:rsidRPr="00B70374" w:rsidRDefault="00480B64" w:rsidP="000F68E4">
+      <w:pPr>
+        <w:ind w:leftChars="400" w:left="850" w:firstLineChars="84" w:firstLine="170"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>電子</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>申請の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>場合は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>電子発給、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>書面</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>申請の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>場合</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>書面発給</w:t>
+      </w:r>
+      <w:r w:rsidR="008F043C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>を選択すること</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidR="008F043C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E578A4">
-[...17 lines deleted...]
-        <w:t>）事項欄のアに該当する場合は、製造販売業許可の番号、許可年月日及び証明書を必要とする理由を記載すること。</w:t>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>申請方法と</w:t>
+      </w:r>
+      <w:r w:rsidR="008F043C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>異なる</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>発給方法を</w:t>
+      </w:r>
+      <w:r w:rsidR="008F043C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>選択することはできません。）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08AD5B36" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FB3360">
-[...42 lines deleted...]
-        <w:t>）事項欄のイに該当する場合は、製造業許可又は登録の番号、許可又は登録年月日及び証明書を必要とする理由を記載すること。</w:t>
+    <w:p w14:paraId="43446F7E" w14:textId="77777777" w:rsidR="00480B64" w:rsidRPr="00B70374" w:rsidRDefault="00480B64" w:rsidP="00480B64">
+      <w:pPr>
+        <w:ind w:leftChars="200" w:left="425"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（８）備考欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D90CBDA" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FB3360">
-[...42 lines deleted...]
-        <w:t>）事項欄のウに該当する場合は、製造販売承認（認証・届出）の番号、承認（認証・届出）年月日及び証明書を必要とする理由を記載すること。</w:t>
+    <w:p w14:paraId="20F1EDDC" w14:textId="00AAA863" w:rsidR="00B84C20" w:rsidRPr="000F68E4" w:rsidRDefault="00480B64" w:rsidP="000F68E4">
+      <w:pPr>
+        <w:ind w:leftChars="500" w:left="1063" w:rightChars="200" w:right="425"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>規格違い、包装形態ごとに申請する場合は、それぞれの規格、包装形態を</w:t>
+      </w:r>
+      <w:r w:rsidR="008F043C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>記載</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>すること（証明事項欄７－１、７－２、</w:t>
+      </w:r>
+      <w:r w:rsidR="008F043C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>又は</w:t>
+      </w:r>
+      <w:r w:rsidR="008F043C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>に該当する場合を除く。）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E974F7" w14:textId="77777777" w:rsidR="00FB3360" w:rsidRPr="00E578A4" w:rsidRDefault="00FB3360" w:rsidP="00FB3360">
-[...412 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="00B84C20" w:rsidRPr="000F68E4" w:rsidSect="00E27FF9">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="567" w:right="1134" w:bottom="709" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
-[...3 lines deleted...]
-      <w:docGrid w:type="linesAndChars" w:linePitch="375" w:charSpace="3988"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="567" w:left="1134" w:header="907" w:footer="992" w:gutter="0"/>
+      <w:cols w:space="425"/>
+      <w:titlePg/>
+      <w:docGrid w:type="linesAndChars" w:linePitch="291" w:charSpace="532"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18A1D1E1" w14:textId="77777777" w:rsidR="00602A74" w:rsidRDefault="00602A74">
+    <w:p w14:paraId="5AC26BFA" w14:textId="77777777" w:rsidR="006B2048" w:rsidRDefault="006B2048">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C7024AE" w14:textId="77777777" w:rsidR="00602A74" w:rsidRDefault="00602A74">
+    <w:p w14:paraId="165C67C6" w14:textId="77777777" w:rsidR="006B2048" w:rsidRDefault="006B2048">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="65CDAB73" w14:textId="77777777" w:rsidR="006B2048" w:rsidRDefault="006B2048"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="游ゴシック Light">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="706B6FD3" w14:textId="77777777" w:rsidR="00602A74" w:rsidRDefault="00602A74">
+    <w:p w14:paraId="29E0EB38" w14:textId="77777777" w:rsidR="006B2048" w:rsidRDefault="006B2048">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F861757" w14:textId="77777777" w:rsidR="00602A74" w:rsidRDefault="00602A74">
+    <w:p w14:paraId="5CE607F1" w14:textId="77777777" w:rsidR="006B2048" w:rsidRDefault="006B2048">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="4204B212" w14:textId="77777777" w:rsidR="006B2048" w:rsidRDefault="006B2048"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-      <w:autoSpaceDN w:val="0"/>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FF00A2E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="405C8664"/>
+    <w:lvl w:ilvl="0" w:tplc="60C4B7EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="ＭＳ 明朝"/>
-        <w:sz w:val="24"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
-    </w:pPr>
-[...7 lines deleted...]
-    <w:nsid w:val="0EF21688"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12991AE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="948E83B0"/>
-[...6 lines deleted...]
-        <w:ind w:left="1620" w:hanging="360"/>
+    <w:tmpl w:val="71B81052"/>
+    <w:lvl w:ilvl="0" w:tplc="02745938">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
-[...4 lines deleted...]
-      <w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18F8216A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="91AAA482"/>
+    <w:lvl w:ilvl="0" w:tplc="23062736">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="第%1章"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="885"/>
+        </w:tabs>
+        <w:ind w:left="885" w:hanging="885"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
-[...4 lines deleted...]
-      <w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B7B6629"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0E74E656"/>
+    <w:lvl w:ilvl="0" w:tplc="538CB840">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="第%1章"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
-[...4 lines deleted...]
-      <w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3239717E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BAE45B14"/>
+    <w:lvl w:ilvl="0" w:tplc="2BC6AADE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="420"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
-[...4 lines deleted...]
-      <w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38460486"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5E52E366"/>
+    <w:lvl w:ilvl="0" w:tplc="860E4472">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1413" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
-[...4 lines deleted...]
-      <w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1933" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2373" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2813" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3253" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3693" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4133" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4573" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5013" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4381688C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="38DE2788"/>
+    <w:lvl w:ilvl="0" w:tplc="8FE49A2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44ED09C0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="59ACB7E6"/>
+    <w:lvl w:ilvl="0" w:tplc="2BC6AADE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="420"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="4200" w:hanging="420"/>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50173F0F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DABE24F8"/>
+    <w:lvl w:ilvl="0" w:tplc="863E7D92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="4620" w:hanging="420"/>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="561E72C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EF58B77E"/>
+    <w:lvl w:ilvl="0" w:tplc="817C1B48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="5040" w:hanging="420"/>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C835BB9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1818C51A"/>
+    <w:lvl w:ilvl="0" w:tplc="8FE49A2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60CF3825"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2F564FE0"/>
+    <w:lvl w:ilvl="0" w:tplc="863E7D92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C7C2971"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0E181EC4"/>
+    <w:lvl w:ilvl="0" w:tplc="8FE49A2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
+  <w:drawingGridHorizontalSpacing w:val="213"/>
+  <w:drawingGridVerticalSpacing w:val="291"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="17409">
+    <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000C610C"/>
-[...26 lines deleted...]
-    <w:rsid w:val="00FE6978"/>
+    <w:rsidRoot w:val="005E7EDC"/>
+    <w:rsid w:val="00017696"/>
+    <w:rsid w:val="00025640"/>
+    <w:rsid w:val="0003160E"/>
+    <w:rsid w:val="00032FD0"/>
+    <w:rsid w:val="000334A9"/>
+    <w:rsid w:val="00033809"/>
+    <w:rsid w:val="00033D5E"/>
+    <w:rsid w:val="00033D8A"/>
+    <w:rsid w:val="00046EDF"/>
+    <w:rsid w:val="00047BDF"/>
+    <w:rsid w:val="0005324F"/>
+    <w:rsid w:val="00055EAF"/>
+    <w:rsid w:val="0005606A"/>
+    <w:rsid w:val="00063B06"/>
+    <w:rsid w:val="00064B6E"/>
+    <w:rsid w:val="000871E0"/>
+    <w:rsid w:val="000958D1"/>
+    <w:rsid w:val="00095D50"/>
+    <w:rsid w:val="000A05BE"/>
+    <w:rsid w:val="000A2027"/>
+    <w:rsid w:val="000A3FBC"/>
+    <w:rsid w:val="000B36A0"/>
+    <w:rsid w:val="000B4206"/>
+    <w:rsid w:val="000B5EEC"/>
+    <w:rsid w:val="000B787F"/>
+    <w:rsid w:val="000C752A"/>
+    <w:rsid w:val="000D117F"/>
+    <w:rsid w:val="000D3661"/>
+    <w:rsid w:val="000D6D35"/>
+    <w:rsid w:val="000D7A3B"/>
+    <w:rsid w:val="000E3404"/>
+    <w:rsid w:val="000E6D46"/>
+    <w:rsid w:val="000E7002"/>
+    <w:rsid w:val="000F5E73"/>
+    <w:rsid w:val="000F68E4"/>
+    <w:rsid w:val="0010429F"/>
+    <w:rsid w:val="00106C1F"/>
+    <w:rsid w:val="001107DF"/>
+    <w:rsid w:val="00110A79"/>
+    <w:rsid w:val="0011184C"/>
+    <w:rsid w:val="001119DF"/>
+    <w:rsid w:val="00115B6D"/>
+    <w:rsid w:val="00116054"/>
+    <w:rsid w:val="001238F8"/>
+    <w:rsid w:val="00124B46"/>
+    <w:rsid w:val="00126ECD"/>
+    <w:rsid w:val="0013040F"/>
+    <w:rsid w:val="001305DE"/>
+    <w:rsid w:val="00130D1A"/>
+    <w:rsid w:val="001316A2"/>
+    <w:rsid w:val="001321C0"/>
+    <w:rsid w:val="001325B4"/>
+    <w:rsid w:val="001350E0"/>
+    <w:rsid w:val="00140386"/>
+    <w:rsid w:val="00143B1C"/>
+    <w:rsid w:val="00147C16"/>
+    <w:rsid w:val="001522E4"/>
+    <w:rsid w:val="00155853"/>
+    <w:rsid w:val="0016172F"/>
+    <w:rsid w:val="00165A43"/>
+    <w:rsid w:val="00165BFA"/>
+    <w:rsid w:val="001671D3"/>
+    <w:rsid w:val="0016729C"/>
+    <w:rsid w:val="00171096"/>
+    <w:rsid w:val="00176052"/>
+    <w:rsid w:val="00176550"/>
+    <w:rsid w:val="001828AF"/>
+    <w:rsid w:val="001851C0"/>
+    <w:rsid w:val="00185240"/>
+    <w:rsid w:val="00190768"/>
+    <w:rsid w:val="001977CD"/>
+    <w:rsid w:val="001A18B7"/>
+    <w:rsid w:val="001A3238"/>
+    <w:rsid w:val="001A585A"/>
+    <w:rsid w:val="001A5CBE"/>
+    <w:rsid w:val="001A684D"/>
+    <w:rsid w:val="001B1A1C"/>
+    <w:rsid w:val="001B4866"/>
+    <w:rsid w:val="001B5374"/>
+    <w:rsid w:val="001C0788"/>
+    <w:rsid w:val="001C37B9"/>
+    <w:rsid w:val="001C47D9"/>
+    <w:rsid w:val="001C543E"/>
+    <w:rsid w:val="001C62C0"/>
+    <w:rsid w:val="001C732C"/>
+    <w:rsid w:val="001C7880"/>
+    <w:rsid w:val="001D120D"/>
+    <w:rsid w:val="001D2EED"/>
+    <w:rsid w:val="001D432A"/>
+    <w:rsid w:val="001D5D60"/>
+    <w:rsid w:val="001D7B0F"/>
+    <w:rsid w:val="001D7E0B"/>
+    <w:rsid w:val="001E1F85"/>
+    <w:rsid w:val="001E59DF"/>
+    <w:rsid w:val="001F6D60"/>
+    <w:rsid w:val="001F7CED"/>
+    <w:rsid w:val="0020192C"/>
+    <w:rsid w:val="00203E7F"/>
+    <w:rsid w:val="002043EA"/>
+    <w:rsid w:val="00212EF8"/>
+    <w:rsid w:val="002201CF"/>
+    <w:rsid w:val="002263F9"/>
+    <w:rsid w:val="002275B8"/>
+    <w:rsid w:val="00231D5B"/>
+    <w:rsid w:val="002325B2"/>
+    <w:rsid w:val="00234727"/>
+    <w:rsid w:val="002372E7"/>
+    <w:rsid w:val="002455AD"/>
+    <w:rsid w:val="00250542"/>
+    <w:rsid w:val="00255A1C"/>
+    <w:rsid w:val="00256D94"/>
+    <w:rsid w:val="00265ADC"/>
+    <w:rsid w:val="00272DE6"/>
+    <w:rsid w:val="00280929"/>
+    <w:rsid w:val="00280F85"/>
+    <w:rsid w:val="00282DA6"/>
+    <w:rsid w:val="0028330A"/>
+    <w:rsid w:val="00285C6E"/>
+    <w:rsid w:val="002864F9"/>
+    <w:rsid w:val="00286C5E"/>
+    <w:rsid w:val="002909BB"/>
+    <w:rsid w:val="002A0338"/>
+    <w:rsid w:val="002A04AB"/>
+    <w:rsid w:val="002A0798"/>
+    <w:rsid w:val="002A389E"/>
+    <w:rsid w:val="002A3D97"/>
+    <w:rsid w:val="002A69E4"/>
+    <w:rsid w:val="002B501C"/>
+    <w:rsid w:val="002B6363"/>
+    <w:rsid w:val="002C2130"/>
+    <w:rsid w:val="002C5130"/>
+    <w:rsid w:val="002C69CD"/>
+    <w:rsid w:val="002D0C51"/>
+    <w:rsid w:val="002D0F91"/>
+    <w:rsid w:val="002D135B"/>
+    <w:rsid w:val="002D1F7B"/>
+    <w:rsid w:val="002D33DA"/>
+    <w:rsid w:val="002D5BF5"/>
+    <w:rsid w:val="002E2946"/>
+    <w:rsid w:val="002E5648"/>
+    <w:rsid w:val="002E6D18"/>
+    <w:rsid w:val="002F5C5D"/>
+    <w:rsid w:val="002F5D1C"/>
+    <w:rsid w:val="0030276D"/>
+    <w:rsid w:val="00303F1E"/>
+    <w:rsid w:val="00306904"/>
+    <w:rsid w:val="003078AF"/>
+    <w:rsid w:val="00311AFB"/>
+    <w:rsid w:val="003146CD"/>
+    <w:rsid w:val="0031579A"/>
+    <w:rsid w:val="00316FA6"/>
+    <w:rsid w:val="00317868"/>
+    <w:rsid w:val="0032282D"/>
+    <w:rsid w:val="00325933"/>
+    <w:rsid w:val="0032608F"/>
+    <w:rsid w:val="0033060F"/>
+    <w:rsid w:val="003401F3"/>
+    <w:rsid w:val="00352569"/>
+    <w:rsid w:val="003528F8"/>
+    <w:rsid w:val="003532C8"/>
+    <w:rsid w:val="0035376F"/>
+    <w:rsid w:val="0035587C"/>
+    <w:rsid w:val="00356AF5"/>
+    <w:rsid w:val="003737B3"/>
+    <w:rsid w:val="00380211"/>
+    <w:rsid w:val="003815A3"/>
+    <w:rsid w:val="00381685"/>
+    <w:rsid w:val="003869BB"/>
+    <w:rsid w:val="00387A52"/>
+    <w:rsid w:val="00392860"/>
+    <w:rsid w:val="003B53C1"/>
+    <w:rsid w:val="003C11D1"/>
+    <w:rsid w:val="003C265E"/>
+    <w:rsid w:val="003C36BD"/>
+    <w:rsid w:val="003C3E92"/>
+    <w:rsid w:val="003C736C"/>
+    <w:rsid w:val="003C7B79"/>
+    <w:rsid w:val="003D58BA"/>
+    <w:rsid w:val="003E003E"/>
+    <w:rsid w:val="003F0338"/>
+    <w:rsid w:val="003F2965"/>
+    <w:rsid w:val="00401943"/>
+    <w:rsid w:val="00403A2D"/>
+    <w:rsid w:val="0040450A"/>
+    <w:rsid w:val="00404D89"/>
+    <w:rsid w:val="00411A03"/>
+    <w:rsid w:val="00412F19"/>
+    <w:rsid w:val="00420225"/>
+    <w:rsid w:val="00424D05"/>
+    <w:rsid w:val="004263B4"/>
+    <w:rsid w:val="004328DD"/>
+    <w:rsid w:val="004360B9"/>
+    <w:rsid w:val="004369D2"/>
+    <w:rsid w:val="00436EBD"/>
+    <w:rsid w:val="0044259E"/>
+    <w:rsid w:val="00450C55"/>
+    <w:rsid w:val="004513FE"/>
+    <w:rsid w:val="00454525"/>
+    <w:rsid w:val="00456A93"/>
+    <w:rsid w:val="00456EE8"/>
+    <w:rsid w:val="00461BAB"/>
+    <w:rsid w:val="0046280A"/>
+    <w:rsid w:val="00464046"/>
+    <w:rsid w:val="00466067"/>
+    <w:rsid w:val="00476D66"/>
+    <w:rsid w:val="00480B64"/>
+    <w:rsid w:val="00481797"/>
+    <w:rsid w:val="004823F9"/>
+    <w:rsid w:val="00482C59"/>
+    <w:rsid w:val="004836E9"/>
+    <w:rsid w:val="0049105A"/>
+    <w:rsid w:val="0049207C"/>
+    <w:rsid w:val="00495B9C"/>
+    <w:rsid w:val="00496520"/>
+    <w:rsid w:val="00497E72"/>
+    <w:rsid w:val="004A7321"/>
+    <w:rsid w:val="004B015D"/>
+    <w:rsid w:val="004B2CAB"/>
+    <w:rsid w:val="004C16B8"/>
+    <w:rsid w:val="004D3CEB"/>
+    <w:rsid w:val="004D7E31"/>
+    <w:rsid w:val="004E0761"/>
+    <w:rsid w:val="004E6E93"/>
+    <w:rsid w:val="004E7B92"/>
+    <w:rsid w:val="004F0310"/>
+    <w:rsid w:val="004F22F2"/>
+    <w:rsid w:val="004F7078"/>
+    <w:rsid w:val="004F7202"/>
+    <w:rsid w:val="005000BA"/>
+    <w:rsid w:val="00503C9E"/>
+    <w:rsid w:val="005101A5"/>
+    <w:rsid w:val="0051261E"/>
+    <w:rsid w:val="00512B61"/>
+    <w:rsid w:val="005136C1"/>
+    <w:rsid w:val="00522B5C"/>
+    <w:rsid w:val="005266E1"/>
+    <w:rsid w:val="00530111"/>
+    <w:rsid w:val="00535843"/>
+    <w:rsid w:val="00535876"/>
+    <w:rsid w:val="00541B5F"/>
+    <w:rsid w:val="0054305B"/>
+    <w:rsid w:val="005518B6"/>
+    <w:rsid w:val="005535CC"/>
+    <w:rsid w:val="0055366F"/>
+    <w:rsid w:val="005564E7"/>
+    <w:rsid w:val="00560AE2"/>
+    <w:rsid w:val="00563025"/>
+    <w:rsid w:val="00567842"/>
+    <w:rsid w:val="00570295"/>
+    <w:rsid w:val="0057664D"/>
+    <w:rsid w:val="005831DB"/>
+    <w:rsid w:val="00584F03"/>
+    <w:rsid w:val="00587D05"/>
+    <w:rsid w:val="0059336A"/>
+    <w:rsid w:val="005A79FF"/>
+    <w:rsid w:val="005B5131"/>
+    <w:rsid w:val="005C5A7F"/>
+    <w:rsid w:val="005D4DB6"/>
+    <w:rsid w:val="005E59B6"/>
+    <w:rsid w:val="005E7E73"/>
+    <w:rsid w:val="005E7EDC"/>
+    <w:rsid w:val="005F6C25"/>
+    <w:rsid w:val="00603876"/>
+    <w:rsid w:val="006114FA"/>
+    <w:rsid w:val="0061334F"/>
+    <w:rsid w:val="006139F4"/>
+    <w:rsid w:val="006304B2"/>
+    <w:rsid w:val="00631A28"/>
+    <w:rsid w:val="00642F98"/>
+    <w:rsid w:val="0064726E"/>
+    <w:rsid w:val="006511FB"/>
+    <w:rsid w:val="00653C59"/>
+    <w:rsid w:val="006577C9"/>
+    <w:rsid w:val="00660B1E"/>
+    <w:rsid w:val="0067178F"/>
+    <w:rsid w:val="00671E40"/>
+    <w:rsid w:val="00685DF1"/>
+    <w:rsid w:val="006868C4"/>
+    <w:rsid w:val="00687223"/>
+    <w:rsid w:val="0069078D"/>
+    <w:rsid w:val="006955DF"/>
+    <w:rsid w:val="00696335"/>
+    <w:rsid w:val="006A029E"/>
+    <w:rsid w:val="006A0ACC"/>
+    <w:rsid w:val="006A4051"/>
+    <w:rsid w:val="006A71CC"/>
+    <w:rsid w:val="006B2048"/>
+    <w:rsid w:val="006C1A1D"/>
+    <w:rsid w:val="006C1EB2"/>
+    <w:rsid w:val="006C26A5"/>
+    <w:rsid w:val="006D2D28"/>
+    <w:rsid w:val="006D3A4A"/>
+    <w:rsid w:val="006D7915"/>
+    <w:rsid w:val="006E0ECA"/>
+    <w:rsid w:val="006E54DF"/>
+    <w:rsid w:val="006F625B"/>
+    <w:rsid w:val="0071120C"/>
+    <w:rsid w:val="00712341"/>
+    <w:rsid w:val="007177BD"/>
+    <w:rsid w:val="00717D40"/>
+    <w:rsid w:val="00723C81"/>
+    <w:rsid w:val="00723E13"/>
+    <w:rsid w:val="00726575"/>
+    <w:rsid w:val="00726876"/>
+    <w:rsid w:val="00732F32"/>
+    <w:rsid w:val="00733133"/>
+    <w:rsid w:val="00752150"/>
+    <w:rsid w:val="00752AA5"/>
+    <w:rsid w:val="00754C59"/>
+    <w:rsid w:val="007642CA"/>
+    <w:rsid w:val="007664E9"/>
+    <w:rsid w:val="00775717"/>
+    <w:rsid w:val="007816C4"/>
+    <w:rsid w:val="0078198E"/>
+    <w:rsid w:val="0079258F"/>
+    <w:rsid w:val="0079418E"/>
+    <w:rsid w:val="007A1942"/>
+    <w:rsid w:val="007A4D5D"/>
+    <w:rsid w:val="007A5B52"/>
+    <w:rsid w:val="007B4CDC"/>
+    <w:rsid w:val="007C232A"/>
+    <w:rsid w:val="007C4BF8"/>
+    <w:rsid w:val="007D75C6"/>
+    <w:rsid w:val="007E4B03"/>
+    <w:rsid w:val="007E4B8D"/>
+    <w:rsid w:val="0080720C"/>
+    <w:rsid w:val="008141C3"/>
+    <w:rsid w:val="008218BE"/>
+    <w:rsid w:val="00823024"/>
+    <w:rsid w:val="008246E6"/>
+    <w:rsid w:val="0083076F"/>
+    <w:rsid w:val="008321D0"/>
+    <w:rsid w:val="008372E4"/>
+    <w:rsid w:val="008378EB"/>
+    <w:rsid w:val="00841AA6"/>
+    <w:rsid w:val="00841C37"/>
+    <w:rsid w:val="00842DDD"/>
+    <w:rsid w:val="008441ED"/>
+    <w:rsid w:val="00851A41"/>
+    <w:rsid w:val="00854380"/>
+    <w:rsid w:val="0086168B"/>
+    <w:rsid w:val="00863C8C"/>
+    <w:rsid w:val="00870FE9"/>
+    <w:rsid w:val="00881984"/>
+    <w:rsid w:val="0088223C"/>
+    <w:rsid w:val="00883E6A"/>
+    <w:rsid w:val="00885209"/>
+    <w:rsid w:val="00886EEC"/>
+    <w:rsid w:val="008933F3"/>
+    <w:rsid w:val="008A014A"/>
+    <w:rsid w:val="008B1370"/>
+    <w:rsid w:val="008B13D7"/>
+    <w:rsid w:val="008B27E7"/>
+    <w:rsid w:val="008C4208"/>
+    <w:rsid w:val="008C53ED"/>
+    <w:rsid w:val="008D5906"/>
+    <w:rsid w:val="008E0B60"/>
+    <w:rsid w:val="008E0D5D"/>
+    <w:rsid w:val="008E2406"/>
+    <w:rsid w:val="008E3736"/>
+    <w:rsid w:val="008F043C"/>
+    <w:rsid w:val="008F48CC"/>
+    <w:rsid w:val="00903C74"/>
+    <w:rsid w:val="0090600F"/>
+    <w:rsid w:val="00913633"/>
+    <w:rsid w:val="00917886"/>
+    <w:rsid w:val="00923797"/>
+    <w:rsid w:val="009255F0"/>
+    <w:rsid w:val="0092624E"/>
+    <w:rsid w:val="00926F6D"/>
+    <w:rsid w:val="00931C9E"/>
+    <w:rsid w:val="0093230F"/>
+    <w:rsid w:val="00935883"/>
+    <w:rsid w:val="0094609B"/>
+    <w:rsid w:val="009462B9"/>
+    <w:rsid w:val="00955198"/>
+    <w:rsid w:val="00955BFA"/>
+    <w:rsid w:val="00963243"/>
+    <w:rsid w:val="009842EF"/>
+    <w:rsid w:val="0099082B"/>
+    <w:rsid w:val="00992F14"/>
+    <w:rsid w:val="009934F1"/>
+    <w:rsid w:val="00994A53"/>
+    <w:rsid w:val="009A1E32"/>
+    <w:rsid w:val="009A44DA"/>
+    <w:rsid w:val="009A5B10"/>
+    <w:rsid w:val="009A61BA"/>
+    <w:rsid w:val="009C60F0"/>
+    <w:rsid w:val="009C7F73"/>
+    <w:rsid w:val="009D3324"/>
+    <w:rsid w:val="009D3F45"/>
+    <w:rsid w:val="009D4731"/>
+    <w:rsid w:val="009D6DC3"/>
+    <w:rsid w:val="009D74EC"/>
+    <w:rsid w:val="009E2343"/>
+    <w:rsid w:val="009E2789"/>
+    <w:rsid w:val="009E6229"/>
+    <w:rsid w:val="009F06EE"/>
+    <w:rsid w:val="009F124D"/>
+    <w:rsid w:val="009F511C"/>
+    <w:rsid w:val="00A00577"/>
+    <w:rsid w:val="00A106F4"/>
+    <w:rsid w:val="00A15AD7"/>
+    <w:rsid w:val="00A26EF6"/>
+    <w:rsid w:val="00A27BB6"/>
+    <w:rsid w:val="00A333D6"/>
+    <w:rsid w:val="00A34211"/>
+    <w:rsid w:val="00A34B48"/>
+    <w:rsid w:val="00A438D0"/>
+    <w:rsid w:val="00A44404"/>
+    <w:rsid w:val="00A525A5"/>
+    <w:rsid w:val="00A552F1"/>
+    <w:rsid w:val="00A55C7F"/>
+    <w:rsid w:val="00A5756A"/>
+    <w:rsid w:val="00A617D5"/>
+    <w:rsid w:val="00A633BD"/>
+    <w:rsid w:val="00A634D0"/>
+    <w:rsid w:val="00A662D8"/>
+    <w:rsid w:val="00A66539"/>
+    <w:rsid w:val="00A6675B"/>
+    <w:rsid w:val="00A66963"/>
+    <w:rsid w:val="00A671A1"/>
+    <w:rsid w:val="00A73DFB"/>
+    <w:rsid w:val="00A75AC8"/>
+    <w:rsid w:val="00A86316"/>
+    <w:rsid w:val="00A86524"/>
+    <w:rsid w:val="00A86A83"/>
+    <w:rsid w:val="00A970C9"/>
+    <w:rsid w:val="00AA0180"/>
+    <w:rsid w:val="00AA0971"/>
+    <w:rsid w:val="00AA2A96"/>
+    <w:rsid w:val="00AA30C6"/>
+    <w:rsid w:val="00AA5A29"/>
+    <w:rsid w:val="00AB05EF"/>
+    <w:rsid w:val="00AC1343"/>
+    <w:rsid w:val="00AC17CC"/>
+    <w:rsid w:val="00AC1CF9"/>
+    <w:rsid w:val="00AC272E"/>
+    <w:rsid w:val="00AD2E9D"/>
+    <w:rsid w:val="00AD762B"/>
+    <w:rsid w:val="00AE507D"/>
+    <w:rsid w:val="00AE7DC8"/>
+    <w:rsid w:val="00AF1905"/>
+    <w:rsid w:val="00AF44F1"/>
+    <w:rsid w:val="00B000E8"/>
+    <w:rsid w:val="00B072AC"/>
+    <w:rsid w:val="00B11676"/>
+    <w:rsid w:val="00B23D03"/>
+    <w:rsid w:val="00B26F40"/>
+    <w:rsid w:val="00B271FA"/>
+    <w:rsid w:val="00B3527C"/>
+    <w:rsid w:val="00B3668B"/>
+    <w:rsid w:val="00B6112C"/>
+    <w:rsid w:val="00B633C8"/>
+    <w:rsid w:val="00B63531"/>
+    <w:rsid w:val="00B63DAD"/>
+    <w:rsid w:val="00B70374"/>
+    <w:rsid w:val="00B736AC"/>
+    <w:rsid w:val="00B753EA"/>
+    <w:rsid w:val="00B812D5"/>
+    <w:rsid w:val="00B81AAD"/>
+    <w:rsid w:val="00B82129"/>
+    <w:rsid w:val="00B83E3B"/>
+    <w:rsid w:val="00B84C20"/>
+    <w:rsid w:val="00B87D76"/>
+    <w:rsid w:val="00B90DBB"/>
+    <w:rsid w:val="00B93B92"/>
+    <w:rsid w:val="00BA0C39"/>
+    <w:rsid w:val="00BA0E91"/>
+    <w:rsid w:val="00BA1361"/>
+    <w:rsid w:val="00BA28B8"/>
+    <w:rsid w:val="00BA326B"/>
+    <w:rsid w:val="00BA5828"/>
+    <w:rsid w:val="00BB314E"/>
+    <w:rsid w:val="00BC02B1"/>
+    <w:rsid w:val="00BC05F7"/>
+    <w:rsid w:val="00BC0FA8"/>
+    <w:rsid w:val="00BC5A98"/>
+    <w:rsid w:val="00BC62E9"/>
+    <w:rsid w:val="00BD0D03"/>
+    <w:rsid w:val="00BD62AF"/>
+    <w:rsid w:val="00BE166E"/>
+    <w:rsid w:val="00BF39A3"/>
+    <w:rsid w:val="00BF636A"/>
+    <w:rsid w:val="00BF63BE"/>
+    <w:rsid w:val="00C0019C"/>
+    <w:rsid w:val="00C03DD5"/>
+    <w:rsid w:val="00C07BCF"/>
+    <w:rsid w:val="00C13339"/>
+    <w:rsid w:val="00C2134B"/>
+    <w:rsid w:val="00C22C47"/>
+    <w:rsid w:val="00C31559"/>
+    <w:rsid w:val="00C315B8"/>
+    <w:rsid w:val="00C448E9"/>
+    <w:rsid w:val="00C5073B"/>
+    <w:rsid w:val="00C515F3"/>
+    <w:rsid w:val="00C52D34"/>
+    <w:rsid w:val="00C56D65"/>
+    <w:rsid w:val="00C61F94"/>
+    <w:rsid w:val="00C62527"/>
+    <w:rsid w:val="00C625CB"/>
+    <w:rsid w:val="00C70D92"/>
+    <w:rsid w:val="00C838F8"/>
+    <w:rsid w:val="00C8799B"/>
+    <w:rsid w:val="00C901E1"/>
+    <w:rsid w:val="00C95792"/>
+    <w:rsid w:val="00CA0B77"/>
+    <w:rsid w:val="00CA203C"/>
+    <w:rsid w:val="00CA5DC3"/>
+    <w:rsid w:val="00CB392B"/>
+    <w:rsid w:val="00CB5F01"/>
+    <w:rsid w:val="00CB6AA1"/>
+    <w:rsid w:val="00CB7FF8"/>
+    <w:rsid w:val="00CC3127"/>
+    <w:rsid w:val="00CD094E"/>
+    <w:rsid w:val="00CD4FEC"/>
+    <w:rsid w:val="00CD64C5"/>
+    <w:rsid w:val="00CE7F0C"/>
+    <w:rsid w:val="00CF32FF"/>
+    <w:rsid w:val="00CF58E3"/>
+    <w:rsid w:val="00D01FBB"/>
+    <w:rsid w:val="00D04EC5"/>
+    <w:rsid w:val="00D06C62"/>
+    <w:rsid w:val="00D13F64"/>
+    <w:rsid w:val="00D25271"/>
+    <w:rsid w:val="00D368A1"/>
+    <w:rsid w:val="00D40505"/>
+    <w:rsid w:val="00D40DB1"/>
+    <w:rsid w:val="00D41D85"/>
+    <w:rsid w:val="00D42D64"/>
+    <w:rsid w:val="00D51C66"/>
+    <w:rsid w:val="00D524B8"/>
+    <w:rsid w:val="00D54CE7"/>
+    <w:rsid w:val="00D5642A"/>
+    <w:rsid w:val="00D62EE3"/>
+    <w:rsid w:val="00D655D3"/>
+    <w:rsid w:val="00D66880"/>
+    <w:rsid w:val="00D67AE3"/>
+    <w:rsid w:val="00D703B8"/>
+    <w:rsid w:val="00D73989"/>
+    <w:rsid w:val="00D7464F"/>
+    <w:rsid w:val="00D74BBD"/>
+    <w:rsid w:val="00D74CFA"/>
+    <w:rsid w:val="00D8125A"/>
+    <w:rsid w:val="00D81EB1"/>
+    <w:rsid w:val="00D82FF7"/>
+    <w:rsid w:val="00D858AA"/>
+    <w:rsid w:val="00D86F41"/>
+    <w:rsid w:val="00D974D4"/>
+    <w:rsid w:val="00DA2499"/>
+    <w:rsid w:val="00DA30C8"/>
+    <w:rsid w:val="00DA5950"/>
+    <w:rsid w:val="00DA7032"/>
+    <w:rsid w:val="00DB158F"/>
+    <w:rsid w:val="00DB6280"/>
+    <w:rsid w:val="00DB7C66"/>
+    <w:rsid w:val="00DC5105"/>
+    <w:rsid w:val="00DD250B"/>
+    <w:rsid w:val="00DD2955"/>
+    <w:rsid w:val="00DE338D"/>
+    <w:rsid w:val="00DE3D53"/>
+    <w:rsid w:val="00DE6184"/>
+    <w:rsid w:val="00DE6A93"/>
+    <w:rsid w:val="00DF61D5"/>
+    <w:rsid w:val="00DF6802"/>
+    <w:rsid w:val="00E02081"/>
+    <w:rsid w:val="00E0783F"/>
+    <w:rsid w:val="00E10DF3"/>
+    <w:rsid w:val="00E15C6C"/>
+    <w:rsid w:val="00E16830"/>
+    <w:rsid w:val="00E16897"/>
+    <w:rsid w:val="00E17ADA"/>
+    <w:rsid w:val="00E23633"/>
+    <w:rsid w:val="00E27FF9"/>
+    <w:rsid w:val="00E31B25"/>
+    <w:rsid w:val="00E33C86"/>
+    <w:rsid w:val="00E36149"/>
+    <w:rsid w:val="00E37A2C"/>
+    <w:rsid w:val="00E44D8C"/>
+    <w:rsid w:val="00E45050"/>
+    <w:rsid w:val="00E53544"/>
+    <w:rsid w:val="00E621F3"/>
+    <w:rsid w:val="00E649AE"/>
+    <w:rsid w:val="00E65115"/>
+    <w:rsid w:val="00E65D90"/>
+    <w:rsid w:val="00E665CA"/>
+    <w:rsid w:val="00E672C8"/>
+    <w:rsid w:val="00E67335"/>
+    <w:rsid w:val="00E7273E"/>
+    <w:rsid w:val="00E73B7A"/>
+    <w:rsid w:val="00E774AF"/>
+    <w:rsid w:val="00E84EB9"/>
+    <w:rsid w:val="00E84F0B"/>
+    <w:rsid w:val="00E905C5"/>
+    <w:rsid w:val="00E93A25"/>
+    <w:rsid w:val="00EA0C7C"/>
+    <w:rsid w:val="00EA2968"/>
+    <w:rsid w:val="00EA29AB"/>
+    <w:rsid w:val="00EA4AD0"/>
+    <w:rsid w:val="00EB0459"/>
+    <w:rsid w:val="00EB4E3C"/>
+    <w:rsid w:val="00EC25D2"/>
+    <w:rsid w:val="00ED3483"/>
+    <w:rsid w:val="00EE2703"/>
+    <w:rsid w:val="00EF7666"/>
+    <w:rsid w:val="00F06817"/>
+    <w:rsid w:val="00F06E6E"/>
+    <w:rsid w:val="00F1051A"/>
+    <w:rsid w:val="00F20974"/>
+    <w:rsid w:val="00F21B22"/>
+    <w:rsid w:val="00F227AF"/>
+    <w:rsid w:val="00F22D0A"/>
+    <w:rsid w:val="00F241FE"/>
+    <w:rsid w:val="00F33798"/>
+    <w:rsid w:val="00F356EF"/>
+    <w:rsid w:val="00F501E1"/>
+    <w:rsid w:val="00F50E96"/>
+    <w:rsid w:val="00F51B6E"/>
+    <w:rsid w:val="00F527A4"/>
+    <w:rsid w:val="00F552F0"/>
+    <w:rsid w:val="00F56B1E"/>
+    <w:rsid w:val="00F56B97"/>
+    <w:rsid w:val="00F57AE0"/>
+    <w:rsid w:val="00F6153E"/>
+    <w:rsid w:val="00F624CC"/>
+    <w:rsid w:val="00F6259C"/>
+    <w:rsid w:val="00F676A7"/>
+    <w:rsid w:val="00F739CA"/>
+    <w:rsid w:val="00F759E0"/>
+    <w:rsid w:val="00F809F1"/>
+    <w:rsid w:val="00F80D8E"/>
+    <w:rsid w:val="00F84D00"/>
+    <w:rsid w:val="00F84F89"/>
+    <w:rsid w:val="00F879E5"/>
+    <w:rsid w:val="00F90687"/>
+    <w:rsid w:val="00F90F4E"/>
+    <w:rsid w:val="00F93389"/>
+    <w:rsid w:val="00F9759B"/>
+    <w:rsid w:val="00FA0FE3"/>
+    <w:rsid w:val="00FB24BF"/>
+    <w:rsid w:val="00FC033D"/>
+    <w:rsid w:val="00FC7C62"/>
+    <w:rsid w:val="00FD1D73"/>
+    <w:rsid w:val="00FD332E"/>
+    <w:rsid w:val="00FD3A78"/>
+    <w:rsid w:val="00FD57DD"/>
+    <w:rsid w:val="00FF14D2"/>
+    <w:rsid w:val="00FF3BA8"/>
+    <w:rsid w:val="00FF5718"/>
+    <w:rsid w:val="00FF6053"/>
+    <w:rsid w:val="00FF6943"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="17409">
+    <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3D22288F"/>
-  <w15:chartTrackingRefBased/>
+  <w14:docId w14:val="76974CBB"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3275,75 +7099,74 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3492,631 +7315,630 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
-      <w:szCs w:val="22"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="Closing"/>
+    <w:name w:val="Date"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a4"/>
-[...7 lines deleted...]
-    </w:rPr>
+    <w:next w:val="a"/>
+    <w:rsid w:val="005E7EDC"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-[...112 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="ae">
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E578A4"/>
+    <w:rsid w:val="00055EAF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af">
-[...9 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="af0">
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E578A4"/>
+    <w:rsid w:val="00055EAF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
-[...11 lines deleted...]
-    <w:rsid w:val="00E578A4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="一太郎"/>
+    <w:rsid w:val="00BC5A98"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
+      <w:wordWrap w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="333" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:rsid w:val="002D33DA"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:wordWrap w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a9">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00F1051A"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="Note Heading"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:rsid w:val="004E6E93"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Century"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00130D1A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ac">
+    <w:name w:val="annotation reference"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="002D33DA"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="a7"/>
+    <w:next w:val="a7"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0094609B"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:wordWrap/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af2">
+  <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E578A4"/>
+    <w:rsid w:val="004A7321"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af3">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="af">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00955198"/>
     <w:rPr>
-      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af4">
-[...1 lines deleted...]
-    <w:link w:val="af3"/>
+  <w:style w:type="character" w:styleId="af0">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E578A4"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00955198"/>
     <w:rPr>
-      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="コメント文字列 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:rsid w:val="00E665CA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af1">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0013040F"/>
+    <w:pPr>
+      <w:ind w:leftChars="400" w:left="840"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office ​​テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="游ゴシック Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="游明朝" panose="020F0502020204030204"/>
+        <a:latin typeface="Century"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D4424A2-294E-47D1-B202-08C07D86FF4A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1391</Characters>
+  <Pages>3</Pages>
+  <Words>365</Words>
+  <Characters>2086</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1631</CharactersWithSpaces>
+  <CharactersWithSpaces>2447</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>