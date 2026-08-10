--- v0 (2026-05-27)
+++ v1 (2026-08-10)
@@ -1,5010 +1,4030 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="669FAE14" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w14:paraId="582E1FAE" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
       <w:pPr>
-        <w:overflowPunct w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>様式１</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C822C73" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
         <w:adjustRightInd w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
-[...51 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005000BA">
-[...7 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>証明書発給申請書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F03A9B" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8449" w:type="dxa"/>
-        <w:jc w:val="center"/>
+        <w:tblW w:w="9533" w:type="dxa"/>
+        <w:tblInd w:w="101" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="52" w:type="dxa"/>
           <w:right w:w="52" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2457"/>
-        <w:gridCol w:w="5992"/>
+        <w:gridCol w:w="2786"/>
+        <w:gridCol w:w="6747"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E17ADA" w:rsidRPr="001F6D60" w14:paraId="7297DB51" w14:textId="77777777" w:rsidTr="00E17ADA">
+      <w:tr w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w14:paraId="2E7E8EE5" w14:textId="77777777" w:rsidTr="00B578B2">
         <w:trPr>
-          <w:cantSplit/>
-[...1 lines deleted...]
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="5044"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcW w:w="2786" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08C740B7" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="005000BA" w:rsidRDefault="00C515F3" w:rsidP="00752AA5">
+          <w:p w14:paraId="2305057B" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF0613">
-[...7 lines deleted...]
-              <w:t>証明確認調査種別</w:t>
+            <w:r w:rsidRPr="00CB2568">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="935"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="2290" w:id="-406489600"/>
+              </w:rPr>
+              <w:t>事</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB2568">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="2290" w:id="-406489600"/>
+              </w:rPr>
+              <w:t>項</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5992" w:type="dxa"/>
+            <w:tcW w:w="6747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F0A681F" w14:textId="77777777" w:rsidR="000A2027" w:rsidRPr="005000BA" w:rsidRDefault="00C0019C" w:rsidP="000B36A0">
-[...301 lines deleted...]
-          <w:p w14:paraId="2803EC04" w14:textId="77777777" w:rsidR="00926F6D" w:rsidRPr="005000BA" w:rsidRDefault="00926F6D" w:rsidP="00926F6D">
+          <w:p w14:paraId="12B009DE" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06773662" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ア．製造販売業の許可</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="266E11F0" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>イ．製造業の許可又は登録</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67B2F0D6" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ウ．製造販売承認</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>認証・届出</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>内容</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>輸出届出内容</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56CE3AFA" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="500" w:firstLine="1010"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（特例発給　□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40B95E9D" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>エ．製造販売承認申請中</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="226F860D" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>オ．添付資料</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B767279" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>カ．ＧＬＰ基準適合状況</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A1245F3" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>キ．ＧＭＰ・ＱＭＳ・ＧＣＴＰ省令要求事項適合状況</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A126BBF" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ク．治験計画内容</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FBC4A97" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ケ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">．医薬品製剤証明書　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>特例発給　□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15865248" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>コ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>．医薬品製剤承認・許可状況陳述書</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D0F5C50" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="50" w:firstLine="101"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>サ．</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>治験薬ＧＭＰ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31553FD5" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="111"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w14:paraId="22914183" w14:textId="77777777" w:rsidTr="00B578B2">
+        <w:trPr>
+          <w:trHeight w:val="776"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5992" w:type="dxa"/>
+            <w:tcW w:w="2786" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3982137F" w14:textId="77777777" w:rsidR="00926F6D" w:rsidRPr="005000BA" w:rsidRDefault="00926F6D" w:rsidP="0040450A">
-[...691 lines deleted...]
-          <w:p w14:paraId="406E2F6E" w14:textId="77777777" w:rsidR="00752AA5" w:rsidRPr="005000BA" w:rsidRDefault="00752AA5" w:rsidP="008B13D7">
+          <w:p w14:paraId="483CA9BA" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...56 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...18 lines deleted...]
-          <w:p w14:paraId="0BF6CE34" w14:textId="77777777" w:rsidR="00752AA5" w:rsidRPr="005000BA" w:rsidRDefault="00752AA5" w:rsidP="008B13D7">
+          <w:p w14:paraId="5A4829CC" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF0613">
-[...19 lines deleted...]
-              <w:t>称</w:t>
+            <w:r w:rsidRPr="00CB2568">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="241"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="2290" w:id="-406489599"/>
+              </w:rPr>
+              <w:t>品目区</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB2568">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="2290" w:id="-406489599"/>
+              </w:rPr>
+              <w:t>分</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...51 lines deleted...]
-          <w:p w14:paraId="277FA06D" w14:textId="77777777" w:rsidR="00752AA5" w:rsidRPr="005000BA" w:rsidRDefault="00752AA5" w:rsidP="008B13D7">
+          <w:p w14:paraId="1D786029" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF0613">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5992" w:type="dxa"/>
+            <w:tcW w:w="6747" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="663A343C" w14:textId="77777777" w:rsidR="00752AA5" w:rsidRPr="007A4D5D" w:rsidRDefault="00752AA5" w:rsidP="008B13D7">
+          <w:p w14:paraId="2E0DD1B3" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:snapToGrid w:val="0"/>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:ind w:firstLineChars="388" w:firstLine="815"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　医薬品　　　　　　　□　医薬部外品</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63327A78" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="388" w:firstLine="815"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　体外診断用医薬品　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　再生医療等製品</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E17ADA" w:rsidRPr="001F6D60" w14:paraId="4BD3D631" w14:textId="77777777" w:rsidTr="00E17ADA">
+      <w:tr w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w14:paraId="1A0BBF55" w14:textId="77777777" w:rsidTr="00B578B2">
         <w:trPr>
-          <w:cantSplit/>
-[...1 lines deleted...]
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcW w:w="2786" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CFA7580" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="005000BA" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w14:paraId="398AF1FE" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF0613">
-[...19 lines deleted...]
-              <w:t>数</w:t>
+            <w:r w:rsidRPr="00CB2568">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="60"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="2290" w:id="-406489598"/>
+              </w:rPr>
+              <w:t>品目（製品）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB2568">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="45"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="2290" w:id="-406489598"/>
+              </w:rPr>
+              <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5992" w:type="dxa"/>
+            <w:tcW w:w="6747" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F7A8F2E" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="007A4D5D" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w14:paraId="227267FB" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:snapToGrid w:val="0"/>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A4D5D">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E17ADA" w:rsidRPr="001F6D60" w14:paraId="74020E81" w14:textId="77777777" w:rsidTr="00E17ADA">
+      <w:tr w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w14:paraId="3CEA47D6" w14:textId="77777777" w:rsidTr="00B578B2">
         <w:trPr>
-          <w:cantSplit/>
-[...1 lines deleted...]
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcW w:w="2786" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18CCE0A8" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="005000BA" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w14:paraId="4FB7EDBB" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005000BA">
-[...6 lines deleted...]
-              <w:t>証明書提出先国等</w:t>
+            <w:r w:rsidRPr="00CB2568">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="60"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="2290" w:id="-406489597"/>
+              </w:rPr>
+              <w:t>製造所等の名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB2568">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="45"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="2290" w:id="-406489597"/>
+              </w:rPr>
+              <w:t>称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5992" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcW w:w="6747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DF36141" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="005000BA" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w14:paraId="5E27EE35" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w14:paraId="79377351" w14:textId="77777777" w:rsidTr="00B578B2">
+        <w:trPr>
+          <w:trHeight w:val="776"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2786" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D2BBC1" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF0613">
-[...18 lines deleted...]
-              <w:t>考</w:t>
+            <w:r w:rsidRPr="00CB2568">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="30"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="2290" w:id="-406489596"/>
+              </w:rPr>
+              <w:t>製造所等の所在</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB2568">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="90"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="2290" w:id="-406489596"/>
+              </w:rPr>
+              <w:t>地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5992" w:type="dxa"/>
+            <w:tcW w:w="6747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE6ADCA" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="007A4D5D" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w14:paraId="69799AE0" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w14:paraId="68CB6DEC" w14:textId="77777777" w:rsidTr="00B578B2">
+        <w:trPr>
+          <w:trHeight w:val="776"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2786" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F4FE981" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>証明書提出先国等</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>部数</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BDD61A" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w14:paraId="67167C75" w14:textId="77777777" w:rsidTr="00B578B2">
+        <w:trPr>
+          <w:trHeight w:val="776"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2786" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F44E5B4" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>発給方法</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="712D049A" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>電子発給・書面発給</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w14:paraId="7B89D25B" w14:textId="77777777" w:rsidTr="00B578B2">
+        <w:trPr>
+          <w:trHeight w:val="776"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2786" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B17FB9" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>電子</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>発給先の登録</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="087DD9A4" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>未登録・登録済</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>変更有り・変更無し</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F131E9A" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（登録済のBox</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>共有</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">フォルダの法人名：　　　　　　　　　　　　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w14:paraId="2957529F" w14:textId="77777777" w:rsidTr="00B578B2">
+        <w:trPr>
+          <w:trHeight w:val="776"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2786" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7157FA25" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB2568">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="935"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="2290" w:id="-406489595"/>
+              </w:rPr>
+              <w:t>備</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB2568">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="2290" w:id="-406489595"/>
+              </w:rPr>
+              <w:t>考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57245ED7" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00B578B2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2289905F" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="007A4D5D" w:rsidRDefault="00C515F3" w:rsidP="00660B1E">
+    <w:p w14:paraId="1609628C" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
       <w:pPr>
-        <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:leftChars="266" w:left="566"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005000BA">
-[...6 lines deleted...]
-        <w:t>上記により証明確認調査を申請します。</w:t>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>上記により、別添の証明書の発給を申請します。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1274593E" w14:textId="4406D545" w:rsidR="00C515F3" w:rsidRPr="007A4D5D" w:rsidRDefault="002575EF" w:rsidP="00660B1E">
+    <w:p w14:paraId="011664F6" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
       <w:pPr>
-        <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:afterLines="50" w:after="145"/>
-        <w:ind w:leftChars="266" w:left="566"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="532BEB83" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:firstLineChars="200" w:firstLine="420"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　年　　月　　日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F6D8A1" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56E18E33" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:firstLine="1464"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>住所：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>法人にあっては、主たる事業所の所在地</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26192215" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:firstLine="1464"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>氏名：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>法人にあっては、名称及び代表者の氏名</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3D3428" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:firstLine="1464"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2006A2AC" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>厚生労働省医薬局○○○課長　殿</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399B668B" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B9B5F8" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>（注意</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0486ABE9" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="397" w:hanging="397"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>１</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>．用紙の大きさは、Ａ４とすること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D7DC1B1" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="397" w:hanging="397"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>２</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>．この申請書は、正本１部を提出すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C7C780C" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="397" w:hanging="397"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>．書式は、文書作成ソフト</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ワードプロセッサ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>を用いて作成すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E16288B" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="397" w:hanging="397"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>．事項欄には、該当する証明事項にレ印を付けること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631E4193" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="397" w:hanging="397"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>５</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>．品目区分欄には、該当する品目区分にレ印を付けること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC67F98" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="397" w:hanging="397"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>６</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>．品目</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>製品）名欄には、該当する名称を記載し、国外で使用する名称が異なる場合には輸出届に基づき輸出用名称を</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　）を付して添記すること。様式５－１、様式５－３、様式５－４、様式８－１、様式８－４、様式８－５又は様式１９－２のうち特例発給に該当する場合は、海外で使用する英名称を</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　）を付して添記することができる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C199FDE" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="397" w:hanging="397"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>７</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>．製造所等の名称欄及び製造所等の所在地欄には、事項欄のア、イ、キ及びケに該当する場合においては製造販売業者の主たる機能を有する事務所又は製造所の名称及び所在地を、事項欄のカに該当する場合においては試験施設の名称及び所在地を、事項欄のサに該当する場合においては治験薬製造施設の名称及び所在地を記載すること。なお、事項欄のウ、エ及びオに該当する場合においては、記載を要しないこと。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E16E397" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="397" w:hanging="397"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>．証明書提出先国等欄には、該当する証明事項ごとに証明書提出先国等を記載すること。証明書を２部以上必要とする場合においては、提出先国等ごとの部数を記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F25C677" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="397" w:hanging="397"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>９．電子発給先の登録欄は、電子ファイルで申請する場合には、未登録か登録済のどちらかを記載すること。登録済の場合には、電子発給先登録情報の変更有無について記載するとともに、Box</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>共有</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>フォルダの法人名を記載すること。なお、書面で申請する場合においては、当該欄の記載を要しないこと。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="073B75F6" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="397" w:hanging="397"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>１０</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>．備考欄には、次により記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F2910B9" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="630" w:hanging="628"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>１</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）事項欄のアに該当する場合は、製造販売業許可の番号、許可年月日及び証明書を必要とする理由を記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35733F15" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="630" w:hanging="628"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>２</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）事項欄のイに該当する場合は、製造業許可又は登録の番号、許可又は登録年月日及び証明書を必要とする理由を記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2147D31C" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="630" w:hanging="628"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>３</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>事項欄のウに該当する場合は、製造販売承認</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>認証・届出</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>の番号、承認</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>認証・届出</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>年月日及び証明書を必要とする理由を記載すること。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>特例発給の場合は、製造販売承認の番号、承認年月日、証明書を必要とする理由及び提出機関名を記載すること</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B7AA1C7" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="630" w:hanging="628"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）事項欄のエに該当する場合は、承認申請年月日、受付番号、受付年月日及び証明書を必要とする理由を記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A9D2983" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="630" w:hanging="628"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>５</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>事項欄のオに該当する場合は、製造販売承認</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>届出</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>の番号、承認</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>届出</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>年月日及び証明書を必要とする理由を記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4E2E60" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="630" w:hanging="628"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>６</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）事項欄のカに該当する場合は、証明書を必要とする理由を記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34560406" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="630" w:hanging="628"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>７</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）事項欄のキに該当する場合は、証明書を必要とする理由を記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E52A47" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="630" w:hanging="628"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）事項欄のクに該当する場合は、治験計画の届出年月日及び証明書を必要とする理由を記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C93C64E" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="630" w:hanging="628"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>９</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）事項欄のケに該当する場合は、製造業許可又は登録の番号、許可又は登録年月日、製造販売承認の番号、承認年月日及び証明書を必要とする理由を記載すること。特例発給の場合は、海外製造所の認定の番号、認定年月日、製造販売承認の番号、承認年月日、証明書を必要とする理由及び提出機関名を記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2B5004" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="630" w:hanging="628"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>事項欄のコに該当する場合は、製造販売承認</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>届出</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>の番号、承認</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>届出</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>年月日及び証明書を必要とする理由を記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A96D57" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00EC7F4F" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:firstLineChars="50" w:firstLine="100"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">　　年　　月　　日</w:t>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>事項欄のサに該当する場合は、証明書を必要とする理由を記載すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14905301" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="007A4D5D" w:rsidRDefault="00C515F3" w:rsidP="00660B1E">
+    <w:p w14:paraId="32D46BD0" w14:textId="77777777" w:rsidR="00CB2568" w:rsidRPr="00FE5FE1" w:rsidRDefault="00CB2568" w:rsidP="00CB2568">
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:leftChars="266" w:left="566"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="408" w:hanging="406"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A4D5D">
-[...15 lines deleted...]
-        <w:t>住　所（法人にあっては、主たる事務所の所在地）</w:t>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Century" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>１１．</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk222249468"/>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>本申請書には、発給を申請する証明書用紙等を添付すること。書面で申請する場合、証明書用紙等は原則として正副２部とするが、証明書を２部以上必要とする場合には必要な枚数の</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk222246493"/>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>正本及び副本１部を添付すること。電子ファイルで申請</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>電子ファイルで証明書を発給</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>する場合、証明書用紙等は証明内容毎に１部</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>１ファイル</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>を添付すること。なお、いずれの場合も同一国等に証明書を２部以上必要とする場合は、備考欄にその理由を記載するこ</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00EC7F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>と。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCCF8AB" w14:textId="261AF62C" w:rsidR="00C515F3" w:rsidRPr="007A4D5D" w:rsidRDefault="00C515F3" w:rsidP="00660B1E">
-[...1031 lines deleted...]
-      <w:pgMar w:top="1418" w:right="1134" w:bottom="567" w:left="1418" w:header="851" w:footer="992" w:gutter="0"/>
+    <w:p w14:paraId="6E40EA65" w14:textId="77777777" w:rsidR="00F954AB" w:rsidRPr="00CB2568" w:rsidRDefault="00F954AB" w:rsidP="00CB2568"/>
+    <w:sectPr w:rsidR="00F954AB" w:rsidRPr="00CB2568" w:rsidSect="00CB2568">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="567" w:right="1134" w:bottom="709" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:titlePg/>
-      <w:docGrid w:type="linesAndChars" w:linePitch="291" w:charSpace="532"/>
+      <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Meiryo UI">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="游明朝">
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="游ゴシック Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1510 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-  <w:displayBackgroundShape/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="213"/>
-  <w:drawingGridVerticalSpacing w:val="291"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
-  <w:hdrShapeDefaults>
-[...11 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005E7EDC"/>
-[...388 lines deleted...]
-    <w:rsid w:val="00FF6053"/>
+    <w:rsidRoot w:val="00CB2568"/>
+    <w:rsid w:val="00495B8A"/>
+    <w:rsid w:val="005951A2"/>
+    <w:rsid w:val="008743B5"/>
+    <w:rsid w:val="009062EB"/>
+    <w:rsid w:val="00CB2568"/>
+    <w:rsid w:val="00F01F3D"/>
+    <w:rsid w:val="00F954AB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="1026">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="76974CBB"/>
+  <w14:docId w14:val="4614A1C4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{52E18BCF-F0AD-415E-882C-AFCD749C9D1C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Segoe UI" w:eastAsia="Meiryo UI" w:hAnsi="Segoe UI" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:left="1259" w:hanging="420"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5026,74 +4046,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5242,555 +4263,963 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:jc w:val="both"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="2"/>
+      <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman"/>
       <w:sz w:val="21"/>
-      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="280" w:after="80" w:line="400" w:lineRule="exact"/>
+      <w:ind w:left="1259" w:hanging="420"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="160" w:after="80" w:line="400" w:lineRule="exact"/>
+      <w:ind w:left="1259" w:hanging="420"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="160" w:after="80" w:line="400" w:lineRule="exact"/>
+      <w:ind w:left="1259" w:hanging="420"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="80" w:after="40" w:line="400" w:lineRule="exact"/>
+      <w:ind w:left="1259" w:hanging="420"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="50"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="80" w:after="40" w:line="400" w:lineRule="exact"/>
+      <w:ind w:leftChars="100" w:left="100" w:hanging="420"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="60"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="80" w:after="40" w:line="400" w:lineRule="exact"/>
+      <w:ind w:leftChars="200" w:left="200" w:hanging="420"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="70"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="80" w:after="40" w:line="400" w:lineRule="exact"/>
+      <w:ind w:leftChars="300" w:left="300" w:hanging="420"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="80"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="80" w:after="40" w:line="400" w:lineRule="exact"/>
+      <w:ind w:leftChars="400" w:left="400" w:hanging="420"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="90"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="80" w:after="40" w:line="400" w:lineRule="exact"/>
+      <w:ind w:leftChars="500" w:left="500" w:hanging="420"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="見出し 1 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CB2568"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="見出し 2 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB2568"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="見出し 3 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB2568"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="見出し 4 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB2568"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="見出し 5 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB2568"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="見出し 6 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB2568"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="見出し 7 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB2568"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="見出し 8 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB2568"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="見出し 9 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB2568"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="Date"/>
+    <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
-    <w:rsid w:val="005E7EDC"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:after="80"/>
+      <w:ind w:left="1259" w:hanging="420"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="表題 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CB2568"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
-    <w:name w:val="footer"/>
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00055EAF"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
     <w:pPr>
-      <w:tabs>
-[...16 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:widowControl/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160" w:line="400" w:lineRule="exact"/>
+      <w:ind w:left="1259" w:hanging="420"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="副題 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00CB2568"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
-    <w:name w:val="annotation text"/>
-[...38 lines deleted...]
-    <w:name w:val="Note Heading"/>
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
-    <w:rsid w:val="004E6E93"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
     <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:before="160" w:after="160" w:line="400" w:lineRule="exact"/>
+      <w:ind w:left="1259" w:hanging="420"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Century"/>
-      <w:szCs w:val="21"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Meiryo UI" w:hAnsi="Segoe UI" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
-[...3 lines deleted...]
-    <w:rsid w:val="00130D1A"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="引用文 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CB2568"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ab">
-[...2 lines deleted...]
-    <w:rsid w:val="0094609B"/>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:line="400" w:lineRule="exact"/>
+      <w:ind w:left="720" w:hanging="420"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Meiryo UI" w:hAnsi="Segoe UI" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
-[...4 lines deleted...]
-    <w:rsid w:val="0094609B"/>
+  <w:style w:type="character" w:styleId="21">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="22">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="23"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="0"/>
-[...2 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:widowControl/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="400" w:lineRule="exact"/>
+      <w:ind w:left="864" w:right="864" w:hanging="420"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Meiryo UI" w:hAnsi="Segoe UI" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="23">
+    <w:name w:val="引用文 2 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="22"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CB2568"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="24">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2568"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="auto"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office ​​テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="游ゴシック Light" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century"/>
+        <a:latin typeface="游明朝" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>921</Characters>
+  <Pages>2</Pages>
+  <Words>328</Words>
+  <Characters>1876</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1080</CharactersWithSpaces>
+  <CharactersWithSpaces>2200</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>馬場 悠輔(Yusuke BABA)</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>