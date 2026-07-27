--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -8,5776 +8,5150 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00AE0D67" w:rsidRPr="00DD4D33" w:rsidRDefault="0070498D" w:rsidP="007A111E">
+    <w:p w:rsidR="00410056" w:rsidRPr="0036073A" w:rsidRDefault="00EE7E52" w:rsidP="00410056">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
-          <w:szCs w:val="21"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="0083003E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>様式第</w:t>
       </w:r>
-      <w:r w:rsidRPr="0070498D">
+      <w:r w:rsidRPr="00EE7E52">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>２８</w:t>
+        <w:t>２９</w:t>
       </w:r>
       <w:r w:rsidRPr="0083003E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>号</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8537" w:type="dxa"/>
+        <w:tblW w:w="8505" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3964"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="43"/>
+        <w:gridCol w:w="2972"/>
+        <w:gridCol w:w="5522"/>
+        <w:gridCol w:w="11"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A50F42" w:rsidRPr="00116921" w:rsidTr="00A50529">
+      <w:tr w:rsidR="00856B7D" w:rsidRPr="00136AA4" w:rsidTr="00205598">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="684"/>
+          <w:trHeight w:val="912"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8537" w:type="dxa"/>
+            <w:tcW w:w="8505" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A50F42" w:rsidRPr="00221E29" w:rsidRDefault="00A50F42" w:rsidP="00A50529">
+          <w:p w:rsidR="00856B7D" w:rsidRPr="00C86425" w:rsidRDefault="00856B7D" w:rsidP="00205598">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF0408">
+            <w:r w:rsidRPr="0036073A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>医薬品戦略相談対面助言</w:t>
+              <w:t>医療機器戦略相談対面助言</w:t>
             </w:r>
-            <w:r w:rsidR="00221E29">
+            <w:r w:rsidR="00C86425">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>日程調整依頼書</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005613BC" w:rsidRPr="00116921" w:rsidTr="0087593D">
+      <w:tr w:rsidR="001034A0" w:rsidRPr="00136AA4" w:rsidTr="004878EA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="38" w:type="dxa"/>
-          <w:trHeight w:val="388"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005613BC" w:rsidRPr="00DF0408" w:rsidRDefault="005613BC" w:rsidP="008A1FC5">
+          <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="005210C6" w:rsidP="006F7459">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0036073A">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談対象</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5522" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006F7459" w:rsidRPr="0036073A" w:rsidRDefault="00CC7F68" w:rsidP="006B405C">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="840"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="309" w:hangingChars="153" w:hanging="309"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF0408">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="355855157"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005E05B9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006F7459" w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>担当分野</w:t>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00C27980" w:rsidRPr="0036073A">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>医療機器</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          <w:p w:rsidR="005613BC" w:rsidRPr="00DF0408" w:rsidRDefault="005613BC" w:rsidP="007A5646">
+          <w:p w:rsidR="00451ADF" w:rsidRPr="0036073A" w:rsidRDefault="00CC7F68" w:rsidP="006B405C">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="840"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="309" w:hangingChars="153" w:hanging="309"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1430160944"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005E05B9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006F7459" w:rsidRPr="0036073A">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00340B89" w:rsidRPr="0036073A">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>体外診断用医薬品</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B38A3" w:rsidRPr="00116921" w:rsidTr="0087593D">
+      <w:tr w:rsidR="00640055" w:rsidRPr="00136AA4" w:rsidTr="004878EA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="38" w:type="dxa"/>
-          <w:trHeight w:val="376"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007B38A3" w:rsidRPr="00DF0408" w:rsidRDefault="00AE1D7A" w:rsidP="00AE1D7A">
+          <w:p w:rsidR="00640055" w:rsidRPr="0036073A" w:rsidRDefault="00640055" w:rsidP="006F7459">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF0408">
+            <w:r w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>被験</w:t>
-[...23 lines deleted...]
-              <w:t>、治験成分記号等</w:t>
+              <w:t>担当分野</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B38A3" w:rsidRDefault="00625CB6" w:rsidP="00DF37E0">
+          <w:p w:rsidR="00640055" w:rsidRPr="0036073A" w:rsidRDefault="00640055" w:rsidP="006F7459">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B38A3" w:rsidRPr="00116921" w:rsidTr="0087593D">
+      <w:tr w:rsidR="001034A0" w:rsidRPr="00136AA4" w:rsidTr="004878EA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="38" w:type="dxa"/>
-          <w:trHeight w:val="376"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007B38A3" w:rsidRPr="00DF0408" w:rsidRDefault="00ED7A88" w:rsidP="00CB0C6A">
+          <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="006F22CA" w:rsidP="006F7459">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF0408">
+            <w:r w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>予定される一般名称等（</w:t>
-[...31 lines deleted...]
-              <w:t>）</w:t>
+              <w:t>類別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B38A3" w:rsidRPr="00DF0408" w:rsidRDefault="007B38A3" w:rsidP="00DF37E0">
+          <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006F7459">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B38A3" w:rsidRPr="00116921" w:rsidTr="0087593D">
+      <w:tr w:rsidR="001034A0" w:rsidRPr="00136AA4" w:rsidTr="004878EA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="38" w:type="dxa"/>
-          <w:trHeight w:val="376"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007B38A3" w:rsidRPr="00DF0408" w:rsidRDefault="007B38A3" w:rsidP="00DF37E0">
+          <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006F7459">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF0408">
+            <w:r w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>投与経路／</w:t>
-[...7 lines deleted...]
-              <w:t>剤形</w:t>
+              <w:t>被験物の名称及び識別記号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B38A3" w:rsidRPr="00DF0408" w:rsidRDefault="007B38A3" w:rsidP="00DF37E0">
+          <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006F7459">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F60183" w:rsidRPr="00116921" w:rsidTr="0087593D">
+      <w:tr w:rsidR="001034A0" w:rsidRPr="00136AA4" w:rsidTr="004878EA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="38" w:type="dxa"/>
-          <w:trHeight w:val="376"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F60183" w:rsidRPr="00DF0408" w:rsidRDefault="006B19FC" w:rsidP="00DF37E0">
+          <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006F7459">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF0408">
+            <w:r w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>品質</w:t>
-[...23 lines deleted...]
-              <w:t>に関する情報</w:t>
+              <w:t>予定される一般的名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F60183" w:rsidRPr="00DF0408" w:rsidRDefault="00F60183" w:rsidP="00DF37E0">
+          <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006F7459">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B38A3" w:rsidRPr="00116921" w:rsidTr="0087593D">
+      <w:tr w:rsidR="001034A0" w:rsidRPr="00136AA4" w:rsidTr="004878EA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="38" w:type="dxa"/>
-          <w:trHeight w:val="376"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007B38A3" w:rsidRPr="00DF0408" w:rsidRDefault="007B38A3" w:rsidP="00DF37E0">
+          <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006F7459">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF0408">
+            <w:r w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>予定される薬効分類</w:t>
+              <w:t>予定されるクラス分類</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B38A3" w:rsidRPr="00DF0408" w:rsidRDefault="007B38A3" w:rsidP="00DF37E0">
+          <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006F7459">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B38A3" w:rsidRPr="00116921" w:rsidTr="0087593D">
+      <w:tr w:rsidR="001034A0" w:rsidRPr="00136AA4" w:rsidTr="004878EA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="38" w:type="dxa"/>
-          <w:trHeight w:val="376"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007B38A3" w:rsidRPr="00DF0408" w:rsidRDefault="007B38A3" w:rsidP="00DF37E0">
+          <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006F7459">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF0408">
+            <w:r w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>予定される効能又は効果</w:t>
+              <w:t>予定される性能、使用目的、効能又は効果</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B38A3" w:rsidRPr="00DF0408" w:rsidRDefault="007B38A3" w:rsidP="00DF37E0">
+          <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006F7459">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B38A3" w:rsidRPr="00116921" w:rsidTr="0087593D">
+      <w:tr w:rsidR="001034A0" w:rsidRPr="00136AA4" w:rsidTr="004878EA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="38" w:type="dxa"/>
-          <w:trHeight w:val="376"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007B38A3" w:rsidRPr="00DF0408" w:rsidRDefault="007B38A3" w:rsidP="00DF37E0">
+          <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006F7459">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF0408">
+            <w:r w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>予定される治験の目的</w:t>
+              <w:t>予定される治験等の目的</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B38A3" w:rsidRPr="00DF0408" w:rsidRDefault="007B38A3" w:rsidP="00DF37E0">
+          <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006F7459">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B38A3" w:rsidRPr="00116921" w:rsidTr="0087593D">
+      <w:tr w:rsidR="006F7459" w:rsidRPr="00136AA4" w:rsidTr="004878EA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="38" w:type="dxa"/>
-          <w:trHeight w:val="376"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007B38A3" w:rsidRPr="00DF0408" w:rsidRDefault="00C27980" w:rsidP="00DF37E0">
+          <w:p w:rsidR="006F7459" w:rsidRPr="0036073A" w:rsidRDefault="00C27980" w:rsidP="006F7459">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0036073A">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>手数料</w:t>
+            </w:r>
+            <w:r w:rsidR="006F7459" w:rsidRPr="0036073A">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>の区分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5522" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006F7459" w:rsidRPr="0036073A" w:rsidRDefault="00CC7F68" w:rsidP="00D73B84">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="840"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF0408">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="152339439"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005E05B9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006F7459" w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>手数料</w:t>
-[...7 lines deleted...]
-              <w:t>の区分</w:t>
+              <w:t xml:space="preserve">　医療機器戦略相談</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          <w:p w:rsidR="007B38A3" w:rsidRPr="00DF0408" w:rsidRDefault="004E67EA" w:rsidP="006B405C">
+          <w:p w:rsidR="006F7459" w:rsidRPr="0036073A" w:rsidRDefault="00CC7F68" w:rsidP="006B405C">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="840"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="309" w:hangingChars="153" w:hanging="309"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:id w:val="640148588"/>
+                <w:id w:val="-231695926"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00A11BDF">
+                <w:r w:rsidR="005E05B9">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C24EE7" w:rsidRPr="00DF0408">
+            <w:r w:rsidR="006F7459" w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">　医薬品戦略相談</w:t>
+              <w:t xml:space="preserve">　医療機器戦略相談（</w:t>
+            </w:r>
+            <w:r w:rsidR="006F7459" w:rsidRPr="0036073A">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>別に定める要件を満たす大学・研究機関、ベンチャー企業</w:t>
+            </w:r>
+            <w:r w:rsidR="006F7459" w:rsidRPr="0036073A">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>）</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C24EE7" w:rsidRPr="00DF0408" w:rsidRDefault="004E67EA" w:rsidP="00D31A74">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F1759" w:rsidRPr="00136AA4" w:rsidTr="004878EA">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="158"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008F1759" w:rsidRPr="0036073A" w:rsidRDefault="008F1759" w:rsidP="006F7459">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
-              <w:ind w:left="410" w:hangingChars="203" w:hanging="410"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...25 lines deleted...]
-            <w:r w:rsidR="00C24EE7" w:rsidRPr="00DF0408">
+            <w:r w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">　医薬品戦略相談（別に定める要件を満たす大学・研究機関、ベンチャー企業）</w:t>
+              <w:t>相談内容の概略</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008F1759" w:rsidRPr="00393157" w:rsidRDefault="008F1759" w:rsidP="006F7459">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008F1759" w:rsidRPr="00393157" w:rsidRDefault="008F1759" w:rsidP="006F7459">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B38A3" w:rsidRPr="00116921" w:rsidTr="00A50529">
+      <w:tr w:rsidR="008F1759" w:rsidRPr="00136AA4" w:rsidTr="004878EA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="38" w:type="dxa"/>
-          <w:trHeight w:val="782"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="157"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007B38A3" w:rsidRPr="00DF0408" w:rsidRDefault="007B38A3" w:rsidP="00DF37E0">
+          <w:p w:rsidR="008F1759" w:rsidRPr="0036073A" w:rsidRDefault="008F1759" w:rsidP="008F1759">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...36 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...16 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
+            <w:tcW w:w="5522" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...40 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB6D7D" w:rsidRDefault="004E67EA" w:rsidP="00F32BDC">
+          <w:p w:rsidR="007C6012" w:rsidRDefault="00CC7F68" w:rsidP="008F1759">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1868515696"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00FB6D7D">
+                <w:r w:rsidR="007C6012">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FB6D7D">
+            <w:r w:rsidR="007C6012">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="00F32BDC" w:rsidRPr="00053904">
+            <w:r w:rsidR="008F1759" w:rsidRPr="00F5089E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>First-in-human試験</w:t>
+              <w:t>国際共同試験の相談</w:t>
             </w:r>
-            <w:r w:rsidR="00F32BDC" w:rsidRPr="00053904">
+            <w:r w:rsidR="008F1759" w:rsidRPr="00F5089E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
-            <w:r w:rsidR="00F32BDC" w:rsidRPr="00A11BDF">
+            <w:r w:rsidR="008F1759" w:rsidRPr="00393157">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F32BDC" w:rsidRPr="00A11BDF" w:rsidRDefault="004E67EA" w:rsidP="00F32BDC">
+          <w:p w:rsidR="008F1759" w:rsidRPr="00393157" w:rsidRDefault="00CC7F68" w:rsidP="008F1759">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1096829647"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00F32BDC" w:rsidRPr="00A11BDF">
+                <w:r w:rsidR="007C6012">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FB6D7D">
+            <w:r w:rsidR="007C6012">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="00F32BDC" w:rsidRPr="00053904">
+            <w:r w:rsidR="008F1759" w:rsidRPr="00F5089E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>国際共同治験</w:t>
+              <w:t>海外データの利用あり</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007B38A3" w:rsidRPr="00DF0408" w:rsidRDefault="004E67EA" w:rsidP="00F32BDC">
+          <w:p w:rsidR="008F1759" w:rsidRPr="00393157" w:rsidRDefault="00CC7F68" w:rsidP="008F1759">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-657392355"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00F32BDC" w:rsidRPr="00A11BDF">
+                <w:r w:rsidR="008F1759" w:rsidRPr="00393157">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FB6D7D">
+            <w:r w:rsidR="00AA6B43">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="00F32BDC" w:rsidRPr="00A11BDF">
+            <w:r w:rsidR="008F1759" w:rsidRPr="00393157">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>リアルワールドデータの利用の相談あり</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B38A3" w:rsidRPr="00116921" w:rsidTr="0087593D">
+      <w:tr w:rsidR="008F1759" w:rsidRPr="00136AA4" w:rsidTr="004878EA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="38" w:type="dxa"/>
-          <w:trHeight w:val="376"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007B38A3" w:rsidRPr="00DF0408" w:rsidRDefault="007B38A3" w:rsidP="00DF37E0">
+          <w:p w:rsidR="008F1759" w:rsidRPr="0036073A" w:rsidRDefault="008F1759" w:rsidP="008F1759">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF0408">
+            <w:r w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>治験実施計画作成時に助言を得た専門家の氏名及び所属</w:t>
+              <w:t>治験等の実施計画作成時に助言を得た専門家の氏名及び所属</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B38A3" w:rsidRPr="00DF0408" w:rsidRDefault="007B38A3" w:rsidP="00DF37E0">
+          <w:p w:rsidR="008F1759" w:rsidRPr="0036073A" w:rsidRDefault="008F1759" w:rsidP="008F1759">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625CB6" w:rsidRPr="00116921" w:rsidTr="0087593D">
+      <w:tr w:rsidR="00AC05D8" w:rsidRPr="00136AA4" w:rsidTr="004878EA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="38" w:type="dxa"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="293"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00625CB6" w:rsidRPr="00395189" w:rsidRDefault="00625CB6" w:rsidP="00625CB6">
+          <w:p w:rsidR="00AC05D8" w:rsidRPr="00DA45DE" w:rsidRDefault="00AC05D8" w:rsidP="00AC05D8">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395189">
+            <w:r w:rsidRPr="00DA45DE">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>同一医薬品についての過去の</w:t>
+              <w:t>同一被験物についての過去の</w:t>
             </w:r>
-            <w:r w:rsidRPr="008A39C7">
+            <w:r w:rsidRPr="00DA45DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>事前面談、</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395189">
+            <w:r w:rsidRPr="00DA45DE">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>対面助言（治験相談等を含む）</w:t>
+              <w:t>対面助言</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625CB6" w:rsidRPr="00DF0408" w:rsidRDefault="00625CB6" w:rsidP="00625CB6">
+          <w:p w:rsidR="00AC05D8" w:rsidRDefault="00AC05D8" w:rsidP="00AC05D8">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00AC05D8" w:rsidRPr="0036073A" w:rsidRDefault="00AC05D8" w:rsidP="00AC05D8">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625CB6" w:rsidRPr="00116921" w:rsidTr="0087593D">
+      <w:tr w:rsidR="00AC05D8" w:rsidRPr="00136AA4" w:rsidTr="004878EA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="38" w:type="dxa"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="293"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00625CB6" w:rsidRPr="00395189" w:rsidRDefault="00625CB6" w:rsidP="00625CB6">
+          <w:p w:rsidR="00AC05D8" w:rsidRPr="00DA45DE" w:rsidRDefault="00AC05D8" w:rsidP="00AC05D8">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625CB6" w:rsidRPr="00DF0408" w:rsidRDefault="00625CB6" w:rsidP="00CC58F3">
+          <w:p w:rsidR="00AC05D8" w:rsidRPr="0036073A" w:rsidRDefault="00AC05D8" w:rsidP="00AA6B43">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>本申込みに関してRS戦略相談</w:t>
             </w:r>
             <w:r w:rsidRPr="00810B37">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>事前面談でRS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>戦略相談対面助言に進むことを機構と合意してい</w:t>
             </w:r>
             <w:r w:rsidRPr="00810B37">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>る</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B38A3" w:rsidRPr="00116921" w:rsidTr="0087593D">
+      <w:tr w:rsidR="008F1759" w:rsidRPr="00136AA4" w:rsidTr="004878EA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="38" w:type="dxa"/>
-          <w:trHeight w:val="376"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007B38A3" w:rsidRPr="00395189" w:rsidRDefault="007B38A3" w:rsidP="00DF37E0">
+          <w:p w:rsidR="008F1759" w:rsidRPr="00926A9D" w:rsidRDefault="008F1759" w:rsidP="008F1759">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395189">
+            <w:r w:rsidRPr="00926A9D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>主要先進国における承認状況</w:t>
+              <w:t>主要先進国における承認（認証）状況</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B38A3" w:rsidRPr="00DF0408" w:rsidRDefault="007B38A3" w:rsidP="00DF37E0">
+          <w:p w:rsidR="008F1759" w:rsidRPr="0036073A" w:rsidRDefault="008F1759" w:rsidP="008F1759">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B38A3" w:rsidRPr="00116921" w:rsidTr="0087593D">
+      <w:tr w:rsidR="008F1759" w:rsidRPr="00136AA4" w:rsidTr="004878EA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="38" w:type="dxa"/>
-          <w:trHeight w:val="376"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007B38A3" w:rsidRPr="00395189" w:rsidRDefault="007B38A3" w:rsidP="00DF37E0">
+          <w:p w:rsidR="008F1759" w:rsidRPr="00926A9D" w:rsidRDefault="008F1759" w:rsidP="008F1759">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395189">
+            <w:r w:rsidRPr="00926A9D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>本申込みの担当者氏名、所属及び連絡先（電話</w:t>
+              <w:t>本申込みの担当者氏名、所属及び連絡先（電話番号、</w:t>
             </w:r>
-            <w:r w:rsidR="00207E44" w:rsidRPr="00395189">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-[...15 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ﾌｧｸｼﾐﾘ</w:t>
             </w:r>
-            <w:r w:rsidR="00A1161C" w:rsidRPr="00395189">
+            <w:r w:rsidRPr="00926A9D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>番号</w:t>
+              <w:t>番号、</w:t>
             </w:r>
-            <w:r w:rsidR="00F03D62" w:rsidRPr="00395189">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>、</w:t>
+              <w:t>電子ﾒｰﾙｱﾄﾞﾚｽ</w:t>
             </w:r>
-            <w:r w:rsidR="008C0C22">
+            <w:r w:rsidRPr="00926A9D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-[...15 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B38A3" w:rsidRPr="00DF0408" w:rsidRDefault="007B38A3" w:rsidP="00DF37E0">
+          <w:p w:rsidR="008F1759" w:rsidRPr="0036073A" w:rsidRDefault="008F1759" w:rsidP="008F1759">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00316A5B" w:rsidRPr="00116921" w:rsidTr="0087593D">
+      <w:tr w:rsidR="008F1759" w:rsidRPr="00136AA4" w:rsidTr="004878EA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="38" w:type="dxa"/>
-          <w:trHeight w:val="376"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00316A5B" w:rsidRPr="008A39C7" w:rsidRDefault="00316A5B" w:rsidP="00DF37E0">
+          <w:p w:rsidR="008F1759" w:rsidRPr="00DA45DE" w:rsidRDefault="008F1759" w:rsidP="008F1759">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A39C7">
+            <w:r w:rsidRPr="00DA45DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>相談記録等の送付先の宛名及び住所</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00316A5B" w:rsidRPr="00777C67" w:rsidRDefault="00316A5B" w:rsidP="00316A5B">
+          <w:p w:rsidR="008F1759" w:rsidRPr="00DA45DE" w:rsidRDefault="008F1759" w:rsidP="008F1759">
             <w:pPr>
-              <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00777C67">
+            <w:r w:rsidRPr="00DA45DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">〒　　　-　　　</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00316A5B" w:rsidRPr="00DF0408" w:rsidRDefault="00316A5B" w:rsidP="00DF37E0">
-[...15 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00804B07" w:rsidRPr="00116921" w:rsidTr="00C55BA6">
+      <w:tr w:rsidR="008F1759" w:rsidRPr="00136AA4" w:rsidTr="00EB2AC8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="38" w:type="dxa"/>
-          <w:trHeight w:val="1164"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00804B07" w:rsidRPr="00DF0408" w:rsidRDefault="00413B40" w:rsidP="00804B07">
+          <w:p w:rsidR="008F1759" w:rsidRPr="0036073A" w:rsidRDefault="008F1759" w:rsidP="008F1759">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="FF0000"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF0408">
+            <w:r w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>国立研究開発法人日本医療研究開発機構（</w:t>
             </w:r>
-            <w:r w:rsidR="004B590E">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ＡＭＥＤ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF0408">
+            <w:r w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
-            <w:r w:rsidR="00F312AD" w:rsidRPr="00DF0408">
+            <w:r w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>の採択課題に係る相談であって、</w:t>
             </w:r>
-            <w:r w:rsidR="004B590E">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ＡＭＥＤ</w:t>
             </w:r>
-            <w:r w:rsidR="00804B07" w:rsidRPr="00DF0408">
+            <w:r w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>における課題採択に当たって</w:t>
             </w:r>
-            <w:r w:rsidR="004B590E">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ＡＭＥＤ</w:t>
             </w:r>
-            <w:r w:rsidR="00804B07" w:rsidRPr="00DF0408">
+            <w:r w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>が</w:t>
             </w:r>
-            <w:r w:rsidR="00804B07" w:rsidRPr="00DF0408">
+            <w:r w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>付した条件を踏まえ</w:t>
             </w:r>
-            <w:r w:rsidR="00804B07" w:rsidRPr="00DF0408">
+            <w:r w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
-            <w:r w:rsidR="004B590E">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ＡＭＥＤ</w:t>
             </w:r>
-            <w:r w:rsidR="00804B07" w:rsidRPr="00DF0408">
+            <w:r w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>における研究課題の進捗管理</w:t>
             </w:r>
-            <w:r w:rsidR="00804B07" w:rsidRPr="00DF0408">
+            <w:r w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>のため、</w:t>
             </w:r>
-            <w:r w:rsidR="00804B07" w:rsidRPr="00DF0408">
+            <w:r w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>対面助言の記録</w:t>
             </w:r>
-            <w:r w:rsidR="00804B07" w:rsidRPr="00DF0408">
+            <w:r w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
-            <w:r w:rsidR="00804B07" w:rsidRPr="00DF0408">
+            <w:r w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>議事録）及び関連情報を適切な情報管理の下、</w:t>
             </w:r>
-            <w:r w:rsidR="004B590E">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ＡＭＥＤ</w:t>
             </w:r>
-            <w:r w:rsidR="00804B07" w:rsidRPr="00DF0408">
+            <w:r w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>と機構が共有することに</w:t>
             </w:r>
-            <w:r w:rsidR="00804B07" w:rsidRPr="00A258A9">
+            <w:r w:rsidRPr="00630EAB">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="thick"/>
               </w:rPr>
               <w:t>同意する場合は</w:t>
             </w:r>
-            <w:r w:rsidR="00804B07" w:rsidRPr="00DF0408">
+            <w:r w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
-            <w:r w:rsidR="004B590E">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ＡＭＥＤ</w:t>
             </w:r>
-            <w:r w:rsidR="00804B07" w:rsidRPr="00DF0408">
+            <w:r w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>課題管理番号を記載してください。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00804B07" w:rsidRPr="00116921" w:rsidTr="00C55BA6">
+      <w:tr w:rsidR="008F1759" w:rsidRPr="00136AA4" w:rsidTr="00EB2AC8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="38" w:type="dxa"/>
-          <w:trHeight w:val="376"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00804B07" w:rsidRPr="00DF0408" w:rsidRDefault="00804B07" w:rsidP="00B348DB">
+          <w:p w:rsidR="008F1759" w:rsidRPr="0036073A" w:rsidDel="00E059F0" w:rsidRDefault="008F1759" w:rsidP="008F1759">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...2 lines deleted...]
-              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A50F42" w:rsidRPr="00116921" w:rsidTr="0087593D">
+      <w:tr w:rsidR="00F929CD" w:rsidRPr="00136AA4" w:rsidTr="00205598">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="38" w:type="dxa"/>
-          <w:trHeight w:val="376"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A50F42" w:rsidRPr="00DF0408" w:rsidRDefault="00A50F42" w:rsidP="00B348DB">
+          <w:p w:rsidR="00F929CD" w:rsidRPr="00205598" w:rsidDel="00E059F0" w:rsidRDefault="00F929CD" w:rsidP="008F1759">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...2 lines deleted...]
-              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...1 lines deleted...]
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A50529">
+            <w:r w:rsidRPr="00205598">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:fitText w:val="3600" w:id="-1265876736"/>
               </w:rPr>
               <w:t>相談希望日／相談実施予定日・受付番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
+            <w:tcW w:w="5522" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A50F42" w:rsidRPr="00DF0408" w:rsidRDefault="00A50F42" w:rsidP="00B348DB">
+          <w:p w:rsidR="00F929CD" w:rsidRPr="0036073A" w:rsidDel="00E059F0" w:rsidRDefault="00F929CD" w:rsidP="008F1759">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...2 lines deleted...]
-              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A50F42" w:rsidRPr="00116921" w:rsidTr="0087593D">
+      <w:tr w:rsidR="00F929CD" w:rsidRPr="00136AA4" w:rsidTr="00F929CD">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="38" w:type="dxa"/>
-          <w:trHeight w:val="376"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A50F42" w:rsidRPr="00DF0408" w:rsidRDefault="00A50F42" w:rsidP="00B348DB">
+          <w:p w:rsidR="00F929CD" w:rsidRPr="00205598" w:rsidDel="00E059F0" w:rsidRDefault="00F929CD" w:rsidP="008F1759">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...2 lines deleted...]
-              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...1 lines deleted...]
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00205598">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...20 lines deleted...]
-              <w:t>法</w:t>
+              <w:t>希望実施方法／予定実施方法</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
+            <w:tcW w:w="5522" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A50F42" w:rsidRPr="00DF0408" w:rsidRDefault="00A50F42" w:rsidP="00B348DB">
+          <w:p w:rsidR="00F929CD" w:rsidRPr="0036073A" w:rsidDel="00E059F0" w:rsidRDefault="00F929CD" w:rsidP="008F1759">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...2 lines deleted...]
-              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00804B07" w:rsidRPr="00116921" w:rsidTr="0087593D">
+      <w:tr w:rsidR="008F1759" w:rsidRPr="00136AA4" w:rsidTr="004878EA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="38" w:type="dxa"/>
-          <w:trHeight w:val="376"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00804B07" w:rsidRPr="00DF0408" w:rsidRDefault="00804B07" w:rsidP="00B348DB">
+          <w:p w:rsidR="008F1759" w:rsidRPr="0036073A" w:rsidRDefault="008F1759" w:rsidP="008F1759">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...1 lines deleted...]
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF0408">
+            <w:r w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="200"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>備</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF0408">
+            <w:r w:rsidRPr="0036073A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>考</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00804B07" w:rsidRPr="00DF0408" w:rsidRDefault="00804B07" w:rsidP="00B348DB">
+          <w:p w:rsidR="008F1759" w:rsidRPr="0036073A" w:rsidRDefault="008F1759" w:rsidP="008F1759">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007B38A3" w:rsidRPr="00395189" w:rsidRDefault="007B38A3" w:rsidP="006B405C">
+    <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006B405C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="840"/>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00395189">
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0036073A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>上記により対面助言</w:t>
+      </w:r>
+      <w:r w:rsidR="00C86425">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>上記により対面助言</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00221E29">
+        <w:t>の日程調整を依頼し</w:t>
+      </w:r>
+      <w:r w:rsidR="00C86425" w:rsidRPr="00534B0E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>の日程調整を依頼し</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>ます</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395189">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="0036073A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6984" w:rsidRPr="00395189" w:rsidRDefault="00A50529" w:rsidP="002872EA">
+    <w:p w:rsidR="00BC6984" w:rsidRPr="0036073A" w:rsidRDefault="00205598" w:rsidP="002872EA">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="840"/>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:afterLines="50" w:after="152" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">令和　</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        <w:t>令和</w:t>
+      </w:r>
+      <w:r w:rsidR="001034A0" w:rsidRPr="0036073A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　　年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B38A3" w:rsidRPr="00395189" w:rsidRDefault="007B38A3" w:rsidP="00DF37E0">
+    <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006F7459">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0036073A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00395189">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="0036073A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>住</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395189">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="0036073A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>所（法人にあっては、主たる事務所の所在地）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B38A3" w:rsidRPr="00395189" w:rsidRDefault="007B38A3" w:rsidP="00DF37E0">
+    <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006F7459">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0036073A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00395189">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="0036073A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>氏</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395189">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="0036073A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>名（法人にあっては、名称</w:t>
       </w:r>
-      <w:r w:rsidR="00D277D0" w:rsidRPr="00395189">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidR="00E05D16" w:rsidRPr="00926A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>並びに代表者の役職名</w:t>
       </w:r>
-      <w:r w:rsidR="00D277D0" w:rsidRPr="00395189">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+      <w:r w:rsidR="00E05D16" w:rsidRPr="00926A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>及び</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395189">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="0036073A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">氏名）　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B38A3" w:rsidRPr="00395189" w:rsidRDefault="007B38A3" w:rsidP="00DF37E0">
+    <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006F7459">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="840"/>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0036073A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>（業者コード　　　　　）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B38A3" w:rsidRPr="00395189" w:rsidRDefault="007B38A3" w:rsidP="006B405C">
+    <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006B405C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="840"/>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00395189">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="0036073A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>独立行政法人医薬品医療機器総合機構</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B38A3" w:rsidRPr="00395189" w:rsidRDefault="007B38A3" w:rsidP="006B405C">
+    <w:p w:rsidR="00585958" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="008F1759">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="840"/>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0036073A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>審査センター長殿</w:t>
       </w:r>
-      <w:r w:rsidR="002A6481">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+      <w:r w:rsidR="00585958" w:rsidRPr="0036073A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B38A3" w:rsidRPr="00395189" w:rsidRDefault="007B38A3" w:rsidP="002E216D">
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="001034A0" w:rsidP="006F7459">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="840"/>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00395189">
+      <w:r w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（注意）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B38A3" w:rsidRPr="00395189" w:rsidRDefault="0092550A" w:rsidP="002F2255">
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="00140FEC" w:rsidP="002F2255">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="222" w:hangingChars="100" w:hanging="222"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>１　用紙の大きさは日本産業</w:t>
       </w:r>
-      <w:r w:rsidR="007B38A3" w:rsidRPr="00395189">
+      <w:r w:rsidR="001034A0" w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>規格Ａ４と</w:t>
       </w:r>
-      <w:r w:rsidR="00A50F42" w:rsidRPr="00A50F42">
+      <w:r w:rsidR="00856B7D" w:rsidRPr="00856B7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>し、テキスト認識可能な電子ファイルで提出</w:t>
       </w:r>
-      <w:r w:rsidR="007B38A3" w:rsidRPr="00395189">
+      <w:r w:rsidR="001034A0" w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B38A3" w:rsidRPr="00395189" w:rsidRDefault="007B38A3" w:rsidP="002F2255">
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="001034A0" w:rsidP="002F2255">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="222" w:hangingChars="100" w:hanging="222"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00395189">
+      <w:r w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>２　記入欄に記入事項のすべてを記入できないときは、その欄に「別紙（　）のとおり」と記入し別紙を添付すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B38A3" w:rsidRPr="00395189" w:rsidRDefault="00E376DC" w:rsidP="002F2255">
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="001034A0" w:rsidP="002F2255">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="222" w:hangingChars="100" w:hanging="222"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00395189">
+      <w:r w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">３　</w:t>
       </w:r>
-      <w:r w:rsidR="007B38A3" w:rsidRPr="00395189">
+      <w:r w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>申込書</w:t>
       </w:r>
-      <w:r w:rsidR="00976DAC" w:rsidRPr="00395189">
+      <w:r w:rsidR="00976DAC" w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>の</w:t>
       </w:r>
-      <w:r w:rsidR="007B38A3" w:rsidRPr="00395189">
+      <w:r w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>記入要領は以下のとおり。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00272B45" w:rsidRPr="00395189" w:rsidRDefault="009415B1">
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="005210C6" w:rsidP="006F7459">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:wordWrap/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00395189">
+      <w:r w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>（１）</w:t>
       </w:r>
-      <w:r w:rsidR="00272B45" w:rsidRPr="00395189">
+      <w:r w:rsidR="001034A0" w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>担当分野欄</w:t>
+        <w:t>相談対象欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00272B45" w:rsidRPr="00395189" w:rsidRDefault="00272B45" w:rsidP="008A1FC5">
+    <w:p w:rsidR="005210C6" w:rsidRPr="00FC61AC" w:rsidRDefault="005210C6" w:rsidP="006F7459">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　該当するものにチェックしてください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00640055" w:rsidRPr="00FC61AC" w:rsidRDefault="00640055" w:rsidP="00640055">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（２）担当分野欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00640055" w:rsidRPr="00FC61AC" w:rsidRDefault="00640055" w:rsidP="008A1FC5">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:wordWrap/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="222" w:hangingChars="100" w:hanging="222"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00395189">
+      <w:r w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
-      <w:r w:rsidR="00422240" w:rsidRPr="00395189">
+      <w:r w:rsidR="00422240" w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
-      <w:r w:rsidR="00F27935" w:rsidRPr="00395189">
+      <w:r w:rsidR="00B95CAF" w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>レギュラトリー</w:t>
       </w:r>
-      <w:r w:rsidR="00F27935" w:rsidRPr="00395189">
+      <w:r w:rsidR="00B95CAF" w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>サイエンス</w:t>
       </w:r>
-      <w:r w:rsidR="00422240" w:rsidRPr="00395189">
+      <w:r w:rsidR="00422240" w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>戦略相談に関する</w:t>
       </w:r>
-      <w:r w:rsidR="004A796F" w:rsidRPr="00395189">
+      <w:r w:rsidR="004A796F" w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>実施要綱</w:t>
       </w:r>
-      <w:r w:rsidR="00422240" w:rsidRPr="00395189">
+      <w:r w:rsidR="00422240" w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
-      <w:r w:rsidR="004A796F" w:rsidRPr="00395189">
+      <w:r w:rsidR="004A796F" w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>の別紙</w:t>
       </w:r>
-      <w:r w:rsidR="00F67668">
+      <w:r w:rsidR="00490F1B" w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>２</w:t>
       </w:r>
-      <w:r w:rsidR="004A796F" w:rsidRPr="00395189">
+      <w:r w:rsidR="004A796F" w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395189">
+      <w:r w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>新医薬品</w:t>
       </w:r>
-      <w:r w:rsidR="00153E3E" w:rsidRPr="00395189">
+      <w:r w:rsidR="00585958" w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395189">
+      <w:r w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>医療機器</w:t>
       </w:r>
-      <w:r w:rsidR="00153E3E" w:rsidRPr="00395189">
+      <w:r w:rsidR="00585958" w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>及び再生医療等製品</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395189">
+      <w:r w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>の分野</w:t>
       </w:r>
-      <w:r w:rsidR="004A796F" w:rsidRPr="00395189">
+      <w:r w:rsidR="004A796F" w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395189">
+      <w:r w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>から、該当する分野を選んで記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B38A3" w:rsidRPr="00395189" w:rsidRDefault="009415B1" w:rsidP="002E216D">
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="001034A0" w:rsidP="006F7459">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:wordWrap/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00395189">
+      <w:r w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidR="005613BC" w:rsidRPr="00395189">
+      <w:r w:rsidR="00640055" w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>２</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007B38A3" w:rsidRPr="00395189">
+        <w:t>３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>）類別欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="00820EF4" w:rsidP="002F2255">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品、医療機器等の品質、有効性及び安全性の確保等に関する法律</w:t>
+      </w:r>
+      <w:r w:rsidR="001034A0" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>施行令（昭和３６年政令第１１号）別表第一による類別を記入してください。なお、体外診断用医薬品にあっては記入の必要はありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="001034A0" w:rsidP="006F7459">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00640055" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）被験物の名称及び識別記号欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="001034A0" w:rsidP="002F2255">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>被験物の化学名又は識別記号（当該機械器具等を識別するための記号、名称等）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="001034A0" w:rsidP="006F7459">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00640055" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>５</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）予定される一般的名称欄及び予定されるクラス分類欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="001034A0" w:rsidP="002F2255">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>平成</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>17年3月11日薬食発第0311005号厚生労働省医薬食品局通知「薬事法第二条第五項から第七項までの規定により厚生労働大臣が指定する高度管理医療機器、管理医療機器及び一般医療機器の一部を改正する件（告示）及び薬事法第二条第八項の規定により厚生労働大臣が指定する特定保守管理医療機器の一部を改正する件（告示）の施行について」の別添に基づき記入してください。なお、体外診断用医薬品にあっては、記入を要しません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00795082" w:rsidRPr="00FC61AC" w:rsidRDefault="00640055" w:rsidP="006F7459">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（６</w:t>
+      </w:r>
+      <w:r w:rsidR="00795082" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>）</w:t>
       </w:r>
-      <w:r w:rsidR="00C24EE7" w:rsidRPr="00395189">
+      <w:r w:rsidR="00795082" w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>被験</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00155B53" w:rsidRPr="00395189">
+        <w:t>予定される性能、使用目的、効能又は効果欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00795082" w:rsidRPr="00FC61AC" w:rsidRDefault="00795082" w:rsidP="00795082">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:firstLineChars="200" w:firstLine="444"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>薬</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C24EE7" w:rsidRPr="00395189">
+        <w:t>予定される性能、使用目的、効能又は効果</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>について記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="006C11FB" w:rsidP="006F7459">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00640055" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>７</w:t>
+      </w:r>
+      <w:r w:rsidR="001034A0" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）予定される治験等の目的欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="001034A0" w:rsidP="002F2255">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:firstLineChars="200" w:firstLine="444"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>予定される治験等の目的などを記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="001034A0" w:rsidP="002F2255">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>なお、体外診断用医薬品について、臨床性能試験、相関性試験等に関する相談を行う場合には、本欄において、その試験を行う目的（新しい臨床的意義の根拠を示すことを目的としているのか、相関性を示すことを目的としているのか等）を明らかにしてください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="00B34E9A" w:rsidP="006F7459">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>の名称</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00625CB6">
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00640055" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidR="00C27980" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）手数料</w:t>
+      </w:r>
+      <w:r w:rsidR="001034A0" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の区分欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C11FB" w:rsidRPr="00FC61AC" w:rsidRDefault="006C11FB" w:rsidP="002F2255">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:firstLineChars="200" w:firstLine="444"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>該当する相談の区分にチェックしてください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="00B34E9A" w:rsidP="006F7459">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00640055" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>９</w:t>
+      </w:r>
+      <w:r w:rsidR="001034A0" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）相談内容の概略欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="001034A0" w:rsidP="00205598">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談内容を具体的に記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidR="00856B7D" w:rsidRPr="00856B7D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>記載内容が欄内では収まりきらない場合等には、「詳細は別紙（ ）のとおり」と記入して、別紙を添付するとともに、当該欄内には１～５行程度に要点を整理した簡潔な概略（相談事項の箇条書き等。図表等を除く、テキストのみ。）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F1759" w:rsidRDefault="008F1759" w:rsidP="002F2255">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>また、相談内容が以下に該当する場合は、</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD25A8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>該当する項目にチェックしてください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="00FD25A8" w:rsidP="00F5089E">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="200" w:left="646" w:hangingChars="100" w:hanging="222"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>①</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC707D" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>治験</w:t>
+      </w:r>
+      <w:r w:rsidR="00E124B2" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>実施計画</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC707D" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>に関する相談で、</w:t>
+      </w:r>
+      <w:r w:rsidR="001034A0" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>国際共同試験を計画しており、その試験計画等に関する相談を行う場合</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001034A0" w:rsidRDefault="00FD25A8" w:rsidP="002F2255">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>②</w:t>
+      </w:r>
+      <w:r w:rsidR="001034A0" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>海外データを利用して申請することを検討している場合</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F1759" w:rsidRPr="00FC61AC" w:rsidRDefault="00FD25A8" w:rsidP="00205598">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="200" w:left="646" w:hangingChars="100" w:hanging="222"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>③</w:t>
+      </w:r>
+      <w:r w:rsidR="008F1759">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>レジストリ</w:t>
+      </w:r>
+      <w:r w:rsidR="00573A33">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>やデータベース</w:t>
+      </w:r>
+      <w:r w:rsidR="008F1759">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>等のリアルワールドデータの利用に関する相談を行う場合</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="00B34E9A" w:rsidP="006F7459">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>、治験成分記号等</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007B38A3" w:rsidRPr="00395189">
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00640055" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="001034A0" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）治験実施計画作成時に助言を得た専門家の氏名及び所属欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="00BC707D" w:rsidP="00BC707D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>治験</w:t>
+      </w:r>
+      <w:r w:rsidR="00E124B2" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>実施計画</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>に関する相談で、</w:t>
+      </w:r>
+      <w:r w:rsidR="001034A0" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>治験等の実施計画作成に当たり指導・助言を得た外部の専門家がいる場合に、その専門家の氏名及び所属を記入してください。対面助言に参加を予定している外部の専門家には、氏名の頭に○印をつけてください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="006C11FB" w:rsidP="006F7459">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00640055" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="001034A0" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）同一被験物についての過去の</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3E1D" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>事前面談、</w:t>
+      </w:r>
+      <w:r w:rsidR="001034A0" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2DA9" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidR="001034A0" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>欄</w:t>
       </w:r>
-      <w:r w:rsidR="007B38A3" w:rsidRPr="00395189">
+    </w:p>
+    <w:p w:rsidR="001034A0" w:rsidRDefault="001034A0" w:rsidP="002F2255">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>同一被験物について過去に対面助言を行っている場合には、その受付番号及び対面助言の区分、相談年月日を記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2DA9" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>同一被験物について過去に事前</w:t>
+      </w:r>
+      <w:r w:rsidR="0015311D" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>面談</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2DA9" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>を行っている場合には、その</w:t>
+      </w:r>
+      <w:r w:rsidR="0015311D" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>実施</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2DA9" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>年月日を記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>同一被験物であって使用目的、効能効果等が今回の申込みと異なるものに対して対面助言を行っている場合も同様に記入し、年月日の後ろに括弧書きでその旨を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC05D8" w:rsidRPr="00FC61AC" w:rsidRDefault="00AC05D8" w:rsidP="002F2255">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>なお、日程調整依頼書及び申込書を提出する際には、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2950">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>本申込みに関し</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>て</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2950">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>RS戦略相談事前面談でRS戦略相談対面助言に進むことを機構と合意している</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>必要があります。合意している場合は、チェックしてください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="001034A0" w:rsidP="006F7459">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34E9A" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00640055" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）主要先進国における承認（認証）状況欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B38A3" w:rsidRPr="00395189" w:rsidRDefault="00ED7A88" w:rsidP="002F2255">
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="003406ED" w:rsidP="002F2255">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>仮に、</w:t>
+      </w:r>
+      <w:r w:rsidR="001034A0" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談対象である性能、使用目的、効能又は効果について、米国、ＥＵ等の主要先進国等において承認を取得している場合には、それぞれ、承認又は認証国（地域）名を記入するとともに、その後ろに承認又は認証年を括弧書きで記入してください。なお、認証の場合は、認証機関名も記入してください（例：「米国（２００４年承認）、ＥＵ（２００４年認証、認証機関名）」）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="001034A0" w:rsidP="002F2255">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>また、承認には至っていないが治験中又は申請中の場合にも同様に承認国（地域）名を記入し、その後ろに治験開始年又は申請年を「ＥＵ（２００３年治験開始）」又は「米国</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>２００４年申請</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>」のように記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="001034A0" w:rsidP="002F2255">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>なお、別効能等で承認がなされている場合には、「米国（２００４年別効能で承認）」のように記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="001034A0" w:rsidP="002F2255">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:firstLineChars="200" w:firstLine="444"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="001034A0" w:rsidP="00EE7E52">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:left="147" w:hangingChars="66" w:hanging="147"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00856B7D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00856B7D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）本申込みの担当者氏名、所属及び連絡先（電話</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0D22" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>番号</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、ファクシミリ</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6231" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>番号</w:t>
+      </w:r>
+      <w:r w:rsidR="008E5D8B" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="003164C0" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>電子</w:t>
+      </w:r>
+      <w:r w:rsidR="008E5D8B" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>メールアドレス</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="0046291C" w:rsidP="002F2255">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>本相談の連絡窓口になる担当者１</w:t>
+      </w:r>
+      <w:r w:rsidR="001034A0" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>名（共同開発の場合にあっては、複数可）について、氏名、所属及び連絡先（電話</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0D22" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>番号</w:t>
+      </w:r>
+      <w:r w:rsidR="001034A0" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、ファクシミリ</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6231" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>番号</w:t>
+      </w:r>
+      <w:r w:rsidR="008E5D8B" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="003164C0" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>電子</w:t>
+      </w:r>
+      <w:r w:rsidR="008E5D8B" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>メールアドレス</w:t>
+      </w:r>
+      <w:r w:rsidR="001034A0" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="001034A0" w:rsidP="002F2255">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>なお、機構からの問合せ、案内等はこの欄に記入された担当者宛に行いますので、誤記、記入漏れ等のないようにお願いします。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B34E81" w:rsidRPr="00FC61AC" w:rsidRDefault="001034A0" w:rsidP="00EB2AC8">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>自ら治験を実施する医師の場合は、所属は医療機関名及びその所属診療科を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00856B7D" w:rsidRPr="00856B7D" w:rsidRDefault="00856B7D" w:rsidP="00856B7D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00856B7D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（14）相談希望日／相談実施予定日・受付番号欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00856B7D" w:rsidRPr="00856B7D" w:rsidRDefault="00856B7D" w:rsidP="00205598">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00856B7D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>日程調整依頼を行う場合には、対面助言の実施を希望する日（午前又は午後）を可能な限り多く記入してください。希望しない日（午前又は午後）やその他実施日程について希望がある場合には、その旨記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00856B7D" w:rsidRPr="00856B7D" w:rsidRDefault="00B52BBB" w:rsidP="00205598">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお、</w:t>
+      </w:r>
+      <w:r w:rsidR="00856B7D" w:rsidRPr="00856B7D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>日程調整結果を受けて本申込みを行う場合には、例えば「日程調整の結果、（元号）〇年〇月〇日午前（午後）対面助言実施予定（機戦P○○）」のように日程調整結果及び日程調整依頼書受付の際に発行された受付番号を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00856B7D" w:rsidRPr="00856B7D" w:rsidRDefault="00856B7D" w:rsidP="00856B7D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00856B7D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（15）希望実施方法／予定実施方法欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00856B7D" w:rsidRDefault="00856B7D" w:rsidP="00205598">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:wordWrap/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00395189">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00856B7D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>被験</w:t>
-[...55 lines deleted...]
-        <w:t>記入してください。</w:t>
+        <w:t>日程調整依頼を行う場合には、希望する実施方法を記入してください。日程調整結果を受けて本申込みを行う場合には、予定される実施方法を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B38A3" w:rsidRPr="00395189" w:rsidRDefault="009415B1" w:rsidP="002E216D">
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="001034A0" w:rsidP="006F7459">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:wordWrap/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00395189">
+      <w:r w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidR="005613BC" w:rsidRPr="00395189">
+      <w:r w:rsidR="00856B7D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>３</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007B38A3" w:rsidRPr="00395189">
+        <w:t>）備考欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E53A9D" w:rsidRPr="00FC61AC" w:rsidRDefault="00E53A9D" w:rsidP="00E53A9D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="195" w:left="635" w:hangingChars="100" w:hanging="222"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>①生物由来製品（特定生物由来製品を含む。）に該当するもの又は該当することが見込まれるものについては、それぞれ、「生物由来製品」又は「生物由来製品の可能性」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E53A9D" w:rsidRPr="00FC61AC" w:rsidRDefault="00E53A9D" w:rsidP="00E53A9D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="195" w:left="635" w:hangingChars="100" w:hanging="222"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>②当該用途で希少疾病用医療機器の指定申請を検討している場合には、「希少疾病用医療機器の指定申請を検討中」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E53A9D" w:rsidRPr="00FC61AC" w:rsidRDefault="00E53A9D" w:rsidP="00E53A9D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="195" w:left="635" w:hangingChars="100" w:hanging="222"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>）</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>③自ら実施する治験の場合には、「自らが実施する治験」と記入してください。また、治験機器提供者が定まっている場合には、治験機器提供者名を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B38A3" w:rsidRPr="00395189" w:rsidRDefault="007B38A3" w:rsidP="002F2255">
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="001034A0" w:rsidP="006F7459">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:wordWrap/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
-        <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00395189">
+      <w:r w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>成分名は、一般名（</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00395189">
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00856B7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>JAN又はINN）がある場合には</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0086111B" w:rsidRPr="00395189">
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>、そ</w:t>
-[...7 lines deleted...]
-        <w:t>れを記入し（英名及び日本名）、ない場合には化学名（英名）を記入してください。</w:t>
+        <w:t>）その他</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B38A3" w:rsidRPr="00395189" w:rsidRDefault="0086111B" w:rsidP="002E216D">
-[...657 lines deleted...]
-    <w:p w:rsidR="007B38A3" w:rsidRPr="00395189" w:rsidRDefault="00ED7A88" w:rsidP="00ED7A88">
+    <w:p w:rsidR="00656DF7" w:rsidRPr="00FC61AC" w:rsidRDefault="00656DF7" w:rsidP="002F2255">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00395189">
+      <w:r w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>治験</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00155B53" w:rsidRPr="00395189">
+        <w:t>住所（法人にあっては、主たる事務所の所在地）及び氏名（法人にあっては、名称</w:t>
+      </w:r>
+      <w:r w:rsidR="00E05D16" w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>実施計画</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00395189">
+        <w:t>並びに代表者の役職名</w:t>
+      </w:r>
+      <w:r w:rsidR="00E05D16" w:rsidRPr="00FC61AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>に関する</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC707D" w:rsidRPr="00395189">
+        <w:t>氏名）を記入してください。なお、</w:t>
+      </w:r>
+      <w:r w:rsidR="00856B7D" w:rsidRPr="00856B7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>相談</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00395189">
+        <w:t>大学・研究機関等の研</w:t>
+      </w:r>
+      <w:r w:rsidR="00856B7D" w:rsidRPr="00856B7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>で、</w:t>
-[...23 lines deleted...]
-        <w:t>してください。</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>究者の場合、大学・研究機関等の名称、所属部署、申込者の役職及び氏名を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D6BEB" w:rsidRPr="00395189" w:rsidRDefault="00EC1539" w:rsidP="00970351">
-[...170 lines deleted...]
-    <w:p w:rsidR="007B38A3" w:rsidRPr="00395189" w:rsidRDefault="00BC707D" w:rsidP="00ED7A88">
+    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="001034A0" w:rsidP="002F2255">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00395189">
+      <w:r w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>治験</w:t>
-[...39 lines deleted...]
-        <w:t>に参加を予定している外部専門家には、氏名の頭に○印を付けてください。</w:t>
+        <w:t>医療機器製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（９桁）を記入してください。なお、業者コードを持たない方は業者コードを「９９９９９９９９９」と、自ら治験を実施する方は業者コードを「９９９９９９８８８」と記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B38A3" w:rsidRPr="00395189" w:rsidRDefault="007B38A3" w:rsidP="002E216D">
-[...1004 lines deleted...]
-    <w:p w:rsidR="000E1BBC" w:rsidRPr="00395189" w:rsidRDefault="00155B53" w:rsidP="00DF0408">
+    <w:p w:rsidR="00E124B2" w:rsidRPr="00FC61AC" w:rsidRDefault="00E124B2" w:rsidP="00E124B2">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="147" w:hangingChars="66" w:hanging="147"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00395189">
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">４　</w:t>
       </w:r>
-      <w:r w:rsidR="00DB5007" w:rsidRPr="00DB5007">
+      <w:r w:rsidR="00502E64" w:rsidRPr="00502E64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>相談</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395189">
+      <w:r w:rsidRPr="00FC61AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>資料の構成等については、相談申込書提出前に事前面談をご利用いただき、必要かつ十分な資料の準備をお願いします。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="000E1BBC" w:rsidRPr="00395189" w:rsidSect="0087593D">
+    <w:sectPr w:rsidR="00E124B2" w:rsidRPr="00FC61AC" w:rsidSect="007C6012">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1701" w:bottom="1134" w:left="1701" w:header="510" w:footer="284" w:gutter="0"/>
       <w:pgNumType w:start="11"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="305" w:charSpace="410"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004E67EA" w:rsidRDefault="004E67EA" w:rsidP="00D86487">
+    <w:p w:rsidR="00CC7F68" w:rsidRDefault="00CC7F68" w:rsidP="00D86487">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004E67EA" w:rsidRDefault="004E67EA" w:rsidP="00D86487">
+    <w:p w:rsidR="00CC7F68" w:rsidRDefault="00CC7F68" w:rsidP="00D86487">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:font w:name="Arial">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="ＭＳ 明朝">
+    <w:altName w:val="MS Mincho"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="ＭＳ Ｐ明朝">
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="003B7DA5" w:rsidRDefault="003B7DA5">
+  <w:p w:rsidR="00CB58B1" w:rsidRDefault="00CB58B1">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="003B7DA5" w:rsidRDefault="003B7DA5">
+  <w:p w:rsidR="00CB58B1" w:rsidRDefault="00CB58B1">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="003B7DA5" w:rsidRDefault="003B7DA5">
+  <w:p w:rsidR="00CB58B1" w:rsidRDefault="00CB58B1">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004E67EA" w:rsidRDefault="004E67EA" w:rsidP="00D86487">
+    <w:p w:rsidR="00CC7F68" w:rsidRDefault="00CC7F68" w:rsidP="00D86487">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004E67EA" w:rsidRDefault="004E67EA" w:rsidP="00D86487">
+    <w:p w:rsidR="00CC7F68" w:rsidRDefault="00CC7F68" w:rsidP="00D86487">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="003B7DA5" w:rsidRDefault="003B7DA5">
+  <w:p w:rsidR="00CB58B1" w:rsidRDefault="00CB58B1">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="003B7DA5" w:rsidRDefault="003B7DA5">
+  <w:p w:rsidR="00CB58B1" w:rsidRDefault="00CB58B1">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="003B7DA5" w:rsidRDefault="003B7DA5">
+  <w:p w:rsidR="00CB58B1" w:rsidRDefault="00CB58B1">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21D46CCF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6A00FE66"/>
+    <w:lvl w:ilvl="0" w:tplc="1E8673FE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="229A3492"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0C69A64"/>
     <w:lvl w:ilvl="0" w:tplc="B5EA5F22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -5846,51 +5220,51 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A117F28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00506008"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
@@ -5932,51 +5306,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38AE3300"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7EE80A76"/>
     <w:lvl w:ilvl="0" w:tplc="B5EA5F22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -6045,51 +5419,51 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4200" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42E9310D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6ECAC04"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="632" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1052" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -6158,51 +5532,51 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3572" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3992" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AC11D0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="830A94A4"/>
     <w:lvl w:ilvl="0" w:tplc="B5EA5F22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C666C574">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
       </w:rPr>
@@ -6270,51 +5644,51 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C663B93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="473664EE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
@@ -6356,51 +5730,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CDE2E00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC60DF14"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
@@ -6442,51 +5816,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F8C715D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29DC2C28"/>
     <w:lvl w:ilvl="0" w:tplc="44B2BEB8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="・"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="572" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1052" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -6554,51 +5928,51 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3572" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3992" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B8714FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB786478"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
@@ -6640,51 +6014,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F42240F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBCA048C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -6753,51 +6127,51 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F4C2CF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66EE3268"/>
     <w:lvl w:ilvl="0" w:tplc="9814AA94">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
@@ -6841,162 +6215,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
-    </w:lvl>
-[...110 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70BB0784"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0CBCC7C8"/>
     <w:lvl w:ilvl="0" w:tplc="B5EA5F22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
@@ -7182,90 +6444,90 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="106"/>
   <w:drawingGridVerticalSpacing w:val="305"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
@@ -7288,51 +6550,50 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB590F"/>
     <w:rsid w:val="000000E9"/>
     <w:rsid w:val="000007BB"/>
     <w:rsid w:val="00000984"/>
     <w:rsid w:val="000013D3"/>
     <w:rsid w:val="0000257C"/>
     <w:rsid w:val="00002602"/>
     <w:rsid w:val="00002BD0"/>
     <w:rsid w:val="00003288"/>
     <w:rsid w:val="00003366"/>
     <w:rsid w:val="00004261"/>
     <w:rsid w:val="000045C0"/>
     <w:rsid w:val="00004822"/>
     <w:rsid w:val="000051FD"/>
     <w:rsid w:val="000056B3"/>
     <w:rsid w:val="0000572A"/>
     <w:rsid w:val="00005816"/>
     <w:rsid w:val="00005F2A"/>
     <w:rsid w:val="0000662C"/>
     <w:rsid w:val="0000673C"/>
     <w:rsid w:val="00006929"/>
     <w:rsid w:val="000079A8"/>
-    <w:rsid w:val="00007BA4"/>
     <w:rsid w:val="00007F8A"/>
     <w:rsid w:val="00010E53"/>
     <w:rsid w:val="00011043"/>
     <w:rsid w:val="0001276E"/>
     <w:rsid w:val="000127E5"/>
     <w:rsid w:val="00012B20"/>
     <w:rsid w:val="00012CC6"/>
     <w:rsid w:val="0001351F"/>
     <w:rsid w:val="00013E7E"/>
     <w:rsid w:val="000145A2"/>
     <w:rsid w:val="00014608"/>
     <w:rsid w:val="00014CF0"/>
     <w:rsid w:val="0001500C"/>
     <w:rsid w:val="0001501C"/>
     <w:rsid w:val="00015706"/>
     <w:rsid w:val="00015EF5"/>
     <w:rsid w:val="00015FC2"/>
     <w:rsid w:val="00016EA9"/>
     <w:rsid w:val="00016FCC"/>
     <w:rsid w:val="00016FCF"/>
     <w:rsid w:val="00017311"/>
     <w:rsid w:val="00017653"/>
     <w:rsid w:val="00017FA5"/>
     <w:rsid w:val="00020424"/>
     <w:rsid w:val="000206AC"/>
@@ -7403,64 +6664,61 @@
     <w:rsid w:val="00045456"/>
     <w:rsid w:val="000455DD"/>
     <w:rsid w:val="000456E5"/>
     <w:rsid w:val="00045B3D"/>
     <w:rsid w:val="00045CCB"/>
     <w:rsid w:val="00045D29"/>
     <w:rsid w:val="00046294"/>
     <w:rsid w:val="00046628"/>
     <w:rsid w:val="00046788"/>
     <w:rsid w:val="00046CFB"/>
     <w:rsid w:val="00046EE6"/>
     <w:rsid w:val="00047084"/>
     <w:rsid w:val="00047250"/>
     <w:rsid w:val="000472C5"/>
     <w:rsid w:val="000477DA"/>
     <w:rsid w:val="00050234"/>
     <w:rsid w:val="000502FE"/>
     <w:rsid w:val="000507FA"/>
     <w:rsid w:val="0005081C"/>
     <w:rsid w:val="00050D2E"/>
     <w:rsid w:val="00050F3F"/>
     <w:rsid w:val="00051479"/>
     <w:rsid w:val="00051DDA"/>
     <w:rsid w:val="0005214F"/>
     <w:rsid w:val="00052935"/>
-    <w:rsid w:val="00052A75"/>
     <w:rsid w:val="00053594"/>
     <w:rsid w:val="000536E4"/>
-    <w:rsid w:val="00053904"/>
     <w:rsid w:val="00054860"/>
     <w:rsid w:val="00054AC7"/>
     <w:rsid w:val="00054BD1"/>
     <w:rsid w:val="000557A7"/>
     <w:rsid w:val="00055FA1"/>
     <w:rsid w:val="00056323"/>
     <w:rsid w:val="00056D15"/>
     <w:rsid w:val="00060067"/>
     <w:rsid w:val="000601F8"/>
-    <w:rsid w:val="00060B2A"/>
     <w:rsid w:val="00060D3F"/>
     <w:rsid w:val="00060E8B"/>
     <w:rsid w:val="0006183B"/>
     <w:rsid w:val="00061A8A"/>
     <w:rsid w:val="00061D28"/>
     <w:rsid w:val="00062515"/>
     <w:rsid w:val="00062ABA"/>
     <w:rsid w:val="00062B94"/>
     <w:rsid w:val="00062BF1"/>
     <w:rsid w:val="000637AE"/>
     <w:rsid w:val="000637BD"/>
     <w:rsid w:val="00063817"/>
     <w:rsid w:val="000638C6"/>
     <w:rsid w:val="000644E6"/>
     <w:rsid w:val="0006461D"/>
     <w:rsid w:val="0006513D"/>
     <w:rsid w:val="0006517E"/>
     <w:rsid w:val="0006535A"/>
     <w:rsid w:val="00065455"/>
     <w:rsid w:val="00065900"/>
     <w:rsid w:val="000659ED"/>
     <w:rsid w:val="0006646D"/>
     <w:rsid w:val="00066558"/>
     <w:rsid w:val="000668CE"/>
     <w:rsid w:val="00066A28"/>
@@ -7526,313 +6784,315 @@
     <w:rsid w:val="00091ACE"/>
     <w:rsid w:val="00091B97"/>
     <w:rsid w:val="00091E28"/>
     <w:rsid w:val="00092767"/>
     <w:rsid w:val="00093793"/>
     <w:rsid w:val="00093B1C"/>
     <w:rsid w:val="0009416F"/>
     <w:rsid w:val="0009427B"/>
     <w:rsid w:val="00094C47"/>
     <w:rsid w:val="000958AD"/>
     <w:rsid w:val="00095930"/>
     <w:rsid w:val="000959F9"/>
     <w:rsid w:val="00095A2F"/>
     <w:rsid w:val="00095F0A"/>
     <w:rsid w:val="00096150"/>
     <w:rsid w:val="0009715A"/>
     <w:rsid w:val="00097450"/>
     <w:rsid w:val="00097530"/>
     <w:rsid w:val="00097826"/>
     <w:rsid w:val="000A04A1"/>
     <w:rsid w:val="000A0826"/>
     <w:rsid w:val="000A17EB"/>
     <w:rsid w:val="000A1A39"/>
     <w:rsid w:val="000A1E9A"/>
     <w:rsid w:val="000A1F85"/>
+    <w:rsid w:val="000A2992"/>
     <w:rsid w:val="000A29DE"/>
     <w:rsid w:val="000A34E0"/>
     <w:rsid w:val="000A3FFE"/>
     <w:rsid w:val="000A4311"/>
     <w:rsid w:val="000A43D0"/>
     <w:rsid w:val="000A4442"/>
     <w:rsid w:val="000A4597"/>
     <w:rsid w:val="000A4CA8"/>
     <w:rsid w:val="000A5C27"/>
     <w:rsid w:val="000A5FFC"/>
     <w:rsid w:val="000A66B4"/>
     <w:rsid w:val="000A6ED9"/>
     <w:rsid w:val="000A71D8"/>
     <w:rsid w:val="000A72D7"/>
     <w:rsid w:val="000A786B"/>
     <w:rsid w:val="000A7F18"/>
     <w:rsid w:val="000B0083"/>
     <w:rsid w:val="000B0FD1"/>
     <w:rsid w:val="000B168E"/>
     <w:rsid w:val="000B193F"/>
     <w:rsid w:val="000B1B22"/>
     <w:rsid w:val="000B1BDA"/>
     <w:rsid w:val="000B1CA2"/>
     <w:rsid w:val="000B1CCE"/>
     <w:rsid w:val="000B1E39"/>
     <w:rsid w:val="000B2142"/>
     <w:rsid w:val="000B277F"/>
     <w:rsid w:val="000B28E5"/>
     <w:rsid w:val="000B2CB8"/>
     <w:rsid w:val="000B30C0"/>
     <w:rsid w:val="000B350D"/>
     <w:rsid w:val="000B3740"/>
-    <w:rsid w:val="000B384B"/>
     <w:rsid w:val="000B430B"/>
     <w:rsid w:val="000B499F"/>
     <w:rsid w:val="000B52E6"/>
     <w:rsid w:val="000B5AFB"/>
     <w:rsid w:val="000B5E8F"/>
     <w:rsid w:val="000B5F9B"/>
     <w:rsid w:val="000B6B71"/>
+    <w:rsid w:val="000B7389"/>
     <w:rsid w:val="000B7E1B"/>
     <w:rsid w:val="000B7E2B"/>
     <w:rsid w:val="000C087F"/>
     <w:rsid w:val="000C167D"/>
     <w:rsid w:val="000C1F73"/>
     <w:rsid w:val="000C2470"/>
     <w:rsid w:val="000C2490"/>
     <w:rsid w:val="000C2DB9"/>
     <w:rsid w:val="000C3312"/>
     <w:rsid w:val="000C3486"/>
     <w:rsid w:val="000C373E"/>
     <w:rsid w:val="000C3A99"/>
     <w:rsid w:val="000C3E4B"/>
-    <w:rsid w:val="000C4C4C"/>
     <w:rsid w:val="000C53E1"/>
     <w:rsid w:val="000C5A0F"/>
     <w:rsid w:val="000C5E23"/>
     <w:rsid w:val="000C605D"/>
     <w:rsid w:val="000C6311"/>
     <w:rsid w:val="000C6638"/>
     <w:rsid w:val="000C67AA"/>
     <w:rsid w:val="000C6B7D"/>
     <w:rsid w:val="000C7238"/>
     <w:rsid w:val="000C7745"/>
     <w:rsid w:val="000C7C17"/>
     <w:rsid w:val="000C7CAE"/>
     <w:rsid w:val="000D042A"/>
     <w:rsid w:val="000D0885"/>
     <w:rsid w:val="000D0AB7"/>
     <w:rsid w:val="000D0BFB"/>
     <w:rsid w:val="000D0EBC"/>
     <w:rsid w:val="000D2791"/>
-    <w:rsid w:val="000D32D6"/>
     <w:rsid w:val="000D3416"/>
     <w:rsid w:val="000D3AA9"/>
     <w:rsid w:val="000D3B8B"/>
     <w:rsid w:val="000D3F6F"/>
     <w:rsid w:val="000D4A01"/>
     <w:rsid w:val="000D4C5B"/>
     <w:rsid w:val="000D53CE"/>
     <w:rsid w:val="000D6415"/>
     <w:rsid w:val="000D6783"/>
     <w:rsid w:val="000D791D"/>
     <w:rsid w:val="000D7AED"/>
     <w:rsid w:val="000D7D93"/>
     <w:rsid w:val="000D7EC7"/>
     <w:rsid w:val="000D7F86"/>
     <w:rsid w:val="000E00B2"/>
     <w:rsid w:val="000E01F2"/>
     <w:rsid w:val="000E0FD9"/>
     <w:rsid w:val="000E15DA"/>
     <w:rsid w:val="000E18B8"/>
     <w:rsid w:val="000E1BBC"/>
     <w:rsid w:val="000E206F"/>
     <w:rsid w:val="000E2363"/>
     <w:rsid w:val="000E2A8A"/>
     <w:rsid w:val="000E2C31"/>
     <w:rsid w:val="000E2FB5"/>
     <w:rsid w:val="000E3475"/>
     <w:rsid w:val="000E38FF"/>
     <w:rsid w:val="000E4DFE"/>
     <w:rsid w:val="000E4F51"/>
     <w:rsid w:val="000E53F2"/>
     <w:rsid w:val="000E5A22"/>
     <w:rsid w:val="000E5B0D"/>
     <w:rsid w:val="000E6D19"/>
     <w:rsid w:val="000E6E1B"/>
     <w:rsid w:val="000E6EDB"/>
     <w:rsid w:val="000E7612"/>
+    <w:rsid w:val="000E7789"/>
     <w:rsid w:val="000F0012"/>
     <w:rsid w:val="000F02A0"/>
     <w:rsid w:val="000F0512"/>
     <w:rsid w:val="000F09A0"/>
     <w:rsid w:val="000F101A"/>
     <w:rsid w:val="000F1C72"/>
     <w:rsid w:val="000F1C7B"/>
     <w:rsid w:val="000F20F9"/>
     <w:rsid w:val="000F2403"/>
     <w:rsid w:val="000F26E4"/>
     <w:rsid w:val="000F27DA"/>
     <w:rsid w:val="000F315F"/>
     <w:rsid w:val="000F3420"/>
     <w:rsid w:val="000F3ABD"/>
     <w:rsid w:val="000F4CFD"/>
     <w:rsid w:val="000F508C"/>
     <w:rsid w:val="000F5289"/>
     <w:rsid w:val="000F5A6B"/>
     <w:rsid w:val="000F5B1C"/>
     <w:rsid w:val="000F5C8C"/>
     <w:rsid w:val="000F5D65"/>
     <w:rsid w:val="000F736F"/>
     <w:rsid w:val="000F7473"/>
     <w:rsid w:val="000F786C"/>
     <w:rsid w:val="000F7A7B"/>
     <w:rsid w:val="00100083"/>
     <w:rsid w:val="0010017A"/>
     <w:rsid w:val="001001D6"/>
     <w:rsid w:val="001009CD"/>
     <w:rsid w:val="00100B9D"/>
     <w:rsid w:val="00100C74"/>
     <w:rsid w:val="00101A6B"/>
     <w:rsid w:val="00101BFE"/>
     <w:rsid w:val="0010217A"/>
     <w:rsid w:val="00102846"/>
     <w:rsid w:val="001029FA"/>
     <w:rsid w:val="00102D44"/>
+    <w:rsid w:val="00103128"/>
     <w:rsid w:val="00103306"/>
     <w:rsid w:val="001034A0"/>
     <w:rsid w:val="00103AD2"/>
     <w:rsid w:val="00103B24"/>
     <w:rsid w:val="00103BC0"/>
     <w:rsid w:val="0010416C"/>
     <w:rsid w:val="00104331"/>
     <w:rsid w:val="00104389"/>
     <w:rsid w:val="00104FB0"/>
     <w:rsid w:val="001056F3"/>
     <w:rsid w:val="00105F69"/>
     <w:rsid w:val="0010607B"/>
     <w:rsid w:val="001064F3"/>
     <w:rsid w:val="001065D1"/>
     <w:rsid w:val="00106D4B"/>
     <w:rsid w:val="00107713"/>
     <w:rsid w:val="00110924"/>
     <w:rsid w:val="00110C00"/>
     <w:rsid w:val="0011113F"/>
     <w:rsid w:val="00111442"/>
     <w:rsid w:val="00111D77"/>
     <w:rsid w:val="001129F1"/>
     <w:rsid w:val="00112FE3"/>
     <w:rsid w:val="001135E6"/>
     <w:rsid w:val="00114391"/>
     <w:rsid w:val="00114AF1"/>
     <w:rsid w:val="0011521F"/>
     <w:rsid w:val="0011538C"/>
     <w:rsid w:val="0011590A"/>
     <w:rsid w:val="00115E59"/>
-    <w:rsid w:val="00116921"/>
     <w:rsid w:val="0011796D"/>
     <w:rsid w:val="00120F44"/>
     <w:rsid w:val="00121286"/>
     <w:rsid w:val="00121880"/>
     <w:rsid w:val="00121D7D"/>
     <w:rsid w:val="0012223E"/>
     <w:rsid w:val="00122950"/>
     <w:rsid w:val="00122B93"/>
     <w:rsid w:val="00122C06"/>
     <w:rsid w:val="00122D1A"/>
     <w:rsid w:val="00123848"/>
     <w:rsid w:val="00123912"/>
     <w:rsid w:val="00123B5B"/>
     <w:rsid w:val="00123D0D"/>
     <w:rsid w:val="00125E04"/>
     <w:rsid w:val="001264C7"/>
     <w:rsid w:val="00127193"/>
     <w:rsid w:val="00127AFA"/>
     <w:rsid w:val="00127FD4"/>
     <w:rsid w:val="00130AC6"/>
     <w:rsid w:val="00130D27"/>
     <w:rsid w:val="00131163"/>
     <w:rsid w:val="00131A96"/>
     <w:rsid w:val="00131CA7"/>
     <w:rsid w:val="00131CAD"/>
     <w:rsid w:val="00132369"/>
     <w:rsid w:val="00132AB1"/>
     <w:rsid w:val="00132BE4"/>
     <w:rsid w:val="00132CCA"/>
     <w:rsid w:val="00132F1B"/>
     <w:rsid w:val="00133BD2"/>
     <w:rsid w:val="00133FCC"/>
     <w:rsid w:val="001342C4"/>
     <w:rsid w:val="0013489D"/>
     <w:rsid w:val="00134C50"/>
     <w:rsid w:val="0013557C"/>
     <w:rsid w:val="00135778"/>
     <w:rsid w:val="00135C85"/>
     <w:rsid w:val="0013623D"/>
     <w:rsid w:val="00136465"/>
     <w:rsid w:val="001368F6"/>
+    <w:rsid w:val="00136AA4"/>
     <w:rsid w:val="00136B98"/>
     <w:rsid w:val="00136C2C"/>
     <w:rsid w:val="00136CE0"/>
     <w:rsid w:val="0013718E"/>
     <w:rsid w:val="0013751E"/>
     <w:rsid w:val="001379CE"/>
     <w:rsid w:val="00137C29"/>
     <w:rsid w:val="00137CD7"/>
     <w:rsid w:val="00137D11"/>
     <w:rsid w:val="00137F66"/>
     <w:rsid w:val="0014061A"/>
     <w:rsid w:val="00140897"/>
+    <w:rsid w:val="00140FEC"/>
     <w:rsid w:val="00141122"/>
     <w:rsid w:val="00141423"/>
     <w:rsid w:val="00141B22"/>
     <w:rsid w:val="00142038"/>
     <w:rsid w:val="001421DB"/>
     <w:rsid w:val="001421E7"/>
     <w:rsid w:val="0014286D"/>
     <w:rsid w:val="001428C8"/>
     <w:rsid w:val="00142AD3"/>
     <w:rsid w:val="00142C52"/>
     <w:rsid w:val="00142DB3"/>
     <w:rsid w:val="00142E5F"/>
     <w:rsid w:val="00142E6F"/>
     <w:rsid w:val="00142EF4"/>
     <w:rsid w:val="00143BE9"/>
     <w:rsid w:val="0014405E"/>
     <w:rsid w:val="001448F6"/>
     <w:rsid w:val="00144CE0"/>
     <w:rsid w:val="00144FFD"/>
-    <w:rsid w:val="0014600C"/>
     <w:rsid w:val="00146738"/>
     <w:rsid w:val="00146849"/>
     <w:rsid w:val="00146918"/>
     <w:rsid w:val="00146C73"/>
     <w:rsid w:val="00147170"/>
     <w:rsid w:val="00147ADF"/>
     <w:rsid w:val="00147CE6"/>
     <w:rsid w:val="00150B31"/>
     <w:rsid w:val="00150C1C"/>
     <w:rsid w:val="00151651"/>
     <w:rsid w:val="00152223"/>
     <w:rsid w:val="00152C5B"/>
     <w:rsid w:val="00152E47"/>
+    <w:rsid w:val="0015311D"/>
     <w:rsid w:val="0015371F"/>
     <w:rsid w:val="00153782"/>
     <w:rsid w:val="00153BC2"/>
     <w:rsid w:val="00153E3E"/>
     <w:rsid w:val="00153E53"/>
     <w:rsid w:val="00153E61"/>
     <w:rsid w:val="001540B1"/>
     <w:rsid w:val="00154D0B"/>
     <w:rsid w:val="00155021"/>
     <w:rsid w:val="0015569F"/>
     <w:rsid w:val="0015598E"/>
     <w:rsid w:val="00155B53"/>
     <w:rsid w:val="00155B73"/>
     <w:rsid w:val="001569FB"/>
     <w:rsid w:val="00156A0D"/>
     <w:rsid w:val="00156B57"/>
     <w:rsid w:val="00156E13"/>
     <w:rsid w:val="00156E4E"/>
     <w:rsid w:val="001571D6"/>
     <w:rsid w:val="001579A5"/>
     <w:rsid w:val="001609D6"/>
     <w:rsid w:val="00160DE4"/>
     <w:rsid w:val="00160E80"/>
     <w:rsid w:val="0016102A"/>
     <w:rsid w:val="00161055"/>
@@ -7899,50 +7159,51 @@
     <w:rsid w:val="00194DD9"/>
     <w:rsid w:val="001951FB"/>
     <w:rsid w:val="0019549A"/>
     <w:rsid w:val="00195D8C"/>
     <w:rsid w:val="001961B4"/>
     <w:rsid w:val="00196F79"/>
     <w:rsid w:val="001975E0"/>
     <w:rsid w:val="001978FA"/>
     <w:rsid w:val="001978FC"/>
     <w:rsid w:val="001A02CC"/>
     <w:rsid w:val="001A04C2"/>
     <w:rsid w:val="001A06B0"/>
     <w:rsid w:val="001A0769"/>
     <w:rsid w:val="001A089E"/>
     <w:rsid w:val="001A0C40"/>
     <w:rsid w:val="001A10C5"/>
     <w:rsid w:val="001A12F7"/>
     <w:rsid w:val="001A1723"/>
     <w:rsid w:val="001A19C5"/>
     <w:rsid w:val="001A22A0"/>
     <w:rsid w:val="001A25B2"/>
     <w:rsid w:val="001A27CA"/>
     <w:rsid w:val="001A2866"/>
     <w:rsid w:val="001A28F9"/>
     <w:rsid w:val="001A29D7"/>
+    <w:rsid w:val="001A2DA9"/>
     <w:rsid w:val="001A38A0"/>
     <w:rsid w:val="001A3AD0"/>
     <w:rsid w:val="001A3F15"/>
     <w:rsid w:val="001A3F70"/>
     <w:rsid w:val="001A41B2"/>
     <w:rsid w:val="001A4445"/>
     <w:rsid w:val="001A48CD"/>
     <w:rsid w:val="001A4E17"/>
     <w:rsid w:val="001A50AC"/>
     <w:rsid w:val="001A5812"/>
     <w:rsid w:val="001A608A"/>
     <w:rsid w:val="001A6128"/>
     <w:rsid w:val="001A6201"/>
     <w:rsid w:val="001A6315"/>
     <w:rsid w:val="001A6CE2"/>
     <w:rsid w:val="001A7F57"/>
     <w:rsid w:val="001B0531"/>
     <w:rsid w:val="001B093F"/>
     <w:rsid w:val="001B0C9F"/>
     <w:rsid w:val="001B0E52"/>
     <w:rsid w:val="001B1DF5"/>
     <w:rsid w:val="001B1E09"/>
     <w:rsid w:val="001B2045"/>
     <w:rsid w:val="001B2225"/>
     <w:rsid w:val="001B255D"/>
@@ -8019,386 +7280,382 @@
     <w:rsid w:val="001E39DB"/>
     <w:rsid w:val="001E39DD"/>
     <w:rsid w:val="001E3A5E"/>
     <w:rsid w:val="001E3D67"/>
     <w:rsid w:val="001E3DF2"/>
     <w:rsid w:val="001E4178"/>
     <w:rsid w:val="001E462E"/>
     <w:rsid w:val="001E4E50"/>
     <w:rsid w:val="001E5414"/>
     <w:rsid w:val="001E5EC3"/>
     <w:rsid w:val="001E5F1A"/>
     <w:rsid w:val="001E6581"/>
     <w:rsid w:val="001E66DA"/>
     <w:rsid w:val="001E66ED"/>
     <w:rsid w:val="001E6C37"/>
     <w:rsid w:val="001E7082"/>
     <w:rsid w:val="001E775D"/>
     <w:rsid w:val="001E7953"/>
     <w:rsid w:val="001F0048"/>
     <w:rsid w:val="001F0A71"/>
     <w:rsid w:val="001F0D54"/>
     <w:rsid w:val="001F104C"/>
     <w:rsid w:val="001F1303"/>
     <w:rsid w:val="001F132D"/>
     <w:rsid w:val="001F24BA"/>
-    <w:rsid w:val="001F309F"/>
     <w:rsid w:val="001F3A2D"/>
     <w:rsid w:val="001F4B96"/>
     <w:rsid w:val="001F512D"/>
     <w:rsid w:val="001F5346"/>
     <w:rsid w:val="001F5A3A"/>
     <w:rsid w:val="001F5E8E"/>
     <w:rsid w:val="001F6404"/>
     <w:rsid w:val="001F6512"/>
     <w:rsid w:val="001F680F"/>
     <w:rsid w:val="001F6B26"/>
     <w:rsid w:val="001F6D9E"/>
     <w:rsid w:val="002001DD"/>
     <w:rsid w:val="00200615"/>
     <w:rsid w:val="002024AA"/>
     <w:rsid w:val="00202F62"/>
     <w:rsid w:val="00203693"/>
     <w:rsid w:val="00203913"/>
     <w:rsid w:val="00203FC3"/>
     <w:rsid w:val="0020478D"/>
     <w:rsid w:val="00204B3F"/>
     <w:rsid w:val="00204C5A"/>
     <w:rsid w:val="0020501D"/>
     <w:rsid w:val="0020510E"/>
     <w:rsid w:val="00205200"/>
     <w:rsid w:val="00205439"/>
     <w:rsid w:val="0020553C"/>
+    <w:rsid w:val="00205598"/>
     <w:rsid w:val="00205955"/>
     <w:rsid w:val="00205CC3"/>
     <w:rsid w:val="00206217"/>
     <w:rsid w:val="002062AD"/>
     <w:rsid w:val="00206606"/>
     <w:rsid w:val="0020681D"/>
     <w:rsid w:val="00207384"/>
-    <w:rsid w:val="00207E44"/>
     <w:rsid w:val="00207EC2"/>
     <w:rsid w:val="00207F3E"/>
     <w:rsid w:val="002100F8"/>
     <w:rsid w:val="00210245"/>
     <w:rsid w:val="00210419"/>
     <w:rsid w:val="002108BD"/>
     <w:rsid w:val="00210B65"/>
     <w:rsid w:val="00210ED0"/>
     <w:rsid w:val="002115D6"/>
     <w:rsid w:val="0021219F"/>
-    <w:rsid w:val="0021223D"/>
     <w:rsid w:val="002124A6"/>
     <w:rsid w:val="00212D82"/>
     <w:rsid w:val="002136C3"/>
     <w:rsid w:val="00214109"/>
     <w:rsid w:val="002149F9"/>
     <w:rsid w:val="00214FCF"/>
     <w:rsid w:val="002157AB"/>
     <w:rsid w:val="00215C91"/>
     <w:rsid w:val="00216006"/>
     <w:rsid w:val="00216089"/>
     <w:rsid w:val="0021653B"/>
     <w:rsid w:val="00216EF9"/>
     <w:rsid w:val="00217870"/>
     <w:rsid w:val="00217C9C"/>
     <w:rsid w:val="00217F89"/>
     <w:rsid w:val="00221400"/>
     <w:rsid w:val="002214B7"/>
     <w:rsid w:val="002214C6"/>
     <w:rsid w:val="002219B3"/>
     <w:rsid w:val="00221A40"/>
     <w:rsid w:val="00221B35"/>
-    <w:rsid w:val="00221E29"/>
     <w:rsid w:val="00222322"/>
     <w:rsid w:val="00222551"/>
+    <w:rsid w:val="00222968"/>
     <w:rsid w:val="00222B1B"/>
     <w:rsid w:val="00222B29"/>
     <w:rsid w:val="002237B1"/>
     <w:rsid w:val="0022386E"/>
     <w:rsid w:val="00224953"/>
     <w:rsid w:val="00224AA0"/>
     <w:rsid w:val="00224CDC"/>
     <w:rsid w:val="0022508B"/>
     <w:rsid w:val="002257D5"/>
     <w:rsid w:val="0022581F"/>
     <w:rsid w:val="00225B49"/>
     <w:rsid w:val="0022702B"/>
     <w:rsid w:val="00227706"/>
     <w:rsid w:val="002279FE"/>
     <w:rsid w:val="00227AF7"/>
     <w:rsid w:val="00227F5C"/>
     <w:rsid w:val="002301F5"/>
     <w:rsid w:val="00230A22"/>
     <w:rsid w:val="00230FD5"/>
-    <w:rsid w:val="00231577"/>
     <w:rsid w:val="00231EA1"/>
     <w:rsid w:val="0023210B"/>
     <w:rsid w:val="00232223"/>
     <w:rsid w:val="00232C12"/>
     <w:rsid w:val="00232C1A"/>
     <w:rsid w:val="0023302E"/>
     <w:rsid w:val="0023345A"/>
     <w:rsid w:val="00233B6C"/>
     <w:rsid w:val="002343DD"/>
     <w:rsid w:val="002348B5"/>
     <w:rsid w:val="00234FFF"/>
     <w:rsid w:val="002353CA"/>
     <w:rsid w:val="00235817"/>
     <w:rsid w:val="00236347"/>
     <w:rsid w:val="0023667D"/>
     <w:rsid w:val="00236744"/>
+    <w:rsid w:val="00236B78"/>
     <w:rsid w:val="00236D78"/>
     <w:rsid w:val="0023732B"/>
     <w:rsid w:val="00237341"/>
     <w:rsid w:val="00237357"/>
     <w:rsid w:val="0023798B"/>
     <w:rsid w:val="00237E7D"/>
     <w:rsid w:val="0024010D"/>
     <w:rsid w:val="0024056F"/>
     <w:rsid w:val="0024111A"/>
     <w:rsid w:val="00241229"/>
     <w:rsid w:val="00241BB9"/>
     <w:rsid w:val="002428CF"/>
     <w:rsid w:val="002428F5"/>
     <w:rsid w:val="00242A3D"/>
     <w:rsid w:val="00242BB2"/>
     <w:rsid w:val="00242E39"/>
     <w:rsid w:val="00243000"/>
     <w:rsid w:val="0024346E"/>
     <w:rsid w:val="00243838"/>
     <w:rsid w:val="00243F24"/>
     <w:rsid w:val="00244380"/>
     <w:rsid w:val="00244DAD"/>
     <w:rsid w:val="00244EF0"/>
     <w:rsid w:val="002451BA"/>
     <w:rsid w:val="0024539F"/>
     <w:rsid w:val="00245B16"/>
     <w:rsid w:val="00245EB0"/>
     <w:rsid w:val="00245F09"/>
     <w:rsid w:val="002460EC"/>
     <w:rsid w:val="00246424"/>
     <w:rsid w:val="002466C2"/>
     <w:rsid w:val="002471DB"/>
     <w:rsid w:val="0024737E"/>
     <w:rsid w:val="00247979"/>
     <w:rsid w:val="00247E4D"/>
     <w:rsid w:val="0025032C"/>
     <w:rsid w:val="00250492"/>
     <w:rsid w:val="0025060B"/>
     <w:rsid w:val="00250936"/>
     <w:rsid w:val="00250D1D"/>
     <w:rsid w:val="002510EA"/>
     <w:rsid w:val="002512B6"/>
     <w:rsid w:val="00251561"/>
     <w:rsid w:val="00251577"/>
     <w:rsid w:val="00251789"/>
     <w:rsid w:val="002517B6"/>
     <w:rsid w:val="00252AA0"/>
+    <w:rsid w:val="00252D08"/>
     <w:rsid w:val="00252E03"/>
     <w:rsid w:val="002532C4"/>
     <w:rsid w:val="00253A88"/>
     <w:rsid w:val="00254958"/>
     <w:rsid w:val="00254AEC"/>
     <w:rsid w:val="00254B1C"/>
     <w:rsid w:val="0025557B"/>
-    <w:rsid w:val="0025596A"/>
     <w:rsid w:val="00255B96"/>
     <w:rsid w:val="00255C43"/>
     <w:rsid w:val="00255FC2"/>
     <w:rsid w:val="00256583"/>
     <w:rsid w:val="00257081"/>
     <w:rsid w:val="00257470"/>
     <w:rsid w:val="002574CA"/>
     <w:rsid w:val="0026004B"/>
     <w:rsid w:val="00260784"/>
     <w:rsid w:val="00260FDA"/>
     <w:rsid w:val="00261358"/>
     <w:rsid w:val="00261BD8"/>
     <w:rsid w:val="002620C2"/>
     <w:rsid w:val="002623A2"/>
     <w:rsid w:val="00262466"/>
     <w:rsid w:val="002626F2"/>
     <w:rsid w:val="0026277B"/>
     <w:rsid w:val="00262BFD"/>
     <w:rsid w:val="00262D9A"/>
     <w:rsid w:val="00263530"/>
     <w:rsid w:val="0026555E"/>
     <w:rsid w:val="0026585B"/>
     <w:rsid w:val="00265E99"/>
+    <w:rsid w:val="00266258"/>
     <w:rsid w:val="002666DD"/>
     <w:rsid w:val="00266ECA"/>
     <w:rsid w:val="00267723"/>
     <w:rsid w:val="00267D87"/>
     <w:rsid w:val="00267EE3"/>
     <w:rsid w:val="00267F44"/>
     <w:rsid w:val="002703E7"/>
     <w:rsid w:val="0027134E"/>
     <w:rsid w:val="002716E9"/>
     <w:rsid w:val="00271CD2"/>
     <w:rsid w:val="00271D21"/>
     <w:rsid w:val="00272269"/>
     <w:rsid w:val="00272B45"/>
     <w:rsid w:val="00272DAE"/>
     <w:rsid w:val="002734C6"/>
     <w:rsid w:val="00273B5A"/>
     <w:rsid w:val="0027413C"/>
     <w:rsid w:val="00274631"/>
     <w:rsid w:val="00274A3A"/>
     <w:rsid w:val="0027524E"/>
     <w:rsid w:val="0027536D"/>
     <w:rsid w:val="00275575"/>
     <w:rsid w:val="002758BA"/>
     <w:rsid w:val="00276D66"/>
     <w:rsid w:val="002770C2"/>
     <w:rsid w:val="00277186"/>
     <w:rsid w:val="002801ED"/>
     <w:rsid w:val="002804EB"/>
     <w:rsid w:val="00280535"/>
     <w:rsid w:val="0028062D"/>
     <w:rsid w:val="00280FD4"/>
     <w:rsid w:val="0028102F"/>
     <w:rsid w:val="0028169C"/>
     <w:rsid w:val="00281C36"/>
     <w:rsid w:val="00281DDA"/>
     <w:rsid w:val="00282815"/>
     <w:rsid w:val="00282CB7"/>
     <w:rsid w:val="00282D90"/>
     <w:rsid w:val="00282E7A"/>
     <w:rsid w:val="002834E7"/>
     <w:rsid w:val="00283BA9"/>
     <w:rsid w:val="00283BF9"/>
+    <w:rsid w:val="00283C51"/>
     <w:rsid w:val="00284443"/>
     <w:rsid w:val="0028455B"/>
     <w:rsid w:val="00284874"/>
     <w:rsid w:val="00284EE9"/>
     <w:rsid w:val="00285066"/>
     <w:rsid w:val="00285653"/>
     <w:rsid w:val="002857F1"/>
     <w:rsid w:val="00285AEF"/>
     <w:rsid w:val="00285CE3"/>
     <w:rsid w:val="00285CE6"/>
     <w:rsid w:val="00285E25"/>
     <w:rsid w:val="00286350"/>
     <w:rsid w:val="00286F48"/>
     <w:rsid w:val="002872EA"/>
     <w:rsid w:val="0028750A"/>
     <w:rsid w:val="00287A92"/>
     <w:rsid w:val="002909DC"/>
     <w:rsid w:val="00290AD3"/>
     <w:rsid w:val="0029111D"/>
     <w:rsid w:val="002916BD"/>
     <w:rsid w:val="002916FB"/>
     <w:rsid w:val="00291E9D"/>
     <w:rsid w:val="00291FB7"/>
     <w:rsid w:val="002921BF"/>
     <w:rsid w:val="0029244D"/>
     <w:rsid w:val="0029258A"/>
     <w:rsid w:val="0029281A"/>
-    <w:rsid w:val="0029333C"/>
     <w:rsid w:val="0029380D"/>
     <w:rsid w:val="00294221"/>
     <w:rsid w:val="00294431"/>
     <w:rsid w:val="00294495"/>
     <w:rsid w:val="00294899"/>
     <w:rsid w:val="00295475"/>
     <w:rsid w:val="00296035"/>
     <w:rsid w:val="00296E6F"/>
     <w:rsid w:val="00296F59"/>
     <w:rsid w:val="0029709B"/>
     <w:rsid w:val="00297387"/>
     <w:rsid w:val="00297674"/>
     <w:rsid w:val="00297BAA"/>
     <w:rsid w:val="002A0AD6"/>
     <w:rsid w:val="002A0AF2"/>
     <w:rsid w:val="002A0AFA"/>
     <w:rsid w:val="002A0E01"/>
     <w:rsid w:val="002A11DD"/>
     <w:rsid w:val="002A1715"/>
     <w:rsid w:val="002A209F"/>
     <w:rsid w:val="002A20D2"/>
     <w:rsid w:val="002A2552"/>
     <w:rsid w:val="002A2899"/>
     <w:rsid w:val="002A2FB1"/>
     <w:rsid w:val="002A3300"/>
     <w:rsid w:val="002A362C"/>
     <w:rsid w:val="002A39EA"/>
     <w:rsid w:val="002A4042"/>
     <w:rsid w:val="002A419B"/>
     <w:rsid w:val="002A4372"/>
     <w:rsid w:val="002A4758"/>
     <w:rsid w:val="002A4BBA"/>
     <w:rsid w:val="002A55BA"/>
     <w:rsid w:val="002A5922"/>
     <w:rsid w:val="002A5FE3"/>
     <w:rsid w:val="002A6245"/>
-    <w:rsid w:val="002A6481"/>
     <w:rsid w:val="002A6867"/>
     <w:rsid w:val="002A6FE4"/>
     <w:rsid w:val="002A7AD2"/>
     <w:rsid w:val="002B0EB9"/>
     <w:rsid w:val="002B16A2"/>
     <w:rsid w:val="002B1AF0"/>
     <w:rsid w:val="002B1D7C"/>
     <w:rsid w:val="002B1E23"/>
     <w:rsid w:val="002B2010"/>
     <w:rsid w:val="002B23A6"/>
     <w:rsid w:val="002B2403"/>
     <w:rsid w:val="002B29A0"/>
     <w:rsid w:val="002B2AE2"/>
     <w:rsid w:val="002B3D14"/>
     <w:rsid w:val="002B40AA"/>
     <w:rsid w:val="002B4F77"/>
     <w:rsid w:val="002B5187"/>
-    <w:rsid w:val="002B52C6"/>
     <w:rsid w:val="002B53A8"/>
     <w:rsid w:val="002B5D3A"/>
     <w:rsid w:val="002B6590"/>
     <w:rsid w:val="002B69D6"/>
     <w:rsid w:val="002B69F2"/>
     <w:rsid w:val="002B6EA1"/>
     <w:rsid w:val="002B7150"/>
     <w:rsid w:val="002B746E"/>
     <w:rsid w:val="002B751A"/>
     <w:rsid w:val="002B7666"/>
     <w:rsid w:val="002C037B"/>
     <w:rsid w:val="002C0D7E"/>
     <w:rsid w:val="002C10C6"/>
     <w:rsid w:val="002C1719"/>
     <w:rsid w:val="002C1729"/>
     <w:rsid w:val="002C222F"/>
     <w:rsid w:val="002C2415"/>
     <w:rsid w:val="002C2545"/>
     <w:rsid w:val="002C2B59"/>
     <w:rsid w:val="002C2F9B"/>
     <w:rsid w:val="002C2FEB"/>
     <w:rsid w:val="002C3143"/>
     <w:rsid w:val="002C314B"/>
     <w:rsid w:val="002C34A3"/>
     <w:rsid w:val="002C3581"/>
     <w:rsid w:val="002C35D0"/>
-    <w:rsid w:val="002C3870"/>
     <w:rsid w:val="002C3CFF"/>
     <w:rsid w:val="002C3EA0"/>
     <w:rsid w:val="002C44D0"/>
     <w:rsid w:val="002C509E"/>
     <w:rsid w:val="002C524A"/>
     <w:rsid w:val="002C52C6"/>
     <w:rsid w:val="002C551E"/>
     <w:rsid w:val="002C5F91"/>
     <w:rsid w:val="002C6469"/>
     <w:rsid w:val="002C666F"/>
     <w:rsid w:val="002C6839"/>
     <w:rsid w:val="002C68F5"/>
     <w:rsid w:val="002C6A14"/>
     <w:rsid w:val="002C6C8B"/>
     <w:rsid w:val="002C6DEA"/>
     <w:rsid w:val="002C7264"/>
     <w:rsid w:val="002C77D0"/>
     <w:rsid w:val="002D0251"/>
     <w:rsid w:val="002D1402"/>
     <w:rsid w:val="002D1529"/>
     <w:rsid w:val="002D166F"/>
     <w:rsid w:val="002D1896"/>
     <w:rsid w:val="002D1B83"/>
     <w:rsid w:val="002D1F44"/>
     <w:rsid w:val="002D25C8"/>
@@ -8414,138 +7671,135 @@
     <w:rsid w:val="002D4E61"/>
     <w:rsid w:val="002D517D"/>
     <w:rsid w:val="002D567D"/>
     <w:rsid w:val="002D5C1D"/>
     <w:rsid w:val="002D5DAC"/>
     <w:rsid w:val="002D636F"/>
     <w:rsid w:val="002D65D2"/>
     <w:rsid w:val="002D6670"/>
     <w:rsid w:val="002D6D4E"/>
     <w:rsid w:val="002D6DE5"/>
     <w:rsid w:val="002D7780"/>
     <w:rsid w:val="002D7927"/>
     <w:rsid w:val="002D7D62"/>
     <w:rsid w:val="002D7D6B"/>
     <w:rsid w:val="002D7E26"/>
     <w:rsid w:val="002E0B5A"/>
     <w:rsid w:val="002E13CE"/>
     <w:rsid w:val="002E15D9"/>
     <w:rsid w:val="002E1789"/>
     <w:rsid w:val="002E1B49"/>
     <w:rsid w:val="002E216D"/>
     <w:rsid w:val="002E2919"/>
     <w:rsid w:val="002E2CF4"/>
     <w:rsid w:val="002E336D"/>
     <w:rsid w:val="002E3FA3"/>
-    <w:rsid w:val="002E4C45"/>
     <w:rsid w:val="002E51B5"/>
     <w:rsid w:val="002E527D"/>
     <w:rsid w:val="002E599C"/>
     <w:rsid w:val="002E5E2C"/>
     <w:rsid w:val="002E5F36"/>
     <w:rsid w:val="002E6B4A"/>
     <w:rsid w:val="002E6DA6"/>
     <w:rsid w:val="002E6ECC"/>
     <w:rsid w:val="002E722B"/>
     <w:rsid w:val="002E779A"/>
     <w:rsid w:val="002E7F69"/>
     <w:rsid w:val="002F03AA"/>
     <w:rsid w:val="002F0513"/>
     <w:rsid w:val="002F0A29"/>
     <w:rsid w:val="002F0B26"/>
     <w:rsid w:val="002F0BDB"/>
     <w:rsid w:val="002F0DCF"/>
     <w:rsid w:val="002F1667"/>
     <w:rsid w:val="002F1918"/>
     <w:rsid w:val="002F2255"/>
     <w:rsid w:val="002F2516"/>
     <w:rsid w:val="002F2663"/>
     <w:rsid w:val="002F2773"/>
     <w:rsid w:val="002F2BB0"/>
     <w:rsid w:val="002F3077"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F3B3E"/>
     <w:rsid w:val="002F3CEC"/>
     <w:rsid w:val="002F47FA"/>
     <w:rsid w:val="002F67E2"/>
     <w:rsid w:val="002F7504"/>
     <w:rsid w:val="002F77F6"/>
     <w:rsid w:val="002F7944"/>
     <w:rsid w:val="002F7B24"/>
     <w:rsid w:val="002F7BD7"/>
     <w:rsid w:val="003002B0"/>
     <w:rsid w:val="00300748"/>
     <w:rsid w:val="00301091"/>
     <w:rsid w:val="00301111"/>
     <w:rsid w:val="0030115A"/>
     <w:rsid w:val="0030161B"/>
     <w:rsid w:val="003016EB"/>
     <w:rsid w:val="00301E33"/>
     <w:rsid w:val="00302C0E"/>
-    <w:rsid w:val="0030346D"/>
     <w:rsid w:val="00303793"/>
     <w:rsid w:val="00303A03"/>
     <w:rsid w:val="00303DF4"/>
     <w:rsid w:val="003042A2"/>
     <w:rsid w:val="0030442E"/>
     <w:rsid w:val="0030450E"/>
     <w:rsid w:val="00304819"/>
     <w:rsid w:val="0030483D"/>
     <w:rsid w:val="00305327"/>
     <w:rsid w:val="00305372"/>
     <w:rsid w:val="00305B6A"/>
     <w:rsid w:val="00305FC8"/>
     <w:rsid w:val="00306AF5"/>
     <w:rsid w:val="00306B5D"/>
     <w:rsid w:val="00306C22"/>
     <w:rsid w:val="00307357"/>
     <w:rsid w:val="0030777B"/>
     <w:rsid w:val="003078A1"/>
     <w:rsid w:val="00310873"/>
     <w:rsid w:val="0031088F"/>
     <w:rsid w:val="0031097B"/>
     <w:rsid w:val="00310C00"/>
     <w:rsid w:val="003113E7"/>
     <w:rsid w:val="00311F6D"/>
     <w:rsid w:val="00312C05"/>
     <w:rsid w:val="00312C74"/>
     <w:rsid w:val="00312FC5"/>
-    <w:rsid w:val="00313320"/>
     <w:rsid w:val="0031334C"/>
     <w:rsid w:val="003139D8"/>
     <w:rsid w:val="00313AC3"/>
     <w:rsid w:val="00314147"/>
     <w:rsid w:val="003142B8"/>
     <w:rsid w:val="00314448"/>
     <w:rsid w:val="00314D45"/>
     <w:rsid w:val="00314E66"/>
     <w:rsid w:val="0031538C"/>
     <w:rsid w:val="00315E15"/>
     <w:rsid w:val="00316215"/>
+    <w:rsid w:val="003164C0"/>
     <w:rsid w:val="003165FF"/>
     <w:rsid w:val="00316979"/>
-    <w:rsid w:val="00316A5B"/>
     <w:rsid w:val="00316B08"/>
     <w:rsid w:val="003171AA"/>
     <w:rsid w:val="003175CE"/>
     <w:rsid w:val="003177F2"/>
     <w:rsid w:val="00317810"/>
     <w:rsid w:val="00317AEB"/>
     <w:rsid w:val="00317C01"/>
     <w:rsid w:val="00317F01"/>
     <w:rsid w:val="0032008F"/>
     <w:rsid w:val="00320663"/>
     <w:rsid w:val="00320BD4"/>
     <w:rsid w:val="00321464"/>
     <w:rsid w:val="00321833"/>
     <w:rsid w:val="00321A31"/>
     <w:rsid w:val="00321CA1"/>
     <w:rsid w:val="00322206"/>
     <w:rsid w:val="0032232E"/>
     <w:rsid w:val="00322E07"/>
     <w:rsid w:val="00323385"/>
     <w:rsid w:val="0032351C"/>
     <w:rsid w:val="003235EA"/>
     <w:rsid w:val="003246CE"/>
     <w:rsid w:val="0032518E"/>
     <w:rsid w:val="00325246"/>
     <w:rsid w:val="003256A3"/>
@@ -8561,114 +7815,116 @@
     <w:rsid w:val="003274C8"/>
     <w:rsid w:val="003275D7"/>
     <w:rsid w:val="003305CA"/>
     <w:rsid w:val="003309FF"/>
     <w:rsid w:val="0033187D"/>
     <w:rsid w:val="00332170"/>
     <w:rsid w:val="0033222E"/>
     <w:rsid w:val="003327DC"/>
     <w:rsid w:val="00333300"/>
     <w:rsid w:val="003335DB"/>
     <w:rsid w:val="00333D51"/>
     <w:rsid w:val="0033462B"/>
     <w:rsid w:val="00334CDF"/>
     <w:rsid w:val="00335223"/>
     <w:rsid w:val="00335328"/>
     <w:rsid w:val="003358EC"/>
     <w:rsid w:val="00336159"/>
     <w:rsid w:val="003368A6"/>
     <w:rsid w:val="00336A44"/>
     <w:rsid w:val="003373DA"/>
     <w:rsid w:val="00337560"/>
     <w:rsid w:val="00337F91"/>
     <w:rsid w:val="003406ED"/>
     <w:rsid w:val="00340B89"/>
     <w:rsid w:val="00340D8F"/>
-    <w:rsid w:val="00340DFB"/>
     <w:rsid w:val="00340DFC"/>
     <w:rsid w:val="00341010"/>
     <w:rsid w:val="00341110"/>
     <w:rsid w:val="00341CE1"/>
     <w:rsid w:val="00341F36"/>
     <w:rsid w:val="003420FC"/>
     <w:rsid w:val="00342289"/>
     <w:rsid w:val="0034233C"/>
     <w:rsid w:val="0034242A"/>
     <w:rsid w:val="0034252E"/>
     <w:rsid w:val="00342BAF"/>
     <w:rsid w:val="00343AA2"/>
     <w:rsid w:val="00344B52"/>
     <w:rsid w:val="00344EEF"/>
     <w:rsid w:val="00345B8C"/>
     <w:rsid w:val="00345E43"/>
     <w:rsid w:val="00346403"/>
     <w:rsid w:val="0034644A"/>
     <w:rsid w:val="00346AAC"/>
     <w:rsid w:val="00346AEF"/>
     <w:rsid w:val="00346C6C"/>
     <w:rsid w:val="00346D2A"/>
     <w:rsid w:val="00347762"/>
     <w:rsid w:val="003506FD"/>
     <w:rsid w:val="00350701"/>
     <w:rsid w:val="003507A2"/>
     <w:rsid w:val="0035096E"/>
     <w:rsid w:val="00350E7F"/>
     <w:rsid w:val="00350F55"/>
     <w:rsid w:val="003512B6"/>
     <w:rsid w:val="00351442"/>
+    <w:rsid w:val="00351ADA"/>
     <w:rsid w:val="00352328"/>
     <w:rsid w:val="00353968"/>
     <w:rsid w:val="0035448D"/>
     <w:rsid w:val="003545DA"/>
     <w:rsid w:val="00354875"/>
     <w:rsid w:val="00354FEA"/>
     <w:rsid w:val="00355111"/>
     <w:rsid w:val="003555E1"/>
     <w:rsid w:val="003556D6"/>
     <w:rsid w:val="0035583C"/>
     <w:rsid w:val="00355A65"/>
     <w:rsid w:val="00356222"/>
     <w:rsid w:val="00356300"/>
     <w:rsid w:val="00356A53"/>
     <w:rsid w:val="0035702F"/>
     <w:rsid w:val="00357C1D"/>
+    <w:rsid w:val="0036073A"/>
     <w:rsid w:val="00360C98"/>
     <w:rsid w:val="00360EBE"/>
     <w:rsid w:val="00360FE1"/>
     <w:rsid w:val="00361059"/>
     <w:rsid w:val="003617AA"/>
     <w:rsid w:val="003618CD"/>
     <w:rsid w:val="00361F31"/>
     <w:rsid w:val="003621BE"/>
     <w:rsid w:val="00362339"/>
     <w:rsid w:val="00362492"/>
     <w:rsid w:val="003628A5"/>
     <w:rsid w:val="00362BEE"/>
     <w:rsid w:val="00362DD3"/>
     <w:rsid w:val="00363302"/>
     <w:rsid w:val="0036354F"/>
     <w:rsid w:val="00363857"/>
+    <w:rsid w:val="00363AE1"/>
     <w:rsid w:val="00363FA0"/>
     <w:rsid w:val="003643C3"/>
     <w:rsid w:val="003643F5"/>
     <w:rsid w:val="00364453"/>
     <w:rsid w:val="003644B7"/>
     <w:rsid w:val="00364984"/>
     <w:rsid w:val="00364D52"/>
     <w:rsid w:val="003650F8"/>
     <w:rsid w:val="00365359"/>
     <w:rsid w:val="003654E2"/>
     <w:rsid w:val="00365590"/>
     <w:rsid w:val="00365E1F"/>
     <w:rsid w:val="00366024"/>
     <w:rsid w:val="00366277"/>
     <w:rsid w:val="003662E2"/>
     <w:rsid w:val="00366890"/>
     <w:rsid w:val="003676C4"/>
     <w:rsid w:val="00367B24"/>
     <w:rsid w:val="00367F23"/>
     <w:rsid w:val="00370042"/>
     <w:rsid w:val="0037020E"/>
     <w:rsid w:val="0037058B"/>
     <w:rsid w:val="003706A5"/>
     <w:rsid w:val="003713CC"/>
     <w:rsid w:val="003719A5"/>
@@ -8703,119 +7959,116 @@
     <w:rsid w:val="00381DD3"/>
     <w:rsid w:val="00382A30"/>
     <w:rsid w:val="00383649"/>
     <w:rsid w:val="003837C8"/>
     <w:rsid w:val="00383820"/>
     <w:rsid w:val="00383A18"/>
     <w:rsid w:val="00384288"/>
     <w:rsid w:val="00384D2D"/>
     <w:rsid w:val="00385BB4"/>
     <w:rsid w:val="00385F50"/>
     <w:rsid w:val="00386890"/>
     <w:rsid w:val="00386E05"/>
     <w:rsid w:val="003877D2"/>
     <w:rsid w:val="00387C12"/>
     <w:rsid w:val="00387E13"/>
     <w:rsid w:val="003907E4"/>
     <w:rsid w:val="00390938"/>
     <w:rsid w:val="00391725"/>
     <w:rsid w:val="00391734"/>
     <w:rsid w:val="00391B57"/>
     <w:rsid w:val="00391E81"/>
     <w:rsid w:val="0039232E"/>
     <w:rsid w:val="0039274F"/>
     <w:rsid w:val="00392B7D"/>
     <w:rsid w:val="00392B9D"/>
+    <w:rsid w:val="00393157"/>
     <w:rsid w:val="003934B1"/>
     <w:rsid w:val="00393D44"/>
     <w:rsid w:val="00393E40"/>
     <w:rsid w:val="00393E71"/>
     <w:rsid w:val="003946BA"/>
     <w:rsid w:val="00394C54"/>
     <w:rsid w:val="00395024"/>
-    <w:rsid w:val="00395189"/>
     <w:rsid w:val="003952C9"/>
     <w:rsid w:val="0039560A"/>
     <w:rsid w:val="00395E0F"/>
     <w:rsid w:val="0039690F"/>
     <w:rsid w:val="003969E5"/>
     <w:rsid w:val="00396A60"/>
     <w:rsid w:val="00396BFB"/>
     <w:rsid w:val="0039736D"/>
     <w:rsid w:val="0039767B"/>
     <w:rsid w:val="00397711"/>
     <w:rsid w:val="00397771"/>
     <w:rsid w:val="003A0395"/>
     <w:rsid w:val="003A1197"/>
     <w:rsid w:val="003A1EBE"/>
     <w:rsid w:val="003A1FAD"/>
     <w:rsid w:val="003A24C5"/>
     <w:rsid w:val="003A250E"/>
     <w:rsid w:val="003A28F0"/>
-    <w:rsid w:val="003A30A3"/>
     <w:rsid w:val="003A394A"/>
     <w:rsid w:val="003A432E"/>
     <w:rsid w:val="003A4510"/>
     <w:rsid w:val="003A4AC8"/>
     <w:rsid w:val="003A5089"/>
     <w:rsid w:val="003A54A3"/>
     <w:rsid w:val="003A54BA"/>
     <w:rsid w:val="003A57E0"/>
     <w:rsid w:val="003A617D"/>
     <w:rsid w:val="003A6871"/>
     <w:rsid w:val="003A695F"/>
     <w:rsid w:val="003A6B54"/>
     <w:rsid w:val="003A725C"/>
     <w:rsid w:val="003A7537"/>
     <w:rsid w:val="003A79EC"/>
     <w:rsid w:val="003B0003"/>
     <w:rsid w:val="003B002A"/>
     <w:rsid w:val="003B0823"/>
     <w:rsid w:val="003B1581"/>
     <w:rsid w:val="003B1661"/>
     <w:rsid w:val="003B18D6"/>
     <w:rsid w:val="003B1B3A"/>
     <w:rsid w:val="003B2F1B"/>
     <w:rsid w:val="003B2F90"/>
-    <w:rsid w:val="003B3360"/>
     <w:rsid w:val="003B39A8"/>
     <w:rsid w:val="003B3C78"/>
     <w:rsid w:val="003B4668"/>
     <w:rsid w:val="003B4C46"/>
     <w:rsid w:val="003B5242"/>
     <w:rsid w:val="003B534A"/>
     <w:rsid w:val="003B565C"/>
     <w:rsid w:val="003B593E"/>
     <w:rsid w:val="003B693A"/>
     <w:rsid w:val="003B6A0C"/>
     <w:rsid w:val="003B6A30"/>
     <w:rsid w:val="003B6A56"/>
     <w:rsid w:val="003B6D78"/>
     <w:rsid w:val="003B6E05"/>
     <w:rsid w:val="003B7486"/>
     <w:rsid w:val="003B777F"/>
-    <w:rsid w:val="003B7DA5"/>
     <w:rsid w:val="003B7E83"/>
     <w:rsid w:val="003C0718"/>
     <w:rsid w:val="003C076E"/>
     <w:rsid w:val="003C0B8D"/>
     <w:rsid w:val="003C0C09"/>
     <w:rsid w:val="003C14C1"/>
     <w:rsid w:val="003C1D0A"/>
     <w:rsid w:val="003C2763"/>
     <w:rsid w:val="003C278C"/>
     <w:rsid w:val="003C2C65"/>
     <w:rsid w:val="003C327F"/>
     <w:rsid w:val="003C349C"/>
     <w:rsid w:val="003C39AA"/>
     <w:rsid w:val="003C3A43"/>
     <w:rsid w:val="003C3ABE"/>
     <w:rsid w:val="003C3FFB"/>
     <w:rsid w:val="003C4599"/>
     <w:rsid w:val="003C4824"/>
     <w:rsid w:val="003C5090"/>
     <w:rsid w:val="003C5169"/>
     <w:rsid w:val="003C57AF"/>
     <w:rsid w:val="003C5A90"/>
     <w:rsid w:val="003C5B36"/>
     <w:rsid w:val="003C608E"/>
     <w:rsid w:val="003C66BB"/>
@@ -8849,51 +8102,50 @@
     <w:rsid w:val="003E10E3"/>
     <w:rsid w:val="003E1261"/>
     <w:rsid w:val="003E1854"/>
     <w:rsid w:val="003E1BCC"/>
     <w:rsid w:val="003E1D5E"/>
     <w:rsid w:val="003E1E08"/>
     <w:rsid w:val="003E1F12"/>
     <w:rsid w:val="003E2166"/>
     <w:rsid w:val="003E2496"/>
     <w:rsid w:val="003E24BA"/>
     <w:rsid w:val="003E286A"/>
     <w:rsid w:val="003E2A3A"/>
     <w:rsid w:val="003E2F18"/>
     <w:rsid w:val="003E3128"/>
     <w:rsid w:val="003E3481"/>
     <w:rsid w:val="003E34CB"/>
     <w:rsid w:val="003E34D5"/>
     <w:rsid w:val="003E3E7A"/>
     <w:rsid w:val="003E4179"/>
     <w:rsid w:val="003E55AB"/>
     <w:rsid w:val="003E64A8"/>
     <w:rsid w:val="003E6618"/>
     <w:rsid w:val="003E6937"/>
     <w:rsid w:val="003E6D61"/>
     <w:rsid w:val="003E6EA6"/>
-    <w:rsid w:val="003E728A"/>
     <w:rsid w:val="003F004F"/>
     <w:rsid w:val="003F02A1"/>
     <w:rsid w:val="003F1447"/>
     <w:rsid w:val="003F1C40"/>
     <w:rsid w:val="003F1F59"/>
     <w:rsid w:val="003F20BD"/>
     <w:rsid w:val="003F2372"/>
     <w:rsid w:val="003F2482"/>
     <w:rsid w:val="003F28B6"/>
     <w:rsid w:val="003F2B9C"/>
     <w:rsid w:val="003F3102"/>
     <w:rsid w:val="003F3422"/>
     <w:rsid w:val="003F36EC"/>
     <w:rsid w:val="003F3A15"/>
     <w:rsid w:val="003F3CA3"/>
     <w:rsid w:val="003F3E15"/>
     <w:rsid w:val="003F4091"/>
     <w:rsid w:val="003F4341"/>
     <w:rsid w:val="003F4558"/>
     <w:rsid w:val="003F4E31"/>
     <w:rsid w:val="003F525C"/>
     <w:rsid w:val="003F5859"/>
     <w:rsid w:val="003F5BDE"/>
     <w:rsid w:val="003F5DCF"/>
     <w:rsid w:val="003F6189"/>
@@ -8916,79 +8168,77 @@
     <w:rsid w:val="00402892"/>
     <w:rsid w:val="00402B2F"/>
     <w:rsid w:val="00403059"/>
     <w:rsid w:val="00403433"/>
     <w:rsid w:val="004036DD"/>
     <w:rsid w:val="00403B2F"/>
     <w:rsid w:val="00403CFE"/>
     <w:rsid w:val="004043E0"/>
     <w:rsid w:val="004047A4"/>
     <w:rsid w:val="00404FD4"/>
     <w:rsid w:val="00405587"/>
     <w:rsid w:val="00405744"/>
     <w:rsid w:val="00405979"/>
     <w:rsid w:val="00406DFD"/>
     <w:rsid w:val="00406EE0"/>
     <w:rsid w:val="00406FCA"/>
     <w:rsid w:val="004076D4"/>
     <w:rsid w:val="00410056"/>
     <w:rsid w:val="004106E5"/>
     <w:rsid w:val="00410C7B"/>
     <w:rsid w:val="004111D4"/>
     <w:rsid w:val="00411DC3"/>
     <w:rsid w:val="004122A3"/>
     <w:rsid w:val="0041243D"/>
     <w:rsid w:val="004134CD"/>
-    <w:rsid w:val="00413B40"/>
     <w:rsid w:val="00413B91"/>
     <w:rsid w:val="00413F26"/>
     <w:rsid w:val="004141F1"/>
     <w:rsid w:val="00414553"/>
     <w:rsid w:val="004146EE"/>
     <w:rsid w:val="004149BA"/>
     <w:rsid w:val="00414B78"/>
     <w:rsid w:val="004165B5"/>
     <w:rsid w:val="0041663D"/>
     <w:rsid w:val="00416C7E"/>
     <w:rsid w:val="00417385"/>
     <w:rsid w:val="004177AE"/>
     <w:rsid w:val="00417C10"/>
     <w:rsid w:val="0042051F"/>
     <w:rsid w:val="00421381"/>
     <w:rsid w:val="00421443"/>
     <w:rsid w:val="00422240"/>
     <w:rsid w:val="00422296"/>
     <w:rsid w:val="004224A3"/>
     <w:rsid w:val="004228B0"/>
     <w:rsid w:val="00422A57"/>
     <w:rsid w:val="00422C33"/>
     <w:rsid w:val="00423C66"/>
     <w:rsid w:val="00423DB8"/>
     <w:rsid w:val="0042477E"/>
     <w:rsid w:val="0042571A"/>
     <w:rsid w:val="0042584F"/>
-    <w:rsid w:val="00425FF0"/>
     <w:rsid w:val="00426713"/>
     <w:rsid w:val="00426851"/>
     <w:rsid w:val="004273CB"/>
     <w:rsid w:val="00427FD8"/>
     <w:rsid w:val="004300C4"/>
     <w:rsid w:val="00430873"/>
     <w:rsid w:val="00430B45"/>
     <w:rsid w:val="0043307F"/>
     <w:rsid w:val="004334ED"/>
     <w:rsid w:val="00433915"/>
     <w:rsid w:val="00433D1C"/>
     <w:rsid w:val="00433ECF"/>
     <w:rsid w:val="004342FF"/>
     <w:rsid w:val="004348C0"/>
     <w:rsid w:val="00434E62"/>
     <w:rsid w:val="00435369"/>
     <w:rsid w:val="004355D8"/>
     <w:rsid w:val="00435605"/>
     <w:rsid w:val="00435C29"/>
     <w:rsid w:val="00435D34"/>
     <w:rsid w:val="00437916"/>
     <w:rsid w:val="004409C7"/>
     <w:rsid w:val="00441008"/>
     <w:rsid w:val="004418EC"/>
     <w:rsid w:val="00441CB8"/>
@@ -9013,63 +8263,65 @@
     <w:rsid w:val="00446BEA"/>
     <w:rsid w:val="00446F8F"/>
     <w:rsid w:val="00447130"/>
     <w:rsid w:val="004473E2"/>
     <w:rsid w:val="00447834"/>
     <w:rsid w:val="00447A3E"/>
     <w:rsid w:val="00447A98"/>
     <w:rsid w:val="00447D6C"/>
     <w:rsid w:val="0045050C"/>
     <w:rsid w:val="00450774"/>
     <w:rsid w:val="0045087B"/>
     <w:rsid w:val="004509E6"/>
     <w:rsid w:val="00450B74"/>
     <w:rsid w:val="004513C1"/>
     <w:rsid w:val="00451671"/>
     <w:rsid w:val="00451ADF"/>
     <w:rsid w:val="00451CA9"/>
     <w:rsid w:val="00452C65"/>
     <w:rsid w:val="004533D1"/>
     <w:rsid w:val="004534BE"/>
     <w:rsid w:val="004534C7"/>
     <w:rsid w:val="00453704"/>
     <w:rsid w:val="004537AE"/>
     <w:rsid w:val="00453B7D"/>
     <w:rsid w:val="00453EE2"/>
+    <w:rsid w:val="00453F1D"/>
     <w:rsid w:val="00454174"/>
     <w:rsid w:val="00454B9B"/>
     <w:rsid w:val="00455A4B"/>
     <w:rsid w:val="00456225"/>
     <w:rsid w:val="00456697"/>
     <w:rsid w:val="00457E18"/>
     <w:rsid w:val="00460577"/>
     <w:rsid w:val="0046084F"/>
     <w:rsid w:val="004609A8"/>
     <w:rsid w:val="00460A80"/>
     <w:rsid w:val="00461660"/>
     <w:rsid w:val="004617F1"/>
     <w:rsid w:val="00462405"/>
+    <w:rsid w:val="0046291C"/>
     <w:rsid w:val="00463C3B"/>
     <w:rsid w:val="00463E62"/>
     <w:rsid w:val="00464258"/>
     <w:rsid w:val="004643AE"/>
     <w:rsid w:val="00464864"/>
     <w:rsid w:val="004648FB"/>
     <w:rsid w:val="00465540"/>
     <w:rsid w:val="00465C44"/>
     <w:rsid w:val="004666F1"/>
     <w:rsid w:val="004674EF"/>
     <w:rsid w:val="00467884"/>
     <w:rsid w:val="004679A4"/>
     <w:rsid w:val="00467BFB"/>
     <w:rsid w:val="0047027E"/>
     <w:rsid w:val="004702D3"/>
     <w:rsid w:val="00470A9F"/>
     <w:rsid w:val="00471D36"/>
     <w:rsid w:val="0047249A"/>
     <w:rsid w:val="00472760"/>
     <w:rsid w:val="004729E1"/>
     <w:rsid w:val="00472AD7"/>
     <w:rsid w:val="00472E6D"/>
     <w:rsid w:val="0047359D"/>
     <w:rsid w:val="00473984"/>
     <w:rsid w:val="00473C3B"/>
@@ -9096,271 +8348,275 @@
     <w:rsid w:val="00480AE8"/>
     <w:rsid w:val="004815C8"/>
     <w:rsid w:val="00481D7A"/>
     <w:rsid w:val="00481DD9"/>
     <w:rsid w:val="00481E8F"/>
     <w:rsid w:val="004828F0"/>
     <w:rsid w:val="00483058"/>
     <w:rsid w:val="00483191"/>
     <w:rsid w:val="004831E9"/>
     <w:rsid w:val="00483842"/>
     <w:rsid w:val="0048398D"/>
     <w:rsid w:val="004841FB"/>
     <w:rsid w:val="004844B9"/>
     <w:rsid w:val="00484F93"/>
     <w:rsid w:val="0048504A"/>
     <w:rsid w:val="0048565E"/>
     <w:rsid w:val="00485CC3"/>
     <w:rsid w:val="00485D64"/>
     <w:rsid w:val="00485F68"/>
     <w:rsid w:val="0048697C"/>
     <w:rsid w:val="00486B54"/>
     <w:rsid w:val="00486BD4"/>
     <w:rsid w:val="00486C77"/>
     <w:rsid w:val="004870C6"/>
     <w:rsid w:val="00487827"/>
+    <w:rsid w:val="004878EA"/>
     <w:rsid w:val="00487A69"/>
     <w:rsid w:val="00487BDC"/>
     <w:rsid w:val="00487CA0"/>
     <w:rsid w:val="00487FAC"/>
     <w:rsid w:val="00490159"/>
     <w:rsid w:val="0049037F"/>
     <w:rsid w:val="00490554"/>
     <w:rsid w:val="00490721"/>
     <w:rsid w:val="00490A70"/>
+    <w:rsid w:val="00490F1B"/>
     <w:rsid w:val="00491C11"/>
     <w:rsid w:val="00491CC8"/>
     <w:rsid w:val="0049206A"/>
     <w:rsid w:val="004921E5"/>
     <w:rsid w:val="0049256D"/>
     <w:rsid w:val="0049294A"/>
     <w:rsid w:val="00492C4F"/>
     <w:rsid w:val="00492C79"/>
     <w:rsid w:val="00492DD9"/>
     <w:rsid w:val="00493516"/>
     <w:rsid w:val="00493610"/>
     <w:rsid w:val="00493677"/>
     <w:rsid w:val="0049377B"/>
     <w:rsid w:val="00494744"/>
     <w:rsid w:val="00494B85"/>
     <w:rsid w:val="004952BA"/>
     <w:rsid w:val="004955D3"/>
     <w:rsid w:val="0049560D"/>
     <w:rsid w:val="004956C1"/>
     <w:rsid w:val="00495785"/>
     <w:rsid w:val="0049581F"/>
     <w:rsid w:val="004961F4"/>
     <w:rsid w:val="0049626B"/>
     <w:rsid w:val="00496497"/>
     <w:rsid w:val="00497122"/>
+    <w:rsid w:val="004A0D22"/>
     <w:rsid w:val="004A0D74"/>
     <w:rsid w:val="004A1516"/>
     <w:rsid w:val="004A1E03"/>
     <w:rsid w:val="004A2110"/>
     <w:rsid w:val="004A2D11"/>
     <w:rsid w:val="004A331C"/>
     <w:rsid w:val="004A3F58"/>
     <w:rsid w:val="004A44CD"/>
     <w:rsid w:val="004A48FE"/>
     <w:rsid w:val="004A495D"/>
     <w:rsid w:val="004A4EBD"/>
     <w:rsid w:val="004A52D9"/>
     <w:rsid w:val="004A56B7"/>
     <w:rsid w:val="004A60EE"/>
     <w:rsid w:val="004A6D6B"/>
     <w:rsid w:val="004A757C"/>
     <w:rsid w:val="004A78E7"/>
     <w:rsid w:val="004A796F"/>
     <w:rsid w:val="004A7A78"/>
     <w:rsid w:val="004A7CAE"/>
     <w:rsid w:val="004B008E"/>
     <w:rsid w:val="004B00AD"/>
     <w:rsid w:val="004B07D5"/>
     <w:rsid w:val="004B0D57"/>
     <w:rsid w:val="004B1020"/>
     <w:rsid w:val="004B1727"/>
     <w:rsid w:val="004B197F"/>
     <w:rsid w:val="004B1E3D"/>
     <w:rsid w:val="004B1FB5"/>
     <w:rsid w:val="004B2F42"/>
     <w:rsid w:val="004B2F8B"/>
     <w:rsid w:val="004B3003"/>
     <w:rsid w:val="004B33E9"/>
     <w:rsid w:val="004B37CB"/>
     <w:rsid w:val="004B4A64"/>
     <w:rsid w:val="004B4CAA"/>
     <w:rsid w:val="004B54A0"/>
     <w:rsid w:val="004B550A"/>
-    <w:rsid w:val="004B590E"/>
     <w:rsid w:val="004B5CFF"/>
     <w:rsid w:val="004B5F6D"/>
     <w:rsid w:val="004B659D"/>
     <w:rsid w:val="004B68E9"/>
     <w:rsid w:val="004B6AE0"/>
+    <w:rsid w:val="004B7301"/>
     <w:rsid w:val="004B734C"/>
     <w:rsid w:val="004B741C"/>
     <w:rsid w:val="004B7854"/>
     <w:rsid w:val="004B7C6C"/>
     <w:rsid w:val="004C02CB"/>
     <w:rsid w:val="004C0513"/>
     <w:rsid w:val="004C1304"/>
     <w:rsid w:val="004C1551"/>
     <w:rsid w:val="004C194F"/>
     <w:rsid w:val="004C2851"/>
     <w:rsid w:val="004C2990"/>
     <w:rsid w:val="004C2E19"/>
     <w:rsid w:val="004C33F9"/>
     <w:rsid w:val="004C3437"/>
     <w:rsid w:val="004C374D"/>
     <w:rsid w:val="004C3C24"/>
     <w:rsid w:val="004C3D13"/>
     <w:rsid w:val="004C4A21"/>
     <w:rsid w:val="004C4AE2"/>
     <w:rsid w:val="004C590F"/>
     <w:rsid w:val="004C5B08"/>
     <w:rsid w:val="004C67C9"/>
     <w:rsid w:val="004C73D4"/>
     <w:rsid w:val="004C7DEF"/>
-    <w:rsid w:val="004C7E53"/>
     <w:rsid w:val="004C7F32"/>
     <w:rsid w:val="004C7FC1"/>
     <w:rsid w:val="004D09A2"/>
     <w:rsid w:val="004D0B33"/>
     <w:rsid w:val="004D134A"/>
     <w:rsid w:val="004D1675"/>
     <w:rsid w:val="004D1E26"/>
     <w:rsid w:val="004D2DA2"/>
     <w:rsid w:val="004D3167"/>
     <w:rsid w:val="004D37C3"/>
     <w:rsid w:val="004D3A95"/>
     <w:rsid w:val="004D3CCF"/>
     <w:rsid w:val="004D3DA5"/>
     <w:rsid w:val="004D407F"/>
     <w:rsid w:val="004D4B26"/>
     <w:rsid w:val="004D53FA"/>
     <w:rsid w:val="004D5F2D"/>
     <w:rsid w:val="004D61C9"/>
     <w:rsid w:val="004D6AE1"/>
     <w:rsid w:val="004D7545"/>
     <w:rsid w:val="004D7960"/>
     <w:rsid w:val="004D7A08"/>
     <w:rsid w:val="004D7C25"/>
     <w:rsid w:val="004E04C7"/>
     <w:rsid w:val="004E0741"/>
     <w:rsid w:val="004E0856"/>
     <w:rsid w:val="004E0BA0"/>
+    <w:rsid w:val="004E1D31"/>
     <w:rsid w:val="004E23FF"/>
     <w:rsid w:val="004E244D"/>
     <w:rsid w:val="004E2FB8"/>
     <w:rsid w:val="004E38A5"/>
     <w:rsid w:val="004E3B02"/>
     <w:rsid w:val="004E3B61"/>
     <w:rsid w:val="004E45B9"/>
     <w:rsid w:val="004E53D3"/>
     <w:rsid w:val="004E568B"/>
     <w:rsid w:val="004E5927"/>
     <w:rsid w:val="004E5D4F"/>
     <w:rsid w:val="004E5FBC"/>
     <w:rsid w:val="004E667A"/>
-    <w:rsid w:val="004E67EA"/>
     <w:rsid w:val="004E7071"/>
     <w:rsid w:val="004E751C"/>
     <w:rsid w:val="004E7909"/>
     <w:rsid w:val="004F00F1"/>
     <w:rsid w:val="004F0746"/>
     <w:rsid w:val="004F08CE"/>
     <w:rsid w:val="004F09D0"/>
     <w:rsid w:val="004F0A33"/>
     <w:rsid w:val="004F0A40"/>
     <w:rsid w:val="004F0CF1"/>
     <w:rsid w:val="004F0DF6"/>
     <w:rsid w:val="004F1839"/>
     <w:rsid w:val="004F188D"/>
     <w:rsid w:val="004F2357"/>
     <w:rsid w:val="004F2F7C"/>
     <w:rsid w:val="004F3074"/>
     <w:rsid w:val="004F3AC9"/>
     <w:rsid w:val="004F4121"/>
     <w:rsid w:val="004F48D8"/>
     <w:rsid w:val="004F4A34"/>
     <w:rsid w:val="004F4EB3"/>
     <w:rsid w:val="004F53EC"/>
     <w:rsid w:val="004F638D"/>
     <w:rsid w:val="004F6857"/>
     <w:rsid w:val="004F6D41"/>
     <w:rsid w:val="004F6F98"/>
     <w:rsid w:val="004F7653"/>
     <w:rsid w:val="004F7908"/>
     <w:rsid w:val="005002B0"/>
     <w:rsid w:val="0050042A"/>
     <w:rsid w:val="0050050C"/>
     <w:rsid w:val="0050064B"/>
     <w:rsid w:val="00500B09"/>
     <w:rsid w:val="005010D4"/>
     <w:rsid w:val="00501212"/>
     <w:rsid w:val="005016F2"/>
     <w:rsid w:val="00501DBF"/>
     <w:rsid w:val="00501EE4"/>
     <w:rsid w:val="00501F23"/>
     <w:rsid w:val="00501F7B"/>
-    <w:rsid w:val="00502340"/>
     <w:rsid w:val="0050266F"/>
+    <w:rsid w:val="00502E64"/>
     <w:rsid w:val="00502FFE"/>
     <w:rsid w:val="00503022"/>
     <w:rsid w:val="005035BD"/>
     <w:rsid w:val="005039F1"/>
     <w:rsid w:val="00503CC1"/>
     <w:rsid w:val="00504686"/>
     <w:rsid w:val="00504AE8"/>
     <w:rsid w:val="0050536F"/>
     <w:rsid w:val="00506004"/>
     <w:rsid w:val="005062D4"/>
     <w:rsid w:val="00506B8F"/>
     <w:rsid w:val="00506BEC"/>
     <w:rsid w:val="00506C81"/>
     <w:rsid w:val="00506E1C"/>
     <w:rsid w:val="0050733F"/>
     <w:rsid w:val="005074E0"/>
     <w:rsid w:val="00507A52"/>
     <w:rsid w:val="00507EE8"/>
     <w:rsid w:val="0051023F"/>
     <w:rsid w:val="00510485"/>
     <w:rsid w:val="005107AA"/>
+    <w:rsid w:val="005113DA"/>
     <w:rsid w:val="005114CA"/>
     <w:rsid w:val="005115B9"/>
     <w:rsid w:val="005118D7"/>
     <w:rsid w:val="0051191A"/>
     <w:rsid w:val="00511F4D"/>
     <w:rsid w:val="00512B29"/>
     <w:rsid w:val="00512F81"/>
     <w:rsid w:val="005134C4"/>
     <w:rsid w:val="005138D0"/>
     <w:rsid w:val="005139B4"/>
     <w:rsid w:val="00514027"/>
     <w:rsid w:val="00514187"/>
     <w:rsid w:val="00514E93"/>
     <w:rsid w:val="005151C9"/>
+    <w:rsid w:val="005166F5"/>
     <w:rsid w:val="005169D8"/>
     <w:rsid w:val="00516F42"/>
     <w:rsid w:val="0051786F"/>
     <w:rsid w:val="00520164"/>
     <w:rsid w:val="00520254"/>
     <w:rsid w:val="00520CB3"/>
     <w:rsid w:val="005210C6"/>
     <w:rsid w:val="00521175"/>
     <w:rsid w:val="00521998"/>
     <w:rsid w:val="00521F89"/>
     <w:rsid w:val="005226FD"/>
     <w:rsid w:val="00522F4F"/>
     <w:rsid w:val="00523229"/>
     <w:rsid w:val="00523373"/>
     <w:rsid w:val="0052346E"/>
     <w:rsid w:val="005240A3"/>
     <w:rsid w:val="00524282"/>
     <w:rsid w:val="005242A2"/>
     <w:rsid w:val="00525A7C"/>
     <w:rsid w:val="00525A8D"/>
     <w:rsid w:val="00525D4E"/>
     <w:rsid w:val="00525E50"/>
     <w:rsid w:val="005261BA"/>
     <w:rsid w:val="005266B9"/>
     <w:rsid w:val="00526ED7"/>
@@ -9378,65 +8634,65 @@
     <w:rsid w:val="00530D9B"/>
     <w:rsid w:val="00530EBB"/>
     <w:rsid w:val="00530ED2"/>
     <w:rsid w:val="00531460"/>
     <w:rsid w:val="005317AF"/>
     <w:rsid w:val="00531A02"/>
     <w:rsid w:val="00531D23"/>
     <w:rsid w:val="00532557"/>
     <w:rsid w:val="00532A5F"/>
     <w:rsid w:val="00532B03"/>
     <w:rsid w:val="00533353"/>
     <w:rsid w:val="00533BBB"/>
     <w:rsid w:val="005342D3"/>
     <w:rsid w:val="00534711"/>
     <w:rsid w:val="00535390"/>
     <w:rsid w:val="005359D4"/>
     <w:rsid w:val="005359FF"/>
     <w:rsid w:val="00535BAB"/>
     <w:rsid w:val="00535C6D"/>
     <w:rsid w:val="0053634A"/>
     <w:rsid w:val="00536816"/>
     <w:rsid w:val="00536F74"/>
     <w:rsid w:val="00537241"/>
     <w:rsid w:val="0053787B"/>
     <w:rsid w:val="00540580"/>
-    <w:rsid w:val="00540BD5"/>
     <w:rsid w:val="0054195B"/>
     <w:rsid w:val="00541B09"/>
     <w:rsid w:val="00541C9A"/>
     <w:rsid w:val="00541E09"/>
     <w:rsid w:val="0054272C"/>
     <w:rsid w:val="005429E5"/>
     <w:rsid w:val="00542EF5"/>
     <w:rsid w:val="0054450B"/>
     <w:rsid w:val="00544A52"/>
     <w:rsid w:val="00545113"/>
     <w:rsid w:val="0054555D"/>
     <w:rsid w:val="005455CB"/>
     <w:rsid w:val="00545D7C"/>
     <w:rsid w:val="00545F35"/>
+    <w:rsid w:val="00546EA0"/>
     <w:rsid w:val="00546F5A"/>
     <w:rsid w:val="00547090"/>
     <w:rsid w:val="005473C4"/>
     <w:rsid w:val="005476C2"/>
     <w:rsid w:val="0054783A"/>
     <w:rsid w:val="00547971"/>
     <w:rsid w:val="00547C33"/>
     <w:rsid w:val="00547E83"/>
     <w:rsid w:val="00547E96"/>
     <w:rsid w:val="00550623"/>
     <w:rsid w:val="00550FEB"/>
     <w:rsid w:val="0055171F"/>
     <w:rsid w:val="00551A09"/>
     <w:rsid w:val="0055228D"/>
     <w:rsid w:val="005529A4"/>
     <w:rsid w:val="00552A99"/>
     <w:rsid w:val="0055363B"/>
     <w:rsid w:val="0055390E"/>
     <w:rsid w:val="00554143"/>
     <w:rsid w:val="00554C22"/>
     <w:rsid w:val="00554E55"/>
     <w:rsid w:val="0055564B"/>
     <w:rsid w:val="00555994"/>
     <w:rsid w:val="00555D41"/>
     <w:rsid w:val="0055668A"/>
@@ -9460,50 +8716,51 @@
     <w:rsid w:val="00562814"/>
     <w:rsid w:val="0056286F"/>
     <w:rsid w:val="00562EDE"/>
     <w:rsid w:val="00563240"/>
     <w:rsid w:val="00563C8F"/>
     <w:rsid w:val="00563DEE"/>
     <w:rsid w:val="00564467"/>
     <w:rsid w:val="00564616"/>
     <w:rsid w:val="00564997"/>
     <w:rsid w:val="0056531F"/>
     <w:rsid w:val="00565CBA"/>
     <w:rsid w:val="00566FDB"/>
     <w:rsid w:val="00567A32"/>
     <w:rsid w:val="00567C03"/>
     <w:rsid w:val="0057007B"/>
     <w:rsid w:val="00570372"/>
     <w:rsid w:val="00570444"/>
     <w:rsid w:val="0057050F"/>
     <w:rsid w:val="005708AE"/>
     <w:rsid w:val="00570A96"/>
     <w:rsid w:val="00570F92"/>
     <w:rsid w:val="00571534"/>
     <w:rsid w:val="00571555"/>
     <w:rsid w:val="0057201B"/>
     <w:rsid w:val="0057265E"/>
+    <w:rsid w:val="00573A33"/>
     <w:rsid w:val="00573AF6"/>
     <w:rsid w:val="00573B59"/>
     <w:rsid w:val="00573F96"/>
     <w:rsid w:val="00574DA2"/>
     <w:rsid w:val="00574FEE"/>
     <w:rsid w:val="0057525E"/>
     <w:rsid w:val="00575328"/>
     <w:rsid w:val="00575F01"/>
     <w:rsid w:val="00576860"/>
     <w:rsid w:val="00576869"/>
     <w:rsid w:val="00576D10"/>
     <w:rsid w:val="00577E6C"/>
     <w:rsid w:val="0058059F"/>
     <w:rsid w:val="00580981"/>
     <w:rsid w:val="00580ABD"/>
     <w:rsid w:val="00581443"/>
     <w:rsid w:val="005816E3"/>
     <w:rsid w:val="00581D63"/>
     <w:rsid w:val="00581E0A"/>
     <w:rsid w:val="00582163"/>
     <w:rsid w:val="005824FC"/>
     <w:rsid w:val="00582877"/>
     <w:rsid w:val="00582CFF"/>
     <w:rsid w:val="00583163"/>
     <w:rsid w:val="0058359E"/>
@@ -9526,76 +8783,76 @@
     <w:rsid w:val="00587F85"/>
     <w:rsid w:val="0059062D"/>
     <w:rsid w:val="0059083D"/>
     <w:rsid w:val="005909BD"/>
     <w:rsid w:val="00590BCA"/>
     <w:rsid w:val="00591183"/>
     <w:rsid w:val="00591642"/>
     <w:rsid w:val="005918B8"/>
     <w:rsid w:val="00591BCF"/>
     <w:rsid w:val="00591E59"/>
     <w:rsid w:val="00592429"/>
     <w:rsid w:val="0059271B"/>
     <w:rsid w:val="005928E0"/>
     <w:rsid w:val="00592B6B"/>
     <w:rsid w:val="00592EEE"/>
     <w:rsid w:val="005934D5"/>
     <w:rsid w:val="00593BD0"/>
     <w:rsid w:val="00595277"/>
     <w:rsid w:val="005954A6"/>
     <w:rsid w:val="00595929"/>
     <w:rsid w:val="00595C01"/>
     <w:rsid w:val="00595DF2"/>
     <w:rsid w:val="0059770F"/>
     <w:rsid w:val="00597799"/>
     <w:rsid w:val="00597B67"/>
+    <w:rsid w:val="005A03AC"/>
     <w:rsid w:val="005A0A5E"/>
     <w:rsid w:val="005A0B40"/>
     <w:rsid w:val="005A0F5A"/>
     <w:rsid w:val="005A0F6D"/>
     <w:rsid w:val="005A2E9E"/>
     <w:rsid w:val="005A2EC0"/>
     <w:rsid w:val="005A318F"/>
     <w:rsid w:val="005A33B8"/>
     <w:rsid w:val="005A35A2"/>
     <w:rsid w:val="005A37A2"/>
     <w:rsid w:val="005A38CF"/>
     <w:rsid w:val="005A4410"/>
     <w:rsid w:val="005A4746"/>
     <w:rsid w:val="005A4900"/>
     <w:rsid w:val="005A4B89"/>
     <w:rsid w:val="005A55C8"/>
     <w:rsid w:val="005A5D36"/>
     <w:rsid w:val="005A60B8"/>
     <w:rsid w:val="005A6C0F"/>
     <w:rsid w:val="005A6D44"/>
     <w:rsid w:val="005A793C"/>
     <w:rsid w:val="005A7A1A"/>
     <w:rsid w:val="005A7A7B"/>
     <w:rsid w:val="005B011F"/>
     <w:rsid w:val="005B039B"/>
-    <w:rsid w:val="005B0CAE"/>
     <w:rsid w:val="005B1E79"/>
     <w:rsid w:val="005B24B9"/>
     <w:rsid w:val="005B25CC"/>
     <w:rsid w:val="005B36DA"/>
     <w:rsid w:val="005B37AB"/>
     <w:rsid w:val="005B3C38"/>
     <w:rsid w:val="005B3DC4"/>
     <w:rsid w:val="005B4477"/>
     <w:rsid w:val="005B5320"/>
     <w:rsid w:val="005B5B97"/>
     <w:rsid w:val="005B5C35"/>
     <w:rsid w:val="005B6234"/>
     <w:rsid w:val="005B6355"/>
     <w:rsid w:val="005B65D9"/>
     <w:rsid w:val="005B6AAA"/>
     <w:rsid w:val="005B6EE3"/>
     <w:rsid w:val="005B76B8"/>
     <w:rsid w:val="005B786E"/>
     <w:rsid w:val="005B7C7E"/>
     <w:rsid w:val="005C06C2"/>
     <w:rsid w:val="005C0B93"/>
     <w:rsid w:val="005C0E1D"/>
     <w:rsid w:val="005C131E"/>
     <w:rsid w:val="005C1782"/>
     <w:rsid w:val="005C1871"/>
@@ -9633,83 +8890,84 @@
     <w:rsid w:val="005D2A41"/>
     <w:rsid w:val="005D2B76"/>
     <w:rsid w:val="005D2CF1"/>
     <w:rsid w:val="005D2F9B"/>
     <w:rsid w:val="005D305D"/>
     <w:rsid w:val="005D3161"/>
     <w:rsid w:val="005D36BB"/>
     <w:rsid w:val="005D3FBA"/>
     <w:rsid w:val="005D436A"/>
     <w:rsid w:val="005D4715"/>
     <w:rsid w:val="005D4A78"/>
     <w:rsid w:val="005D4B00"/>
     <w:rsid w:val="005D4BED"/>
     <w:rsid w:val="005D4E55"/>
     <w:rsid w:val="005D5CA7"/>
     <w:rsid w:val="005D6141"/>
     <w:rsid w:val="005D614F"/>
     <w:rsid w:val="005D63A1"/>
     <w:rsid w:val="005D668F"/>
     <w:rsid w:val="005D6932"/>
     <w:rsid w:val="005D6C31"/>
     <w:rsid w:val="005D6D65"/>
     <w:rsid w:val="005D7678"/>
     <w:rsid w:val="005D79B6"/>
     <w:rsid w:val="005D7C5E"/>
+    <w:rsid w:val="005E05B9"/>
     <w:rsid w:val="005E1C29"/>
     <w:rsid w:val="005E1E0E"/>
     <w:rsid w:val="005E209D"/>
     <w:rsid w:val="005E25BB"/>
     <w:rsid w:val="005E2AEC"/>
     <w:rsid w:val="005E2C49"/>
     <w:rsid w:val="005E2E78"/>
     <w:rsid w:val="005E2FA7"/>
     <w:rsid w:val="005E3518"/>
     <w:rsid w:val="005E3B4C"/>
     <w:rsid w:val="005E3CBF"/>
     <w:rsid w:val="005E3FE1"/>
     <w:rsid w:val="005E4628"/>
     <w:rsid w:val="005E4D8D"/>
     <w:rsid w:val="005E5BBE"/>
     <w:rsid w:val="005E6225"/>
     <w:rsid w:val="005E64E7"/>
     <w:rsid w:val="005E6544"/>
     <w:rsid w:val="005E6D23"/>
     <w:rsid w:val="005E734C"/>
     <w:rsid w:val="005E75E7"/>
     <w:rsid w:val="005E7D90"/>
     <w:rsid w:val="005F0A52"/>
     <w:rsid w:val="005F0BB5"/>
-    <w:rsid w:val="005F0EDF"/>
     <w:rsid w:val="005F11D6"/>
     <w:rsid w:val="005F137E"/>
     <w:rsid w:val="005F18AA"/>
     <w:rsid w:val="005F18D1"/>
     <w:rsid w:val="005F1B4A"/>
     <w:rsid w:val="005F1F5C"/>
     <w:rsid w:val="005F2EC6"/>
     <w:rsid w:val="005F316E"/>
+    <w:rsid w:val="005F38EE"/>
     <w:rsid w:val="005F3CFD"/>
     <w:rsid w:val="005F42F1"/>
     <w:rsid w:val="005F4467"/>
     <w:rsid w:val="005F45E8"/>
     <w:rsid w:val="005F4663"/>
     <w:rsid w:val="005F4753"/>
     <w:rsid w:val="005F4AAC"/>
     <w:rsid w:val="005F4D84"/>
     <w:rsid w:val="005F508B"/>
     <w:rsid w:val="005F55CD"/>
     <w:rsid w:val="005F5C1D"/>
     <w:rsid w:val="005F5CE7"/>
     <w:rsid w:val="005F5F19"/>
     <w:rsid w:val="005F6100"/>
     <w:rsid w:val="005F631A"/>
     <w:rsid w:val="005F656E"/>
     <w:rsid w:val="005F6A79"/>
     <w:rsid w:val="005F7312"/>
     <w:rsid w:val="005F758D"/>
     <w:rsid w:val="0060043C"/>
     <w:rsid w:val="006004AA"/>
     <w:rsid w:val="0060064E"/>
     <w:rsid w:val="00600761"/>
     <w:rsid w:val="00600C6F"/>
     <w:rsid w:val="00600DD0"/>
@@ -9760,150 +9018,146 @@
     <w:rsid w:val="006163E2"/>
     <w:rsid w:val="00616782"/>
     <w:rsid w:val="0061697C"/>
     <w:rsid w:val="0061772D"/>
     <w:rsid w:val="00617833"/>
     <w:rsid w:val="00617B10"/>
     <w:rsid w:val="00617B71"/>
     <w:rsid w:val="006209B9"/>
     <w:rsid w:val="00620A65"/>
     <w:rsid w:val="00620DA4"/>
     <w:rsid w:val="006210F4"/>
     <w:rsid w:val="00621430"/>
     <w:rsid w:val="0062193B"/>
     <w:rsid w:val="00621BF1"/>
     <w:rsid w:val="00622290"/>
     <w:rsid w:val="006222F9"/>
     <w:rsid w:val="0062269E"/>
     <w:rsid w:val="00622A5C"/>
     <w:rsid w:val="00622CD6"/>
     <w:rsid w:val="006237AF"/>
     <w:rsid w:val="00623A0F"/>
     <w:rsid w:val="00623CEB"/>
     <w:rsid w:val="00624A8E"/>
     <w:rsid w:val="00624F77"/>
     <w:rsid w:val="0062587A"/>
-    <w:rsid w:val="00625CB6"/>
     <w:rsid w:val="00625E30"/>
     <w:rsid w:val="00626181"/>
     <w:rsid w:val="00626639"/>
     <w:rsid w:val="006266DB"/>
     <w:rsid w:val="00626744"/>
     <w:rsid w:val="0062714D"/>
     <w:rsid w:val="00627363"/>
     <w:rsid w:val="00627F90"/>
-    <w:rsid w:val="006301E0"/>
     <w:rsid w:val="0063045D"/>
     <w:rsid w:val="00630524"/>
     <w:rsid w:val="00630842"/>
     <w:rsid w:val="00630B4C"/>
+    <w:rsid w:val="00630EAB"/>
     <w:rsid w:val="006315E9"/>
     <w:rsid w:val="00631DF0"/>
     <w:rsid w:val="00631FC0"/>
     <w:rsid w:val="00631FF2"/>
     <w:rsid w:val="006328CC"/>
     <w:rsid w:val="00632CAC"/>
     <w:rsid w:val="00632D6B"/>
     <w:rsid w:val="00632E77"/>
     <w:rsid w:val="00633C01"/>
     <w:rsid w:val="00634667"/>
     <w:rsid w:val="006350A0"/>
     <w:rsid w:val="0063510C"/>
     <w:rsid w:val="00635346"/>
     <w:rsid w:val="00635A41"/>
     <w:rsid w:val="00635B3E"/>
     <w:rsid w:val="00636E26"/>
     <w:rsid w:val="006372B6"/>
     <w:rsid w:val="00640020"/>
     <w:rsid w:val="00640055"/>
     <w:rsid w:val="00640DC4"/>
     <w:rsid w:val="00640E66"/>
     <w:rsid w:val="006410AB"/>
     <w:rsid w:val="006411EE"/>
     <w:rsid w:val="00641221"/>
     <w:rsid w:val="006413F8"/>
     <w:rsid w:val="00641641"/>
     <w:rsid w:val="00641C47"/>
     <w:rsid w:val="006420E5"/>
     <w:rsid w:val="00642A8C"/>
     <w:rsid w:val="00642C05"/>
     <w:rsid w:val="00642F7E"/>
     <w:rsid w:val="006432A1"/>
-    <w:rsid w:val="0064456C"/>
     <w:rsid w:val="00644EE8"/>
     <w:rsid w:val="0064589A"/>
     <w:rsid w:val="0064595C"/>
     <w:rsid w:val="0064608C"/>
     <w:rsid w:val="006462D6"/>
     <w:rsid w:val="00646D1D"/>
     <w:rsid w:val="00646F8F"/>
     <w:rsid w:val="00647092"/>
     <w:rsid w:val="006470A7"/>
     <w:rsid w:val="006475DC"/>
     <w:rsid w:val="006477C3"/>
     <w:rsid w:val="00647D35"/>
     <w:rsid w:val="00647E0B"/>
     <w:rsid w:val="00650A84"/>
     <w:rsid w:val="00650B3D"/>
     <w:rsid w:val="00650F59"/>
     <w:rsid w:val="00651629"/>
     <w:rsid w:val="00651792"/>
     <w:rsid w:val="00652564"/>
     <w:rsid w:val="006526C7"/>
     <w:rsid w:val="00652DD8"/>
     <w:rsid w:val="00652FDF"/>
     <w:rsid w:val="00653174"/>
     <w:rsid w:val="006536DA"/>
     <w:rsid w:val="00653C88"/>
     <w:rsid w:val="00653CFA"/>
     <w:rsid w:val="00654266"/>
     <w:rsid w:val="00654496"/>
     <w:rsid w:val="00654AAC"/>
     <w:rsid w:val="00654EF0"/>
     <w:rsid w:val="0065501E"/>
     <w:rsid w:val="00655AF5"/>
     <w:rsid w:val="0065603A"/>
     <w:rsid w:val="00656071"/>
     <w:rsid w:val="0065609E"/>
     <w:rsid w:val="006561A6"/>
-    <w:rsid w:val="006561F8"/>
     <w:rsid w:val="00656361"/>
     <w:rsid w:val="00656728"/>
     <w:rsid w:val="00656DF7"/>
     <w:rsid w:val="0065769C"/>
     <w:rsid w:val="006606EE"/>
     <w:rsid w:val="00660975"/>
     <w:rsid w:val="00660F71"/>
     <w:rsid w:val="00661CC0"/>
     <w:rsid w:val="00661CC3"/>
     <w:rsid w:val="00661F6E"/>
     <w:rsid w:val="00661F87"/>
     <w:rsid w:val="006628EA"/>
     <w:rsid w:val="00662D25"/>
     <w:rsid w:val="00662D67"/>
     <w:rsid w:val="0066309B"/>
-    <w:rsid w:val="006640FA"/>
     <w:rsid w:val="00664335"/>
     <w:rsid w:val="0066493B"/>
     <w:rsid w:val="00664AD2"/>
     <w:rsid w:val="006652BE"/>
     <w:rsid w:val="00665AB0"/>
     <w:rsid w:val="00665BDB"/>
     <w:rsid w:val="00665CAC"/>
     <w:rsid w:val="00665CC8"/>
     <w:rsid w:val="006662E9"/>
     <w:rsid w:val="006663F1"/>
     <w:rsid w:val="00666EB2"/>
     <w:rsid w:val="00667247"/>
     <w:rsid w:val="00667E7C"/>
     <w:rsid w:val="00667FA6"/>
     <w:rsid w:val="00667FBE"/>
     <w:rsid w:val="0067020B"/>
     <w:rsid w:val="006705AA"/>
     <w:rsid w:val="00671E03"/>
     <w:rsid w:val="00671FE9"/>
     <w:rsid w:val="00672058"/>
     <w:rsid w:val="0067217D"/>
     <w:rsid w:val="00673B18"/>
     <w:rsid w:val="00673DB8"/>
     <w:rsid w:val="00673E1E"/>
     <w:rsid w:val="00673F5D"/>
@@ -9943,50 +9197,51 @@
     <w:rsid w:val="00686CA5"/>
     <w:rsid w:val="0068781A"/>
     <w:rsid w:val="006901E9"/>
     <w:rsid w:val="006905F3"/>
     <w:rsid w:val="00690729"/>
     <w:rsid w:val="00690A66"/>
     <w:rsid w:val="00690B4F"/>
     <w:rsid w:val="00690C7B"/>
     <w:rsid w:val="00691054"/>
     <w:rsid w:val="006925CA"/>
     <w:rsid w:val="00692AA3"/>
     <w:rsid w:val="00692D6B"/>
     <w:rsid w:val="00692D72"/>
     <w:rsid w:val="00693A3E"/>
     <w:rsid w:val="0069495F"/>
     <w:rsid w:val="00695159"/>
     <w:rsid w:val="00695AF4"/>
     <w:rsid w:val="00695E5F"/>
     <w:rsid w:val="0069620A"/>
     <w:rsid w:val="00696ACA"/>
     <w:rsid w:val="00696AF5"/>
     <w:rsid w:val="00696BDC"/>
     <w:rsid w:val="00697239"/>
     <w:rsid w:val="006975C2"/>
     <w:rsid w:val="00697CE2"/>
+    <w:rsid w:val="006A0152"/>
     <w:rsid w:val="006A015A"/>
     <w:rsid w:val="006A04F5"/>
     <w:rsid w:val="006A087D"/>
     <w:rsid w:val="006A0AFF"/>
     <w:rsid w:val="006A0C5D"/>
     <w:rsid w:val="006A0F6E"/>
     <w:rsid w:val="006A156C"/>
     <w:rsid w:val="006A1BD8"/>
     <w:rsid w:val="006A25F5"/>
     <w:rsid w:val="006A2DD8"/>
     <w:rsid w:val="006A2F0D"/>
     <w:rsid w:val="006A3752"/>
     <w:rsid w:val="006A3822"/>
     <w:rsid w:val="006A3AD1"/>
     <w:rsid w:val="006A3B49"/>
     <w:rsid w:val="006A3B5D"/>
     <w:rsid w:val="006A45E7"/>
     <w:rsid w:val="006A46CB"/>
     <w:rsid w:val="006A47B1"/>
     <w:rsid w:val="006A4B81"/>
     <w:rsid w:val="006A4C15"/>
     <w:rsid w:val="006A4D73"/>
     <w:rsid w:val="006A4E39"/>
     <w:rsid w:val="006A6200"/>
     <w:rsid w:val="006A632F"/>
@@ -10053,121 +9308,119 @@
     <w:rsid w:val="006D0CF1"/>
     <w:rsid w:val="006D10A0"/>
     <w:rsid w:val="006D1CBE"/>
     <w:rsid w:val="006D23BA"/>
     <w:rsid w:val="006D24A7"/>
     <w:rsid w:val="006D26B5"/>
     <w:rsid w:val="006D285C"/>
     <w:rsid w:val="006D2B97"/>
     <w:rsid w:val="006D31E6"/>
     <w:rsid w:val="006D3279"/>
     <w:rsid w:val="006D33E9"/>
     <w:rsid w:val="006D36CC"/>
     <w:rsid w:val="006D38AA"/>
     <w:rsid w:val="006D3FFB"/>
     <w:rsid w:val="006D562C"/>
     <w:rsid w:val="006D5B14"/>
     <w:rsid w:val="006D64CF"/>
     <w:rsid w:val="006D67E1"/>
     <w:rsid w:val="006D6D85"/>
     <w:rsid w:val="006D707A"/>
     <w:rsid w:val="006D7D75"/>
     <w:rsid w:val="006D7E37"/>
     <w:rsid w:val="006E002D"/>
     <w:rsid w:val="006E01C4"/>
     <w:rsid w:val="006E05BB"/>
-    <w:rsid w:val="006E083E"/>
     <w:rsid w:val="006E181E"/>
     <w:rsid w:val="006E1868"/>
     <w:rsid w:val="006E19A9"/>
     <w:rsid w:val="006E1B7C"/>
     <w:rsid w:val="006E1DE4"/>
     <w:rsid w:val="006E2189"/>
     <w:rsid w:val="006E21C9"/>
     <w:rsid w:val="006E2258"/>
     <w:rsid w:val="006E236D"/>
     <w:rsid w:val="006E297A"/>
     <w:rsid w:val="006E2FF1"/>
     <w:rsid w:val="006E3203"/>
     <w:rsid w:val="006E34AD"/>
     <w:rsid w:val="006E39FA"/>
+    <w:rsid w:val="006E3F1E"/>
     <w:rsid w:val="006E4063"/>
     <w:rsid w:val="006E4160"/>
     <w:rsid w:val="006E4560"/>
     <w:rsid w:val="006E490E"/>
     <w:rsid w:val="006E4B00"/>
     <w:rsid w:val="006E5156"/>
     <w:rsid w:val="006E542A"/>
     <w:rsid w:val="006E6D0E"/>
     <w:rsid w:val="006E6DAA"/>
     <w:rsid w:val="006E6FAA"/>
     <w:rsid w:val="006E6FBC"/>
     <w:rsid w:val="006E7063"/>
     <w:rsid w:val="006F02E6"/>
     <w:rsid w:val="006F08B7"/>
     <w:rsid w:val="006F0E3E"/>
     <w:rsid w:val="006F110F"/>
     <w:rsid w:val="006F15C8"/>
     <w:rsid w:val="006F15F0"/>
     <w:rsid w:val="006F1A9B"/>
-    <w:rsid w:val="006F1FE4"/>
     <w:rsid w:val="006F2263"/>
     <w:rsid w:val="006F22CA"/>
     <w:rsid w:val="006F268F"/>
     <w:rsid w:val="006F2A72"/>
     <w:rsid w:val="006F2BAB"/>
     <w:rsid w:val="006F309C"/>
     <w:rsid w:val="006F32C8"/>
     <w:rsid w:val="006F32F9"/>
     <w:rsid w:val="006F340C"/>
     <w:rsid w:val="006F3EC9"/>
     <w:rsid w:val="006F4324"/>
     <w:rsid w:val="006F43F8"/>
     <w:rsid w:val="006F4B3B"/>
     <w:rsid w:val="006F54AE"/>
     <w:rsid w:val="006F5C7E"/>
     <w:rsid w:val="006F62F2"/>
     <w:rsid w:val="006F691C"/>
     <w:rsid w:val="006F72B6"/>
     <w:rsid w:val="006F7459"/>
     <w:rsid w:val="006F748A"/>
     <w:rsid w:val="006F7C43"/>
     <w:rsid w:val="00700217"/>
     <w:rsid w:val="007003F5"/>
     <w:rsid w:val="0070064B"/>
     <w:rsid w:val="00700CD1"/>
     <w:rsid w:val="00701568"/>
     <w:rsid w:val="00701B7C"/>
     <w:rsid w:val="0070239D"/>
     <w:rsid w:val="00702BF9"/>
     <w:rsid w:val="00703A6D"/>
     <w:rsid w:val="00703BB5"/>
     <w:rsid w:val="00703F63"/>
     <w:rsid w:val="0070431D"/>
     <w:rsid w:val="007044E7"/>
     <w:rsid w:val="0070484B"/>
-    <w:rsid w:val="0070498D"/>
     <w:rsid w:val="00705D1B"/>
     <w:rsid w:val="00706418"/>
     <w:rsid w:val="00706A61"/>
     <w:rsid w:val="00707089"/>
     <w:rsid w:val="007071AC"/>
     <w:rsid w:val="007071EA"/>
     <w:rsid w:val="007073AA"/>
     <w:rsid w:val="0070740B"/>
     <w:rsid w:val="007079FC"/>
     <w:rsid w:val="00710A1F"/>
     <w:rsid w:val="00710A8D"/>
     <w:rsid w:val="00710C6A"/>
     <w:rsid w:val="00710E52"/>
     <w:rsid w:val="007113EB"/>
     <w:rsid w:val="0071188F"/>
     <w:rsid w:val="007118B0"/>
     <w:rsid w:val="007122BB"/>
     <w:rsid w:val="007129A6"/>
     <w:rsid w:val="00713B5F"/>
     <w:rsid w:val="00714B71"/>
     <w:rsid w:val="007150E3"/>
     <w:rsid w:val="00715A19"/>
     <w:rsid w:val="007164C5"/>
     <w:rsid w:val="00716609"/>
     <w:rsid w:val="00716C05"/>
@@ -10331,51 +9584,50 @@
     <w:rsid w:val="00770FA5"/>
     <w:rsid w:val="00771585"/>
     <w:rsid w:val="007715FB"/>
     <w:rsid w:val="00771EAC"/>
     <w:rsid w:val="007727C2"/>
     <w:rsid w:val="007729CA"/>
     <w:rsid w:val="00772E69"/>
     <w:rsid w:val="00773028"/>
     <w:rsid w:val="00773807"/>
     <w:rsid w:val="00773863"/>
     <w:rsid w:val="00773F2B"/>
     <w:rsid w:val="007741DA"/>
     <w:rsid w:val="007749DD"/>
     <w:rsid w:val="00775641"/>
     <w:rsid w:val="00775AE6"/>
     <w:rsid w:val="00776212"/>
     <w:rsid w:val="007765FE"/>
     <w:rsid w:val="00776952"/>
     <w:rsid w:val="00776A24"/>
     <w:rsid w:val="00776BFE"/>
     <w:rsid w:val="00776C68"/>
     <w:rsid w:val="00776E29"/>
     <w:rsid w:val="007773A9"/>
     <w:rsid w:val="00777B0E"/>
     <w:rsid w:val="00777B8D"/>
-    <w:rsid w:val="00777C67"/>
     <w:rsid w:val="00780276"/>
     <w:rsid w:val="0078053D"/>
     <w:rsid w:val="00780D27"/>
     <w:rsid w:val="007810D8"/>
     <w:rsid w:val="00781348"/>
     <w:rsid w:val="0078157B"/>
     <w:rsid w:val="00781D3B"/>
     <w:rsid w:val="00782374"/>
     <w:rsid w:val="00782434"/>
     <w:rsid w:val="007826D4"/>
     <w:rsid w:val="00782C90"/>
     <w:rsid w:val="00782E8A"/>
     <w:rsid w:val="00782EB8"/>
     <w:rsid w:val="00782FF9"/>
     <w:rsid w:val="0078322E"/>
     <w:rsid w:val="007832A9"/>
     <w:rsid w:val="00783455"/>
     <w:rsid w:val="0078374F"/>
     <w:rsid w:val="0078396F"/>
     <w:rsid w:val="00783A66"/>
     <w:rsid w:val="00783E92"/>
     <w:rsid w:val="00783F0E"/>
     <w:rsid w:val="007844A3"/>
     <w:rsid w:val="00784647"/>
     <w:rsid w:val="007849A4"/>
@@ -10465,148 +9717,150 @@
     <w:rsid w:val="007B6831"/>
     <w:rsid w:val="007B6BD7"/>
     <w:rsid w:val="007B6FFD"/>
     <w:rsid w:val="007C01E6"/>
     <w:rsid w:val="007C0C8A"/>
     <w:rsid w:val="007C0E4E"/>
     <w:rsid w:val="007C1674"/>
     <w:rsid w:val="007C220C"/>
     <w:rsid w:val="007C2491"/>
     <w:rsid w:val="007C2B78"/>
     <w:rsid w:val="007C2D1E"/>
     <w:rsid w:val="007C2F63"/>
     <w:rsid w:val="007C31F7"/>
     <w:rsid w:val="007C3752"/>
     <w:rsid w:val="007C3B7F"/>
     <w:rsid w:val="007C3D67"/>
     <w:rsid w:val="007C3E97"/>
     <w:rsid w:val="007C4048"/>
     <w:rsid w:val="007C4177"/>
     <w:rsid w:val="007C4464"/>
     <w:rsid w:val="007C44AB"/>
     <w:rsid w:val="007C463E"/>
     <w:rsid w:val="007C4AC1"/>
     <w:rsid w:val="007C55EB"/>
     <w:rsid w:val="007C5B47"/>
+    <w:rsid w:val="007C6012"/>
     <w:rsid w:val="007C6DF5"/>
     <w:rsid w:val="007C6FD7"/>
     <w:rsid w:val="007C7171"/>
     <w:rsid w:val="007C7195"/>
     <w:rsid w:val="007C7E30"/>
     <w:rsid w:val="007D0496"/>
     <w:rsid w:val="007D0CFE"/>
     <w:rsid w:val="007D12A0"/>
     <w:rsid w:val="007D1AFD"/>
     <w:rsid w:val="007D1BE3"/>
     <w:rsid w:val="007D1D4F"/>
     <w:rsid w:val="007D2093"/>
     <w:rsid w:val="007D2AAB"/>
     <w:rsid w:val="007D2F6B"/>
     <w:rsid w:val="007D3008"/>
     <w:rsid w:val="007D3117"/>
     <w:rsid w:val="007D3267"/>
     <w:rsid w:val="007D34D3"/>
     <w:rsid w:val="007D385B"/>
     <w:rsid w:val="007D38C1"/>
     <w:rsid w:val="007D3EF2"/>
     <w:rsid w:val="007D403A"/>
     <w:rsid w:val="007D441F"/>
     <w:rsid w:val="007D5755"/>
     <w:rsid w:val="007D5AE0"/>
     <w:rsid w:val="007D5DA6"/>
     <w:rsid w:val="007D61F5"/>
     <w:rsid w:val="007D630F"/>
     <w:rsid w:val="007D674D"/>
     <w:rsid w:val="007D6923"/>
     <w:rsid w:val="007D6D56"/>
     <w:rsid w:val="007D7170"/>
     <w:rsid w:val="007D75BB"/>
     <w:rsid w:val="007D773E"/>
     <w:rsid w:val="007D7804"/>
     <w:rsid w:val="007D786A"/>
     <w:rsid w:val="007D7A37"/>
     <w:rsid w:val="007E02DA"/>
     <w:rsid w:val="007E0E41"/>
+    <w:rsid w:val="007E0FAE"/>
     <w:rsid w:val="007E12E1"/>
     <w:rsid w:val="007E1609"/>
     <w:rsid w:val="007E3230"/>
     <w:rsid w:val="007E34E7"/>
     <w:rsid w:val="007E40EA"/>
     <w:rsid w:val="007E4276"/>
     <w:rsid w:val="007E4369"/>
     <w:rsid w:val="007E45B2"/>
     <w:rsid w:val="007E4828"/>
     <w:rsid w:val="007E4E8A"/>
     <w:rsid w:val="007E4EB3"/>
     <w:rsid w:val="007E5C1C"/>
     <w:rsid w:val="007E670C"/>
     <w:rsid w:val="007E6765"/>
     <w:rsid w:val="007E6B01"/>
     <w:rsid w:val="007E6C08"/>
     <w:rsid w:val="007E73DA"/>
     <w:rsid w:val="007E7AD9"/>
     <w:rsid w:val="007E7C3C"/>
     <w:rsid w:val="007F0159"/>
     <w:rsid w:val="007F0BDC"/>
     <w:rsid w:val="007F106E"/>
     <w:rsid w:val="007F130C"/>
     <w:rsid w:val="007F13BB"/>
     <w:rsid w:val="007F222B"/>
     <w:rsid w:val="007F2BB3"/>
     <w:rsid w:val="007F2DEF"/>
     <w:rsid w:val="007F2EAE"/>
     <w:rsid w:val="007F3ECC"/>
     <w:rsid w:val="007F4273"/>
     <w:rsid w:val="007F46A0"/>
     <w:rsid w:val="007F51BA"/>
+    <w:rsid w:val="007F51DB"/>
     <w:rsid w:val="007F529C"/>
     <w:rsid w:val="007F537A"/>
     <w:rsid w:val="007F5497"/>
     <w:rsid w:val="007F5A98"/>
     <w:rsid w:val="007F63F6"/>
     <w:rsid w:val="007F659F"/>
     <w:rsid w:val="007F6A8F"/>
     <w:rsid w:val="007F6BF3"/>
     <w:rsid w:val="007F6E60"/>
     <w:rsid w:val="007F7BE1"/>
     <w:rsid w:val="0080014E"/>
     <w:rsid w:val="0080064C"/>
     <w:rsid w:val="00800BD5"/>
     <w:rsid w:val="008012C8"/>
     <w:rsid w:val="00801495"/>
     <w:rsid w:val="00801609"/>
     <w:rsid w:val="00801D3F"/>
     <w:rsid w:val="0080232A"/>
     <w:rsid w:val="0080238F"/>
     <w:rsid w:val="008024D5"/>
     <w:rsid w:val="00802A11"/>
     <w:rsid w:val="00803945"/>
     <w:rsid w:val="008039B7"/>
     <w:rsid w:val="00803E20"/>
     <w:rsid w:val="00804183"/>
     <w:rsid w:val="00804A0D"/>
-    <w:rsid w:val="00804B07"/>
     <w:rsid w:val="00804B74"/>
     <w:rsid w:val="00804D24"/>
     <w:rsid w:val="00806111"/>
     <w:rsid w:val="00806467"/>
     <w:rsid w:val="00806477"/>
     <w:rsid w:val="008066E9"/>
     <w:rsid w:val="00806712"/>
     <w:rsid w:val="008078B8"/>
     <w:rsid w:val="0081022A"/>
     <w:rsid w:val="008102F6"/>
     <w:rsid w:val="008106D8"/>
     <w:rsid w:val="00810B88"/>
     <w:rsid w:val="00810F03"/>
     <w:rsid w:val="008113D3"/>
     <w:rsid w:val="0081177F"/>
     <w:rsid w:val="00811CB1"/>
     <w:rsid w:val="008125BF"/>
     <w:rsid w:val="008125E4"/>
     <w:rsid w:val="00812798"/>
     <w:rsid w:val="0081289F"/>
     <w:rsid w:val="00813744"/>
     <w:rsid w:val="008137AC"/>
     <w:rsid w:val="008139DD"/>
     <w:rsid w:val="00813AEC"/>
     <w:rsid w:val="008151C1"/>
@@ -10694,50 +9948,51 @@
     <w:rsid w:val="008453DC"/>
     <w:rsid w:val="0084565D"/>
     <w:rsid w:val="008456AE"/>
     <w:rsid w:val="00846647"/>
     <w:rsid w:val="00846D77"/>
     <w:rsid w:val="00847235"/>
     <w:rsid w:val="0084738A"/>
     <w:rsid w:val="00847B0E"/>
     <w:rsid w:val="008512F3"/>
     <w:rsid w:val="00851B59"/>
     <w:rsid w:val="00851D52"/>
     <w:rsid w:val="008525BF"/>
     <w:rsid w:val="00852C0D"/>
     <w:rsid w:val="00852F0D"/>
     <w:rsid w:val="00853024"/>
     <w:rsid w:val="008545E8"/>
     <w:rsid w:val="00854B2D"/>
     <w:rsid w:val="00854C78"/>
     <w:rsid w:val="00854F85"/>
     <w:rsid w:val="00855798"/>
     <w:rsid w:val="00855815"/>
     <w:rsid w:val="00855F51"/>
     <w:rsid w:val="0085646C"/>
     <w:rsid w:val="0085666B"/>
     <w:rsid w:val="00856A9E"/>
+    <w:rsid w:val="00856B7D"/>
     <w:rsid w:val="00856C6F"/>
     <w:rsid w:val="00856E1E"/>
     <w:rsid w:val="00856F4F"/>
     <w:rsid w:val="0085785A"/>
     <w:rsid w:val="00857DB3"/>
     <w:rsid w:val="00857DC9"/>
     <w:rsid w:val="00857F0F"/>
     <w:rsid w:val="0086023A"/>
     <w:rsid w:val="00860B98"/>
     <w:rsid w:val="00860D08"/>
     <w:rsid w:val="0086111B"/>
     <w:rsid w:val="00861257"/>
     <w:rsid w:val="00861274"/>
     <w:rsid w:val="008618B6"/>
     <w:rsid w:val="00861C2B"/>
     <w:rsid w:val="00861F15"/>
     <w:rsid w:val="0086288F"/>
     <w:rsid w:val="00862EB5"/>
     <w:rsid w:val="0086307F"/>
     <w:rsid w:val="00863513"/>
     <w:rsid w:val="008636B0"/>
     <w:rsid w:val="008636F5"/>
     <w:rsid w:val="00863932"/>
     <w:rsid w:val="0086417E"/>
     <w:rsid w:val="0086447F"/>
@@ -10748,166 +10003,162 @@
     <w:rsid w:val="0086571F"/>
     <w:rsid w:val="008658F4"/>
     <w:rsid w:val="00865908"/>
     <w:rsid w:val="00865A51"/>
     <w:rsid w:val="00865A5B"/>
     <w:rsid w:val="008660A0"/>
     <w:rsid w:val="00866805"/>
     <w:rsid w:val="00866B20"/>
     <w:rsid w:val="00867190"/>
     <w:rsid w:val="00870932"/>
     <w:rsid w:val="00871350"/>
     <w:rsid w:val="008716DC"/>
     <w:rsid w:val="00871DDA"/>
     <w:rsid w:val="0087219A"/>
     <w:rsid w:val="008721C5"/>
     <w:rsid w:val="00872248"/>
     <w:rsid w:val="00872515"/>
     <w:rsid w:val="00872A35"/>
     <w:rsid w:val="00872C9B"/>
     <w:rsid w:val="008731CB"/>
     <w:rsid w:val="008732FD"/>
     <w:rsid w:val="0087365F"/>
     <w:rsid w:val="008740A5"/>
     <w:rsid w:val="008741C1"/>
     <w:rsid w:val="0087443E"/>
-    <w:rsid w:val="00874790"/>
     <w:rsid w:val="008749E1"/>
     <w:rsid w:val="00874A48"/>
     <w:rsid w:val="00874B98"/>
     <w:rsid w:val="00875360"/>
     <w:rsid w:val="00875491"/>
     <w:rsid w:val="0087567B"/>
-    <w:rsid w:val="0087593D"/>
     <w:rsid w:val="00876827"/>
     <w:rsid w:val="00877643"/>
     <w:rsid w:val="008777FF"/>
     <w:rsid w:val="00880112"/>
     <w:rsid w:val="00880F02"/>
     <w:rsid w:val="008817ED"/>
     <w:rsid w:val="0088280C"/>
     <w:rsid w:val="00883131"/>
     <w:rsid w:val="0088331D"/>
     <w:rsid w:val="0088354F"/>
     <w:rsid w:val="008835A6"/>
     <w:rsid w:val="00883845"/>
     <w:rsid w:val="00883AB2"/>
     <w:rsid w:val="0088403E"/>
     <w:rsid w:val="00884AB2"/>
     <w:rsid w:val="00884D52"/>
     <w:rsid w:val="008852E1"/>
     <w:rsid w:val="00885392"/>
     <w:rsid w:val="00885517"/>
-    <w:rsid w:val="0088650C"/>
     <w:rsid w:val="00886711"/>
     <w:rsid w:val="00886EAE"/>
     <w:rsid w:val="00886F4D"/>
     <w:rsid w:val="00887196"/>
     <w:rsid w:val="008872B9"/>
     <w:rsid w:val="00887C67"/>
     <w:rsid w:val="00887D78"/>
     <w:rsid w:val="00890810"/>
     <w:rsid w:val="00890BFA"/>
     <w:rsid w:val="00890C8D"/>
     <w:rsid w:val="00890DB0"/>
     <w:rsid w:val="00890FF1"/>
     <w:rsid w:val="008912B6"/>
     <w:rsid w:val="00891BE8"/>
     <w:rsid w:val="00891C43"/>
     <w:rsid w:val="00891C87"/>
     <w:rsid w:val="008921F6"/>
+    <w:rsid w:val="00892592"/>
     <w:rsid w:val="00892CAE"/>
     <w:rsid w:val="00892DA6"/>
     <w:rsid w:val="00893291"/>
     <w:rsid w:val="00893589"/>
     <w:rsid w:val="00894092"/>
     <w:rsid w:val="00894D61"/>
     <w:rsid w:val="00895298"/>
     <w:rsid w:val="00896152"/>
     <w:rsid w:val="008964AB"/>
     <w:rsid w:val="0089657A"/>
     <w:rsid w:val="00896581"/>
     <w:rsid w:val="00896788"/>
     <w:rsid w:val="0089747C"/>
     <w:rsid w:val="008975C8"/>
     <w:rsid w:val="0089787B"/>
     <w:rsid w:val="008978A4"/>
     <w:rsid w:val="00897909"/>
     <w:rsid w:val="00897A04"/>
     <w:rsid w:val="00897CC3"/>
     <w:rsid w:val="00897F3A"/>
     <w:rsid w:val="008A004C"/>
     <w:rsid w:val="008A0548"/>
     <w:rsid w:val="008A1033"/>
     <w:rsid w:val="008A14D8"/>
     <w:rsid w:val="008A163F"/>
     <w:rsid w:val="008A1934"/>
     <w:rsid w:val="008A1CB9"/>
     <w:rsid w:val="008A1FC5"/>
     <w:rsid w:val="008A262E"/>
     <w:rsid w:val="008A2CB3"/>
     <w:rsid w:val="008A364F"/>
     <w:rsid w:val="008A3820"/>
-    <w:rsid w:val="008A39C7"/>
     <w:rsid w:val="008A43A4"/>
     <w:rsid w:val="008A464F"/>
     <w:rsid w:val="008A4896"/>
     <w:rsid w:val="008A4CA8"/>
     <w:rsid w:val="008A59C3"/>
     <w:rsid w:val="008A5BD0"/>
     <w:rsid w:val="008A5CDE"/>
     <w:rsid w:val="008A5F73"/>
     <w:rsid w:val="008A6262"/>
     <w:rsid w:val="008A6312"/>
     <w:rsid w:val="008A6A3E"/>
     <w:rsid w:val="008A6F46"/>
     <w:rsid w:val="008A706C"/>
     <w:rsid w:val="008A78A8"/>
     <w:rsid w:val="008A7EEB"/>
     <w:rsid w:val="008A7F22"/>
     <w:rsid w:val="008B02EF"/>
     <w:rsid w:val="008B06DC"/>
     <w:rsid w:val="008B0814"/>
     <w:rsid w:val="008B0846"/>
     <w:rsid w:val="008B1E0D"/>
     <w:rsid w:val="008B2189"/>
     <w:rsid w:val="008B2417"/>
     <w:rsid w:val="008B2BE5"/>
     <w:rsid w:val="008B3586"/>
     <w:rsid w:val="008B3D87"/>
     <w:rsid w:val="008B422D"/>
     <w:rsid w:val="008B4F83"/>
     <w:rsid w:val="008B56F1"/>
     <w:rsid w:val="008B577B"/>
     <w:rsid w:val="008B5E53"/>
     <w:rsid w:val="008B617C"/>
     <w:rsid w:val="008B6410"/>
     <w:rsid w:val="008B75ED"/>
     <w:rsid w:val="008B7D76"/>
     <w:rsid w:val="008C0189"/>
     <w:rsid w:val="008C05A7"/>
-    <w:rsid w:val="008C0C22"/>
     <w:rsid w:val="008C11D1"/>
     <w:rsid w:val="008C1DA6"/>
     <w:rsid w:val="008C1EFD"/>
     <w:rsid w:val="008C258C"/>
     <w:rsid w:val="008C356E"/>
     <w:rsid w:val="008C3690"/>
     <w:rsid w:val="008C38D4"/>
     <w:rsid w:val="008C3ACF"/>
     <w:rsid w:val="008C3AE1"/>
     <w:rsid w:val="008C3C0A"/>
     <w:rsid w:val="008C4898"/>
     <w:rsid w:val="008C49B7"/>
     <w:rsid w:val="008C4E9E"/>
     <w:rsid w:val="008C55BD"/>
     <w:rsid w:val="008C6679"/>
     <w:rsid w:val="008C6894"/>
     <w:rsid w:val="008C6A5D"/>
     <w:rsid w:val="008C7155"/>
     <w:rsid w:val="008D0190"/>
     <w:rsid w:val="008D023E"/>
     <w:rsid w:val="008D04F6"/>
     <w:rsid w:val="008D0584"/>
     <w:rsid w:val="008D0B9D"/>
     <w:rsid w:val="008D0BD3"/>
     <w:rsid w:val="008D0DE3"/>
@@ -10940,136 +10191,139 @@
     <w:rsid w:val="008E187D"/>
     <w:rsid w:val="008E1D0B"/>
     <w:rsid w:val="008E1D4B"/>
     <w:rsid w:val="008E2AB1"/>
     <w:rsid w:val="008E3100"/>
     <w:rsid w:val="008E38EA"/>
     <w:rsid w:val="008E3C95"/>
     <w:rsid w:val="008E3CB9"/>
     <w:rsid w:val="008E3D78"/>
     <w:rsid w:val="008E406E"/>
     <w:rsid w:val="008E4979"/>
     <w:rsid w:val="008E49CA"/>
     <w:rsid w:val="008E5272"/>
     <w:rsid w:val="008E5655"/>
     <w:rsid w:val="008E565E"/>
     <w:rsid w:val="008E5D8B"/>
     <w:rsid w:val="008E65BB"/>
     <w:rsid w:val="008E6668"/>
     <w:rsid w:val="008E6DED"/>
     <w:rsid w:val="008E715D"/>
     <w:rsid w:val="008F0248"/>
     <w:rsid w:val="008F0A01"/>
     <w:rsid w:val="008F0CA5"/>
     <w:rsid w:val="008F0EE6"/>
     <w:rsid w:val="008F0FEF"/>
+    <w:rsid w:val="008F1759"/>
     <w:rsid w:val="008F1AD0"/>
     <w:rsid w:val="008F1BDA"/>
     <w:rsid w:val="008F2E1C"/>
     <w:rsid w:val="008F3C43"/>
     <w:rsid w:val="008F4AF9"/>
     <w:rsid w:val="008F4BF2"/>
     <w:rsid w:val="008F4DDE"/>
     <w:rsid w:val="008F5657"/>
     <w:rsid w:val="008F6120"/>
     <w:rsid w:val="008F619D"/>
     <w:rsid w:val="008F6429"/>
     <w:rsid w:val="008F6665"/>
     <w:rsid w:val="008F66AC"/>
     <w:rsid w:val="008F700E"/>
     <w:rsid w:val="008F70AA"/>
     <w:rsid w:val="008F73D8"/>
     <w:rsid w:val="008F7531"/>
     <w:rsid w:val="008F7903"/>
     <w:rsid w:val="008F7AE6"/>
     <w:rsid w:val="008F7B14"/>
     <w:rsid w:val="008F7F88"/>
     <w:rsid w:val="009010B8"/>
     <w:rsid w:val="009011C5"/>
     <w:rsid w:val="00901CC9"/>
     <w:rsid w:val="00902391"/>
     <w:rsid w:val="009024C2"/>
     <w:rsid w:val="0090269C"/>
     <w:rsid w:val="009026F3"/>
+    <w:rsid w:val="00902CD5"/>
     <w:rsid w:val="0090357E"/>
     <w:rsid w:val="00903A37"/>
     <w:rsid w:val="0090453A"/>
     <w:rsid w:val="0090491B"/>
     <w:rsid w:val="00904A45"/>
     <w:rsid w:val="00905DD4"/>
     <w:rsid w:val="00905E40"/>
     <w:rsid w:val="00906444"/>
     <w:rsid w:val="009064C2"/>
     <w:rsid w:val="0090664E"/>
     <w:rsid w:val="009072AB"/>
     <w:rsid w:val="009108C0"/>
     <w:rsid w:val="00910AAA"/>
     <w:rsid w:val="00911B4F"/>
     <w:rsid w:val="00912B6D"/>
     <w:rsid w:val="00912D26"/>
     <w:rsid w:val="00912FA4"/>
     <w:rsid w:val="00913073"/>
     <w:rsid w:val="00913500"/>
     <w:rsid w:val="00913BAB"/>
     <w:rsid w:val="00914301"/>
     <w:rsid w:val="00914324"/>
     <w:rsid w:val="009143C5"/>
     <w:rsid w:val="00914ACD"/>
     <w:rsid w:val="00915001"/>
     <w:rsid w:val="00915368"/>
     <w:rsid w:val="009153FD"/>
     <w:rsid w:val="00915695"/>
     <w:rsid w:val="009159E0"/>
     <w:rsid w:val="00916087"/>
     <w:rsid w:val="00916598"/>
     <w:rsid w:val="00916930"/>
     <w:rsid w:val="00916CAB"/>
+    <w:rsid w:val="0091715B"/>
     <w:rsid w:val="00917220"/>
     <w:rsid w:val="00917351"/>
     <w:rsid w:val="009176D1"/>
     <w:rsid w:val="00917AA6"/>
     <w:rsid w:val="00920124"/>
+    <w:rsid w:val="009202D7"/>
     <w:rsid w:val="009204CE"/>
     <w:rsid w:val="009208BF"/>
     <w:rsid w:val="009218F7"/>
     <w:rsid w:val="00921E1A"/>
     <w:rsid w:val="00921E9E"/>
     <w:rsid w:val="009228F7"/>
     <w:rsid w:val="00922981"/>
-    <w:rsid w:val="00923635"/>
     <w:rsid w:val="0092385C"/>
     <w:rsid w:val="009239EB"/>
     <w:rsid w:val="00923EBF"/>
     <w:rsid w:val="0092464A"/>
     <w:rsid w:val="00924789"/>
     <w:rsid w:val="00924DAA"/>
-    <w:rsid w:val="0092550A"/>
     <w:rsid w:val="0092591B"/>
     <w:rsid w:val="00925EFC"/>
     <w:rsid w:val="0092602B"/>
     <w:rsid w:val="00926585"/>
     <w:rsid w:val="009266B9"/>
+    <w:rsid w:val="00926A9D"/>
     <w:rsid w:val="0092714B"/>
     <w:rsid w:val="00927216"/>
     <w:rsid w:val="00927384"/>
     <w:rsid w:val="009275B2"/>
     <w:rsid w:val="009300F6"/>
     <w:rsid w:val="00930E9E"/>
     <w:rsid w:val="009310DC"/>
     <w:rsid w:val="00931E9C"/>
     <w:rsid w:val="009322E4"/>
     <w:rsid w:val="0093292A"/>
     <w:rsid w:val="00932BEC"/>
     <w:rsid w:val="00932D7C"/>
     <w:rsid w:val="00933453"/>
     <w:rsid w:val="00933816"/>
     <w:rsid w:val="00933B30"/>
     <w:rsid w:val="00933B73"/>
     <w:rsid w:val="00933C60"/>
     <w:rsid w:val="00933C67"/>
     <w:rsid w:val="00933FC2"/>
     <w:rsid w:val="00934318"/>
     <w:rsid w:val="009343DD"/>
     <w:rsid w:val="00934703"/>
     <w:rsid w:val="00934A9A"/>
     <w:rsid w:val="00934B20"/>
     <w:rsid w:val="009354ED"/>
@@ -11202,51 +10456,50 @@
     <w:rsid w:val="00985BDE"/>
     <w:rsid w:val="009864A2"/>
     <w:rsid w:val="00986A19"/>
     <w:rsid w:val="00986E7E"/>
     <w:rsid w:val="00986EFC"/>
     <w:rsid w:val="009874CC"/>
     <w:rsid w:val="009876AF"/>
     <w:rsid w:val="009903BC"/>
     <w:rsid w:val="00990501"/>
     <w:rsid w:val="00991EBD"/>
     <w:rsid w:val="009920FB"/>
     <w:rsid w:val="00992345"/>
     <w:rsid w:val="0099286A"/>
     <w:rsid w:val="00992C01"/>
     <w:rsid w:val="00992C44"/>
     <w:rsid w:val="00993095"/>
     <w:rsid w:val="0099340A"/>
     <w:rsid w:val="00993452"/>
     <w:rsid w:val="00993DF3"/>
     <w:rsid w:val="009943CC"/>
     <w:rsid w:val="00994685"/>
     <w:rsid w:val="0099548D"/>
     <w:rsid w:val="00995BBD"/>
     <w:rsid w:val="00995D92"/>
     <w:rsid w:val="009960AD"/>
-    <w:rsid w:val="00996ADE"/>
     <w:rsid w:val="0099720D"/>
     <w:rsid w:val="00997859"/>
     <w:rsid w:val="00997914"/>
     <w:rsid w:val="00997976"/>
     <w:rsid w:val="009979D1"/>
     <w:rsid w:val="009979DE"/>
     <w:rsid w:val="00997F25"/>
     <w:rsid w:val="009A057E"/>
     <w:rsid w:val="009A061D"/>
     <w:rsid w:val="009A0F66"/>
     <w:rsid w:val="009A14A9"/>
     <w:rsid w:val="009A16D8"/>
     <w:rsid w:val="009A19F9"/>
     <w:rsid w:val="009A1F14"/>
     <w:rsid w:val="009A1F6B"/>
     <w:rsid w:val="009A23DB"/>
     <w:rsid w:val="009A2C7E"/>
     <w:rsid w:val="009A2E03"/>
     <w:rsid w:val="009A3720"/>
     <w:rsid w:val="009A37AB"/>
     <w:rsid w:val="009A39CE"/>
     <w:rsid w:val="009A44F0"/>
     <w:rsid w:val="009A5858"/>
     <w:rsid w:val="009A5CA0"/>
     <w:rsid w:val="009A6A5B"/>
@@ -11303,51 +10556,50 @@
     <w:rsid w:val="009C2EB6"/>
     <w:rsid w:val="009C383F"/>
     <w:rsid w:val="009C4D6C"/>
     <w:rsid w:val="009C5145"/>
     <w:rsid w:val="009C5260"/>
     <w:rsid w:val="009C6206"/>
     <w:rsid w:val="009C69DA"/>
     <w:rsid w:val="009C6B87"/>
     <w:rsid w:val="009C70CD"/>
     <w:rsid w:val="009C74C8"/>
     <w:rsid w:val="009C75A5"/>
     <w:rsid w:val="009C7F2A"/>
     <w:rsid w:val="009D017D"/>
     <w:rsid w:val="009D050C"/>
     <w:rsid w:val="009D0833"/>
     <w:rsid w:val="009D0997"/>
     <w:rsid w:val="009D0B50"/>
     <w:rsid w:val="009D0C31"/>
     <w:rsid w:val="009D1222"/>
     <w:rsid w:val="009D134E"/>
     <w:rsid w:val="009D15D3"/>
     <w:rsid w:val="009D1A24"/>
     <w:rsid w:val="009D1E01"/>
     <w:rsid w:val="009D1E7D"/>
     <w:rsid w:val="009D1F9F"/>
-    <w:rsid w:val="009D228E"/>
     <w:rsid w:val="009D27AC"/>
     <w:rsid w:val="009D2CC8"/>
     <w:rsid w:val="009D2DA6"/>
     <w:rsid w:val="009D3021"/>
     <w:rsid w:val="009D30BF"/>
     <w:rsid w:val="009D31A4"/>
     <w:rsid w:val="009D33F6"/>
     <w:rsid w:val="009D39CF"/>
     <w:rsid w:val="009D475D"/>
     <w:rsid w:val="009D5022"/>
     <w:rsid w:val="009D5537"/>
     <w:rsid w:val="009D5834"/>
     <w:rsid w:val="009D58B5"/>
     <w:rsid w:val="009D5B90"/>
     <w:rsid w:val="009D61F9"/>
     <w:rsid w:val="009D6777"/>
     <w:rsid w:val="009D7226"/>
     <w:rsid w:val="009D7576"/>
     <w:rsid w:val="009D7728"/>
     <w:rsid w:val="009D7B1A"/>
     <w:rsid w:val="009D7F2C"/>
     <w:rsid w:val="009E0B47"/>
     <w:rsid w:val="009E0D4B"/>
     <w:rsid w:val="009E0F76"/>
     <w:rsid w:val="009E1741"/>
@@ -11363,367 +10615,361 @@
     <w:rsid w:val="009E2D8F"/>
     <w:rsid w:val="009E327F"/>
     <w:rsid w:val="009E36BB"/>
     <w:rsid w:val="009E36C3"/>
     <w:rsid w:val="009E388E"/>
     <w:rsid w:val="009E3B8C"/>
     <w:rsid w:val="009E3CA2"/>
     <w:rsid w:val="009E3E96"/>
     <w:rsid w:val="009E4427"/>
     <w:rsid w:val="009E4575"/>
     <w:rsid w:val="009E4581"/>
     <w:rsid w:val="009E4BD6"/>
     <w:rsid w:val="009E4C9B"/>
     <w:rsid w:val="009E5280"/>
     <w:rsid w:val="009E5480"/>
     <w:rsid w:val="009E54A2"/>
     <w:rsid w:val="009E56C9"/>
     <w:rsid w:val="009E5744"/>
     <w:rsid w:val="009E5A5C"/>
     <w:rsid w:val="009E5B56"/>
     <w:rsid w:val="009E5E83"/>
     <w:rsid w:val="009E62EC"/>
     <w:rsid w:val="009E6CB1"/>
     <w:rsid w:val="009E6CDB"/>
     <w:rsid w:val="009E71AF"/>
+    <w:rsid w:val="009E7A9B"/>
     <w:rsid w:val="009E7B8D"/>
     <w:rsid w:val="009E7F2F"/>
     <w:rsid w:val="009F06AE"/>
     <w:rsid w:val="009F0DF8"/>
     <w:rsid w:val="009F0EA8"/>
     <w:rsid w:val="009F120F"/>
     <w:rsid w:val="009F1685"/>
     <w:rsid w:val="009F16BA"/>
     <w:rsid w:val="009F1AA2"/>
     <w:rsid w:val="009F1E79"/>
     <w:rsid w:val="009F1F1C"/>
     <w:rsid w:val="009F2C5B"/>
     <w:rsid w:val="009F2E07"/>
     <w:rsid w:val="009F42E2"/>
     <w:rsid w:val="009F4E81"/>
     <w:rsid w:val="009F5986"/>
     <w:rsid w:val="009F6AC9"/>
     <w:rsid w:val="009F74CB"/>
     <w:rsid w:val="009F7716"/>
     <w:rsid w:val="00A001FF"/>
     <w:rsid w:val="00A00F1E"/>
     <w:rsid w:val="00A01547"/>
     <w:rsid w:val="00A02692"/>
     <w:rsid w:val="00A03263"/>
     <w:rsid w:val="00A0337A"/>
     <w:rsid w:val="00A03DEF"/>
     <w:rsid w:val="00A03EF4"/>
     <w:rsid w:val="00A046FB"/>
     <w:rsid w:val="00A047D3"/>
     <w:rsid w:val="00A04EB9"/>
     <w:rsid w:val="00A05106"/>
     <w:rsid w:val="00A05225"/>
     <w:rsid w:val="00A053FA"/>
     <w:rsid w:val="00A055DF"/>
     <w:rsid w:val="00A05844"/>
     <w:rsid w:val="00A05BE3"/>
     <w:rsid w:val="00A06744"/>
     <w:rsid w:val="00A06CA7"/>
     <w:rsid w:val="00A07386"/>
     <w:rsid w:val="00A073D4"/>
     <w:rsid w:val="00A07775"/>
     <w:rsid w:val="00A07BA6"/>
     <w:rsid w:val="00A07FE5"/>
     <w:rsid w:val="00A1058B"/>
     <w:rsid w:val="00A106AE"/>
     <w:rsid w:val="00A11285"/>
     <w:rsid w:val="00A115E2"/>
-    <w:rsid w:val="00A1161C"/>
     <w:rsid w:val="00A11B1A"/>
-    <w:rsid w:val="00A11BDF"/>
     <w:rsid w:val="00A1240E"/>
     <w:rsid w:val="00A12857"/>
     <w:rsid w:val="00A12966"/>
     <w:rsid w:val="00A12DD7"/>
     <w:rsid w:val="00A12E71"/>
     <w:rsid w:val="00A13255"/>
     <w:rsid w:val="00A13A83"/>
     <w:rsid w:val="00A13E70"/>
     <w:rsid w:val="00A147FA"/>
     <w:rsid w:val="00A14915"/>
     <w:rsid w:val="00A15269"/>
     <w:rsid w:val="00A15776"/>
     <w:rsid w:val="00A1587E"/>
     <w:rsid w:val="00A158B3"/>
     <w:rsid w:val="00A159DE"/>
     <w:rsid w:val="00A159E0"/>
     <w:rsid w:val="00A15CB5"/>
     <w:rsid w:val="00A161E2"/>
     <w:rsid w:val="00A16691"/>
     <w:rsid w:val="00A16C3D"/>
     <w:rsid w:val="00A16D53"/>
     <w:rsid w:val="00A1783D"/>
     <w:rsid w:val="00A179C1"/>
     <w:rsid w:val="00A17EAF"/>
     <w:rsid w:val="00A2087C"/>
     <w:rsid w:val="00A208C0"/>
     <w:rsid w:val="00A20C92"/>
     <w:rsid w:val="00A20CC8"/>
     <w:rsid w:val="00A20DF1"/>
     <w:rsid w:val="00A21B1C"/>
     <w:rsid w:val="00A21CB2"/>
     <w:rsid w:val="00A223AC"/>
     <w:rsid w:val="00A23385"/>
     <w:rsid w:val="00A23635"/>
     <w:rsid w:val="00A236D5"/>
     <w:rsid w:val="00A23954"/>
     <w:rsid w:val="00A23A6F"/>
     <w:rsid w:val="00A23F2D"/>
     <w:rsid w:val="00A23F3D"/>
     <w:rsid w:val="00A24641"/>
     <w:rsid w:val="00A24A84"/>
-    <w:rsid w:val="00A258A9"/>
     <w:rsid w:val="00A25BFD"/>
     <w:rsid w:val="00A25D95"/>
     <w:rsid w:val="00A2684E"/>
     <w:rsid w:val="00A26A9A"/>
     <w:rsid w:val="00A26B92"/>
     <w:rsid w:val="00A272A8"/>
     <w:rsid w:val="00A27598"/>
     <w:rsid w:val="00A275F9"/>
     <w:rsid w:val="00A27F01"/>
     <w:rsid w:val="00A30031"/>
     <w:rsid w:val="00A30321"/>
     <w:rsid w:val="00A30B98"/>
     <w:rsid w:val="00A30EF2"/>
     <w:rsid w:val="00A30F79"/>
     <w:rsid w:val="00A310AC"/>
     <w:rsid w:val="00A3113A"/>
     <w:rsid w:val="00A31E0C"/>
+    <w:rsid w:val="00A31FF8"/>
     <w:rsid w:val="00A321F2"/>
     <w:rsid w:val="00A325CE"/>
     <w:rsid w:val="00A32E92"/>
     <w:rsid w:val="00A3304A"/>
     <w:rsid w:val="00A333AC"/>
     <w:rsid w:val="00A33910"/>
     <w:rsid w:val="00A3393E"/>
     <w:rsid w:val="00A33AAE"/>
     <w:rsid w:val="00A340B8"/>
     <w:rsid w:val="00A3416D"/>
     <w:rsid w:val="00A35144"/>
     <w:rsid w:val="00A351D1"/>
-    <w:rsid w:val="00A3532D"/>
     <w:rsid w:val="00A3532F"/>
     <w:rsid w:val="00A357D2"/>
     <w:rsid w:val="00A35AFD"/>
     <w:rsid w:val="00A35D70"/>
     <w:rsid w:val="00A36B35"/>
     <w:rsid w:val="00A36FF8"/>
     <w:rsid w:val="00A37A00"/>
     <w:rsid w:val="00A37C66"/>
     <w:rsid w:val="00A40132"/>
     <w:rsid w:val="00A40F94"/>
     <w:rsid w:val="00A41E59"/>
     <w:rsid w:val="00A41F3C"/>
     <w:rsid w:val="00A42044"/>
     <w:rsid w:val="00A427D5"/>
     <w:rsid w:val="00A428FE"/>
     <w:rsid w:val="00A432DF"/>
     <w:rsid w:val="00A433B2"/>
     <w:rsid w:val="00A43C3F"/>
     <w:rsid w:val="00A43E23"/>
     <w:rsid w:val="00A44779"/>
     <w:rsid w:val="00A44ADB"/>
     <w:rsid w:val="00A44F82"/>
     <w:rsid w:val="00A45053"/>
     <w:rsid w:val="00A451F2"/>
     <w:rsid w:val="00A4541F"/>
     <w:rsid w:val="00A4550A"/>
     <w:rsid w:val="00A455C6"/>
     <w:rsid w:val="00A456F4"/>
     <w:rsid w:val="00A457BA"/>
     <w:rsid w:val="00A4590D"/>
     <w:rsid w:val="00A45DDE"/>
     <w:rsid w:val="00A462BC"/>
     <w:rsid w:val="00A46B7A"/>
     <w:rsid w:val="00A47D87"/>
     <w:rsid w:val="00A47F99"/>
-    <w:rsid w:val="00A50529"/>
     <w:rsid w:val="00A50A6F"/>
     <w:rsid w:val="00A50AF8"/>
-    <w:rsid w:val="00A50F42"/>
     <w:rsid w:val="00A50FAB"/>
     <w:rsid w:val="00A5139B"/>
     <w:rsid w:val="00A5189C"/>
     <w:rsid w:val="00A51C43"/>
     <w:rsid w:val="00A51D0F"/>
     <w:rsid w:val="00A5228C"/>
     <w:rsid w:val="00A52639"/>
     <w:rsid w:val="00A53C3B"/>
     <w:rsid w:val="00A552C8"/>
     <w:rsid w:val="00A5586E"/>
     <w:rsid w:val="00A56260"/>
     <w:rsid w:val="00A569B2"/>
     <w:rsid w:val="00A56AE0"/>
     <w:rsid w:val="00A57862"/>
     <w:rsid w:val="00A57B25"/>
     <w:rsid w:val="00A60106"/>
     <w:rsid w:val="00A6036D"/>
     <w:rsid w:val="00A6046C"/>
     <w:rsid w:val="00A60688"/>
     <w:rsid w:val="00A60B39"/>
     <w:rsid w:val="00A60D4B"/>
     <w:rsid w:val="00A60E02"/>
     <w:rsid w:val="00A60E44"/>
     <w:rsid w:val="00A60FC9"/>
     <w:rsid w:val="00A61A29"/>
     <w:rsid w:val="00A61D5E"/>
     <w:rsid w:val="00A6219C"/>
     <w:rsid w:val="00A6236C"/>
     <w:rsid w:val="00A63095"/>
     <w:rsid w:val="00A63295"/>
     <w:rsid w:val="00A63308"/>
     <w:rsid w:val="00A63683"/>
     <w:rsid w:val="00A639F4"/>
     <w:rsid w:val="00A63D67"/>
     <w:rsid w:val="00A63FF8"/>
     <w:rsid w:val="00A64025"/>
     <w:rsid w:val="00A640CF"/>
     <w:rsid w:val="00A645AE"/>
     <w:rsid w:val="00A64657"/>
     <w:rsid w:val="00A65355"/>
     <w:rsid w:val="00A65BB8"/>
     <w:rsid w:val="00A66967"/>
     <w:rsid w:val="00A66C9D"/>
     <w:rsid w:val="00A66D93"/>
     <w:rsid w:val="00A66ECB"/>
-    <w:rsid w:val="00A7063E"/>
     <w:rsid w:val="00A70AF2"/>
     <w:rsid w:val="00A71044"/>
     <w:rsid w:val="00A7153E"/>
     <w:rsid w:val="00A716BB"/>
     <w:rsid w:val="00A71B00"/>
     <w:rsid w:val="00A71F5A"/>
     <w:rsid w:val="00A720F1"/>
     <w:rsid w:val="00A7211F"/>
     <w:rsid w:val="00A72E41"/>
     <w:rsid w:val="00A7300A"/>
     <w:rsid w:val="00A73196"/>
     <w:rsid w:val="00A7343F"/>
     <w:rsid w:val="00A73896"/>
     <w:rsid w:val="00A73DBE"/>
     <w:rsid w:val="00A73FA3"/>
     <w:rsid w:val="00A74CC6"/>
     <w:rsid w:val="00A74D63"/>
     <w:rsid w:val="00A74F88"/>
     <w:rsid w:val="00A75F3F"/>
     <w:rsid w:val="00A7607E"/>
     <w:rsid w:val="00A761E0"/>
     <w:rsid w:val="00A761EC"/>
     <w:rsid w:val="00A761FD"/>
     <w:rsid w:val="00A76263"/>
     <w:rsid w:val="00A765DE"/>
     <w:rsid w:val="00A77619"/>
-    <w:rsid w:val="00A8040D"/>
-    <w:rsid w:val="00A80CF1"/>
     <w:rsid w:val="00A8159F"/>
     <w:rsid w:val="00A8179E"/>
     <w:rsid w:val="00A81C1A"/>
     <w:rsid w:val="00A81D08"/>
     <w:rsid w:val="00A82B51"/>
     <w:rsid w:val="00A82B55"/>
     <w:rsid w:val="00A8381B"/>
     <w:rsid w:val="00A83E51"/>
     <w:rsid w:val="00A83FFF"/>
     <w:rsid w:val="00A84DA0"/>
     <w:rsid w:val="00A84DF9"/>
     <w:rsid w:val="00A85BFD"/>
     <w:rsid w:val="00A861A2"/>
     <w:rsid w:val="00A86AA0"/>
     <w:rsid w:val="00A87344"/>
     <w:rsid w:val="00A87435"/>
     <w:rsid w:val="00A87639"/>
-    <w:rsid w:val="00A879D1"/>
     <w:rsid w:val="00A87FDF"/>
     <w:rsid w:val="00A9079A"/>
     <w:rsid w:val="00A90AC3"/>
     <w:rsid w:val="00A9284A"/>
     <w:rsid w:val="00A92D4B"/>
     <w:rsid w:val="00A93233"/>
     <w:rsid w:val="00A939B3"/>
     <w:rsid w:val="00A93DD5"/>
     <w:rsid w:val="00A949E9"/>
     <w:rsid w:val="00A9508F"/>
     <w:rsid w:val="00A958DD"/>
     <w:rsid w:val="00A95B28"/>
     <w:rsid w:val="00A95EBE"/>
     <w:rsid w:val="00A96737"/>
     <w:rsid w:val="00A967B0"/>
     <w:rsid w:val="00A96857"/>
     <w:rsid w:val="00AA0F73"/>
     <w:rsid w:val="00AA18F1"/>
     <w:rsid w:val="00AA24C9"/>
     <w:rsid w:val="00AA2C4E"/>
     <w:rsid w:val="00AA2FA8"/>
     <w:rsid w:val="00AA376A"/>
     <w:rsid w:val="00AA3EB4"/>
     <w:rsid w:val="00AA3FBA"/>
     <w:rsid w:val="00AA405B"/>
     <w:rsid w:val="00AA40A6"/>
     <w:rsid w:val="00AA4322"/>
     <w:rsid w:val="00AA49BD"/>
     <w:rsid w:val="00AA577F"/>
     <w:rsid w:val="00AA586A"/>
     <w:rsid w:val="00AA5B88"/>
     <w:rsid w:val="00AA6150"/>
+    <w:rsid w:val="00AA6B43"/>
     <w:rsid w:val="00AA7937"/>
     <w:rsid w:val="00AB0756"/>
     <w:rsid w:val="00AB2370"/>
     <w:rsid w:val="00AB256A"/>
     <w:rsid w:val="00AB295C"/>
     <w:rsid w:val="00AB30AF"/>
     <w:rsid w:val="00AB445B"/>
     <w:rsid w:val="00AB4DEB"/>
     <w:rsid w:val="00AB4E03"/>
     <w:rsid w:val="00AB4ED8"/>
     <w:rsid w:val="00AB6B94"/>
     <w:rsid w:val="00AB6C61"/>
     <w:rsid w:val="00AB73B8"/>
     <w:rsid w:val="00AB7538"/>
+    <w:rsid w:val="00AB7808"/>
     <w:rsid w:val="00AC0214"/>
+    <w:rsid w:val="00AC05D8"/>
     <w:rsid w:val="00AC09A3"/>
     <w:rsid w:val="00AC0A54"/>
     <w:rsid w:val="00AC0B43"/>
     <w:rsid w:val="00AC116B"/>
     <w:rsid w:val="00AC1632"/>
     <w:rsid w:val="00AC1B72"/>
     <w:rsid w:val="00AC22FE"/>
     <w:rsid w:val="00AC2370"/>
     <w:rsid w:val="00AC41DA"/>
     <w:rsid w:val="00AC4364"/>
     <w:rsid w:val="00AC5654"/>
     <w:rsid w:val="00AC5BC0"/>
     <w:rsid w:val="00AC5CD8"/>
     <w:rsid w:val="00AC5CFC"/>
     <w:rsid w:val="00AC7341"/>
     <w:rsid w:val="00AC77DA"/>
-    <w:rsid w:val="00AC7F83"/>
     <w:rsid w:val="00AD0034"/>
     <w:rsid w:val="00AD01E3"/>
     <w:rsid w:val="00AD026B"/>
     <w:rsid w:val="00AD1CB8"/>
     <w:rsid w:val="00AD2094"/>
     <w:rsid w:val="00AD21D6"/>
     <w:rsid w:val="00AD2975"/>
     <w:rsid w:val="00AD3225"/>
     <w:rsid w:val="00AD333D"/>
     <w:rsid w:val="00AD394D"/>
     <w:rsid w:val="00AD454A"/>
     <w:rsid w:val="00AD4775"/>
     <w:rsid w:val="00AD488D"/>
     <w:rsid w:val="00AD48EE"/>
     <w:rsid w:val="00AD5221"/>
     <w:rsid w:val="00AD5A86"/>
     <w:rsid w:val="00AD60E4"/>
     <w:rsid w:val="00AD654F"/>
     <w:rsid w:val="00AD6C49"/>
     <w:rsid w:val="00AD6C8B"/>
     <w:rsid w:val="00AD6E4D"/>
     <w:rsid w:val="00AD7822"/>
     <w:rsid w:val="00AD7AB3"/>
     <w:rsid w:val="00AE0305"/>
     <w:rsid w:val="00AE0AA1"/>
@@ -11736,59 +10982,59 @@
     <w:rsid w:val="00AE1D7A"/>
     <w:rsid w:val="00AE1FA5"/>
     <w:rsid w:val="00AE2467"/>
     <w:rsid w:val="00AE2533"/>
     <w:rsid w:val="00AE25F6"/>
     <w:rsid w:val="00AE27F5"/>
     <w:rsid w:val="00AE2A3E"/>
     <w:rsid w:val="00AE333C"/>
     <w:rsid w:val="00AE406E"/>
     <w:rsid w:val="00AE408B"/>
     <w:rsid w:val="00AE4CD5"/>
     <w:rsid w:val="00AE57C0"/>
     <w:rsid w:val="00AE57E5"/>
     <w:rsid w:val="00AE5898"/>
     <w:rsid w:val="00AE5EC6"/>
     <w:rsid w:val="00AE5F08"/>
     <w:rsid w:val="00AE6507"/>
     <w:rsid w:val="00AE6B12"/>
     <w:rsid w:val="00AE77E9"/>
     <w:rsid w:val="00AE78F9"/>
     <w:rsid w:val="00AF003F"/>
     <w:rsid w:val="00AF0299"/>
     <w:rsid w:val="00AF06D7"/>
     <w:rsid w:val="00AF06F0"/>
     <w:rsid w:val="00AF0BEA"/>
-    <w:rsid w:val="00AF0ED1"/>
     <w:rsid w:val="00AF1651"/>
     <w:rsid w:val="00AF1A7A"/>
     <w:rsid w:val="00AF231B"/>
     <w:rsid w:val="00AF27A7"/>
     <w:rsid w:val="00AF28F4"/>
     <w:rsid w:val="00AF2976"/>
     <w:rsid w:val="00AF32D4"/>
     <w:rsid w:val="00AF3C85"/>
+    <w:rsid w:val="00AF3E1D"/>
     <w:rsid w:val="00AF4EFF"/>
     <w:rsid w:val="00AF508E"/>
     <w:rsid w:val="00AF5177"/>
     <w:rsid w:val="00AF5859"/>
     <w:rsid w:val="00AF58AF"/>
     <w:rsid w:val="00AF63BC"/>
     <w:rsid w:val="00AF6B3D"/>
     <w:rsid w:val="00AF6D3B"/>
     <w:rsid w:val="00AF702C"/>
     <w:rsid w:val="00AF7652"/>
     <w:rsid w:val="00AF7C93"/>
     <w:rsid w:val="00B00E02"/>
     <w:rsid w:val="00B0117A"/>
     <w:rsid w:val="00B012B7"/>
     <w:rsid w:val="00B01365"/>
     <w:rsid w:val="00B01D91"/>
     <w:rsid w:val="00B0257E"/>
     <w:rsid w:val="00B0290E"/>
     <w:rsid w:val="00B02974"/>
     <w:rsid w:val="00B02D17"/>
     <w:rsid w:val="00B02D68"/>
     <w:rsid w:val="00B0365C"/>
     <w:rsid w:val="00B04B0C"/>
     <w:rsid w:val="00B04B6C"/>
     <w:rsid w:val="00B05286"/>
@@ -11810,156 +11056,159 @@
     <w:rsid w:val="00B12893"/>
     <w:rsid w:val="00B12E7D"/>
     <w:rsid w:val="00B12E93"/>
     <w:rsid w:val="00B13658"/>
     <w:rsid w:val="00B13853"/>
     <w:rsid w:val="00B14361"/>
     <w:rsid w:val="00B14663"/>
     <w:rsid w:val="00B15010"/>
     <w:rsid w:val="00B15AFE"/>
     <w:rsid w:val="00B1625F"/>
     <w:rsid w:val="00B165D0"/>
     <w:rsid w:val="00B16B50"/>
     <w:rsid w:val="00B16BAA"/>
     <w:rsid w:val="00B16C16"/>
     <w:rsid w:val="00B16C86"/>
     <w:rsid w:val="00B174CD"/>
     <w:rsid w:val="00B17A90"/>
     <w:rsid w:val="00B17BE7"/>
     <w:rsid w:val="00B17F88"/>
     <w:rsid w:val="00B216C1"/>
     <w:rsid w:val="00B21B3F"/>
     <w:rsid w:val="00B21E2E"/>
     <w:rsid w:val="00B21F1A"/>
     <w:rsid w:val="00B221C6"/>
     <w:rsid w:val="00B223CF"/>
+    <w:rsid w:val="00B224FC"/>
     <w:rsid w:val="00B22B46"/>
     <w:rsid w:val="00B2310C"/>
     <w:rsid w:val="00B2321A"/>
     <w:rsid w:val="00B2355B"/>
     <w:rsid w:val="00B2391F"/>
     <w:rsid w:val="00B239EC"/>
     <w:rsid w:val="00B24BBE"/>
     <w:rsid w:val="00B24E93"/>
     <w:rsid w:val="00B24F62"/>
     <w:rsid w:val="00B2565E"/>
     <w:rsid w:val="00B25C7D"/>
     <w:rsid w:val="00B25D12"/>
     <w:rsid w:val="00B270C8"/>
     <w:rsid w:val="00B273C2"/>
     <w:rsid w:val="00B274CF"/>
     <w:rsid w:val="00B27F81"/>
     <w:rsid w:val="00B31FBA"/>
     <w:rsid w:val="00B3201B"/>
     <w:rsid w:val="00B32935"/>
     <w:rsid w:val="00B32D13"/>
     <w:rsid w:val="00B32FC8"/>
     <w:rsid w:val="00B33192"/>
     <w:rsid w:val="00B333F7"/>
     <w:rsid w:val="00B336FC"/>
     <w:rsid w:val="00B33E53"/>
     <w:rsid w:val="00B34168"/>
     <w:rsid w:val="00B34176"/>
     <w:rsid w:val="00B34257"/>
     <w:rsid w:val="00B347FA"/>
-    <w:rsid w:val="00B348DB"/>
+    <w:rsid w:val="00B34E81"/>
     <w:rsid w:val="00B34E9A"/>
     <w:rsid w:val="00B34F5E"/>
     <w:rsid w:val="00B35B24"/>
     <w:rsid w:val="00B35FBB"/>
     <w:rsid w:val="00B363F6"/>
     <w:rsid w:val="00B3678D"/>
     <w:rsid w:val="00B36904"/>
     <w:rsid w:val="00B36A65"/>
     <w:rsid w:val="00B36C6F"/>
     <w:rsid w:val="00B36F34"/>
     <w:rsid w:val="00B36F4D"/>
     <w:rsid w:val="00B36FA2"/>
     <w:rsid w:val="00B37163"/>
     <w:rsid w:val="00B37174"/>
     <w:rsid w:val="00B402D7"/>
     <w:rsid w:val="00B40814"/>
     <w:rsid w:val="00B40979"/>
     <w:rsid w:val="00B40986"/>
     <w:rsid w:val="00B40A7D"/>
     <w:rsid w:val="00B411E4"/>
     <w:rsid w:val="00B412DA"/>
     <w:rsid w:val="00B41351"/>
     <w:rsid w:val="00B4158A"/>
     <w:rsid w:val="00B41961"/>
     <w:rsid w:val="00B42184"/>
     <w:rsid w:val="00B4293F"/>
     <w:rsid w:val="00B42A77"/>
     <w:rsid w:val="00B436DB"/>
     <w:rsid w:val="00B43A23"/>
     <w:rsid w:val="00B43C40"/>
     <w:rsid w:val="00B44072"/>
     <w:rsid w:val="00B449BD"/>
     <w:rsid w:val="00B44CC2"/>
     <w:rsid w:val="00B45122"/>
     <w:rsid w:val="00B451B1"/>
     <w:rsid w:val="00B45213"/>
     <w:rsid w:val="00B452E3"/>
     <w:rsid w:val="00B45476"/>
     <w:rsid w:val="00B45A78"/>
     <w:rsid w:val="00B45D1E"/>
     <w:rsid w:val="00B46BA1"/>
     <w:rsid w:val="00B47AFA"/>
     <w:rsid w:val="00B503B3"/>
     <w:rsid w:val="00B50582"/>
     <w:rsid w:val="00B510E4"/>
     <w:rsid w:val="00B51179"/>
     <w:rsid w:val="00B516C7"/>
     <w:rsid w:val="00B51DBD"/>
     <w:rsid w:val="00B51DF6"/>
     <w:rsid w:val="00B527A9"/>
+    <w:rsid w:val="00B52BBB"/>
     <w:rsid w:val="00B52DEB"/>
     <w:rsid w:val="00B52E90"/>
     <w:rsid w:val="00B52EA5"/>
     <w:rsid w:val="00B5307B"/>
     <w:rsid w:val="00B547EE"/>
     <w:rsid w:val="00B55050"/>
     <w:rsid w:val="00B55438"/>
     <w:rsid w:val="00B55494"/>
     <w:rsid w:val="00B55E82"/>
     <w:rsid w:val="00B56081"/>
     <w:rsid w:val="00B561B9"/>
     <w:rsid w:val="00B56216"/>
     <w:rsid w:val="00B57435"/>
     <w:rsid w:val="00B5778B"/>
     <w:rsid w:val="00B579F8"/>
     <w:rsid w:val="00B60CEF"/>
     <w:rsid w:val="00B610F5"/>
     <w:rsid w:val="00B62773"/>
     <w:rsid w:val="00B62C64"/>
     <w:rsid w:val="00B63501"/>
     <w:rsid w:val="00B6388F"/>
     <w:rsid w:val="00B63DF5"/>
     <w:rsid w:val="00B6486C"/>
     <w:rsid w:val="00B65744"/>
     <w:rsid w:val="00B65CC1"/>
     <w:rsid w:val="00B673C2"/>
+    <w:rsid w:val="00B67C1D"/>
     <w:rsid w:val="00B70C7B"/>
     <w:rsid w:val="00B70E33"/>
     <w:rsid w:val="00B71474"/>
     <w:rsid w:val="00B71795"/>
     <w:rsid w:val="00B71CA2"/>
     <w:rsid w:val="00B71D21"/>
     <w:rsid w:val="00B721D1"/>
     <w:rsid w:val="00B7255B"/>
     <w:rsid w:val="00B73B89"/>
     <w:rsid w:val="00B73C1A"/>
     <w:rsid w:val="00B743BF"/>
     <w:rsid w:val="00B744D0"/>
     <w:rsid w:val="00B74882"/>
     <w:rsid w:val="00B7495F"/>
     <w:rsid w:val="00B7501A"/>
     <w:rsid w:val="00B75103"/>
     <w:rsid w:val="00B757E1"/>
     <w:rsid w:val="00B75DD4"/>
     <w:rsid w:val="00B75F65"/>
     <w:rsid w:val="00B764BC"/>
     <w:rsid w:val="00B76735"/>
     <w:rsid w:val="00B77320"/>
     <w:rsid w:val="00B775A0"/>
     <w:rsid w:val="00B775F0"/>
     <w:rsid w:val="00B800B5"/>
@@ -11983,50 +11232,51 @@
     <w:rsid w:val="00B854A5"/>
     <w:rsid w:val="00B855A3"/>
     <w:rsid w:val="00B8577F"/>
     <w:rsid w:val="00B85883"/>
     <w:rsid w:val="00B85D4A"/>
     <w:rsid w:val="00B86D9F"/>
     <w:rsid w:val="00B870B4"/>
     <w:rsid w:val="00B900EE"/>
     <w:rsid w:val="00B90D59"/>
     <w:rsid w:val="00B90F29"/>
     <w:rsid w:val="00B91C0A"/>
     <w:rsid w:val="00B92875"/>
     <w:rsid w:val="00B9336F"/>
     <w:rsid w:val="00B93420"/>
     <w:rsid w:val="00B93470"/>
     <w:rsid w:val="00B937DA"/>
     <w:rsid w:val="00B93DF5"/>
     <w:rsid w:val="00B940BF"/>
     <w:rsid w:val="00B948EA"/>
     <w:rsid w:val="00B94BB9"/>
     <w:rsid w:val="00B94BF7"/>
     <w:rsid w:val="00B94EC1"/>
     <w:rsid w:val="00B9520B"/>
     <w:rsid w:val="00B957F8"/>
     <w:rsid w:val="00B9583B"/>
+    <w:rsid w:val="00B95CAF"/>
     <w:rsid w:val="00B96392"/>
     <w:rsid w:val="00B9657D"/>
     <w:rsid w:val="00B966CD"/>
     <w:rsid w:val="00B96B8A"/>
     <w:rsid w:val="00B97115"/>
     <w:rsid w:val="00B975D5"/>
     <w:rsid w:val="00B978F7"/>
     <w:rsid w:val="00B97C93"/>
     <w:rsid w:val="00B97EA4"/>
     <w:rsid w:val="00BA1350"/>
     <w:rsid w:val="00BA1431"/>
     <w:rsid w:val="00BA15E2"/>
     <w:rsid w:val="00BA2B5B"/>
     <w:rsid w:val="00BA2DFE"/>
     <w:rsid w:val="00BA2E2C"/>
     <w:rsid w:val="00BA37FE"/>
     <w:rsid w:val="00BA38D4"/>
     <w:rsid w:val="00BA4677"/>
     <w:rsid w:val="00BA4958"/>
     <w:rsid w:val="00BA4AC3"/>
     <w:rsid w:val="00BA4C46"/>
     <w:rsid w:val="00BA4F93"/>
     <w:rsid w:val="00BA5479"/>
     <w:rsid w:val="00BA59D4"/>
     <w:rsid w:val="00BA604C"/>
@@ -12036,56 +11286,56 @@
     <w:rsid w:val="00BA6F7C"/>
     <w:rsid w:val="00BA7491"/>
     <w:rsid w:val="00BA7A20"/>
     <w:rsid w:val="00BA7F67"/>
     <w:rsid w:val="00BB0187"/>
     <w:rsid w:val="00BB0328"/>
     <w:rsid w:val="00BB0679"/>
     <w:rsid w:val="00BB14DD"/>
     <w:rsid w:val="00BB162B"/>
     <w:rsid w:val="00BB1966"/>
     <w:rsid w:val="00BB1C85"/>
     <w:rsid w:val="00BB21F2"/>
     <w:rsid w:val="00BB2376"/>
     <w:rsid w:val="00BB292B"/>
     <w:rsid w:val="00BB32BD"/>
     <w:rsid w:val="00BB366C"/>
     <w:rsid w:val="00BB3AD6"/>
     <w:rsid w:val="00BB3D0D"/>
     <w:rsid w:val="00BB434C"/>
     <w:rsid w:val="00BB451F"/>
     <w:rsid w:val="00BB4788"/>
     <w:rsid w:val="00BB4B65"/>
     <w:rsid w:val="00BB4C31"/>
     <w:rsid w:val="00BB4C82"/>
     <w:rsid w:val="00BB5647"/>
-    <w:rsid w:val="00BB5BF8"/>
     <w:rsid w:val="00BB5E8C"/>
     <w:rsid w:val="00BB7A83"/>
     <w:rsid w:val="00BB7B26"/>
     <w:rsid w:val="00BC00A8"/>
     <w:rsid w:val="00BC0833"/>
+    <w:rsid w:val="00BC0A5E"/>
     <w:rsid w:val="00BC0BBB"/>
     <w:rsid w:val="00BC0BFB"/>
     <w:rsid w:val="00BC0C37"/>
     <w:rsid w:val="00BC0F4A"/>
     <w:rsid w:val="00BC10E4"/>
     <w:rsid w:val="00BC1D20"/>
     <w:rsid w:val="00BC1EFC"/>
     <w:rsid w:val="00BC2B5A"/>
     <w:rsid w:val="00BC33A6"/>
     <w:rsid w:val="00BC3B58"/>
     <w:rsid w:val="00BC4B3D"/>
     <w:rsid w:val="00BC4F03"/>
     <w:rsid w:val="00BC506F"/>
     <w:rsid w:val="00BC5A62"/>
     <w:rsid w:val="00BC674F"/>
     <w:rsid w:val="00BC6984"/>
     <w:rsid w:val="00BC6A08"/>
     <w:rsid w:val="00BC6E09"/>
     <w:rsid w:val="00BC707D"/>
     <w:rsid w:val="00BC7092"/>
     <w:rsid w:val="00BC75E7"/>
     <w:rsid w:val="00BC7ADC"/>
     <w:rsid w:val="00BC7F08"/>
     <w:rsid w:val="00BD0267"/>
     <w:rsid w:val="00BD0763"/>
@@ -12210,56 +11460,54 @@
     <w:rsid w:val="00C142E9"/>
     <w:rsid w:val="00C14A81"/>
     <w:rsid w:val="00C14BED"/>
     <w:rsid w:val="00C14D3F"/>
     <w:rsid w:val="00C14DDC"/>
     <w:rsid w:val="00C15566"/>
     <w:rsid w:val="00C159F6"/>
     <w:rsid w:val="00C15D01"/>
     <w:rsid w:val="00C15D8B"/>
     <w:rsid w:val="00C1613D"/>
     <w:rsid w:val="00C1618E"/>
     <w:rsid w:val="00C1626A"/>
     <w:rsid w:val="00C165C4"/>
     <w:rsid w:val="00C1675E"/>
     <w:rsid w:val="00C16C68"/>
     <w:rsid w:val="00C17092"/>
     <w:rsid w:val="00C175E4"/>
     <w:rsid w:val="00C17A84"/>
     <w:rsid w:val="00C17BE1"/>
     <w:rsid w:val="00C20292"/>
     <w:rsid w:val="00C20630"/>
     <w:rsid w:val="00C21B40"/>
     <w:rsid w:val="00C222CC"/>
     <w:rsid w:val="00C232C8"/>
     <w:rsid w:val="00C2365D"/>
-    <w:rsid w:val="00C23AC3"/>
     <w:rsid w:val="00C240FC"/>
     <w:rsid w:val="00C24296"/>
     <w:rsid w:val="00C2486A"/>
     <w:rsid w:val="00C24EE7"/>
-    <w:rsid w:val="00C25656"/>
     <w:rsid w:val="00C25B74"/>
     <w:rsid w:val="00C25EF0"/>
     <w:rsid w:val="00C25F58"/>
     <w:rsid w:val="00C26088"/>
     <w:rsid w:val="00C26480"/>
     <w:rsid w:val="00C26822"/>
     <w:rsid w:val="00C26944"/>
     <w:rsid w:val="00C26FDD"/>
     <w:rsid w:val="00C27473"/>
     <w:rsid w:val="00C27799"/>
     <w:rsid w:val="00C27980"/>
     <w:rsid w:val="00C27D4C"/>
     <w:rsid w:val="00C27D7A"/>
     <w:rsid w:val="00C30266"/>
     <w:rsid w:val="00C30531"/>
     <w:rsid w:val="00C30625"/>
     <w:rsid w:val="00C30A9A"/>
     <w:rsid w:val="00C30B37"/>
     <w:rsid w:val="00C30B8A"/>
     <w:rsid w:val="00C31C68"/>
     <w:rsid w:val="00C321EB"/>
     <w:rsid w:val="00C322FF"/>
     <w:rsid w:val="00C329E5"/>
     <w:rsid w:val="00C32B9C"/>
     <w:rsid w:val="00C32D19"/>
@@ -12302,298 +11550,295 @@
     <w:rsid w:val="00C45888"/>
     <w:rsid w:val="00C45CC6"/>
     <w:rsid w:val="00C464EC"/>
     <w:rsid w:val="00C46796"/>
     <w:rsid w:val="00C474ED"/>
     <w:rsid w:val="00C47F4D"/>
     <w:rsid w:val="00C50027"/>
     <w:rsid w:val="00C50267"/>
     <w:rsid w:val="00C50747"/>
     <w:rsid w:val="00C50F87"/>
     <w:rsid w:val="00C51250"/>
     <w:rsid w:val="00C52288"/>
     <w:rsid w:val="00C527D7"/>
     <w:rsid w:val="00C52F52"/>
     <w:rsid w:val="00C52F64"/>
     <w:rsid w:val="00C53618"/>
     <w:rsid w:val="00C53B82"/>
     <w:rsid w:val="00C53D0B"/>
     <w:rsid w:val="00C53D1C"/>
     <w:rsid w:val="00C53D2B"/>
     <w:rsid w:val="00C53F2D"/>
     <w:rsid w:val="00C54170"/>
     <w:rsid w:val="00C545C1"/>
     <w:rsid w:val="00C545EA"/>
     <w:rsid w:val="00C549FA"/>
+    <w:rsid w:val="00C55098"/>
     <w:rsid w:val="00C55381"/>
-    <w:rsid w:val="00C55BA6"/>
     <w:rsid w:val="00C55F95"/>
     <w:rsid w:val="00C5611F"/>
     <w:rsid w:val="00C56138"/>
     <w:rsid w:val="00C57386"/>
     <w:rsid w:val="00C576F3"/>
     <w:rsid w:val="00C578C8"/>
     <w:rsid w:val="00C57992"/>
     <w:rsid w:val="00C6090D"/>
     <w:rsid w:val="00C60FE1"/>
     <w:rsid w:val="00C6150B"/>
     <w:rsid w:val="00C61B64"/>
-    <w:rsid w:val="00C61BE7"/>
     <w:rsid w:val="00C61CFF"/>
     <w:rsid w:val="00C6225A"/>
     <w:rsid w:val="00C63764"/>
     <w:rsid w:val="00C63FB8"/>
     <w:rsid w:val="00C64699"/>
     <w:rsid w:val="00C648FE"/>
     <w:rsid w:val="00C652BC"/>
     <w:rsid w:val="00C65675"/>
     <w:rsid w:val="00C65CB5"/>
     <w:rsid w:val="00C65EEC"/>
     <w:rsid w:val="00C6676C"/>
     <w:rsid w:val="00C66774"/>
     <w:rsid w:val="00C6685E"/>
     <w:rsid w:val="00C67AD2"/>
     <w:rsid w:val="00C67BC7"/>
-    <w:rsid w:val="00C67EBD"/>
     <w:rsid w:val="00C705A4"/>
     <w:rsid w:val="00C706EA"/>
     <w:rsid w:val="00C7072F"/>
     <w:rsid w:val="00C708C9"/>
     <w:rsid w:val="00C70FDD"/>
     <w:rsid w:val="00C7103C"/>
     <w:rsid w:val="00C7126D"/>
     <w:rsid w:val="00C71C29"/>
     <w:rsid w:val="00C72961"/>
     <w:rsid w:val="00C72B1E"/>
     <w:rsid w:val="00C73273"/>
     <w:rsid w:val="00C737A8"/>
     <w:rsid w:val="00C73BF5"/>
     <w:rsid w:val="00C7425A"/>
     <w:rsid w:val="00C7449C"/>
     <w:rsid w:val="00C744EE"/>
     <w:rsid w:val="00C74B78"/>
     <w:rsid w:val="00C74F84"/>
     <w:rsid w:val="00C759FD"/>
     <w:rsid w:val="00C765FD"/>
     <w:rsid w:val="00C7660B"/>
     <w:rsid w:val="00C80234"/>
     <w:rsid w:val="00C8055E"/>
     <w:rsid w:val="00C806D0"/>
     <w:rsid w:val="00C80B1F"/>
     <w:rsid w:val="00C80C18"/>
     <w:rsid w:val="00C80C1B"/>
     <w:rsid w:val="00C80DD3"/>
     <w:rsid w:val="00C812ED"/>
     <w:rsid w:val="00C8131E"/>
     <w:rsid w:val="00C81405"/>
     <w:rsid w:val="00C81419"/>
     <w:rsid w:val="00C81682"/>
     <w:rsid w:val="00C818E1"/>
     <w:rsid w:val="00C82478"/>
     <w:rsid w:val="00C8262B"/>
     <w:rsid w:val="00C82AD7"/>
     <w:rsid w:val="00C82E74"/>
     <w:rsid w:val="00C83B12"/>
     <w:rsid w:val="00C83D18"/>
     <w:rsid w:val="00C84A9B"/>
     <w:rsid w:val="00C84C7C"/>
     <w:rsid w:val="00C84F78"/>
     <w:rsid w:val="00C85670"/>
     <w:rsid w:val="00C85F76"/>
     <w:rsid w:val="00C861CA"/>
+    <w:rsid w:val="00C86425"/>
     <w:rsid w:val="00C86589"/>
     <w:rsid w:val="00C86774"/>
     <w:rsid w:val="00C87100"/>
     <w:rsid w:val="00C90295"/>
     <w:rsid w:val="00C904EB"/>
     <w:rsid w:val="00C90B2D"/>
     <w:rsid w:val="00C90C37"/>
     <w:rsid w:val="00C90C46"/>
-    <w:rsid w:val="00C90DBA"/>
     <w:rsid w:val="00C910C6"/>
     <w:rsid w:val="00C91261"/>
     <w:rsid w:val="00C916DD"/>
     <w:rsid w:val="00C91FC8"/>
     <w:rsid w:val="00C922D5"/>
     <w:rsid w:val="00C92363"/>
     <w:rsid w:val="00C9292D"/>
     <w:rsid w:val="00C92CFA"/>
     <w:rsid w:val="00C93524"/>
     <w:rsid w:val="00C939A9"/>
     <w:rsid w:val="00C939EF"/>
     <w:rsid w:val="00C93B24"/>
     <w:rsid w:val="00C93C35"/>
     <w:rsid w:val="00C93FE2"/>
     <w:rsid w:val="00C94B64"/>
     <w:rsid w:val="00C95443"/>
     <w:rsid w:val="00C95776"/>
     <w:rsid w:val="00C959E7"/>
     <w:rsid w:val="00C95D98"/>
     <w:rsid w:val="00C965EB"/>
     <w:rsid w:val="00C96BB7"/>
     <w:rsid w:val="00C96F62"/>
-    <w:rsid w:val="00C97965"/>
     <w:rsid w:val="00CA05C9"/>
+    <w:rsid w:val="00CA05ED"/>
     <w:rsid w:val="00CA0A5B"/>
     <w:rsid w:val="00CA197D"/>
     <w:rsid w:val="00CA1AF2"/>
     <w:rsid w:val="00CA2734"/>
     <w:rsid w:val="00CA3267"/>
     <w:rsid w:val="00CA39C1"/>
     <w:rsid w:val="00CA3B25"/>
     <w:rsid w:val="00CA4062"/>
     <w:rsid w:val="00CA40FD"/>
     <w:rsid w:val="00CA44C3"/>
     <w:rsid w:val="00CA4BCC"/>
     <w:rsid w:val="00CA4D4B"/>
     <w:rsid w:val="00CA5144"/>
     <w:rsid w:val="00CA5612"/>
     <w:rsid w:val="00CA57FD"/>
     <w:rsid w:val="00CA5A4F"/>
     <w:rsid w:val="00CA5C38"/>
     <w:rsid w:val="00CA6887"/>
     <w:rsid w:val="00CA68A4"/>
     <w:rsid w:val="00CA72A5"/>
-    <w:rsid w:val="00CA74F3"/>
     <w:rsid w:val="00CA77C8"/>
     <w:rsid w:val="00CA7B41"/>
     <w:rsid w:val="00CB02AD"/>
     <w:rsid w:val="00CB07BB"/>
     <w:rsid w:val="00CB0919"/>
     <w:rsid w:val="00CB0A84"/>
     <w:rsid w:val="00CB0C6A"/>
     <w:rsid w:val="00CB0ED6"/>
     <w:rsid w:val="00CB1037"/>
     <w:rsid w:val="00CB1644"/>
     <w:rsid w:val="00CB1EC9"/>
     <w:rsid w:val="00CB21A0"/>
     <w:rsid w:val="00CB2833"/>
     <w:rsid w:val="00CB2EE7"/>
     <w:rsid w:val="00CB33EE"/>
     <w:rsid w:val="00CB40D7"/>
     <w:rsid w:val="00CB5812"/>
+    <w:rsid w:val="00CB58B1"/>
     <w:rsid w:val="00CB590F"/>
     <w:rsid w:val="00CB5CF4"/>
     <w:rsid w:val="00CB60E4"/>
     <w:rsid w:val="00CB66C0"/>
     <w:rsid w:val="00CB6CCE"/>
     <w:rsid w:val="00CB7DBB"/>
     <w:rsid w:val="00CB7EB6"/>
     <w:rsid w:val="00CC042D"/>
     <w:rsid w:val="00CC06B2"/>
     <w:rsid w:val="00CC091B"/>
     <w:rsid w:val="00CC131B"/>
     <w:rsid w:val="00CC2077"/>
     <w:rsid w:val="00CC23CA"/>
     <w:rsid w:val="00CC25C1"/>
     <w:rsid w:val="00CC2662"/>
     <w:rsid w:val="00CC2AFE"/>
     <w:rsid w:val="00CC2DD2"/>
     <w:rsid w:val="00CC2ED4"/>
     <w:rsid w:val="00CC3F66"/>
     <w:rsid w:val="00CC57F4"/>
-    <w:rsid w:val="00CC58F3"/>
     <w:rsid w:val="00CC5F08"/>
     <w:rsid w:val="00CC61C7"/>
     <w:rsid w:val="00CC65EC"/>
     <w:rsid w:val="00CC6785"/>
     <w:rsid w:val="00CC6FEA"/>
     <w:rsid w:val="00CC71E3"/>
     <w:rsid w:val="00CC7554"/>
     <w:rsid w:val="00CC7D31"/>
     <w:rsid w:val="00CC7DD7"/>
+    <w:rsid w:val="00CC7F68"/>
     <w:rsid w:val="00CD06D9"/>
     <w:rsid w:val="00CD07BA"/>
     <w:rsid w:val="00CD0898"/>
     <w:rsid w:val="00CD15A6"/>
     <w:rsid w:val="00CD188D"/>
     <w:rsid w:val="00CD1924"/>
     <w:rsid w:val="00CD1A2A"/>
     <w:rsid w:val="00CD1FEC"/>
     <w:rsid w:val="00CD20E3"/>
     <w:rsid w:val="00CD21D5"/>
     <w:rsid w:val="00CD21F5"/>
     <w:rsid w:val="00CD23A5"/>
     <w:rsid w:val="00CD247A"/>
     <w:rsid w:val="00CD29C7"/>
     <w:rsid w:val="00CD2B4F"/>
     <w:rsid w:val="00CD2DE5"/>
     <w:rsid w:val="00CD2F6C"/>
     <w:rsid w:val="00CD3145"/>
     <w:rsid w:val="00CD3325"/>
     <w:rsid w:val="00CD3672"/>
     <w:rsid w:val="00CD3764"/>
     <w:rsid w:val="00CD38C2"/>
     <w:rsid w:val="00CD39D0"/>
     <w:rsid w:val="00CD3E17"/>
     <w:rsid w:val="00CD4BC0"/>
     <w:rsid w:val="00CD4C78"/>
     <w:rsid w:val="00CD4D2F"/>
     <w:rsid w:val="00CD510D"/>
     <w:rsid w:val="00CD5B8D"/>
     <w:rsid w:val="00CD6A8B"/>
     <w:rsid w:val="00CD7240"/>
     <w:rsid w:val="00CD7265"/>
     <w:rsid w:val="00CD72FC"/>
     <w:rsid w:val="00CD743E"/>
     <w:rsid w:val="00CD745F"/>
     <w:rsid w:val="00CD74EC"/>
     <w:rsid w:val="00CD7636"/>
     <w:rsid w:val="00CD76EA"/>
     <w:rsid w:val="00CD7C95"/>
     <w:rsid w:val="00CD7DDA"/>
     <w:rsid w:val="00CD7F9A"/>
     <w:rsid w:val="00CE1328"/>
     <w:rsid w:val="00CE1371"/>
     <w:rsid w:val="00CE139C"/>
     <w:rsid w:val="00CE1445"/>
     <w:rsid w:val="00CE1704"/>
-    <w:rsid w:val="00CE1AE6"/>
     <w:rsid w:val="00CE2103"/>
     <w:rsid w:val="00CE2205"/>
     <w:rsid w:val="00CE271C"/>
     <w:rsid w:val="00CE374A"/>
     <w:rsid w:val="00CE3BAD"/>
     <w:rsid w:val="00CE3BED"/>
     <w:rsid w:val="00CE3F08"/>
     <w:rsid w:val="00CE4786"/>
     <w:rsid w:val="00CE498D"/>
     <w:rsid w:val="00CE4B5D"/>
     <w:rsid w:val="00CE4BBD"/>
     <w:rsid w:val="00CE4D2C"/>
     <w:rsid w:val="00CE5051"/>
     <w:rsid w:val="00CE5347"/>
     <w:rsid w:val="00CE5947"/>
     <w:rsid w:val="00CE5BEF"/>
     <w:rsid w:val="00CE62F4"/>
     <w:rsid w:val="00CE6C72"/>
     <w:rsid w:val="00CE6F4A"/>
     <w:rsid w:val="00CE7598"/>
     <w:rsid w:val="00CE75CF"/>
     <w:rsid w:val="00CE7714"/>
     <w:rsid w:val="00CF0022"/>
-    <w:rsid w:val="00CF0041"/>
+    <w:rsid w:val="00CF03AC"/>
     <w:rsid w:val="00CF0BCD"/>
     <w:rsid w:val="00CF1226"/>
     <w:rsid w:val="00CF156B"/>
     <w:rsid w:val="00CF2A5A"/>
     <w:rsid w:val="00CF2C55"/>
     <w:rsid w:val="00CF3066"/>
     <w:rsid w:val="00CF4339"/>
     <w:rsid w:val="00CF4A20"/>
     <w:rsid w:val="00CF5B35"/>
     <w:rsid w:val="00CF5BC5"/>
     <w:rsid w:val="00CF5DAA"/>
     <w:rsid w:val="00CF655D"/>
     <w:rsid w:val="00CF679E"/>
     <w:rsid w:val="00CF6966"/>
     <w:rsid w:val="00CF6AEF"/>
     <w:rsid w:val="00CF7414"/>
     <w:rsid w:val="00CF7771"/>
     <w:rsid w:val="00CF795C"/>
     <w:rsid w:val="00D00294"/>
     <w:rsid w:val="00D00496"/>
     <w:rsid w:val="00D0072F"/>
     <w:rsid w:val="00D008F1"/>
     <w:rsid w:val="00D0096C"/>
     <w:rsid w:val="00D0122D"/>
     <w:rsid w:val="00D0180C"/>
@@ -12628,121 +11873,119 @@
     <w:rsid w:val="00D135E8"/>
     <w:rsid w:val="00D13F97"/>
     <w:rsid w:val="00D1402C"/>
     <w:rsid w:val="00D147A6"/>
     <w:rsid w:val="00D14A5D"/>
     <w:rsid w:val="00D14A7C"/>
     <w:rsid w:val="00D14CC1"/>
     <w:rsid w:val="00D1525B"/>
     <w:rsid w:val="00D15C42"/>
     <w:rsid w:val="00D16461"/>
     <w:rsid w:val="00D16CB8"/>
     <w:rsid w:val="00D176B8"/>
     <w:rsid w:val="00D201F2"/>
     <w:rsid w:val="00D20209"/>
     <w:rsid w:val="00D20588"/>
     <w:rsid w:val="00D207C3"/>
     <w:rsid w:val="00D21445"/>
     <w:rsid w:val="00D215D9"/>
     <w:rsid w:val="00D216C0"/>
     <w:rsid w:val="00D21756"/>
     <w:rsid w:val="00D22A22"/>
     <w:rsid w:val="00D22B06"/>
     <w:rsid w:val="00D22FB2"/>
     <w:rsid w:val="00D2302B"/>
     <w:rsid w:val="00D233B9"/>
+    <w:rsid w:val="00D23B4F"/>
     <w:rsid w:val="00D23C3C"/>
     <w:rsid w:val="00D23F7B"/>
     <w:rsid w:val="00D241FC"/>
     <w:rsid w:val="00D25725"/>
     <w:rsid w:val="00D25D90"/>
     <w:rsid w:val="00D25E61"/>
     <w:rsid w:val="00D25F85"/>
     <w:rsid w:val="00D274BB"/>
-    <w:rsid w:val="00D277D0"/>
     <w:rsid w:val="00D278AB"/>
     <w:rsid w:val="00D27AF3"/>
     <w:rsid w:val="00D27EE4"/>
     <w:rsid w:val="00D3115F"/>
     <w:rsid w:val="00D312CB"/>
-    <w:rsid w:val="00D31A74"/>
     <w:rsid w:val="00D3211B"/>
     <w:rsid w:val="00D3232F"/>
     <w:rsid w:val="00D3239B"/>
     <w:rsid w:val="00D327B2"/>
     <w:rsid w:val="00D32CA5"/>
     <w:rsid w:val="00D3317F"/>
     <w:rsid w:val="00D332F6"/>
     <w:rsid w:val="00D33C42"/>
     <w:rsid w:val="00D33E09"/>
     <w:rsid w:val="00D34557"/>
     <w:rsid w:val="00D34667"/>
     <w:rsid w:val="00D34B29"/>
     <w:rsid w:val="00D34CB7"/>
     <w:rsid w:val="00D35527"/>
     <w:rsid w:val="00D35D7C"/>
     <w:rsid w:val="00D3619E"/>
     <w:rsid w:val="00D36207"/>
     <w:rsid w:val="00D3633B"/>
     <w:rsid w:val="00D36489"/>
     <w:rsid w:val="00D366E5"/>
     <w:rsid w:val="00D36BB7"/>
     <w:rsid w:val="00D36FF7"/>
     <w:rsid w:val="00D3748B"/>
     <w:rsid w:val="00D379FB"/>
     <w:rsid w:val="00D37C9A"/>
     <w:rsid w:val="00D40943"/>
     <w:rsid w:val="00D415A7"/>
     <w:rsid w:val="00D42713"/>
     <w:rsid w:val="00D42781"/>
     <w:rsid w:val="00D427A3"/>
     <w:rsid w:val="00D429F9"/>
     <w:rsid w:val="00D42AC0"/>
     <w:rsid w:val="00D42AE2"/>
     <w:rsid w:val="00D42B4D"/>
     <w:rsid w:val="00D42BBD"/>
     <w:rsid w:val="00D42FA2"/>
     <w:rsid w:val="00D43388"/>
     <w:rsid w:val="00D43605"/>
     <w:rsid w:val="00D436F3"/>
     <w:rsid w:val="00D43ED1"/>
     <w:rsid w:val="00D440EE"/>
     <w:rsid w:val="00D44866"/>
     <w:rsid w:val="00D44DFD"/>
     <w:rsid w:val="00D4540A"/>
     <w:rsid w:val="00D45EFA"/>
     <w:rsid w:val="00D464EC"/>
-    <w:rsid w:val="00D46A84"/>
     <w:rsid w:val="00D46EBF"/>
     <w:rsid w:val="00D47512"/>
     <w:rsid w:val="00D50030"/>
     <w:rsid w:val="00D50110"/>
+    <w:rsid w:val="00D50C98"/>
     <w:rsid w:val="00D50F78"/>
     <w:rsid w:val="00D51138"/>
     <w:rsid w:val="00D51890"/>
     <w:rsid w:val="00D51CDB"/>
-    <w:rsid w:val="00D5237F"/>
     <w:rsid w:val="00D523E4"/>
     <w:rsid w:val="00D52C64"/>
     <w:rsid w:val="00D52D76"/>
     <w:rsid w:val="00D53019"/>
     <w:rsid w:val="00D5324C"/>
     <w:rsid w:val="00D539E1"/>
     <w:rsid w:val="00D5414B"/>
     <w:rsid w:val="00D542CA"/>
     <w:rsid w:val="00D54FA6"/>
     <w:rsid w:val="00D54FFB"/>
     <w:rsid w:val="00D55698"/>
     <w:rsid w:val="00D556EE"/>
     <w:rsid w:val="00D55984"/>
     <w:rsid w:val="00D55BD3"/>
     <w:rsid w:val="00D56BEC"/>
     <w:rsid w:val="00D570E4"/>
     <w:rsid w:val="00D57471"/>
     <w:rsid w:val="00D57918"/>
     <w:rsid w:val="00D57B3D"/>
     <w:rsid w:val="00D57E59"/>
     <w:rsid w:val="00D6001D"/>
     <w:rsid w:val="00D60238"/>
     <w:rsid w:val="00D60337"/>
     <w:rsid w:val="00D606BC"/>
     <w:rsid w:val="00D60DFC"/>
@@ -12786,157 +12029,157 @@
     <w:rsid w:val="00D760C1"/>
     <w:rsid w:val="00D761EA"/>
     <w:rsid w:val="00D767B0"/>
     <w:rsid w:val="00D76F2C"/>
     <w:rsid w:val="00D77378"/>
     <w:rsid w:val="00D77A55"/>
     <w:rsid w:val="00D77A6D"/>
     <w:rsid w:val="00D77CAC"/>
     <w:rsid w:val="00D77DEA"/>
     <w:rsid w:val="00D800FF"/>
     <w:rsid w:val="00D80BB6"/>
     <w:rsid w:val="00D80EA2"/>
     <w:rsid w:val="00D80FFF"/>
     <w:rsid w:val="00D818F8"/>
     <w:rsid w:val="00D81F67"/>
     <w:rsid w:val="00D822AE"/>
     <w:rsid w:val="00D8427E"/>
     <w:rsid w:val="00D845CA"/>
     <w:rsid w:val="00D8508C"/>
     <w:rsid w:val="00D85275"/>
     <w:rsid w:val="00D8594F"/>
     <w:rsid w:val="00D85BE1"/>
     <w:rsid w:val="00D85DFC"/>
     <w:rsid w:val="00D8635E"/>
     <w:rsid w:val="00D86487"/>
-    <w:rsid w:val="00D86646"/>
     <w:rsid w:val="00D86DC2"/>
     <w:rsid w:val="00D86DF3"/>
     <w:rsid w:val="00D87281"/>
     <w:rsid w:val="00D8775C"/>
     <w:rsid w:val="00D87780"/>
     <w:rsid w:val="00D87817"/>
     <w:rsid w:val="00D8782C"/>
     <w:rsid w:val="00D87B60"/>
     <w:rsid w:val="00D87B7F"/>
     <w:rsid w:val="00D87ECD"/>
     <w:rsid w:val="00D903E1"/>
     <w:rsid w:val="00D905B5"/>
     <w:rsid w:val="00D908F5"/>
     <w:rsid w:val="00D90A64"/>
     <w:rsid w:val="00D90F6C"/>
     <w:rsid w:val="00D91723"/>
     <w:rsid w:val="00D91DA5"/>
     <w:rsid w:val="00D92625"/>
     <w:rsid w:val="00D92777"/>
     <w:rsid w:val="00D928FB"/>
     <w:rsid w:val="00D92C5C"/>
     <w:rsid w:val="00D92EE9"/>
     <w:rsid w:val="00D93262"/>
     <w:rsid w:val="00D939AA"/>
     <w:rsid w:val="00D93DA9"/>
     <w:rsid w:val="00D93E2C"/>
     <w:rsid w:val="00D94435"/>
     <w:rsid w:val="00D94460"/>
     <w:rsid w:val="00D95145"/>
     <w:rsid w:val="00D95AF7"/>
     <w:rsid w:val="00D95DCB"/>
     <w:rsid w:val="00D95E03"/>
     <w:rsid w:val="00D96182"/>
     <w:rsid w:val="00D96723"/>
     <w:rsid w:val="00D9695F"/>
     <w:rsid w:val="00D96EC6"/>
     <w:rsid w:val="00D9715B"/>
-    <w:rsid w:val="00D97228"/>
     <w:rsid w:val="00DA0A32"/>
     <w:rsid w:val="00DA0EEB"/>
     <w:rsid w:val="00DA0F4F"/>
     <w:rsid w:val="00DA1217"/>
     <w:rsid w:val="00DA19BD"/>
     <w:rsid w:val="00DA25F2"/>
     <w:rsid w:val="00DA2F92"/>
     <w:rsid w:val="00DA3389"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA35C2"/>
     <w:rsid w:val="00DA37F1"/>
+    <w:rsid w:val="00DA45DE"/>
     <w:rsid w:val="00DA485B"/>
     <w:rsid w:val="00DA5363"/>
     <w:rsid w:val="00DA5F0B"/>
     <w:rsid w:val="00DA6549"/>
     <w:rsid w:val="00DA67A8"/>
     <w:rsid w:val="00DA6FFF"/>
     <w:rsid w:val="00DA7460"/>
     <w:rsid w:val="00DA74E0"/>
     <w:rsid w:val="00DA7817"/>
     <w:rsid w:val="00DB000C"/>
     <w:rsid w:val="00DB0095"/>
     <w:rsid w:val="00DB012D"/>
     <w:rsid w:val="00DB1871"/>
     <w:rsid w:val="00DB297E"/>
     <w:rsid w:val="00DB2BB2"/>
     <w:rsid w:val="00DB3213"/>
     <w:rsid w:val="00DB34A2"/>
     <w:rsid w:val="00DB367F"/>
     <w:rsid w:val="00DB4B21"/>
     <w:rsid w:val="00DB4CEE"/>
     <w:rsid w:val="00DB4EF8"/>
-    <w:rsid w:val="00DB5007"/>
     <w:rsid w:val="00DB5D5C"/>
     <w:rsid w:val="00DB6850"/>
     <w:rsid w:val="00DB6C69"/>
     <w:rsid w:val="00DB6E47"/>
     <w:rsid w:val="00DB71D1"/>
     <w:rsid w:val="00DB7288"/>
     <w:rsid w:val="00DB7523"/>
     <w:rsid w:val="00DB75CF"/>
     <w:rsid w:val="00DB7B77"/>
     <w:rsid w:val="00DB7F25"/>
     <w:rsid w:val="00DC033F"/>
     <w:rsid w:val="00DC05BE"/>
     <w:rsid w:val="00DC0C70"/>
     <w:rsid w:val="00DC0C8F"/>
     <w:rsid w:val="00DC11BA"/>
     <w:rsid w:val="00DC1C03"/>
     <w:rsid w:val="00DC1D19"/>
     <w:rsid w:val="00DC1FA4"/>
+    <w:rsid w:val="00DC292B"/>
     <w:rsid w:val="00DC2CDB"/>
     <w:rsid w:val="00DC2D81"/>
     <w:rsid w:val="00DC2E77"/>
     <w:rsid w:val="00DC3B8C"/>
     <w:rsid w:val="00DC4113"/>
     <w:rsid w:val="00DC41A6"/>
     <w:rsid w:val="00DC479B"/>
     <w:rsid w:val="00DC4BBA"/>
     <w:rsid w:val="00DC4F62"/>
     <w:rsid w:val="00DC5BA3"/>
     <w:rsid w:val="00DC5C55"/>
     <w:rsid w:val="00DC61F0"/>
     <w:rsid w:val="00DC6245"/>
     <w:rsid w:val="00DC6625"/>
     <w:rsid w:val="00DC662F"/>
     <w:rsid w:val="00DC6A56"/>
     <w:rsid w:val="00DC6D35"/>
+    <w:rsid w:val="00DC707E"/>
     <w:rsid w:val="00DC7CF9"/>
     <w:rsid w:val="00DD03C6"/>
     <w:rsid w:val="00DD03FA"/>
     <w:rsid w:val="00DD07A2"/>
     <w:rsid w:val="00DD0C77"/>
     <w:rsid w:val="00DD19A9"/>
     <w:rsid w:val="00DD1DA9"/>
     <w:rsid w:val="00DD2006"/>
     <w:rsid w:val="00DD2103"/>
     <w:rsid w:val="00DD230D"/>
     <w:rsid w:val="00DD2787"/>
     <w:rsid w:val="00DD27D1"/>
     <w:rsid w:val="00DD2C9F"/>
     <w:rsid w:val="00DD2DFD"/>
     <w:rsid w:val="00DD2FA9"/>
     <w:rsid w:val="00DD350D"/>
     <w:rsid w:val="00DD397D"/>
     <w:rsid w:val="00DD39D2"/>
     <w:rsid w:val="00DD3AA6"/>
     <w:rsid w:val="00DD47C0"/>
     <w:rsid w:val="00DD49B1"/>
     <w:rsid w:val="00DD4D33"/>
     <w:rsid w:val="00DD50EE"/>
     <w:rsid w:val="00DD54D8"/>
     <w:rsid w:val="00DD5C9F"/>
@@ -12944,122 +12187,125 @@
     <w:rsid w:val="00DD6C6A"/>
     <w:rsid w:val="00DD7FA0"/>
     <w:rsid w:val="00DE0DDD"/>
     <w:rsid w:val="00DE1535"/>
     <w:rsid w:val="00DE1630"/>
     <w:rsid w:val="00DE1A34"/>
     <w:rsid w:val="00DE2158"/>
     <w:rsid w:val="00DE26C6"/>
     <w:rsid w:val="00DE32CE"/>
     <w:rsid w:val="00DE378E"/>
     <w:rsid w:val="00DE391B"/>
     <w:rsid w:val="00DE4D11"/>
     <w:rsid w:val="00DE52C7"/>
     <w:rsid w:val="00DE5A11"/>
     <w:rsid w:val="00DE64DF"/>
     <w:rsid w:val="00DE64EE"/>
     <w:rsid w:val="00DE67C6"/>
     <w:rsid w:val="00DE68E5"/>
     <w:rsid w:val="00DE713F"/>
     <w:rsid w:val="00DE738C"/>
     <w:rsid w:val="00DE73A9"/>
     <w:rsid w:val="00DE748C"/>
     <w:rsid w:val="00DE7678"/>
     <w:rsid w:val="00DE770A"/>
     <w:rsid w:val="00DE78D2"/>
-    <w:rsid w:val="00DF0408"/>
     <w:rsid w:val="00DF23E0"/>
     <w:rsid w:val="00DF325E"/>
     <w:rsid w:val="00DF37E0"/>
     <w:rsid w:val="00DF3AFA"/>
     <w:rsid w:val="00DF3BD6"/>
     <w:rsid w:val="00DF4875"/>
     <w:rsid w:val="00DF4ACF"/>
     <w:rsid w:val="00DF4DAA"/>
     <w:rsid w:val="00DF5278"/>
     <w:rsid w:val="00DF5545"/>
     <w:rsid w:val="00DF56ED"/>
     <w:rsid w:val="00DF5A1D"/>
     <w:rsid w:val="00DF5C8A"/>
     <w:rsid w:val="00DF6235"/>
     <w:rsid w:val="00DF66E7"/>
     <w:rsid w:val="00DF6BA7"/>
     <w:rsid w:val="00DF7456"/>
     <w:rsid w:val="00DF7BD7"/>
     <w:rsid w:val="00E000A0"/>
     <w:rsid w:val="00E00805"/>
+    <w:rsid w:val="00E013E1"/>
     <w:rsid w:val="00E0182E"/>
     <w:rsid w:val="00E01B56"/>
     <w:rsid w:val="00E02152"/>
     <w:rsid w:val="00E02A4C"/>
     <w:rsid w:val="00E02DCE"/>
     <w:rsid w:val="00E033FA"/>
     <w:rsid w:val="00E034FB"/>
     <w:rsid w:val="00E03977"/>
     <w:rsid w:val="00E040DE"/>
     <w:rsid w:val="00E04DD4"/>
+    <w:rsid w:val="00E059F0"/>
+    <w:rsid w:val="00E05D16"/>
     <w:rsid w:val="00E06886"/>
     <w:rsid w:val="00E06F5F"/>
     <w:rsid w:val="00E075C2"/>
     <w:rsid w:val="00E07E2E"/>
     <w:rsid w:val="00E07F80"/>
     <w:rsid w:val="00E10423"/>
     <w:rsid w:val="00E1077C"/>
     <w:rsid w:val="00E1084A"/>
     <w:rsid w:val="00E1092A"/>
     <w:rsid w:val="00E10A3B"/>
     <w:rsid w:val="00E10BE9"/>
     <w:rsid w:val="00E117B6"/>
     <w:rsid w:val="00E11874"/>
     <w:rsid w:val="00E11973"/>
     <w:rsid w:val="00E11A9E"/>
     <w:rsid w:val="00E11FCB"/>
     <w:rsid w:val="00E12400"/>
     <w:rsid w:val="00E124B2"/>
     <w:rsid w:val="00E126EB"/>
     <w:rsid w:val="00E12854"/>
     <w:rsid w:val="00E13FA9"/>
     <w:rsid w:val="00E1450F"/>
     <w:rsid w:val="00E14D7E"/>
     <w:rsid w:val="00E154BB"/>
     <w:rsid w:val="00E1563C"/>
     <w:rsid w:val="00E16748"/>
     <w:rsid w:val="00E168C1"/>
     <w:rsid w:val="00E16E09"/>
     <w:rsid w:val="00E171E3"/>
     <w:rsid w:val="00E17D86"/>
     <w:rsid w:val="00E17F39"/>
     <w:rsid w:val="00E20D0D"/>
     <w:rsid w:val="00E21193"/>
     <w:rsid w:val="00E21396"/>
     <w:rsid w:val="00E21E28"/>
     <w:rsid w:val="00E21E46"/>
     <w:rsid w:val="00E21FEF"/>
     <w:rsid w:val="00E225CB"/>
     <w:rsid w:val="00E22928"/>
     <w:rsid w:val="00E22BB1"/>
     <w:rsid w:val="00E2324F"/>
+    <w:rsid w:val="00E234A3"/>
     <w:rsid w:val="00E23562"/>
     <w:rsid w:val="00E23EA3"/>
     <w:rsid w:val="00E24290"/>
     <w:rsid w:val="00E24415"/>
     <w:rsid w:val="00E245BE"/>
     <w:rsid w:val="00E249D6"/>
     <w:rsid w:val="00E24BA0"/>
     <w:rsid w:val="00E24DE8"/>
     <w:rsid w:val="00E2504F"/>
     <w:rsid w:val="00E25B32"/>
     <w:rsid w:val="00E25D00"/>
     <w:rsid w:val="00E260D9"/>
     <w:rsid w:val="00E2674A"/>
     <w:rsid w:val="00E2697B"/>
     <w:rsid w:val="00E26AAF"/>
     <w:rsid w:val="00E272F6"/>
     <w:rsid w:val="00E274F8"/>
     <w:rsid w:val="00E27638"/>
     <w:rsid w:val="00E276CB"/>
     <w:rsid w:val="00E2781F"/>
     <w:rsid w:val="00E3019D"/>
     <w:rsid w:val="00E31450"/>
     <w:rsid w:val="00E314ED"/>
     <w:rsid w:val="00E31B3F"/>
     <w:rsid w:val="00E31B71"/>
@@ -13223,222 +12469,222 @@
     <w:rsid w:val="00E870F5"/>
     <w:rsid w:val="00E87678"/>
     <w:rsid w:val="00E90150"/>
     <w:rsid w:val="00E9042E"/>
     <w:rsid w:val="00E90495"/>
     <w:rsid w:val="00E907B7"/>
     <w:rsid w:val="00E90916"/>
     <w:rsid w:val="00E90C88"/>
     <w:rsid w:val="00E910A1"/>
     <w:rsid w:val="00E920BA"/>
     <w:rsid w:val="00E928B8"/>
     <w:rsid w:val="00E92903"/>
     <w:rsid w:val="00E92C61"/>
     <w:rsid w:val="00E92CD2"/>
     <w:rsid w:val="00E92DE5"/>
     <w:rsid w:val="00E93933"/>
     <w:rsid w:val="00E93EE0"/>
     <w:rsid w:val="00E94EEC"/>
     <w:rsid w:val="00E955FA"/>
     <w:rsid w:val="00E9578D"/>
     <w:rsid w:val="00E961D7"/>
     <w:rsid w:val="00E96436"/>
     <w:rsid w:val="00E96A1A"/>
     <w:rsid w:val="00E96B1E"/>
     <w:rsid w:val="00E96BCE"/>
-    <w:rsid w:val="00E971BA"/>
     <w:rsid w:val="00E978F4"/>
     <w:rsid w:val="00EA095E"/>
     <w:rsid w:val="00EA0CFA"/>
     <w:rsid w:val="00EA1480"/>
     <w:rsid w:val="00EA1625"/>
     <w:rsid w:val="00EA17D6"/>
     <w:rsid w:val="00EA1ADF"/>
     <w:rsid w:val="00EA1E18"/>
     <w:rsid w:val="00EA2421"/>
     <w:rsid w:val="00EA2E91"/>
     <w:rsid w:val="00EA36D8"/>
     <w:rsid w:val="00EA38EE"/>
     <w:rsid w:val="00EA3A58"/>
     <w:rsid w:val="00EA3F30"/>
     <w:rsid w:val="00EA488E"/>
     <w:rsid w:val="00EA4BF6"/>
+    <w:rsid w:val="00EA78B5"/>
     <w:rsid w:val="00EB0DE2"/>
     <w:rsid w:val="00EB10AD"/>
     <w:rsid w:val="00EB131F"/>
     <w:rsid w:val="00EB16D1"/>
     <w:rsid w:val="00EB19ED"/>
     <w:rsid w:val="00EB1BBC"/>
     <w:rsid w:val="00EB1D31"/>
     <w:rsid w:val="00EB1D4F"/>
     <w:rsid w:val="00EB2018"/>
     <w:rsid w:val="00EB2599"/>
+    <w:rsid w:val="00EB2AC8"/>
     <w:rsid w:val="00EB30D4"/>
     <w:rsid w:val="00EB3128"/>
     <w:rsid w:val="00EB33E2"/>
     <w:rsid w:val="00EB383D"/>
     <w:rsid w:val="00EB39D1"/>
     <w:rsid w:val="00EB4228"/>
     <w:rsid w:val="00EB4526"/>
     <w:rsid w:val="00EB45F2"/>
     <w:rsid w:val="00EB4974"/>
     <w:rsid w:val="00EB4B03"/>
     <w:rsid w:val="00EB4F60"/>
     <w:rsid w:val="00EB525D"/>
     <w:rsid w:val="00EB53E6"/>
     <w:rsid w:val="00EB566A"/>
     <w:rsid w:val="00EB58D8"/>
     <w:rsid w:val="00EB5EA4"/>
     <w:rsid w:val="00EB64EA"/>
-    <w:rsid w:val="00EB6F1D"/>
     <w:rsid w:val="00EB7710"/>
     <w:rsid w:val="00EB7977"/>
     <w:rsid w:val="00EB7C8E"/>
     <w:rsid w:val="00EB7D00"/>
     <w:rsid w:val="00EB7FFE"/>
     <w:rsid w:val="00EC03A0"/>
     <w:rsid w:val="00EC0498"/>
     <w:rsid w:val="00EC05C2"/>
     <w:rsid w:val="00EC091F"/>
     <w:rsid w:val="00EC0F7D"/>
     <w:rsid w:val="00EC1197"/>
     <w:rsid w:val="00EC1393"/>
     <w:rsid w:val="00EC13E5"/>
-    <w:rsid w:val="00EC1539"/>
     <w:rsid w:val="00EC1863"/>
     <w:rsid w:val="00EC1907"/>
     <w:rsid w:val="00EC1FB9"/>
     <w:rsid w:val="00EC231C"/>
     <w:rsid w:val="00EC2B46"/>
     <w:rsid w:val="00EC2E52"/>
     <w:rsid w:val="00EC2E6F"/>
     <w:rsid w:val="00EC2E92"/>
     <w:rsid w:val="00EC30E2"/>
     <w:rsid w:val="00EC3953"/>
     <w:rsid w:val="00EC3D4B"/>
     <w:rsid w:val="00EC42D1"/>
     <w:rsid w:val="00EC455F"/>
     <w:rsid w:val="00EC4778"/>
     <w:rsid w:val="00EC5608"/>
     <w:rsid w:val="00EC5BE3"/>
     <w:rsid w:val="00EC5D8F"/>
     <w:rsid w:val="00EC5F4B"/>
     <w:rsid w:val="00EC624D"/>
     <w:rsid w:val="00EC64C8"/>
     <w:rsid w:val="00EC6511"/>
     <w:rsid w:val="00EC65FA"/>
     <w:rsid w:val="00EC67C6"/>
     <w:rsid w:val="00EC67D4"/>
     <w:rsid w:val="00EC77CB"/>
     <w:rsid w:val="00EC7D78"/>
     <w:rsid w:val="00EC7F06"/>
     <w:rsid w:val="00ED0014"/>
     <w:rsid w:val="00ED0C53"/>
     <w:rsid w:val="00ED0DD7"/>
     <w:rsid w:val="00ED1690"/>
     <w:rsid w:val="00ED1931"/>
     <w:rsid w:val="00ED1EF1"/>
     <w:rsid w:val="00ED1FFD"/>
     <w:rsid w:val="00ED25B2"/>
     <w:rsid w:val="00ED3020"/>
     <w:rsid w:val="00ED3ABD"/>
     <w:rsid w:val="00ED3B6B"/>
     <w:rsid w:val="00ED4064"/>
     <w:rsid w:val="00ED41A6"/>
-    <w:rsid w:val="00ED42B5"/>
     <w:rsid w:val="00ED46C4"/>
     <w:rsid w:val="00ED50E5"/>
     <w:rsid w:val="00ED5101"/>
     <w:rsid w:val="00ED5325"/>
     <w:rsid w:val="00ED5608"/>
     <w:rsid w:val="00ED5832"/>
     <w:rsid w:val="00ED5A25"/>
     <w:rsid w:val="00ED5AA3"/>
     <w:rsid w:val="00ED6EFB"/>
     <w:rsid w:val="00ED6FEC"/>
     <w:rsid w:val="00ED71DC"/>
     <w:rsid w:val="00ED7A88"/>
     <w:rsid w:val="00ED7C05"/>
     <w:rsid w:val="00ED7D85"/>
     <w:rsid w:val="00EE00DB"/>
     <w:rsid w:val="00EE0595"/>
     <w:rsid w:val="00EE0A7E"/>
     <w:rsid w:val="00EE0CDB"/>
     <w:rsid w:val="00EE0FC8"/>
     <w:rsid w:val="00EE1062"/>
     <w:rsid w:val="00EE164E"/>
     <w:rsid w:val="00EE178B"/>
     <w:rsid w:val="00EE1A3D"/>
     <w:rsid w:val="00EE2FBE"/>
     <w:rsid w:val="00EE34DC"/>
     <w:rsid w:val="00EE3C4C"/>
     <w:rsid w:val="00EE4114"/>
     <w:rsid w:val="00EE4A4A"/>
     <w:rsid w:val="00EE5078"/>
     <w:rsid w:val="00EE5238"/>
     <w:rsid w:val="00EE57B8"/>
     <w:rsid w:val="00EE593E"/>
     <w:rsid w:val="00EE5A25"/>
     <w:rsid w:val="00EE5B09"/>
     <w:rsid w:val="00EE6095"/>
     <w:rsid w:val="00EE61F3"/>
     <w:rsid w:val="00EE6A48"/>
-    <w:rsid w:val="00EE6BF0"/>
+    <w:rsid w:val="00EE7E52"/>
     <w:rsid w:val="00EF010B"/>
     <w:rsid w:val="00EF06FF"/>
     <w:rsid w:val="00EF0729"/>
     <w:rsid w:val="00EF0904"/>
     <w:rsid w:val="00EF0943"/>
     <w:rsid w:val="00EF1231"/>
     <w:rsid w:val="00EF1302"/>
     <w:rsid w:val="00EF134D"/>
     <w:rsid w:val="00EF2D79"/>
     <w:rsid w:val="00EF2EB7"/>
     <w:rsid w:val="00EF328E"/>
     <w:rsid w:val="00EF3B53"/>
     <w:rsid w:val="00EF4194"/>
     <w:rsid w:val="00EF4800"/>
     <w:rsid w:val="00EF487F"/>
     <w:rsid w:val="00EF4A9B"/>
     <w:rsid w:val="00EF4E98"/>
+    <w:rsid w:val="00EF6231"/>
     <w:rsid w:val="00EF67D5"/>
     <w:rsid w:val="00EF6A87"/>
     <w:rsid w:val="00EF71B5"/>
     <w:rsid w:val="00EF7BCB"/>
     <w:rsid w:val="00F00137"/>
     <w:rsid w:val="00F003FE"/>
     <w:rsid w:val="00F0095A"/>
     <w:rsid w:val="00F00ECC"/>
     <w:rsid w:val="00F00FE2"/>
     <w:rsid w:val="00F01433"/>
     <w:rsid w:val="00F0296F"/>
     <w:rsid w:val="00F02B51"/>
     <w:rsid w:val="00F02E38"/>
     <w:rsid w:val="00F038F1"/>
     <w:rsid w:val="00F03B28"/>
     <w:rsid w:val="00F03D62"/>
     <w:rsid w:val="00F03D6C"/>
+    <w:rsid w:val="00F044BA"/>
     <w:rsid w:val="00F0483C"/>
     <w:rsid w:val="00F04BEB"/>
     <w:rsid w:val="00F04FE5"/>
     <w:rsid w:val="00F05090"/>
     <w:rsid w:val="00F054E0"/>
     <w:rsid w:val="00F05FC2"/>
     <w:rsid w:val="00F06046"/>
     <w:rsid w:val="00F06062"/>
     <w:rsid w:val="00F060EF"/>
     <w:rsid w:val="00F06472"/>
     <w:rsid w:val="00F064AB"/>
     <w:rsid w:val="00F06946"/>
     <w:rsid w:val="00F07885"/>
     <w:rsid w:val="00F07FD9"/>
     <w:rsid w:val="00F10174"/>
     <w:rsid w:val="00F10EFB"/>
     <w:rsid w:val="00F1124E"/>
     <w:rsid w:val="00F116A4"/>
     <w:rsid w:val="00F12165"/>
     <w:rsid w:val="00F1220A"/>
     <w:rsid w:val="00F12319"/>
     <w:rsid w:val="00F12A7C"/>
     <w:rsid w:val="00F12D5D"/>
     <w:rsid w:val="00F130AB"/>
     <w:rsid w:val="00F13615"/>
@@ -13455,156 +12701,153 @@
     <w:rsid w:val="00F2063B"/>
     <w:rsid w:val="00F20D71"/>
     <w:rsid w:val="00F20E8B"/>
     <w:rsid w:val="00F2131F"/>
     <w:rsid w:val="00F21481"/>
     <w:rsid w:val="00F2158F"/>
     <w:rsid w:val="00F218FF"/>
     <w:rsid w:val="00F220AB"/>
     <w:rsid w:val="00F22CFB"/>
     <w:rsid w:val="00F22CFF"/>
     <w:rsid w:val="00F2317A"/>
     <w:rsid w:val="00F23A61"/>
     <w:rsid w:val="00F24C07"/>
     <w:rsid w:val="00F24E8A"/>
     <w:rsid w:val="00F253D4"/>
     <w:rsid w:val="00F255B2"/>
     <w:rsid w:val="00F258C0"/>
     <w:rsid w:val="00F259C7"/>
     <w:rsid w:val="00F25AF5"/>
     <w:rsid w:val="00F25CC0"/>
     <w:rsid w:val="00F25E91"/>
     <w:rsid w:val="00F25F68"/>
     <w:rsid w:val="00F25F9A"/>
     <w:rsid w:val="00F2657D"/>
     <w:rsid w:val="00F276FF"/>
-    <w:rsid w:val="00F27935"/>
     <w:rsid w:val="00F300F9"/>
     <w:rsid w:val="00F301C3"/>
     <w:rsid w:val="00F307C3"/>
     <w:rsid w:val="00F307CA"/>
     <w:rsid w:val="00F308E3"/>
     <w:rsid w:val="00F30940"/>
     <w:rsid w:val="00F30BB8"/>
     <w:rsid w:val="00F310DA"/>
-    <w:rsid w:val="00F312AD"/>
-    <w:rsid w:val="00F317CB"/>
     <w:rsid w:val="00F329ED"/>
     <w:rsid w:val="00F32A72"/>
     <w:rsid w:val="00F32B3D"/>
-    <w:rsid w:val="00F32BDC"/>
     <w:rsid w:val="00F32DC2"/>
     <w:rsid w:val="00F3322B"/>
     <w:rsid w:val="00F332E9"/>
     <w:rsid w:val="00F338AE"/>
     <w:rsid w:val="00F34480"/>
     <w:rsid w:val="00F34729"/>
     <w:rsid w:val="00F34A4C"/>
     <w:rsid w:val="00F34F83"/>
     <w:rsid w:val="00F35156"/>
     <w:rsid w:val="00F351E0"/>
     <w:rsid w:val="00F352E3"/>
     <w:rsid w:val="00F35531"/>
     <w:rsid w:val="00F3598E"/>
+    <w:rsid w:val="00F36230"/>
     <w:rsid w:val="00F3643A"/>
     <w:rsid w:val="00F36A48"/>
     <w:rsid w:val="00F3750F"/>
     <w:rsid w:val="00F41484"/>
     <w:rsid w:val="00F41680"/>
     <w:rsid w:val="00F418B1"/>
     <w:rsid w:val="00F419DC"/>
     <w:rsid w:val="00F41BE7"/>
     <w:rsid w:val="00F41BFB"/>
     <w:rsid w:val="00F41DDE"/>
     <w:rsid w:val="00F4397A"/>
     <w:rsid w:val="00F43F1E"/>
     <w:rsid w:val="00F440E5"/>
     <w:rsid w:val="00F441C3"/>
     <w:rsid w:val="00F44A40"/>
     <w:rsid w:val="00F450B6"/>
     <w:rsid w:val="00F45743"/>
     <w:rsid w:val="00F45F4D"/>
-    <w:rsid w:val="00F4604B"/>
     <w:rsid w:val="00F469FB"/>
     <w:rsid w:val="00F46AE4"/>
     <w:rsid w:val="00F46C23"/>
     <w:rsid w:val="00F47350"/>
     <w:rsid w:val="00F476D1"/>
     <w:rsid w:val="00F476DD"/>
     <w:rsid w:val="00F478EE"/>
     <w:rsid w:val="00F5000F"/>
+    <w:rsid w:val="00F5089E"/>
     <w:rsid w:val="00F50A55"/>
     <w:rsid w:val="00F51095"/>
     <w:rsid w:val="00F515B9"/>
     <w:rsid w:val="00F51A03"/>
     <w:rsid w:val="00F51D73"/>
     <w:rsid w:val="00F51DA6"/>
     <w:rsid w:val="00F52367"/>
     <w:rsid w:val="00F52445"/>
     <w:rsid w:val="00F534D8"/>
     <w:rsid w:val="00F5363C"/>
     <w:rsid w:val="00F53656"/>
     <w:rsid w:val="00F53696"/>
     <w:rsid w:val="00F53C7C"/>
     <w:rsid w:val="00F54007"/>
     <w:rsid w:val="00F54722"/>
     <w:rsid w:val="00F54835"/>
     <w:rsid w:val="00F548E8"/>
     <w:rsid w:val="00F54B87"/>
     <w:rsid w:val="00F54FA5"/>
     <w:rsid w:val="00F5536D"/>
     <w:rsid w:val="00F556B3"/>
     <w:rsid w:val="00F5598A"/>
     <w:rsid w:val="00F55A44"/>
     <w:rsid w:val="00F563A4"/>
     <w:rsid w:val="00F563B3"/>
     <w:rsid w:val="00F563EF"/>
     <w:rsid w:val="00F56583"/>
     <w:rsid w:val="00F56C3B"/>
     <w:rsid w:val="00F57A14"/>
     <w:rsid w:val="00F57C10"/>
     <w:rsid w:val="00F60183"/>
     <w:rsid w:val="00F6032B"/>
     <w:rsid w:val="00F61664"/>
     <w:rsid w:val="00F61E92"/>
     <w:rsid w:val="00F621AE"/>
     <w:rsid w:val="00F62558"/>
     <w:rsid w:val="00F62DFF"/>
     <w:rsid w:val="00F633B0"/>
     <w:rsid w:val="00F636BB"/>
     <w:rsid w:val="00F63B0C"/>
-    <w:rsid w:val="00F64445"/>
+    <w:rsid w:val="00F6448E"/>
+    <w:rsid w:val="00F64CCC"/>
     <w:rsid w:val="00F64E42"/>
     <w:rsid w:val="00F655E4"/>
     <w:rsid w:val="00F65C1D"/>
     <w:rsid w:val="00F65E65"/>
     <w:rsid w:val="00F6611A"/>
     <w:rsid w:val="00F664FC"/>
     <w:rsid w:val="00F66693"/>
     <w:rsid w:val="00F67084"/>
     <w:rsid w:val="00F67339"/>
-    <w:rsid w:val="00F67668"/>
     <w:rsid w:val="00F678C1"/>
     <w:rsid w:val="00F70660"/>
     <w:rsid w:val="00F70B69"/>
     <w:rsid w:val="00F710AE"/>
     <w:rsid w:val="00F7173E"/>
     <w:rsid w:val="00F719D1"/>
     <w:rsid w:val="00F71E5B"/>
     <w:rsid w:val="00F72229"/>
     <w:rsid w:val="00F730CA"/>
     <w:rsid w:val="00F73726"/>
     <w:rsid w:val="00F741B4"/>
     <w:rsid w:val="00F74270"/>
     <w:rsid w:val="00F74648"/>
     <w:rsid w:val="00F74CB2"/>
     <w:rsid w:val="00F74CE6"/>
     <w:rsid w:val="00F75374"/>
     <w:rsid w:val="00F759AC"/>
     <w:rsid w:val="00F759F7"/>
     <w:rsid w:val="00F765FF"/>
     <w:rsid w:val="00F768A1"/>
     <w:rsid w:val="00F77725"/>
     <w:rsid w:val="00F77940"/>
     <w:rsid w:val="00F779F8"/>
     <w:rsid w:val="00F80312"/>
     <w:rsid w:val="00F80CE6"/>
@@ -13614,57 +12857,59 @@
     <w:rsid w:val="00F81B8F"/>
     <w:rsid w:val="00F8227A"/>
     <w:rsid w:val="00F823E4"/>
     <w:rsid w:val="00F82F94"/>
     <w:rsid w:val="00F8312E"/>
     <w:rsid w:val="00F83ECD"/>
     <w:rsid w:val="00F847FE"/>
     <w:rsid w:val="00F8484E"/>
     <w:rsid w:val="00F84D58"/>
     <w:rsid w:val="00F8515E"/>
     <w:rsid w:val="00F85167"/>
     <w:rsid w:val="00F859AD"/>
     <w:rsid w:val="00F85A19"/>
     <w:rsid w:val="00F85A20"/>
     <w:rsid w:val="00F85C10"/>
     <w:rsid w:val="00F85C5E"/>
     <w:rsid w:val="00F85DB8"/>
     <w:rsid w:val="00F85E4A"/>
     <w:rsid w:val="00F86118"/>
     <w:rsid w:val="00F8652F"/>
     <w:rsid w:val="00F8660F"/>
     <w:rsid w:val="00F86838"/>
     <w:rsid w:val="00F8687E"/>
     <w:rsid w:val="00F86F26"/>
     <w:rsid w:val="00F870A5"/>
+    <w:rsid w:val="00F90031"/>
     <w:rsid w:val="00F9048C"/>
     <w:rsid w:val="00F90865"/>
     <w:rsid w:val="00F91067"/>
     <w:rsid w:val="00F911FF"/>
     <w:rsid w:val="00F91E28"/>
     <w:rsid w:val="00F920E1"/>
     <w:rsid w:val="00F927C0"/>
+    <w:rsid w:val="00F929CD"/>
     <w:rsid w:val="00F93223"/>
     <w:rsid w:val="00F937C2"/>
     <w:rsid w:val="00F93929"/>
     <w:rsid w:val="00F93C64"/>
     <w:rsid w:val="00F9402A"/>
     <w:rsid w:val="00F94BE8"/>
     <w:rsid w:val="00F94CA8"/>
     <w:rsid w:val="00F94D74"/>
     <w:rsid w:val="00F94D84"/>
     <w:rsid w:val="00F9522D"/>
     <w:rsid w:val="00F95429"/>
     <w:rsid w:val="00F95D23"/>
     <w:rsid w:val="00F962C9"/>
     <w:rsid w:val="00FA15FA"/>
     <w:rsid w:val="00FA20EC"/>
     <w:rsid w:val="00FA276F"/>
     <w:rsid w:val="00FA2E3B"/>
     <w:rsid w:val="00FA3083"/>
     <w:rsid w:val="00FA3790"/>
     <w:rsid w:val="00FA39CB"/>
     <w:rsid w:val="00FA3C44"/>
     <w:rsid w:val="00FA3F53"/>
     <w:rsid w:val="00FA4693"/>
     <w:rsid w:val="00FA48E4"/>
     <w:rsid w:val="00FA48E8"/>
@@ -13674,82 +12919,82 @@
     <w:rsid w:val="00FA5629"/>
     <w:rsid w:val="00FA6134"/>
     <w:rsid w:val="00FA69C6"/>
     <w:rsid w:val="00FA72B1"/>
     <w:rsid w:val="00FA7408"/>
     <w:rsid w:val="00FA7993"/>
     <w:rsid w:val="00FA7B25"/>
     <w:rsid w:val="00FB015F"/>
     <w:rsid w:val="00FB01DB"/>
     <w:rsid w:val="00FB073B"/>
     <w:rsid w:val="00FB1598"/>
     <w:rsid w:val="00FB1C05"/>
     <w:rsid w:val="00FB1D89"/>
     <w:rsid w:val="00FB2129"/>
     <w:rsid w:val="00FB254C"/>
     <w:rsid w:val="00FB2895"/>
     <w:rsid w:val="00FB298B"/>
     <w:rsid w:val="00FB2D14"/>
     <w:rsid w:val="00FB4ED4"/>
     <w:rsid w:val="00FB5E87"/>
     <w:rsid w:val="00FB637D"/>
     <w:rsid w:val="00FB63B6"/>
     <w:rsid w:val="00FB656D"/>
     <w:rsid w:val="00FB67BA"/>
     <w:rsid w:val="00FB6B01"/>
-    <w:rsid w:val="00FB6D7D"/>
     <w:rsid w:val="00FB7C55"/>
     <w:rsid w:val="00FB7C84"/>
     <w:rsid w:val="00FB7FB5"/>
     <w:rsid w:val="00FC054A"/>
     <w:rsid w:val="00FC0978"/>
     <w:rsid w:val="00FC14BF"/>
     <w:rsid w:val="00FC1592"/>
     <w:rsid w:val="00FC2069"/>
     <w:rsid w:val="00FC21A0"/>
     <w:rsid w:val="00FC2CCD"/>
     <w:rsid w:val="00FC2D35"/>
     <w:rsid w:val="00FC2F5C"/>
     <w:rsid w:val="00FC307B"/>
     <w:rsid w:val="00FC3850"/>
     <w:rsid w:val="00FC4170"/>
     <w:rsid w:val="00FC4505"/>
     <w:rsid w:val="00FC4AD2"/>
     <w:rsid w:val="00FC4B87"/>
     <w:rsid w:val="00FC58A2"/>
     <w:rsid w:val="00FC5DC5"/>
+    <w:rsid w:val="00FC61AC"/>
     <w:rsid w:val="00FC7743"/>
     <w:rsid w:val="00FC7DBC"/>
     <w:rsid w:val="00FC7EF7"/>
     <w:rsid w:val="00FD07DF"/>
     <w:rsid w:val="00FD1154"/>
     <w:rsid w:val="00FD137B"/>
     <w:rsid w:val="00FD14C1"/>
     <w:rsid w:val="00FD14E9"/>
+    <w:rsid w:val="00FD25A8"/>
     <w:rsid w:val="00FD2A9D"/>
     <w:rsid w:val="00FD2F76"/>
-    <w:rsid w:val="00FD3142"/>
     <w:rsid w:val="00FD37E1"/>
     <w:rsid w:val="00FD39CE"/>
     <w:rsid w:val="00FD3B1D"/>
     <w:rsid w:val="00FD3EA9"/>
     <w:rsid w:val="00FD44E5"/>
     <w:rsid w:val="00FD48A3"/>
     <w:rsid w:val="00FD4BF9"/>
     <w:rsid w:val="00FD5266"/>
     <w:rsid w:val="00FD60C3"/>
     <w:rsid w:val="00FD6213"/>
     <w:rsid w:val="00FD65ED"/>
     <w:rsid w:val="00FD666C"/>
     <w:rsid w:val="00FD67BD"/>
     <w:rsid w:val="00FD6B9A"/>
     <w:rsid w:val="00FD6F08"/>
     <w:rsid w:val="00FD712E"/>
     <w:rsid w:val="00FD73CD"/>
     <w:rsid w:val="00FE0135"/>
     <w:rsid w:val="00FE027A"/>
     <w:rsid w:val="00FE0401"/>
     <w:rsid w:val="00FE04F4"/>
     <w:rsid w:val="00FE10EC"/>
     <w:rsid w:val="00FE1130"/>
     <w:rsid w:val="00FE115E"/>
     <w:rsid w:val="00FE1472"/>
@@ -13760,69 +13005,68 @@
     <w:rsid w:val="00FE267D"/>
     <w:rsid w:val="00FE33AE"/>
     <w:rsid w:val="00FE3C90"/>
     <w:rsid w:val="00FE409A"/>
     <w:rsid w:val="00FE41E0"/>
     <w:rsid w:val="00FE4A7E"/>
     <w:rsid w:val="00FE4FCE"/>
     <w:rsid w:val="00FE510E"/>
     <w:rsid w:val="00FE5193"/>
     <w:rsid w:val="00FE523D"/>
     <w:rsid w:val="00FE56A7"/>
     <w:rsid w:val="00FE5A42"/>
     <w:rsid w:val="00FE5BDA"/>
     <w:rsid w:val="00FE62BB"/>
     <w:rsid w:val="00FE62C7"/>
     <w:rsid w:val="00FE6C9B"/>
     <w:rsid w:val="00FE6E85"/>
     <w:rsid w:val="00FE7968"/>
     <w:rsid w:val="00FE7C45"/>
     <w:rsid w:val="00FF0817"/>
     <w:rsid w:val="00FF0916"/>
     <w:rsid w:val="00FF0AE0"/>
     <w:rsid w:val="00FF0BFC"/>
     <w:rsid w:val="00FF0DAC"/>
     <w:rsid w:val="00FF16B8"/>
-    <w:rsid w:val="00FF24FA"/>
     <w:rsid w:val="00FF2949"/>
     <w:rsid w:val="00FF2DFB"/>
     <w:rsid w:val="00FF2F1C"/>
     <w:rsid w:val="00FF37A1"/>
     <w:rsid w:val="00FF3ABC"/>
     <w:rsid w:val="00FF3CD5"/>
     <w:rsid w:val="00FF3DD2"/>
     <w:rsid w:val="00FF45E6"/>
+    <w:rsid w:val="00FF4C7B"/>
     <w:rsid w:val="00FF5083"/>
     <w:rsid w:val="00FF51A8"/>
     <w:rsid w:val="00FF51C7"/>
     <w:rsid w:val="00FF565A"/>
     <w:rsid w:val="00FF5777"/>
     <w:rsid w:val="00FF5BA4"/>
     <w:rsid w:val="00FF5DF6"/>
     <w:rsid w:val="00FF64E4"/>
     <w:rsid w:val="00FF6E41"/>
-    <w:rsid w:val="00FF701C"/>
     <w:rsid w:val="00FF7C3F"/>
     <w:rsid w:val="00FF7FA4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -15097,54 +14341,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>586</Words>
-  <Characters>3346</Characters>
+  <Words>585</Words>
+  <Characters>3336</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3925</CharactersWithSpaces>
+  <CharactersWithSpaces>3914</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>