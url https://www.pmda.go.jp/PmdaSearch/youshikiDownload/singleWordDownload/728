--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,764 +1,637 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="08A12449" w14:textId="344B93F0" w:rsidR="00D8427E" w:rsidRPr="00DD4D33" w:rsidRDefault="00D8427E" w:rsidP="00AD7AB3">
+    <w:p w14:paraId="0EBFC06B" w14:textId="408206EE" w:rsidR="00D8427E" w:rsidRPr="00DD4D33" w:rsidRDefault="00D8427E" w:rsidP="00D8427E">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD4D33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（別紙様式</w:t>
       </w:r>
       <w:r w:rsidR="002D5D93">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>２</w:t>
+        <w:t>３</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD4D33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F9B3CD" w14:textId="77777777" w:rsidR="00D8427E" w:rsidRPr="00DD4D33" w:rsidRDefault="00D8427E" w:rsidP="00AD7AB3">
+    <w:p w14:paraId="6D457E25" w14:textId="77777777" w:rsidR="00BE2710" w:rsidRPr="00DD4D33" w:rsidRDefault="00BE2710" w:rsidP="00BE2710">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E738A8E" w14:textId="5BEB5A07" w:rsidR="00D8427E" w:rsidRPr="00DD4D33" w:rsidRDefault="002D2EBA" w:rsidP="00D8427E">
+    <w:p w14:paraId="1E0530E7" w14:textId="5E3C28F9" w:rsidR="006B12EB" w:rsidRPr="00DD4D33" w:rsidRDefault="002D2EBA" w:rsidP="006B12EB">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>レギュラトリーサイエンス</w:t>
       </w:r>
-      <w:r w:rsidR="00D8427E" w:rsidRPr="00DD4D33">
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidR="006B12EB" w:rsidRPr="00DD4D33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>低額要件適用</w:t>
-[...6 lines deleted...]
-        <w:t>申請書</w:t>
+        <w:t>戦略相談に係る相談手数料低額要件適用申請書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01971D37" w14:textId="77777777" w:rsidR="004B4A64" w:rsidRPr="00DD4D33" w:rsidRDefault="004B4A64" w:rsidP="00D8427E">
+    <w:p w14:paraId="4831D147" w14:textId="77777777" w:rsidR="00BE2710" w:rsidRPr="00DD4D33" w:rsidRDefault="00BE2710" w:rsidP="00BE2710">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD4D33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（大学・研究機関）</w:t>
+        <w:t>（ベンチャー企業）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D48803A" w14:textId="77777777" w:rsidR="00D8427E" w:rsidRPr="00DD4D33" w:rsidRDefault="00D8427E" w:rsidP="00D8427E">
+    <w:p w14:paraId="3A3675F2" w14:textId="77777777" w:rsidR="00BE2710" w:rsidRPr="00DD4D33" w:rsidRDefault="00BE2710" w:rsidP="00BE2710">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="016C0239" w14:textId="77777777" w:rsidR="004B4A64" w:rsidRPr="00DD4D33" w:rsidRDefault="004B4A64" w:rsidP="00D8427E">
+    <w:p w14:paraId="5657A6FF" w14:textId="77777777" w:rsidR="00BE2710" w:rsidRPr="00DD4D33" w:rsidRDefault="00BE2710" w:rsidP="00BE2710">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="279DF8D2" w14:textId="77777777" w:rsidR="00244EF0" w:rsidRPr="00DD4D33" w:rsidRDefault="00244EF0" w:rsidP="00D8427E">
+    <w:p w14:paraId="7BAE558E" w14:textId="77777777" w:rsidR="00BE2710" w:rsidRPr="00DD4D33" w:rsidRDefault="00BE2710" w:rsidP="00BE2710">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD4D33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>独立行政法人医薬品医療機器総合機構</w:t>
       </w:r>
       <w:r w:rsidR="00DD50EE" w:rsidRPr="00DD4D33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>審査センター長</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD4D33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　殿</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725F63A5" w14:textId="77777777" w:rsidR="00244EF0" w:rsidRPr="00DD4D33" w:rsidRDefault="00244EF0" w:rsidP="00D8427E">
+    <w:p w14:paraId="6A152F61" w14:textId="77777777" w:rsidR="00BE2710" w:rsidRPr="00DD4D33" w:rsidRDefault="00BE2710" w:rsidP="00BE2710">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="507EAC59" w14:textId="77777777" w:rsidR="00244EF0" w:rsidRPr="00DD4D33" w:rsidRDefault="00244EF0" w:rsidP="00D8427E">
+    <w:p w14:paraId="49C793C0" w14:textId="77777777" w:rsidR="00BE2710" w:rsidRPr="00DD4D33" w:rsidRDefault="00BE2710" w:rsidP="00BE2710">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26A6B278" w14:textId="6EE99BC0" w:rsidR="00244EF0" w:rsidRPr="00DD4D33" w:rsidRDefault="00244EF0" w:rsidP="000378D5">
+    <w:p w14:paraId="087BFBBA" w14:textId="44FCBE82" w:rsidR="00BE2710" w:rsidRPr="00DD4D33" w:rsidRDefault="00BE2710" w:rsidP="00BE2710">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLineChars="100" w:firstLine="212"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD4D33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>私共は、</w:t>
+        <w:t>当社は、添付の資料のとおり、下記の4つの</w:t>
       </w:r>
-      <w:r w:rsidR="000378D5" w:rsidRPr="00DD4D33">
+      <w:r w:rsidR="00570A96" w:rsidRPr="00DD4D33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>添付の資料のとおり、下記の</w:t>
-[...27 lines deleted...]
-        <w:t>を満たしておりますので、</w:t>
+        <w:t>要件を満たしておりますので、</w:t>
       </w:r>
       <w:r w:rsidR="002D2EBA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>レギュラトリーサイエンス</w:t>
       </w:r>
-      <w:r w:rsidR="000378D5" w:rsidRPr="00DD4D33">
+      <w:r w:rsidR="00570A96" w:rsidRPr="00DD4D33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>戦略相談に係る</w:t>
+        <w:t>戦略相談に係る低額</w:t>
       </w:r>
-      <w:r w:rsidR="006B12EB" w:rsidRPr="00DD4D33">
-[...6 lines deleted...]
-      <w:r w:rsidR="000378D5" w:rsidRPr="00DD4D33">
+      <w:r w:rsidRPr="00DD4D33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>手数料の</w:t>
       </w:r>
-      <w:r w:rsidR="006B12EB" w:rsidRPr="00DD4D33">
+      <w:r w:rsidR="00570A96" w:rsidRPr="00DD4D33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>適用</w:t>
       </w:r>
-      <w:r w:rsidR="000378D5" w:rsidRPr="00DD4D33">
+      <w:r w:rsidRPr="00DD4D33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を申請いたします。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64195ACA" w14:textId="77777777" w:rsidR="000378D5" w:rsidRPr="00DD4D33" w:rsidRDefault="000378D5" w:rsidP="000378D5">
+    <w:p w14:paraId="1774D348" w14:textId="77777777" w:rsidR="00BE2710" w:rsidRPr="00DD4D33" w:rsidRDefault="00BE2710" w:rsidP="00BE2710">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BBCF63D" w14:textId="77777777" w:rsidR="000378D5" w:rsidRPr="00DD4D33" w:rsidRDefault="000378D5" w:rsidP="000378D5">
+    <w:p w14:paraId="77DA3A48" w14:textId="77777777" w:rsidR="00BE2710" w:rsidRPr="00DD4D33" w:rsidRDefault="00BE2710" w:rsidP="00BE2710">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B3F497E" w14:textId="77777777" w:rsidR="000378D5" w:rsidRPr="00DD4D33" w:rsidRDefault="000378D5" w:rsidP="000378D5">
+    <w:p w14:paraId="09FAE727" w14:textId="77777777" w:rsidR="00BE2710" w:rsidRPr="00DD4D33" w:rsidRDefault="00BE2710" w:rsidP="00BE2710">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD4D33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>記</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F33D9E" w14:textId="77777777" w:rsidR="00244EF0" w:rsidRPr="00DD4D33" w:rsidRDefault="00244EF0" w:rsidP="00D8427E">
+    <w:p w14:paraId="7982748B" w14:textId="77777777" w:rsidR="00BE2710" w:rsidRPr="00DD4D33" w:rsidRDefault="00BE2710" w:rsidP="00BE2710">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F8F9DE0" w14:textId="77777777" w:rsidR="00847B0E" w:rsidRPr="00DD4D33" w:rsidRDefault="00847B0E" w:rsidP="00D8427E">
+    <w:p w14:paraId="1CBDED3D" w14:textId="77777777" w:rsidR="00BE2710" w:rsidRPr="00DD4D33" w:rsidRDefault="00BE2710" w:rsidP="00BE2710">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="760A4F9D" w14:textId="7F04FE46" w:rsidR="005928E0" w:rsidRPr="00DD4D33" w:rsidRDefault="00C93C35" w:rsidP="005928E0">
+    <w:p w14:paraId="3D42F0A3" w14:textId="77777777" w:rsidR="00570A96" w:rsidRPr="00DD4D33" w:rsidRDefault="00570A96" w:rsidP="00570A96">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4D33">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>中小企業であること（従業員数300人以下又は資本金３億円以下）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C166EE3" w14:textId="77777777" w:rsidR="00570A96" w:rsidRPr="00DD4D33" w:rsidRDefault="00570A96" w:rsidP="00570A96">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4D33">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>他の法人が株式総数又は出資総額の1/2以上の株式又は出資金を有していないこと</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A8D3DB" w14:textId="77777777" w:rsidR="00570A96" w:rsidRPr="00DD4D33" w:rsidRDefault="00570A96" w:rsidP="00570A96">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4D33">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>複数の法人が株式総数又は出資総額の2/3以上の株式又は出資金を有していないこと</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED446C8" w14:textId="77777777" w:rsidR="001E4178" w:rsidRPr="00DD4D33" w:rsidRDefault="00570A96" w:rsidP="00570A96">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD4D33">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
-          <w:szCs w:val="21"/>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>国から当該シーズに係る</w:t>
-[...13 lines deleted...]
-        <w:t>研究費を受けていないこと</w:t>
+        <w:t>前事業年度において、当期利益が計上されていない又は当期利益は計上されているが事業収益がないこと</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40DE11C3" w14:textId="093E3CB0" w:rsidR="005928E0" w:rsidRPr="00DD4D33" w:rsidRDefault="00BD0763" w:rsidP="00FF690C">
-[...130 lines deleted...]
-    <w:p w14:paraId="0BEC72FD" w14:textId="77777777" w:rsidR="001E4178" w:rsidRPr="00DD4D33" w:rsidRDefault="001E4178" w:rsidP="001E4178">
+    <w:p w14:paraId="40AC58C6" w14:textId="77777777" w:rsidR="001E4178" w:rsidRPr="00DD4D33" w:rsidRDefault="001E4178" w:rsidP="001E4178">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="090407FD" w14:textId="77777777" w:rsidR="00681DF0" w:rsidRPr="00DD4D33" w:rsidRDefault="00681DF0" w:rsidP="001E4178">
+    <w:p w14:paraId="2ED66FE9" w14:textId="77777777" w:rsidR="00681DF0" w:rsidRPr="00DD4D33" w:rsidRDefault="00681DF0" w:rsidP="001E4178">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AB33199" w14:textId="6C2D1031" w:rsidR="001E4178" w:rsidRPr="00DD4D33" w:rsidRDefault="00074DCB" w:rsidP="00681DF0">
+    <w:p w14:paraId="738FF829" w14:textId="23E33017" w:rsidR="001E4178" w:rsidRPr="00DD4D33" w:rsidRDefault="00403D66" w:rsidP="00091B97">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:leftChars="2377" w:left="5039"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">令和　</w:t>
       </w:r>
       <w:r w:rsidR="001E4178" w:rsidRPr="00DD4D33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4782BFBB" w14:textId="77777777" w:rsidR="001E4178" w:rsidRPr="00DD4D33" w:rsidRDefault="001E4178" w:rsidP="00681DF0">
+    <w:p w14:paraId="753037C6" w14:textId="77777777" w:rsidR="001E4178" w:rsidRPr="00DD4D33" w:rsidRDefault="001E4178" w:rsidP="00091B97">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:leftChars="2377" w:left="5039"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD4D33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>住所（主たる事務所の所在地）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E023A3A" w14:textId="77777777" w:rsidR="00401D99" w:rsidRPr="00DD4D33" w:rsidRDefault="00401D99" w:rsidP="00681DF0">
+    <w:p w14:paraId="55D8A2EF" w14:textId="77777777" w:rsidR="00401D99" w:rsidRPr="00DD4D33" w:rsidRDefault="00401D99" w:rsidP="00091B97">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:leftChars="2377" w:left="5039"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD4D33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>大学・研究機関の名称</w:t>
+        <w:t>企業名</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3680C658" w14:textId="13A0B934" w:rsidR="001E4178" w:rsidRPr="00DD4D33" w:rsidRDefault="001A1723" w:rsidP="00681DF0">
+    <w:p w14:paraId="72EF9C56" w14:textId="219C0757" w:rsidR="001E4178" w:rsidRPr="00DD4D33" w:rsidRDefault="002804EB" w:rsidP="00091B97">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:leftChars="2377" w:left="5039"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD4D33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>申請者の</w:t>
+        <w:t>申請者（</w:t>
       </w:r>
-      <w:r w:rsidR="00A140B9">
+      <w:r w:rsidR="001E4178" w:rsidRPr="00DD4D33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>氏名</w:t>
+        <w:t>代表者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4D33">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="009647DC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の氏名</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054600CE" w14:textId="77777777" w:rsidR="001E4178" w:rsidRPr="00DD4D33" w:rsidRDefault="001E4178" w:rsidP="001E4178">
+    <w:p w14:paraId="6D4D968F" w14:textId="77777777" w:rsidR="00091B97" w:rsidRPr="00DD4D33" w:rsidRDefault="00091B97" w:rsidP="00091B97">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6999825A" w14:textId="77777777" w:rsidR="00091B97" w:rsidRPr="00DD4D33" w:rsidRDefault="00091B97" w:rsidP="001E4178">
+    <w:p w14:paraId="5495EDF3" w14:textId="77777777" w:rsidR="00091B97" w:rsidRPr="00DD4D33" w:rsidRDefault="00091B97" w:rsidP="00091B97">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="412A9448" w14:textId="5817B4F8" w:rsidR="00091B97" w:rsidRPr="00DD4D33" w:rsidRDefault="00091B97" w:rsidP="00091B97">
+    <w:p w14:paraId="16D662D0" w14:textId="7D1E4174" w:rsidR="00091B97" w:rsidRPr="00DD4D33" w:rsidRDefault="00091B97" w:rsidP="00091B97">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:leftChars="2377" w:left="5039"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD4D33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>担当者の連絡先（電話、ファクシミリ、</w:t>
       </w:r>
-      <w:r w:rsidR="00884CAD">
+      <w:r w:rsidR="000F1CC2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>電子</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00DD4D33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>メールアドレス）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198762FA" w14:textId="77777777" w:rsidR="00091B97" w:rsidRPr="00DD4D33" w:rsidRDefault="00091B97" w:rsidP="00091B97">
+    <w:p w14:paraId="39998FBE" w14:textId="77777777" w:rsidR="00091B97" w:rsidRPr="00DD4D33" w:rsidRDefault="00091B97" w:rsidP="00091B97">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:leftChars="2377" w:left="5039"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD4D33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>担当者の氏名</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79ECDBF8" w14:textId="77777777" w:rsidR="00091B97" w:rsidRPr="00DD4D33" w:rsidRDefault="00091B97" w:rsidP="001E4178">
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="697C27A7" w14:textId="7929CEA1" w:rsidR="00314448" w:rsidRPr="00DD4D33" w:rsidRDefault="00314448" w:rsidP="008A1FC5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:rightChars="133" w:right="282"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="729FD58F" w14:textId="77D1CABC" w:rsidR="006D33E9" w:rsidRDefault="006D33E9" w:rsidP="00074DCB">
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="729FD58F" w14:textId="4EB25BB0" w:rsidR="006D33E9" w:rsidRDefault="006D33E9" w:rsidP="00403D66">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006D33E9" w:rsidSect="0005654A">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1077" w:right="1077" w:bottom="1077" w:left="1077" w:header="510" w:footer="284" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="305" w:charSpace="410"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="691B527D" w14:textId="77777777" w:rsidR="00C47B87" w:rsidRDefault="00C47B87" w:rsidP="00D86487">
+    <w:p w14:paraId="4B572CA5" w14:textId="77777777" w:rsidR="00412B93" w:rsidRDefault="00412B93" w:rsidP="00D86487">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09094521" w14:textId="77777777" w:rsidR="00C47B87" w:rsidRDefault="00C47B87" w:rsidP="00D86487">
+    <w:p w14:paraId="63EF6D8C" w14:textId="77777777" w:rsidR="00412B93" w:rsidRDefault="00412B93" w:rsidP="00D86487">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -795,127 +668,67 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ....">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B1E4813" w14:textId="77777777" w:rsidR="00C47B87" w:rsidRDefault="00C47B87" w:rsidP="00D86487">
+    <w:p w14:paraId="6F001B2C" w14:textId="77777777" w:rsidR="00412B93" w:rsidRDefault="00412B93" w:rsidP="00D86487">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5082905A" w14:textId="77777777" w:rsidR="00C47B87" w:rsidRDefault="00C47B87" w:rsidP="00D86487">
+    <w:p w14:paraId="36C1310C" w14:textId="77777777" w:rsidR="00412B93" w:rsidRDefault="00412B93" w:rsidP="00D86487">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02C04029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27683E34"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="704" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1124" w:hanging="420"/>
       </w:pPr>
@@ -3110,51 +2923,50 @@
   <w:num w:numId="18">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="91"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="106"/>
   <w:drawingGridVerticalSpacing w:val="305"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
@@ -3342,51 +3154,50 @@
     <w:rsid w:val="0006535A"/>
     <w:rsid w:val="00065455"/>
     <w:rsid w:val="00065900"/>
     <w:rsid w:val="000659ED"/>
     <w:rsid w:val="0006646D"/>
     <w:rsid w:val="00066558"/>
     <w:rsid w:val="000668CE"/>
     <w:rsid w:val="00066A28"/>
     <w:rsid w:val="00066C48"/>
     <w:rsid w:val="00067171"/>
     <w:rsid w:val="00067BAC"/>
     <w:rsid w:val="00067E6E"/>
     <w:rsid w:val="000703EA"/>
     <w:rsid w:val="000707F8"/>
     <w:rsid w:val="00070F65"/>
     <w:rsid w:val="0007141C"/>
     <w:rsid w:val="00071A54"/>
     <w:rsid w:val="000729D4"/>
     <w:rsid w:val="0007357C"/>
     <w:rsid w:val="00073609"/>
     <w:rsid w:val="000737F7"/>
     <w:rsid w:val="00073F25"/>
     <w:rsid w:val="0007444E"/>
     <w:rsid w:val="0007470B"/>
     <w:rsid w:val="00074748"/>
-    <w:rsid w:val="00074DCB"/>
     <w:rsid w:val="000751D2"/>
     <w:rsid w:val="00075612"/>
     <w:rsid w:val="00075B04"/>
     <w:rsid w:val="00076514"/>
     <w:rsid w:val="000771B4"/>
     <w:rsid w:val="000774F4"/>
     <w:rsid w:val="0007754F"/>
     <w:rsid w:val="00077AEF"/>
     <w:rsid w:val="00077B56"/>
     <w:rsid w:val="000807B9"/>
     <w:rsid w:val="00080981"/>
     <w:rsid w:val="00080D7B"/>
     <w:rsid w:val="00080E29"/>
     <w:rsid w:val="0008125C"/>
     <w:rsid w:val="000812AE"/>
     <w:rsid w:val="0008160A"/>
     <w:rsid w:val="000816C2"/>
     <w:rsid w:val="00081711"/>
     <w:rsid w:val="00081937"/>
     <w:rsid w:val="00081FB2"/>
     <w:rsid w:val="000820C8"/>
     <w:rsid w:val="0008223A"/>
     <w:rsid w:val="00082307"/>
     <w:rsid w:val="0008262A"/>
     <w:rsid w:val="0008419C"/>
@@ -3538,50 +3349,51 @@
     <w:rsid w:val="000E2363"/>
     <w:rsid w:val="000E2A8A"/>
     <w:rsid w:val="000E2C31"/>
     <w:rsid w:val="000E2FB5"/>
     <w:rsid w:val="000E33EE"/>
     <w:rsid w:val="000E3475"/>
     <w:rsid w:val="000E38FF"/>
     <w:rsid w:val="000E3BBC"/>
     <w:rsid w:val="000E4DFE"/>
     <w:rsid w:val="000E4F51"/>
     <w:rsid w:val="000E5341"/>
     <w:rsid w:val="000E53F2"/>
     <w:rsid w:val="000E5A22"/>
     <w:rsid w:val="000E5B0D"/>
     <w:rsid w:val="000E6D19"/>
     <w:rsid w:val="000E6E1B"/>
     <w:rsid w:val="000E6EDB"/>
     <w:rsid w:val="000E7612"/>
     <w:rsid w:val="000F0012"/>
     <w:rsid w:val="000F02A0"/>
     <w:rsid w:val="000F0512"/>
     <w:rsid w:val="000F09A0"/>
     <w:rsid w:val="000F101A"/>
     <w:rsid w:val="000F1C72"/>
     <w:rsid w:val="000F1C7B"/>
+    <w:rsid w:val="000F1CC2"/>
     <w:rsid w:val="000F20B7"/>
     <w:rsid w:val="000F20F9"/>
     <w:rsid w:val="000F2403"/>
     <w:rsid w:val="000F26E4"/>
     <w:rsid w:val="000F27DA"/>
     <w:rsid w:val="000F315F"/>
     <w:rsid w:val="000F3420"/>
     <w:rsid w:val="000F3ABD"/>
     <w:rsid w:val="000F4CFD"/>
     <w:rsid w:val="000F508C"/>
     <w:rsid w:val="000F5289"/>
     <w:rsid w:val="000F5A6B"/>
     <w:rsid w:val="000F5B1C"/>
     <w:rsid w:val="000F5C8C"/>
     <w:rsid w:val="000F5D65"/>
     <w:rsid w:val="000F736F"/>
     <w:rsid w:val="000F7473"/>
     <w:rsid w:val="000F786C"/>
     <w:rsid w:val="000F7A7B"/>
     <w:rsid w:val="00100083"/>
     <w:rsid w:val="0010017A"/>
     <w:rsid w:val="001001D6"/>
     <w:rsid w:val="001009CD"/>
     <w:rsid w:val="00100B9D"/>
     <w:rsid w:val="00100C74"/>
@@ -4839,68 +4651,70 @@
     <w:rsid w:val="003F5DCF"/>
     <w:rsid w:val="003F6189"/>
     <w:rsid w:val="003F63BE"/>
     <w:rsid w:val="003F6B2C"/>
     <w:rsid w:val="003F6CED"/>
     <w:rsid w:val="003F770C"/>
     <w:rsid w:val="003F7D7D"/>
     <w:rsid w:val="004006A1"/>
     <w:rsid w:val="00400A61"/>
     <w:rsid w:val="00400A95"/>
     <w:rsid w:val="00400B87"/>
     <w:rsid w:val="00400E30"/>
     <w:rsid w:val="00400E4F"/>
     <w:rsid w:val="00401B66"/>
     <w:rsid w:val="00401C58"/>
     <w:rsid w:val="00401D99"/>
     <w:rsid w:val="00401E69"/>
     <w:rsid w:val="004024CA"/>
     <w:rsid w:val="00402892"/>
     <w:rsid w:val="00402B2F"/>
     <w:rsid w:val="00403059"/>
     <w:rsid w:val="00403433"/>
     <w:rsid w:val="004036DD"/>
     <w:rsid w:val="00403B2F"/>
     <w:rsid w:val="00403CFE"/>
+    <w:rsid w:val="00403D66"/>
     <w:rsid w:val="004043E0"/>
     <w:rsid w:val="004047A4"/>
     <w:rsid w:val="00404FD4"/>
     <w:rsid w:val="00405587"/>
     <w:rsid w:val="00405744"/>
     <w:rsid w:val="00405979"/>
     <w:rsid w:val="00406DFD"/>
     <w:rsid w:val="00406EE0"/>
     <w:rsid w:val="00406FCA"/>
     <w:rsid w:val="0040746B"/>
     <w:rsid w:val="004076D4"/>
     <w:rsid w:val="00410056"/>
     <w:rsid w:val="004106E5"/>
     <w:rsid w:val="00410C7B"/>
     <w:rsid w:val="004111D4"/>
     <w:rsid w:val="00411DC3"/>
     <w:rsid w:val="004122A3"/>
     <w:rsid w:val="0041243D"/>
+    <w:rsid w:val="00412B93"/>
     <w:rsid w:val="00412D98"/>
     <w:rsid w:val="004134CD"/>
     <w:rsid w:val="00413B91"/>
     <w:rsid w:val="00413F26"/>
     <w:rsid w:val="00413F62"/>
     <w:rsid w:val="004141F1"/>
     <w:rsid w:val="0041447B"/>
     <w:rsid w:val="00414553"/>
     <w:rsid w:val="004146EE"/>
     <w:rsid w:val="004149BA"/>
     <w:rsid w:val="00414B78"/>
     <w:rsid w:val="004165B5"/>
     <w:rsid w:val="0041663D"/>
     <w:rsid w:val="00416C7E"/>
     <w:rsid w:val="00417385"/>
     <w:rsid w:val="004177AE"/>
     <w:rsid w:val="00417C10"/>
     <w:rsid w:val="0042051F"/>
     <w:rsid w:val="00421381"/>
     <w:rsid w:val="00421443"/>
     <w:rsid w:val="00422240"/>
     <w:rsid w:val="00422296"/>
     <w:rsid w:val="004224A3"/>
     <w:rsid w:val="0042269E"/>
     <w:rsid w:val="004228B0"/>
@@ -5680,50 +5494,51 @@
     <w:rsid w:val="005F631A"/>
     <w:rsid w:val="005F656E"/>
     <w:rsid w:val="005F6A79"/>
     <w:rsid w:val="005F7312"/>
     <w:rsid w:val="005F758D"/>
     <w:rsid w:val="0060043C"/>
     <w:rsid w:val="006004AA"/>
     <w:rsid w:val="0060064E"/>
     <w:rsid w:val="00600761"/>
     <w:rsid w:val="00600C6F"/>
     <w:rsid w:val="00600DD0"/>
     <w:rsid w:val="00601336"/>
     <w:rsid w:val="0060170E"/>
     <w:rsid w:val="00601750"/>
     <w:rsid w:val="006017E1"/>
     <w:rsid w:val="00601A83"/>
     <w:rsid w:val="00601F6B"/>
     <w:rsid w:val="00602017"/>
     <w:rsid w:val="006023A4"/>
     <w:rsid w:val="006024F8"/>
     <w:rsid w:val="00602B78"/>
     <w:rsid w:val="00603204"/>
     <w:rsid w:val="006033F3"/>
     <w:rsid w:val="00603C5F"/>
     <w:rsid w:val="00604230"/>
+    <w:rsid w:val="00604241"/>
     <w:rsid w:val="00604263"/>
     <w:rsid w:val="006043D2"/>
     <w:rsid w:val="00604603"/>
     <w:rsid w:val="00604D5E"/>
     <w:rsid w:val="00605DC2"/>
     <w:rsid w:val="00606274"/>
     <w:rsid w:val="006062BD"/>
     <w:rsid w:val="006077D0"/>
     <w:rsid w:val="00607993"/>
     <w:rsid w:val="00607D5C"/>
     <w:rsid w:val="006101FB"/>
     <w:rsid w:val="006103CB"/>
     <w:rsid w:val="006103EF"/>
     <w:rsid w:val="00610627"/>
     <w:rsid w:val="006107E5"/>
     <w:rsid w:val="00610B0C"/>
     <w:rsid w:val="006112F6"/>
     <w:rsid w:val="00611D68"/>
     <w:rsid w:val="00611E08"/>
     <w:rsid w:val="00612159"/>
     <w:rsid w:val="00612714"/>
     <w:rsid w:val="00612BC5"/>
     <w:rsid w:val="006136D6"/>
     <w:rsid w:val="006137E5"/>
     <w:rsid w:val="006139D8"/>
@@ -5902,51 +5717,50 @@
     <w:rsid w:val="00680CD1"/>
     <w:rsid w:val="00680FED"/>
     <w:rsid w:val="00681507"/>
     <w:rsid w:val="006817DA"/>
     <w:rsid w:val="0068181F"/>
     <w:rsid w:val="00681B8F"/>
     <w:rsid w:val="00681C80"/>
     <w:rsid w:val="00681DF0"/>
     <w:rsid w:val="00681E3F"/>
     <w:rsid w:val="00681E83"/>
     <w:rsid w:val="00681F3A"/>
     <w:rsid w:val="00682881"/>
     <w:rsid w:val="006832F3"/>
     <w:rsid w:val="00683F71"/>
     <w:rsid w:val="00684668"/>
     <w:rsid w:val="0068499F"/>
     <w:rsid w:val="00684BBE"/>
     <w:rsid w:val="00685147"/>
     <w:rsid w:val="00685605"/>
     <w:rsid w:val="00685C0F"/>
     <w:rsid w:val="0068613E"/>
     <w:rsid w:val="006864F5"/>
     <w:rsid w:val="00686CA5"/>
     <w:rsid w:val="0068781A"/>
     <w:rsid w:val="006901E9"/>
-    <w:rsid w:val="006905E6"/>
     <w:rsid w:val="006905F3"/>
     <w:rsid w:val="00690729"/>
     <w:rsid w:val="00690A66"/>
     <w:rsid w:val="00690B4F"/>
     <w:rsid w:val="00690C7B"/>
     <w:rsid w:val="00691054"/>
     <w:rsid w:val="006925CA"/>
     <w:rsid w:val="00692AA3"/>
     <w:rsid w:val="00692D6B"/>
     <w:rsid w:val="00692D72"/>
     <w:rsid w:val="00693A3E"/>
     <w:rsid w:val="0069495F"/>
     <w:rsid w:val="00695159"/>
     <w:rsid w:val="00695AF4"/>
     <w:rsid w:val="00695E5F"/>
     <w:rsid w:val="0069620A"/>
     <w:rsid w:val="00696ACA"/>
     <w:rsid w:val="00696AF5"/>
     <w:rsid w:val="00696BDC"/>
     <w:rsid w:val="00697239"/>
     <w:rsid w:val="006975C2"/>
     <w:rsid w:val="00697CE2"/>
     <w:rsid w:val="006A015A"/>
     <w:rsid w:val="006A04F5"/>
     <w:rsid w:val="006A087D"/>
@@ -6782,51 +6596,50 @@
     <w:rsid w:val="0087365F"/>
     <w:rsid w:val="008740A5"/>
     <w:rsid w:val="008741C1"/>
     <w:rsid w:val="0087443E"/>
     <w:rsid w:val="008749E1"/>
     <w:rsid w:val="00874A48"/>
     <w:rsid w:val="00874B98"/>
     <w:rsid w:val="00875360"/>
     <w:rsid w:val="00875491"/>
     <w:rsid w:val="0087567B"/>
     <w:rsid w:val="00876827"/>
     <w:rsid w:val="00877643"/>
     <w:rsid w:val="008777FF"/>
     <w:rsid w:val="00880112"/>
     <w:rsid w:val="00880F02"/>
     <w:rsid w:val="008817ED"/>
     <w:rsid w:val="0088280C"/>
     <w:rsid w:val="00883131"/>
     <w:rsid w:val="0088331D"/>
     <w:rsid w:val="0088354F"/>
     <w:rsid w:val="008835A6"/>
     <w:rsid w:val="00883845"/>
     <w:rsid w:val="00883AB2"/>
     <w:rsid w:val="0088403E"/>
     <w:rsid w:val="00884AB2"/>
-    <w:rsid w:val="00884CAD"/>
     <w:rsid w:val="00884D52"/>
     <w:rsid w:val="008850AB"/>
     <w:rsid w:val="008852E1"/>
     <w:rsid w:val="00885392"/>
     <w:rsid w:val="00885517"/>
     <w:rsid w:val="00886711"/>
     <w:rsid w:val="00886EAE"/>
     <w:rsid w:val="00886F4D"/>
     <w:rsid w:val="00887196"/>
     <w:rsid w:val="008872B9"/>
     <w:rsid w:val="00887C67"/>
     <w:rsid w:val="00887D78"/>
     <w:rsid w:val="00890810"/>
     <w:rsid w:val="00890BFA"/>
     <w:rsid w:val="00890C8D"/>
     <w:rsid w:val="00890DB0"/>
     <w:rsid w:val="00890FF1"/>
     <w:rsid w:val="008912B6"/>
     <w:rsid w:val="00891680"/>
     <w:rsid w:val="00891BE8"/>
     <w:rsid w:val="00891C43"/>
     <w:rsid w:val="00891C87"/>
     <w:rsid w:val="008921F6"/>
     <w:rsid w:val="00892CAE"/>
     <w:rsid w:val="00892DA6"/>
@@ -7138,50 +6951,51 @@
     <w:rsid w:val="009528FF"/>
     <w:rsid w:val="009534C6"/>
     <w:rsid w:val="0095379F"/>
     <w:rsid w:val="009539B5"/>
     <w:rsid w:val="00953B28"/>
     <w:rsid w:val="00953F31"/>
     <w:rsid w:val="009540E6"/>
     <w:rsid w:val="009541BE"/>
     <w:rsid w:val="00954390"/>
     <w:rsid w:val="009552C1"/>
     <w:rsid w:val="009558C7"/>
     <w:rsid w:val="00955BF3"/>
     <w:rsid w:val="00955CBF"/>
     <w:rsid w:val="00955CCF"/>
     <w:rsid w:val="00955F47"/>
     <w:rsid w:val="00956855"/>
     <w:rsid w:val="0096032F"/>
     <w:rsid w:val="00961AB8"/>
     <w:rsid w:val="00961D4F"/>
     <w:rsid w:val="00962631"/>
     <w:rsid w:val="00962678"/>
     <w:rsid w:val="00963C8D"/>
     <w:rsid w:val="009641F6"/>
     <w:rsid w:val="00964289"/>
     <w:rsid w:val="009645BB"/>
+    <w:rsid w:val="009647DC"/>
     <w:rsid w:val="00964D5C"/>
     <w:rsid w:val="00964DE3"/>
     <w:rsid w:val="00965B74"/>
     <w:rsid w:val="009660D3"/>
     <w:rsid w:val="00966121"/>
     <w:rsid w:val="009668F3"/>
     <w:rsid w:val="00966A48"/>
     <w:rsid w:val="00966E1E"/>
     <w:rsid w:val="0096732E"/>
     <w:rsid w:val="009679C0"/>
     <w:rsid w:val="00967DD9"/>
     <w:rsid w:val="00970351"/>
     <w:rsid w:val="00970808"/>
     <w:rsid w:val="0097106E"/>
     <w:rsid w:val="0097108C"/>
     <w:rsid w:val="0097125E"/>
     <w:rsid w:val="0097133E"/>
     <w:rsid w:val="009713ED"/>
     <w:rsid w:val="009716EE"/>
     <w:rsid w:val="009719CE"/>
     <w:rsid w:val="00971A0B"/>
     <w:rsid w:val="00971AB5"/>
     <w:rsid w:val="00971C37"/>
     <w:rsid w:val="00971C39"/>
     <w:rsid w:val="00971D2C"/>
@@ -7451,51 +7265,50 @@
     <w:rsid w:val="00A053FA"/>
     <w:rsid w:val="00A055DF"/>
     <w:rsid w:val="00A05844"/>
     <w:rsid w:val="00A05BE3"/>
     <w:rsid w:val="00A06744"/>
     <w:rsid w:val="00A06CA7"/>
     <w:rsid w:val="00A07386"/>
     <w:rsid w:val="00A073D4"/>
     <w:rsid w:val="00A07775"/>
     <w:rsid w:val="00A07BA6"/>
     <w:rsid w:val="00A07FE5"/>
     <w:rsid w:val="00A10247"/>
     <w:rsid w:val="00A1058B"/>
     <w:rsid w:val="00A106AE"/>
     <w:rsid w:val="00A11285"/>
     <w:rsid w:val="00A115E2"/>
     <w:rsid w:val="00A11B1A"/>
     <w:rsid w:val="00A1240E"/>
     <w:rsid w:val="00A12857"/>
     <w:rsid w:val="00A12966"/>
     <w:rsid w:val="00A12DD7"/>
     <w:rsid w:val="00A12E71"/>
     <w:rsid w:val="00A13255"/>
     <w:rsid w:val="00A13A83"/>
     <w:rsid w:val="00A13E70"/>
-    <w:rsid w:val="00A140B9"/>
     <w:rsid w:val="00A14721"/>
     <w:rsid w:val="00A147FA"/>
     <w:rsid w:val="00A14915"/>
     <w:rsid w:val="00A15269"/>
     <w:rsid w:val="00A15776"/>
     <w:rsid w:val="00A1587E"/>
     <w:rsid w:val="00A158B3"/>
     <w:rsid w:val="00A159DE"/>
     <w:rsid w:val="00A159E0"/>
     <w:rsid w:val="00A15CB5"/>
     <w:rsid w:val="00A161E2"/>
     <w:rsid w:val="00A16691"/>
     <w:rsid w:val="00A16C3D"/>
     <w:rsid w:val="00A16D53"/>
     <w:rsid w:val="00A1783D"/>
     <w:rsid w:val="00A179C1"/>
     <w:rsid w:val="00A17EAF"/>
     <w:rsid w:val="00A2087C"/>
     <w:rsid w:val="00A208C0"/>
     <w:rsid w:val="00A20C92"/>
     <w:rsid w:val="00A20CC8"/>
     <w:rsid w:val="00A20DF1"/>
     <w:rsid w:val="00A21B1C"/>
     <w:rsid w:val="00A21CB2"/>
     <w:rsid w:val="00A223AC"/>
@@ -8339,51 +8152,50 @@
     <w:rsid w:val="00C4026D"/>
     <w:rsid w:val="00C40C16"/>
     <w:rsid w:val="00C40DE4"/>
     <w:rsid w:val="00C410E8"/>
     <w:rsid w:val="00C41165"/>
     <w:rsid w:val="00C41BB8"/>
     <w:rsid w:val="00C423A6"/>
     <w:rsid w:val="00C423BA"/>
     <w:rsid w:val="00C4244A"/>
     <w:rsid w:val="00C4247B"/>
     <w:rsid w:val="00C425E6"/>
     <w:rsid w:val="00C42D3D"/>
     <w:rsid w:val="00C42DC1"/>
     <w:rsid w:val="00C436F4"/>
     <w:rsid w:val="00C43B9F"/>
     <w:rsid w:val="00C44777"/>
     <w:rsid w:val="00C44AC9"/>
     <w:rsid w:val="00C44B6D"/>
     <w:rsid w:val="00C454AB"/>
     <w:rsid w:val="00C4571C"/>
     <w:rsid w:val="00C45888"/>
     <w:rsid w:val="00C45CC6"/>
     <w:rsid w:val="00C464EC"/>
     <w:rsid w:val="00C46796"/>
     <w:rsid w:val="00C474ED"/>
-    <w:rsid w:val="00C47B87"/>
     <w:rsid w:val="00C47F4D"/>
     <w:rsid w:val="00C50027"/>
     <w:rsid w:val="00C50230"/>
     <w:rsid w:val="00C50267"/>
     <w:rsid w:val="00C50747"/>
     <w:rsid w:val="00C50934"/>
     <w:rsid w:val="00C50F87"/>
     <w:rsid w:val="00C51250"/>
     <w:rsid w:val="00C52288"/>
     <w:rsid w:val="00C527D7"/>
     <w:rsid w:val="00C52F52"/>
     <w:rsid w:val="00C52F64"/>
     <w:rsid w:val="00C53618"/>
     <w:rsid w:val="00C53B82"/>
     <w:rsid w:val="00C53C62"/>
     <w:rsid w:val="00C53D0B"/>
     <w:rsid w:val="00C53D1C"/>
     <w:rsid w:val="00C53D2B"/>
     <w:rsid w:val="00C53F2D"/>
     <w:rsid w:val="00C54170"/>
     <w:rsid w:val="00C545C1"/>
     <w:rsid w:val="00C545EA"/>
     <w:rsid w:val="00C549FA"/>
     <w:rsid w:val="00C55381"/>
     <w:rsid w:val="00C55F95"/>
@@ -10982,51 +10794,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2133673355">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11277,81 +11089,81 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD1E7BC7-6847-4944-B85A-EF37ACB11041}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDE54271-7495-45A0-8AC9-5A04BA7EE52B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>63</Words>
-  <Characters>362</Characters>
+  <Words>60</Words>
+  <Characters>346</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>424</CharactersWithSpaces>
+  <CharactersWithSpaces>405</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>