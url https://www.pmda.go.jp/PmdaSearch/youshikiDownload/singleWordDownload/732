--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,11050 +1,7225 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="000E1BBC" w:rsidRPr="009022AA" w:rsidRDefault="00570C00" w:rsidP="000E1BBC">
-[...5 lines deleted...]
-          <w:szCs w:val="21"/>
+    <w:p w:rsidR="00F61F9E" w:rsidRPr="00C74DE4" w:rsidRDefault="00214707" w:rsidP="00F61F9E">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="009022AA">
+      <w:r w:rsidRPr="00C74DE4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>様式第</w:t>
       </w:r>
-      <w:r w:rsidR="00BE0570" w:rsidRPr="009022AA">
+      <w:r w:rsidR="00676158" w:rsidRPr="00C74DE4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>３２</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009022AA">
+        <w:t>９</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>号</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>（医療機器</w:t>
+      </w:r>
+      <w:r w:rsidR="00904266" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>・</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>体外診断用医薬品に関する対面助言</w:t>
+      </w:r>
+      <w:r w:rsidR="004C1D7D" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>準備面談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8789" w:type="dxa"/>
+        <w:tblW w:w="8392" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3256"/>
-        <w:gridCol w:w="5533"/>
+        <w:gridCol w:w="704"/>
+        <w:gridCol w:w="1133"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="5274"/>
+        <w:gridCol w:w="6"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE47D4" w:rsidRPr="00F02D1E" w:rsidTr="00702122">
+      <w:tr w:rsidR="003056F7" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="912"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8789" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="8386" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE47D4" w:rsidRPr="00346307" w:rsidRDefault="00EE47D4" w:rsidP="00702122">
+          <w:p w:rsidR="003056F7" w:rsidRPr="00C74DE4" w:rsidRDefault="003056F7" w:rsidP="00FF5484">
             <w:pPr>
-              <w:widowControl/>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="zh-TW"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00346307">
+            <w:r w:rsidRPr="00C74DE4">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="21"/>
-                <w:lang w:eastAsia="zh-TW"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>開発計画等戦略相談対面助言申込書</w:t>
+              <w:t>医療機器・体外診断用医薬品対面助言</w:t>
             </w:r>
+            <w:r w:rsidRPr="00C74DE4">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>準備面談</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+                <w:id w:val="201831487"/>
+                <w:placeholder>
+                  <w:docPart w:val="A054ED6003FC4CEDB8CD04604CDAF92D"/>
+                </w:placeholder>
+                <w:dropDownList>
+                  <w:listItem w:displayText="申込書" w:value="申込書"/>
+                  <w:listItem w:displayText="予約依頼書" w:value="予約依頼書"/>
+                </w:dropDownList>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A82709">
+                  <w:rPr>
+                    <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                  </w:rPr>
+                  <w:t>予約依頼書</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004451AB" w:rsidRPr="00F02D1E" w:rsidTr="008D181D">
+      <w:tr w:rsidR="003C5446" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...3 lines deleted...]
-          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1377"/>
+          <w:trHeight w:val="309"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="3112" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00121880" w:rsidRPr="00346307" w:rsidRDefault="004451AB" w:rsidP="00121880">
+          <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00FB47E0">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...6 lines deleted...]
-              <w:ind w:leftChars="67" w:left="209" w:hangingChars="33" w:hanging="67"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00346307">
+            <w:r w:rsidRPr="00C74DE4">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>相談</w:t>
-[...7 lines deleted...]
-              <w:t>対象</w:t>
+              <w:t>相談対象</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcW w:w="5280" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004451AB" w:rsidRPr="00346307" w:rsidRDefault="005E01DF" w:rsidP="005F5F19">
+          <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="006E388F" w:rsidP="004B2CF1">
             <w:pPr>
-              <w:pStyle w:val="a7"/>
-[...2 lines deleted...]
-              <w:ind w:firstLineChars="100" w:firstLine="202"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
-                  <w:lang w:eastAsia="zh-CN"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:eastAsia="zh-TW"/>
                 </w:rPr>
-                <w:id w:val="510876827"/>
+                <w:id w:val="-1126999398"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002E3086">
+                <w:r w:rsidR="008C4ABE">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
-                    <w:lang w:eastAsia="zh-CN"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="zh-TW"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002E3086">
+            <w:r w:rsidR="007320C9" w:rsidRPr="00C74DE4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t xml:space="preserve">　</w:t>
+              <w:t>医療機器</w:t>
             </w:r>
-            <w:r w:rsidR="00732DB8" w:rsidRPr="00346307">
+            <w:r w:rsidR="00F24F30" w:rsidRPr="00C74DE4">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>医薬品</w:t>
+              <w:t xml:space="preserve">　　　　</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-              <w:ind w:firstLineChars="100" w:firstLine="202"/>
+            <w:r w:rsidR="007320C9" w:rsidRPr="00C74DE4">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
-                  <w:lang w:eastAsia="zh-CN"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:eastAsia="zh-TW"/>
                 </w:rPr>
-                <w:id w:val="-1754962839"/>
+                <w:id w:val="-2136470320"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002E3086">
+                <w:r w:rsidR="008C4ABE">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
-                    <w:lang w:eastAsia="zh-CN"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="zh-TW"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002E3086">
+            <w:r w:rsidR="007320C9" w:rsidRPr="00C74DE4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...69 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>体外診断用医薬品</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00732DB8" w:rsidRPr="00346307" w:rsidRDefault="005E01DF" w:rsidP="005F5F19">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00346CBF" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3112" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00346CBF" w:rsidRPr="00C74DE4" w:rsidRDefault="00346CBF" w:rsidP="00346CBF">
             <w:pPr>
-              <w:pStyle w:val="a7"/>
-[...2 lines deleted...]
-              <w:ind w:firstLineChars="100" w:firstLine="202"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...25 lines deleted...]
-            <w:r w:rsidR="002E3086">
+            <w:r w:rsidRPr="00C74DE4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">　</w:t>
-[...65 lines deleted...]
-              <w:t>相談申込者（法人にあっては名称）</w:t>
+              <w:t>類別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcW w:w="5280" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004451AB" w:rsidRPr="00346307" w:rsidRDefault="004451AB" w:rsidP="004451AB">
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:id w:val="-82221016"/>
+              <w:placeholder>
+                <w:docPart w:val="6595C1ABF15A4BA88AF53C1091BEAE9A"/>
+              </w:placeholder>
+              <w:dropDownList>
+                <w:listItem w:displayText="類別を選択してください" w:value="類別を選択してください"/>
+                <w:listItem w:displayText="器01 手術台及び治療台" w:value="器01 手術台及び治療台"/>
+                <w:listItem w:displayText="器02 医療用照明器" w:value="器02 医療用照明器"/>
+                <w:listItem w:displayText="器03 医療用消毒器" w:value="器03 医療用消毒器"/>
+                <w:listItem w:displayText="器04 医療用殺菌水装置" w:value="器04 医療用殺菌水装置"/>
+                <w:listItem w:displayText="器05 麻酔器並びに麻酔器用呼吸嚢及びガス吸収かん" w:value="器05 麻酔器並びに麻酔器用呼吸嚢及びガス吸収かん"/>
+                <w:listItem w:displayText="器06 呼吸補助器" w:value="器06 呼吸補助器"/>
+                <w:listItem w:displayText="器07 内臓機能代用器" w:value="器07 内臓機能代用器"/>
+                <w:listItem w:displayText="器08 保育器" w:value="器08 保育器"/>
+                <w:listItem w:displayText="器09 医療用エックス線装置及び医療用エックス線装置用エックス線管" w:value="器09 医療用エックス線装置及び医療用エックス線装置用エックス線管"/>
+                <w:listItem w:displayText="器10 放射性物質診療用器具" w:value="器10 放射性物質診療用器具"/>
+                <w:listItem w:displayText="器11 放射線障害防護用器具" w:value="器11 放射線障害防護用器具"/>
+                <w:listItem w:displayText="器12 理学診療用器具" w:value="器12 理学診療用器具"/>
+                <w:listItem w:displayText="器13 聴診器" w:value="器13 聴診器"/>
+                <w:listItem w:displayText="器14 打診器" w:value="器14 打診器"/>
+                <w:listItem w:displayText="器15 舌圧子" w:value="器15 舌圧子"/>
+                <w:listItem w:displayText="器16 体温計" w:value="器16 体温計"/>
+                <w:listItem w:displayText="器17 血液検査用器具" w:value="器17 血液検査用器具"/>
+                <w:listItem w:displayText="器18 血圧検査又は脈波検査用器具" w:value="器18 血圧検査又は脈波検査用器具"/>
+                <w:listItem w:displayText="器19 尿検査又は糞便検査用器具" w:value="器19 尿検査又は糞便検査用器具"/>
+                <w:listItem w:displayText="器20 体液検査用器具" w:value="器20 体液検査用器具"/>
+                <w:listItem w:displayText="器21 内臓機能検査用器具" w:value="器21 内臓機能検査用器具"/>
+                <w:listItem w:displayText="器22 検眼用器具" w:value="器22 検眼用器具"/>
+                <w:listItem w:displayText="器23 聴力検査用器具" w:value="器23 聴力検査用器具"/>
+                <w:listItem w:displayText="器24 知覚検査又は運動機能検査用器具" w:value="器24 知覚検査又は運動機能検査用器具"/>
+                <w:listItem w:displayText="器25 医療用鏡" w:value="器25 医療用鏡"/>
+                <w:listItem w:displayText="器26 医療用遠心ちんでん器" w:value="器26 医療用遠心ちんでん器"/>
+                <w:listItem w:displayText="器27 医療用ミクロトーム" w:value="器27 医療用ミクロトーム"/>
+                <w:listItem w:displayText="器28 医療用定温器" w:value="器28 医療用定温器"/>
+                <w:listItem w:displayText="器29 電気手術器" w:value="器29 電気手術器"/>
+                <w:listItem w:displayText="器30 結紮器及び縫合器" w:value="器30 結紮器及び縫合器"/>
+                <w:listItem w:displayText="器31 医療用焼灼器" w:value="器31 医療用焼灼器"/>
+                <w:listItem w:displayText="器32 医療用吸引器" w:value="器32 医療用吸引器"/>
+                <w:listItem w:displayText="器33 気胸器及び気腹器" w:value="器33 気胸器及び気腹器"/>
+                <w:listItem w:displayText="器34 医療用刀" w:value="器34 医療用刀"/>
+                <w:listItem w:displayText="器35 医療用はさみ" w:value="器35 医療用はさみ"/>
+                <w:listItem w:displayText="器36 医療用ピンセット" w:value="器36 医療用ピンセット"/>
+                <w:listItem w:displayText="器37 医療用匙" w:value="器37 医療用匙"/>
+                <w:listItem w:displayText="器38 医療用鈎" w:value="器38 医療用鈎"/>
+                <w:listItem w:displayText="器39 医療用鉗子" w:value="器39 医療用鉗子"/>
+                <w:listItem w:displayText="器40 医療用のこぎり" w:value="器40 医療用のこぎり"/>
+                <w:listItem w:displayText="器41 医療用のみ" w:value="器41 医療用のみ"/>
+                <w:listItem w:displayText="器42 医療用剥離子" w:value="器42 医療用剥離子"/>
+                <w:listItem w:displayText="器43 医療用つち" w:value="器43 医療用つち"/>
+                <w:listItem w:displayText="器44 医療用やすり" w:value="器44 医療用やすり"/>
+                <w:listItem w:displayText="器45 医療用てこ" w:value="器45 医療用てこ"/>
+                <w:listItem w:displayText="器46 医療用絞断器" w:value="器46 医療用絞断器"/>
+                <w:listItem w:displayText="器47 注射針及び穿刺針" w:value="器47 注射針及び穿刺針"/>
+                <w:listItem w:displayText="器48 注射筒" w:value="器48 注射筒"/>
+                <w:listItem w:displayText="器49 医療用穿刺器、穿削器及び穿孔器" w:value="器49 医療用穿刺器、穿削器及び穿孔器"/>
+                <w:listItem w:displayText="器50 開創又は開孔用器具" w:value="器50 開創又は開孔用器具"/>
+                <w:listItem w:displayText="器51 医療用嘴管及び体液誘導管" w:value="器51 医療用嘴管及び体液誘導管"/>
+                <w:listItem w:displayText="器52 医療用拡張器" w:value="器52 医療用拡張器"/>
+                <w:listItem w:displayText="器53 医療用消息子" w:value="器53 医療用消息子"/>
+                <w:listItem w:displayText="器54 医療用捲綿子" w:value="器54 医療用捲綿子"/>
+                <w:listItem w:displayText="器55 医療用洗浄器" w:value="器55 医療用洗浄器"/>
+                <w:listItem w:displayText="器56 採血又は輸血用器具" w:value="器56 採血又は輸血用器具"/>
+                <w:listItem w:displayText="器57 種痘用器具" w:value="器57 種痘用器具"/>
+                <w:listItem w:displayText="器58 整形用機械器具" w:value="器58 整形用機械器具"/>
+                <w:listItem w:displayText="器59 歯科用ユニット" w:value="器59 歯科用ユニット"/>
+                <w:listItem w:displayText="器60 歯科用エンジン" w:value="器60 歯科用エンジン"/>
+                <w:listItem w:displayText="器61 歯科用ハンドピース" w:value="器61 歯科用ハンドピース"/>
+                <w:listItem w:displayText="器62 歯科用切削器" w:value="器62 歯科用切削器"/>
+                <w:listItem w:displayText="器63 歯科用ブローチ" w:value="器63 歯科用ブローチ"/>
+                <w:listItem w:displayText="器64 歯科用探針" w:value="器64 歯科用探針"/>
+                <w:listItem w:displayText="器65 歯科用充填器" w:value="器65 歯科用充填器"/>
+                <w:listItem w:displayText="器66 歯科用練成器" w:value="器66 歯科用練成器"/>
+                <w:listItem w:displayText="器67 歯科用防湿器" w:value="器67 歯科用防湿器"/>
+                <w:listItem w:displayText="器68 印象採得又は咬合採得用器具" w:value="器68 印象採得又は咬合採得用器具"/>
+                <w:listItem w:displayText="器69 歯科用蒸和器及び重合器" w:value="器69 歯科用蒸和器及び重合器"/>
+                <w:listItem w:displayText="器70 歯科用鋳造器" w:value="器70 歯科用鋳造器"/>
+                <w:listItem w:displayText="器71 視力補正用眼鏡" w:value="器71 視力補正用眼鏡"/>
+                <w:listItem w:displayText="器72 視力補正用レンズ" w:value="器72 視力補正用レンズ"/>
+                <w:listItem w:displayText="器72の2 コンタクトレンズ（視力補正用のものを除く。）" w:value="器72の2 コンタクトレンズ（視力補正用のものを除く。）"/>
+                <w:listItem w:displayText="器73 補聴器" w:value="器73 補聴器"/>
+                <w:listItem w:displayText="器74 医薬品注入器" w:value="器74 医薬品注入器"/>
+                <w:listItem w:displayText="器75 脱疾治療用器具" w:value="器75 脱疾治療用器具"/>
+                <w:listItem w:displayText="器76 医療用吸入器" w:value="器76 医療用吸入器"/>
+                <w:listItem w:displayText="器77 バイブレーター" w:value="器77 バイブレーター"/>
+                <w:listItem w:displayText="器78 家庭用電気治療器" w:value="器78 家庭用電気治療器"/>
+                <w:listItem w:displayText="器79 指圧代用器" w:value="器79 指圧代用器"/>
+                <w:listItem w:displayText="器80 はり又はきゅう用器具" w:value="器80 はり又はきゅう用器具"/>
+                <w:listItem w:displayText="器81 磁気治療器" w:value="器81 磁気治療器"/>
+                <w:listItem w:displayText="器82 近視眼矯正器" w:value="器82 近視眼矯正器"/>
+                <w:listItem w:displayText="器83 医療用物質生成器" w:value="器83 医療用物質生成器"/>
+                <w:listItem w:displayText="器84 前各号に掲げる物の附属品で、厚生省令で定めるもの" w:value="器84 前各号に掲げる物の附属品で、厚生省令で定めるもの"/>
+                <w:listItem w:displayText="医01 エックス線フィルム" w:value="医01 エックス線フィルム"/>
+                <w:listItem w:displayText="医02 縫合糸" w:value="医02 縫合糸"/>
+                <w:listItem w:displayText="医03 手術用手袋及び指サック" w:value="医03 手術用手袋及び指サック"/>
+                <w:listItem w:displayText="医04 整形用品" w:value="医04 整形用品"/>
+                <w:listItem w:displayText="医05 副木" w:value="医05 副木"/>
+                <w:listItem w:displayText="医06 視力表及び色盲検査表" w:value="医06 視力表及び色盲検査表"/>
+                <w:listItem w:displayText="歯01 歯科用金属" w:value="歯01 歯科用金属"/>
+                <w:listItem w:displayText="歯02 歯冠材料" w:value="歯02 歯冠材料"/>
+                <w:listItem w:displayText="歯03 義歯床材料" w:value="歯03 義歯床材料"/>
+                <w:listItem w:displayText="歯04 歯科用根管充填材料" w:value="歯04 歯科用根管充填材料"/>
+                <w:listItem w:displayText="歯05 歯科用接着充填材料" w:value="歯05 歯科用接着充填材料"/>
+                <w:listItem w:displayText="歯06 歯科用印象材料" w:value="歯06 歯科用印象材料"/>
+                <w:listItem w:displayText="歯07 歯科用ワックス" w:value="歯07 歯科用ワックス"/>
+                <w:listItem w:displayText="歯08 歯科用石こう及び石こう製品" w:value="歯08 歯科用石こう及び石こう製品"/>
+                <w:listItem w:displayText="歯09 歯科用研削材料" w:value="歯09 歯科用研削材料"/>
+                <w:listItem w:displayText="衛01 月経処理用タンポン" w:value="衛01 月経処理用タンポン"/>
+                <w:listItem w:displayText="衛02 コンドーム" w:value="衛02 コンドーム"/>
+                <w:listItem w:displayText="衛03 避妊用具" w:value="衛03 避妊用具"/>
+                <w:listItem w:displayText="衛04 性具" w:value="衛04 性具"/>
+                <w:listItem w:displayText="プ01 疾病診断用プログラム" w:value="プ01 疾病診断用プログラム"/>
+                <w:listItem w:displayText="プ02 疾病治療用プログラム" w:value="プ02 疾病治療用プログラム"/>
+                <w:listItem w:displayText="プ03 疾病予防用プログラム" w:value="プ03 疾病予防用プログラム"/>
+                <w:listItem w:displayText="未定" w:value="未定"/>
+                <w:listItem w:displayText="選択肢に含まれていない「識別」を入力する場合は、まずプルダウンボックスを削除してから、欄へ直接ご入力ください" w:value="選択肢に含まれていない「識別」を入力する場合は、まずプルダウンボックスを削除してから、欄へ直接ご入力ください"/>
+                <w:listItem w:displayText="　" w:value="　"/>
+                <w:listItem w:displayText="（体外診断用医薬品は空欄で構いません）" w:value="（体外診断用医薬品は空欄で構いません）"/>
+              </w:dropDownList>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w:rsidR="00346CBF" w:rsidRPr="0083045C" w:rsidRDefault="00346CBF" w:rsidP="00346CBF">
+                <w:pPr>
+                  <w:ind w:left="1"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E404A3">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>類別</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00E404A3">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>を選択してください</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5446" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3112" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00FB47E0">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...6 lines deleted...]
-              <w:ind w:leftChars="67" w:left="209" w:hangingChars="33" w:hanging="67"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C74DE4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>識別記号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5280" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00FB47E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5446" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3112" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00FB47E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C74DE4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>被験物の名称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5280" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00FB47E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5446" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3112" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00FB47E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C74DE4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される一般的名称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5280" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00FB47E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A908C7" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3112" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A908C7" w:rsidRPr="00C74DE4" w:rsidRDefault="00A908C7" w:rsidP="00A908C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C74DE4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定されるクラス分類</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5280" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:id w:val="-181517440"/>
+              <w:placeholder>
+                <w:docPart w:val="E80022FD961F460FA169C9C365F40CDF"/>
+              </w:placeholder>
+              <w:dropDownList>
+                <w:listItem w:displayText="クラス分類を選択してください" w:value="クラス分類を選択してください"/>
+                <w:listItem w:displayText="（体外診断用医薬品は空欄で構いません）" w:value="（体外診断用医薬品は空欄で構いません）"/>
+                <w:listItem w:displayText="　" w:value="　　"/>
+                <w:listItem w:displayText="Ⅳ" w:value="Ⅳ"/>
+                <w:listItem w:displayText="Ⅲ" w:value="Ⅲ"/>
+                <w:listItem w:displayText="Ⅱ" w:value="Ⅱ"/>
+                <w:listItem w:displayText="Ⅰ" w:value="Ⅰ"/>
+                <w:listItem w:displayText="未定" w:value="未定"/>
+                <w:listItem w:displayText="　　　　　" w:value="　　　　　"/>
+              </w:dropDownList>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w:rsidR="00A908C7" w:rsidRPr="00BD010B" w:rsidRDefault="00A908C7" w:rsidP="00A908C7">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>クラス分類を選択してください</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidRDefault="008C4ABE" w:rsidP="00FB47E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本準備面談終了後の対面助言予定</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidRDefault="008C4ABE" w:rsidP="008C4ABE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談区分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5280" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidRDefault="008C4ABE" w:rsidP="00FB47E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidRDefault="008C4ABE" w:rsidP="00FB47E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...19 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004451AB" w:rsidRPr="00C61AC1" w:rsidRDefault="00236744" w:rsidP="00C61AC1">
+          <w:p w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidRDefault="008C4ABE" w:rsidP="008C4ABE">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...6 lines deleted...]
-              <w:ind w:leftChars="67" w:left="209" w:hangingChars="33" w:hanging="67"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C61AC1">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>相談</w:t>
-[...39 lines deleted...]
-              <w:t>）</w:t>
+              <w:t>実施予定日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcW w:w="5280" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004451AB" w:rsidRPr="00346307" w:rsidRDefault="004451AB" w:rsidP="004451AB">
+          <w:p w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidRDefault="008C4ABE" w:rsidP="00FB47E0">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...6 lines deleted...]
-              <w:ind w:leftChars="67" w:left="209" w:hangingChars="33" w:hanging="67"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004451AB" w:rsidRPr="00F02D1E" w:rsidTr="008D181D">
+      <w:tr w:rsidR="003C5446" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...3 lines deleted...]
-          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="309"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="3112" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004451AB" w:rsidRPr="00346307" w:rsidRDefault="004451AB" w:rsidP="004451AB">
+          <w:p w:rsidR="00E65903" w:rsidRPr="00C74DE4" w:rsidRDefault="00E65903" w:rsidP="00FB47E0">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...6 lines deleted...]
-              <w:ind w:leftChars="67" w:left="209" w:hangingChars="33" w:hanging="67"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00346307">
+            <w:r w:rsidRPr="00C74DE4">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
-[...86 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>担当分野</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcW w:w="5280" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004451AB" w:rsidRPr="00346307" w:rsidRDefault="004451AB" w:rsidP="004451AB">
+          <w:p w:rsidR="00E65903" w:rsidRPr="00C74DE4" w:rsidRDefault="00E65903" w:rsidP="00FB47E0">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...6 lines deleted...]
-              <w:ind w:leftChars="67" w:left="209" w:hangingChars="33" w:hanging="67"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004451AB" w:rsidRPr="00F02D1E" w:rsidTr="008D181D">
+      <w:tr w:rsidR="003C5446" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...3 lines deleted...]
-          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="3718"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="3112" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004451AB" w:rsidRPr="00346307" w:rsidRDefault="00236744" w:rsidP="004451AB">
+          <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00FB47E0">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...6 lines deleted...]
-              <w:ind w:leftChars="67" w:left="209" w:hangingChars="33" w:hanging="67"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00346307">
+            <w:r w:rsidRPr="00C74DE4">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>被験物の名称</w:t>
-[...15 lines deleted...]
-              <w:t>治験成分記号</w:t>
+              <w:t>相談内容の概略</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcW w:w="5280" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004451AB" w:rsidRPr="00346307" w:rsidRDefault="004451AB" w:rsidP="004451AB">
+          <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00FB47E0">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...6 lines deleted...]
-              <w:ind w:leftChars="67" w:left="209" w:hangingChars="33" w:hanging="67"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004451AB" w:rsidRPr="00F02D1E" w:rsidTr="008D181D">
+      <w:tr w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...3 lines deleted...]
-          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="238"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004451AB" w:rsidRPr="00346307" w:rsidRDefault="004451AB" w:rsidP="004451AB">
+          <w:p w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidRDefault="008C4ABE" w:rsidP="008C4ABE">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...6 lines deleted...]
-              <w:ind w:leftChars="67" w:left="209" w:hangingChars="33" w:hanging="67"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00346307">
+            <w:r w:rsidRPr="00AD67E0">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>相談内容（表題）</w:t>
+              <w:t>相談受付</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD67E0">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>担当者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcW w:w="2408" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004451AB" w:rsidRPr="00346307" w:rsidRDefault="004451AB" w:rsidP="004451AB">
+          <w:p w:rsidR="008C4ABE" w:rsidRPr="008C4ABE" w:rsidRDefault="008C4ABE" w:rsidP="00F72D2F">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...6 lines deleted...]
-              <w:ind w:leftChars="67" w:left="209" w:hangingChars="33" w:hanging="67"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>氏名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5280" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidRDefault="008C4ABE" w:rsidP="00F72D2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2A7E" w:rsidRPr="00F02D1E" w:rsidTr="00702122">
+      <w:tr w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...3 lines deleted...]
-          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="793"/>
+          <w:trHeight w:val="243"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...35 lines deleted...]
-              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2A7E" w:rsidRPr="00393157" w:rsidRDefault="002B2A7E" w:rsidP="002B2A7E">
+          <w:p w:rsidR="008C4ABE" w:rsidRPr="00AD67E0" w:rsidRDefault="008C4ABE" w:rsidP="00F72D2F">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...7 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...66 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcW w:w="2408" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2A7E" w:rsidRPr="00346307" w:rsidRDefault="005E01DF" w:rsidP="00B52C30">
+          <w:p w:rsidR="008C4ABE" w:rsidRPr="008C4ABE" w:rsidRDefault="008C4ABE" w:rsidP="00F72D2F">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...6 lines deleted...]
-              <w:ind w:firstLineChars="100" w:firstLine="202"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...25 lines deleted...]
-            <w:r w:rsidR="005D26AF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">　</w:t>
-[...7 lines deleted...]
-              <w:t>リアルワールドデータの利用の相談あり</w:t>
+              <w:t>所属</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5280" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidRDefault="008C4ABE" w:rsidP="00F72D2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01064" w:rsidRPr="00F02D1E" w:rsidTr="009D0523">
+      <w:tr w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...3 lines deleted...]
-          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1194"/>
+          <w:trHeight w:val="330"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8784" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C01064" w:rsidRPr="00346307" w:rsidRDefault="000D3918" w:rsidP="00C01064">
+          <w:p w:rsidR="008C4ABE" w:rsidRPr="00AD67E0" w:rsidRDefault="008C4ABE" w:rsidP="00F72D2F">
             <w:pPr>
-              <w:tabs>
-[...25 lines deleted...]
-            <w:r w:rsidR="000811CB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:kern w:val="0"/>
-[...233 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...19 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="2408" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE47D4" w:rsidRPr="00346307" w:rsidRDefault="00EE47D4" w:rsidP="00C01064">
+          <w:p w:rsidR="008C4ABE" w:rsidRPr="008C4ABE" w:rsidRDefault="008C4ABE" w:rsidP="00F72D2F">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...6 lines deleted...]
-              <w:ind w:leftChars="67" w:left="209" w:hangingChars="33" w:hanging="67"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE47D4">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>相談希望日／相談実施予定日・受付番号</w:t>
+              <w:t>電話番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcW w:w="5280" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE47D4" w:rsidRPr="00346307" w:rsidRDefault="00EE47D4" w:rsidP="00C01064">
+          <w:p w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidRDefault="008C4ABE" w:rsidP="00F72D2F">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...6 lines deleted...]
-              <w:ind w:leftChars="67" w:left="209" w:hangingChars="33" w:hanging="67"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="351"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008C4ABE" w:rsidRPr="00AD67E0" w:rsidRDefault="008C4ABE" w:rsidP="008C4ABE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...19 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="2408" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE47D4" w:rsidRPr="00346307" w:rsidRDefault="00EE47D4" w:rsidP="00C01064">
+          <w:p w:rsidR="008C4ABE" w:rsidRDefault="008C4ABE" w:rsidP="008C4ABE">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...6 lines deleted...]
-              <w:ind w:leftChars="67" w:left="209" w:hangingChars="33" w:hanging="67"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE47D4">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>希望実施方法／予定実施方法</w:t>
+              <w:t>ファクシミリ番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcW w:w="5280" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE47D4" w:rsidRPr="00346307" w:rsidRDefault="00EE47D4" w:rsidP="00C01064">
+          <w:p w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidRDefault="008C4ABE" w:rsidP="008C4ABE">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...6 lines deleted...]
-              <w:ind w:leftChars="67" w:left="209" w:hangingChars="33" w:hanging="67"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="271"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008C4ABE" w:rsidRPr="00AD67E0" w:rsidRDefault="008C4ABE" w:rsidP="008C4ABE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidRDefault="008C4ABE" w:rsidP="008C4ABE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電子メールアドレス</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5280" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidRDefault="008C4ABE" w:rsidP="008C4ABE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121880" w:rsidRPr="00F02D1E" w:rsidTr="008D181D">
+      <w:tr w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...3 lines deleted...]
-          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="510"/>
+          <w:trHeight w:val="309"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="3112" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00121880" w:rsidRPr="00346307" w:rsidRDefault="00121880" w:rsidP="004451AB">
+          <w:p w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidRDefault="008C4ABE" w:rsidP="008C4ABE">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...6 lines deleted...]
-              <w:ind w:leftChars="67" w:left="209" w:hangingChars="33" w:hanging="67"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00346307">
+            <w:r w:rsidRPr="00C74DE4">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>他の面談出席者と</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C74DE4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>所属部署</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5280" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidRDefault="008C4ABE" w:rsidP="008C4ABE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3112" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidRDefault="008C4ABE" w:rsidP="008C4ABE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>面談実施</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C74DE4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5280" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidRDefault="008C4ABE" w:rsidP="008C4ABE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E66B6" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3112" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007E66B6" w:rsidRDefault="007E66B6" w:rsidP="008C4ABE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E66B6">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>面談実施方法</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5280" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007E66B6" w:rsidRPr="00C74DE4" w:rsidRDefault="007E66B6" w:rsidP="008C4ABE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3112" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidRDefault="008C4ABE" w:rsidP="008C4ABE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>備考</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcW w:w="5280" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00121880" w:rsidRPr="00346307" w:rsidRDefault="00121880" w:rsidP="004451AB">
+          <w:p w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidRDefault="008C4ABE" w:rsidP="008C4ABE">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...6 lines deleted...]
-              <w:ind w:leftChars="67" w:left="209" w:hangingChars="33" w:hanging="67"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000E1BBC" w:rsidRPr="00346307" w:rsidRDefault="000E1BBC" w:rsidP="00570C00">
-[...3 lines deleted...]
-          <w:tab w:val="left" w:pos="840"/>
+    <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00A169A6">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:ind w:leftChars="67" w:left="215" w:hangingChars="33" w:hanging="73"/>
+        <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>上記により対面助言</w:t>
+      </w:r>
+      <w:r w:rsidR="00E65903" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>準備面談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を申</w:t>
+      </w:r>
+      <w:r w:rsidR="002F269F" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>し</w:t>
       </w:r>
-      <w:r w:rsidRPr="00346307">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>込みます。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E1BBC" w:rsidRPr="00346307" w:rsidRDefault="00702122" w:rsidP="00570C00">
-[...3 lines deleted...]
-          <w:tab w:val="left" w:pos="840"/>
+    <w:p w:rsidR="00604AE6" w:rsidRPr="00C74DE4" w:rsidRDefault="00DE46EB" w:rsidP="008056EE">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:afterLines="50" w:after="152" w:line="240" w:lineRule="atLeast"/>
-        <w:ind w:leftChars="67" w:left="215" w:hangingChars="33" w:hanging="73"/>
+        <w:spacing w:afterLines="50" w:after="164"/>
+        <w:ind w:leftChars="68" w:left="209" w:hangingChars="30" w:hanging="66"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:sz w:val="22"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>令和</w:t>
       </w:r>
-      <w:r w:rsidR="000E1BBC" w:rsidRPr="00346307">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00FB0FD0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　年　　月　　日</w:t>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r w:rsidR="00604AE6" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E1BBC" w:rsidRPr="00346307" w:rsidRDefault="000E1BBC" w:rsidP="00570C00">
-[...2 lines deleted...]
-        <w:tabs>
+    <w:p w:rsidR="00F24F30" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00F24F30">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:ind w:leftChars="129" w:left="273" w:firstLineChars="319" w:firstLine="1314"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00346307">
+      <w:r w:rsidR="00F24F30" w:rsidRPr="00C74DE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>住</w:t>
       </w:r>
-      <w:r w:rsidRPr="00346307">
+      <w:r w:rsidR="00F24F30" w:rsidRPr="00C74DE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>所（法人にあっては、主たる事務所の所在地）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E1BBC" w:rsidRPr="00346307" w:rsidRDefault="000E1BBC" w:rsidP="00570C00">
-[...2 lines deleted...]
-        <w:tabs>
+    <w:p w:rsidR="00F24F30" w:rsidRPr="00C74DE4" w:rsidRDefault="00F24F30" w:rsidP="00F24F30">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:ind w:leftChars="129" w:left="273" w:firstLineChars="319" w:firstLine="1314"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-          <w:spacing w:val="95"/>
+        <w:t>氏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00346307">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名（法人にあっては、名称</w:t>
+      </w:r>
+      <w:r w:rsidR="00B14FD2" w:rsidRPr="00C74DE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="002A2A12" w:rsidRPr="00BB6506">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>並びに代表者の役職名及び</w:t>
+      </w:r>
+      <w:r w:rsidR="00731524">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">氏名）　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E1BBC" w:rsidRPr="00346307" w:rsidRDefault="000E1BBC" w:rsidP="00570C00">
-[...3 lines deleted...]
-          <w:tab w:val="left" w:pos="840"/>
+    <w:p w:rsidR="00F24F30" w:rsidRPr="00C74DE4" w:rsidRDefault="00F24F30" w:rsidP="00F24F30">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:ind w:leftChars="67" w:left="215" w:hangingChars="33" w:hanging="73"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>（業者コード　　　　　）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E1BBC" w:rsidRPr="00346307" w:rsidRDefault="000E1BBC" w:rsidP="00570C00">
-[...3 lines deleted...]
-          <w:tab w:val="left" w:pos="840"/>
+    <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00F24F30">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:ind w:leftChars="67" w:left="215" w:hangingChars="33" w:hanging="73"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:sz w:val="22"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00346307">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>独立行政法人医薬品医療機器総合機構</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A5646" w:rsidRPr="00346307" w:rsidRDefault="000E1BBC" w:rsidP="00230F5B">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00D843CC" w:rsidRDefault="00F24F30" w:rsidP="004C1D7D">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:ind w:leftChars="67" w:left="215" w:hangingChars="33" w:hanging="73"/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>審査センター長殿</w:t>
+      </w:r>
+      <w:r w:rsidR="00D843CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007320C9" w:rsidRPr="00C74DE4" w:rsidRDefault="007320C9" w:rsidP="007320C9">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>（注意）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007320C9" w:rsidRPr="00C74DE4" w:rsidRDefault="005F2DDF" w:rsidP="007320C9">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>１　用紙の大きさは日本産業</w:t>
+      </w:r>
+      <w:r w:rsidR="007320C9" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>規格Ａ４と</w:t>
+      </w:r>
+      <w:r w:rsidR="003056F7" w:rsidRPr="003056F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>し、テキスト認識可能な電子ファイルで提出</w:t>
+      </w:r>
+      <w:r w:rsidR="007320C9" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007320C9" w:rsidRPr="00C74DE4" w:rsidRDefault="007320C9" w:rsidP="007320C9">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>２　記入欄に記入事項のすべてを記入できないときは、その欄に「別紙（　）のとおり」と記入し別紙を添付すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007320C9" w:rsidRPr="00C74DE4" w:rsidRDefault="00246504" w:rsidP="007320C9">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">３　</w:t>
+      </w:r>
+      <w:r w:rsidR="007320C9" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医療機器</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3B01" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>・</w:t>
+      </w:r>
+      <w:r w:rsidR="007320C9" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>体外診断用医薬品対面助言</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74F13" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>準備面談</w:t>
+      </w:r>
+      <w:r w:rsidR="007320C9" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>申込書の</w:t>
+      </w:r>
+      <w:r w:rsidR="007320C9" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記入方法は以下のとおり。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007320C9" w:rsidRPr="00C74DE4" w:rsidRDefault="007320C9" w:rsidP="007320C9">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（１）相談対象欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007320C9" w:rsidRPr="00C74DE4" w:rsidRDefault="007320C9" w:rsidP="007320C9">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医療機器、体外診断用医薬品のうち、</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4ABE" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>該当するものを</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>チェックしてください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007320C9" w:rsidRPr="00C74DE4" w:rsidRDefault="007320C9" w:rsidP="007320C9">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（２）類別欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007320C9" w:rsidRPr="00C74DE4" w:rsidRDefault="004E4F88" w:rsidP="007320C9">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品、医療機器等の品質、有効性及び安全性の確保等に関する法律施行令（昭和３６年政令第１１号）</w:t>
+      </w:r>
+      <w:r w:rsidR="007320C9" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>別表第一による類別を記入してください。なお、体外診断用医薬品にあっては記入の必要はありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007320C9" w:rsidRPr="00C74DE4" w:rsidRDefault="007320C9" w:rsidP="007320C9">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74F13" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00246504" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>識別記号欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r w:rsidR="00246504" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>被験物の名称欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007320C9" w:rsidRPr="00C74DE4" w:rsidRDefault="007320C9" w:rsidP="007320C9">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>被験物の化学名</w:t>
+      </w:r>
+      <w:r w:rsidR="00246504" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は識別記号（当該機械器具等を識別するための記号、名称等）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を記入してください。なお、海外において当該機械器具等が既に販売されている場合は、その販売名も記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007320C9" w:rsidRPr="00C74DE4" w:rsidRDefault="007320C9" w:rsidP="007320C9">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74F13" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）予定される一般的名称欄及び予定されるクラス分類欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007320C9" w:rsidRPr="00C74DE4" w:rsidRDefault="007320C9" w:rsidP="007320C9">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>平成</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7年3月11日薬食発第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>311005号厚生労働省医薬食品局通知「薬事法第二条第五項から第七項までの規定により厚生労働大臣が指定する高度管理医療機器、管理医療機器及び一般医療機器の一部を改正する件（告示）及び薬事法第二条第八項の規定により厚生労働大臣が指定する特定保守管理医療機器の一部を改正する件（告示）の施行について」の別添に基づき記入してください。なお、体外診断用医薬品にあっては、記入を要しません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidRDefault="007320C9" w:rsidP="008C4ABE">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74F13" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>５</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>本準備面談終了後の</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4ABE" w:rsidRPr="00D4274C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>予定欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C4ABE" w:rsidRDefault="008C4ABE" w:rsidP="008C4ABE">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
-          <w:kern w:val="0"/>
-[...10 lines deleted...]
-      <w:r w:rsidR="007A5646" w:rsidRPr="00346307">
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談区分欄には、希望する対面助言の相談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>区分</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、最新の「独立行政法人医薬品医療機器総合機構が行う対面助言、証明確認調査等の実施要綱等について」を確認した上、該当するもの</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C4ABE" w:rsidRDefault="008C4ABE" w:rsidP="008C4ABE">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>実施予定日欄には、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>質問事項に関連する治験相談の予定がすでに決まっている場合、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>実施予定日</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>と</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>受付番号（様式第１０</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>号、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>様式</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>１２号</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は様式</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>２３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>号</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の対面助言申込書に押印された機構の受付印に記載された番号をいう。）又は日程調整依頼申込日を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D74F13" w:rsidRPr="00C74DE4" w:rsidRDefault="008C4ABE" w:rsidP="007320C9">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（６</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74F13" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）担当分野</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3B01" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D74F13" w:rsidRPr="00C74DE4" w:rsidRDefault="00D74F13" w:rsidP="00D74F13">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0399" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>「独立行政法人医薬品医療機器総合機構が行う対面助言、証明確認調査等の実施要綱等について」</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0D2E" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（平成２４年３月２日薬機発第０３０２０７０号独立行政法人医薬品医療機器総合機構理事長通知）</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1D47" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>別紙</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0D2E" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>９</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1D47" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidR="00557D12" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>新医薬品、医療機器及び再生医療等製品の分野」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>より該当する分野を選んで記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007320C9" w:rsidRPr="00C74DE4" w:rsidRDefault="007320C9" w:rsidP="007320C9">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>７</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）相談内容の概略欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007320C9" w:rsidRPr="00C74DE4" w:rsidRDefault="007320C9" w:rsidP="007320C9">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談内容を具体的に記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007320C9" w:rsidRPr="00C74DE4" w:rsidRDefault="007320C9" w:rsidP="007320C9">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="003056F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3B01" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談受付担当者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007320C9" w:rsidRPr="00C74DE4" w:rsidRDefault="001C6209" w:rsidP="007320C9">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>本相談の連絡窓口となる担当者１</w:t>
+      </w:r>
+      <w:r w:rsidR="007320C9" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名（共同開発の場合にあっては、複数可）について、氏名、</w:t>
+      </w:r>
+      <w:r w:rsidR="00031278">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>所属、</w:t>
+      </w:r>
+      <w:r w:rsidR="00242CEE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>連絡先</w:t>
+      </w:r>
+      <w:r w:rsidR="007320C9" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007320C9" w:rsidRPr="00C74DE4" w:rsidRDefault="007320C9" w:rsidP="007320C9">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお、機構からの問合せ、案内等はこの欄に記入された担当者宛に行いますので、誤</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>記、記入漏れ等のないようにお願いします。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007320C9" w:rsidRPr="00C74DE4" w:rsidRDefault="007320C9" w:rsidP="007320C9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:br w:type="page"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>自ら治験を実施する医師の場合は、所属は医療機関名及びその所属診療科を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E1BBC" w:rsidRPr="00346307" w:rsidRDefault="000E1BBC" w:rsidP="000E1BBC">
+    <w:p w:rsidR="007320C9" w:rsidRPr="00C74DE4" w:rsidRDefault="007320C9" w:rsidP="007320C9">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="003056F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>９</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>面談実施</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74F13" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>日欄</w:t>
+      </w:r>
+      <w:r w:rsidR="003056F7" w:rsidRPr="003056F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>、面談実施方法欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D74F13" w:rsidRPr="00C74DE4" w:rsidRDefault="008C4ABE" w:rsidP="008C4ABE">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>面談を</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>希望</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>する日を複数日</w:t>
+      </w:r>
+      <w:r w:rsidR="003056F7" w:rsidRPr="003056F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、希望する面談実施方法をそれぞれ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00987A26">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>日程調整結果を受けて本申込みを行う場合には、日程調整結果</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>である面談実施日</w:t>
+      </w:r>
+      <w:r w:rsidR="003056F7" w:rsidRPr="003056F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、予定される面談実施方法</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00987A26">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidR="003056F7" w:rsidRPr="003056F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>それぞれ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00987A26">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記入してください</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74F13" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007320C9" w:rsidRPr="00C74DE4" w:rsidRDefault="007320C9" w:rsidP="007320C9">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="003056F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）その他</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007320C9" w:rsidRPr="00C74DE4" w:rsidRDefault="007320C9" w:rsidP="007320C9">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="155" w:hangingChars="70" w:hanging="155"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00346307">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:t>（注意）</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>住所（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="00B14FD2" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>主たる事務所の所在地）及び氏名（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="00B14FD2" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名称</w:t>
+      </w:r>
+      <w:r w:rsidR="00B14FD2" w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>並びに代表者の役職名及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>氏名）を記入し、医療機器製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（９桁）を記入してください。なお、業者コードを持たない方は業者コードを「９９９９９９９９９」と、自ら治験を実施する方は業者コードを「９９９９９９８８８」と記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E1BBC" w:rsidRPr="00346307" w:rsidRDefault="00A7650B" w:rsidP="000E1BBC">
-[...42 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="007320C9" w:rsidRPr="00C74DE4" w:rsidRDefault="007320C9" w:rsidP="007320C9">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="000E1BBC" w:rsidRPr="00346307" w:rsidRDefault="000E1BBC" w:rsidP="000E1BBC">
-[...702 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:sectPr w:rsidR="007320C9" w:rsidRPr="00C74DE4" w:rsidSect="00D11103">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="510" w:footer="284" w:gutter="0"/>
-      <w:pgNumType w:start="11"/>
+      <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="linesAndChars" w:linePitch="305" w:charSpace="410"/>
+      <w:docGrid w:type="linesAndChars" w:linePitch="328"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005E01DF" w:rsidRDefault="005E01DF" w:rsidP="00D86487">
+    <w:p w:rsidR="006E388F" w:rsidRDefault="006E388F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005E01DF" w:rsidRDefault="005E01DF" w:rsidP="00D86487">
+    <w:p w:rsidR="006E388F" w:rsidRDefault="006E388F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...8 lines deleted...]
-    <w:charset w:val="80"/>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century">
-    <w:panose1 w:val="02040604050505020304"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS UI Gothic">
+    <w:panose1 w:val="020B0600070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ....">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="007C4DE5" w:rsidRDefault="007C4DE5">
+  <w:p w:rsidR="00757A92" w:rsidRDefault="00757A92">
     <w:pPr>
-      <w:pStyle w:val="a5"/>
+      <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="007C4DE5" w:rsidRDefault="007C4DE5">
+  <w:p w:rsidR="00757A92" w:rsidRDefault="00757A92">
     <w:pPr>
-      <w:pStyle w:val="a5"/>
+      <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="007C4DE5" w:rsidRDefault="007C4DE5">
+  <w:p w:rsidR="00757A92" w:rsidRDefault="00757A92">
     <w:pPr>
-      <w:pStyle w:val="a5"/>
+      <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005E01DF" w:rsidRDefault="005E01DF" w:rsidP="00D86487">
+    <w:p w:rsidR="006E388F" w:rsidRDefault="006E388F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005E01DF" w:rsidRDefault="005E01DF" w:rsidP="00D86487">
+    <w:p w:rsidR="006E388F" w:rsidRDefault="006E388F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="007C4DE5" w:rsidRDefault="007C4DE5">
+  <w:p w:rsidR="00757A92" w:rsidRDefault="00757A92">
     <w:pPr>
-      <w:pStyle w:val="a3"/>
+      <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="007C4DE5" w:rsidRDefault="007C4DE5">
+  <w:p w:rsidR="00757A92" w:rsidRDefault="00757A92">
     <w:pPr>
-      <w:pStyle w:val="a3"/>
+      <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="007C4DE5" w:rsidRDefault="007C4DE5">
+  <w:p w:rsidR="00757A92" w:rsidRDefault="00757A92">
     <w:pPr>
-      <w:pStyle w:val="a3"/>
+      <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="229A3492"/>
+    <w:nsid w:val="0FF00A2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E0C69A64"/>
-[...6 lines deleted...]
-        <w:ind w:left="420" w:hanging="420"/>
+    <w:tmpl w:val="405C8664"/>
+    <w:lvl w:ilvl="0" w:tplc="60C4B7EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
-[...4 lines deleted...]
-      <w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A117F28"/>
+    <w:nsid w:val="12991AE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="00506008"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="71B81052"/>
+    <w:lvl w:ilvl="0" w:tplc="02745938">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38AE3300"/>
+    <w:nsid w:val="18F8216A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7EE80A76"/>
-[...5 lines deleted...]
-      <w:pPr>
+    <w:tmpl w:val="91AAA482"/>
+    <w:lvl w:ilvl="0" w:tplc="23062736">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="第%1章"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="885"/>
+        </w:tabs>
+        <w:ind w:left="885" w:hanging="885"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...13 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42E9310D"/>
+    <w:nsid w:val="1B7B6629"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E6ECAC04"/>
-[...6 lines deleted...]
-        <w:ind w:left="632" w:hanging="420"/>
+    <w:tmpl w:val="0E74E656"/>
+    <w:lvl w:ilvl="0" w:tplc="538CB840">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="第%1章"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
-[...93 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AC11D0C"/>
+    <w:nsid w:val="3239717E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="830A94A4"/>
-[...6 lines deleted...]
-        <w:ind w:left="420" w:hanging="420"/>
+    <w:tmpl w:val="BAE45B14"/>
+    <w:lvl w:ilvl="0" w:tplc="2BC6AADE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C666C574">
-[...15 lines deleted...]
-      <w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C663B93"/>
+    <w:nsid w:val="4381688C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="473664EE"/>
-[...7 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="38DE2788"/>
+    <w:lvl w:ilvl="0" w:tplc="8FE49A2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CDE2E00"/>
+    <w:nsid w:val="44ED09C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EC60DF14"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimalEnclosedCircle"/>
+    <w:tmpl w:val="59ACB7E6"/>
+    <w:lvl w:ilvl="0" w:tplc="2BC6AADE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="420" w:hanging="420"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F8C715D"/>
+    <w:nsid w:val="50173F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="29DC2C28"/>
-[...5 lines deleted...]
-        <w:ind w:left="572" w:hanging="360"/>
+    <w:tmpl w:val="DABE24F8"/>
+    <w:lvl w:ilvl="0" w:tplc="863E7D92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
-[...93 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B8714FA"/>
+    <w:nsid w:val="561E72C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BB786478"/>
-[...7 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="EF58B77E"/>
+    <w:lvl w:ilvl="0" w:tplc="817C1B48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F42240F"/>
+    <w:nsid w:val="5C835BB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FBCA048C"/>
-[...6 lines deleted...]
-        <w:ind w:left="420" w:hanging="420"/>
+    <w:tmpl w:val="1818C51A"/>
+    <w:lvl w:ilvl="0" w:tplc="8FE49A2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
-[...4 lines deleted...]
-      <w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F4C2CF2"/>
+    <w:nsid w:val="60CF3825"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="66EE3268"/>
-    <w:lvl w:ilvl="0" w:tplc="9814AA94">
+    <w:tmpl w:val="2F564FE0"/>
+    <w:lvl w:ilvl="0" w:tplc="863E7D92">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
-      <w:lvlText w:val="（%1）"/>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70BB0784"/>
+    <w:nsid w:val="6C7C2971"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0CBCC7C8"/>
-[...6 lines deleted...]
-        <w:ind w:left="420" w:hanging="420"/>
+    <w:tmpl w:val="0E181EC4"/>
+    <w:lvl w:ilvl="0" w:tplc="8FE49A2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
-[...4 lines deleted...]
-      <w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...114 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
-[...8 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="3"/>
-[...2 lines deleted...]
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:displayBackgroundShape/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="106"/>
-  <w:drawingGridVerticalSpacing w:val="305"/>
+  <w:drawingGridHorizontalSpacing w:val="105"/>
+  <w:drawingGridVerticalSpacing w:val="164"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CB590F"/>
-[...6469 lines deleted...]
-    <w:rsid w:val="00FF7FA4"/>
+    <w:rsidRoot w:val="005E7EDC"/>
+    <w:rsid w:val="00003665"/>
+    <w:rsid w:val="00003D97"/>
+    <w:rsid w:val="00012F89"/>
+    <w:rsid w:val="00017BB0"/>
+    <w:rsid w:val="000277A4"/>
+    <w:rsid w:val="00031278"/>
+    <w:rsid w:val="000313C9"/>
+    <w:rsid w:val="000334A9"/>
+    <w:rsid w:val="00033D5E"/>
+    <w:rsid w:val="00055EAF"/>
+    <w:rsid w:val="0005606A"/>
+    <w:rsid w:val="00063B06"/>
+    <w:rsid w:val="00064B6E"/>
+    <w:rsid w:val="00065176"/>
+    <w:rsid w:val="000659BD"/>
+    <w:rsid w:val="00066DC9"/>
+    <w:rsid w:val="00070B2B"/>
+    <w:rsid w:val="00090ED6"/>
+    <w:rsid w:val="000A238C"/>
+    <w:rsid w:val="000A4482"/>
+    <w:rsid w:val="000B36A0"/>
+    <w:rsid w:val="000B787F"/>
+    <w:rsid w:val="000C0399"/>
+    <w:rsid w:val="000D3661"/>
+    <w:rsid w:val="000D73E2"/>
+    <w:rsid w:val="000D7A3B"/>
+    <w:rsid w:val="000E6D46"/>
+    <w:rsid w:val="000E7002"/>
+    <w:rsid w:val="000F5E73"/>
+    <w:rsid w:val="0010429F"/>
+    <w:rsid w:val="00106C1F"/>
+    <w:rsid w:val="001107DF"/>
+    <w:rsid w:val="00116054"/>
+    <w:rsid w:val="001229C5"/>
+    <w:rsid w:val="00125E82"/>
+    <w:rsid w:val="00126ECD"/>
+    <w:rsid w:val="00126F0E"/>
+    <w:rsid w:val="001305DE"/>
+    <w:rsid w:val="00130D1A"/>
+    <w:rsid w:val="00131696"/>
+    <w:rsid w:val="001316A2"/>
+    <w:rsid w:val="00141282"/>
+    <w:rsid w:val="00141D28"/>
+    <w:rsid w:val="00143346"/>
+    <w:rsid w:val="001511B3"/>
+    <w:rsid w:val="00151947"/>
+    <w:rsid w:val="00151C17"/>
+    <w:rsid w:val="001522E4"/>
+    <w:rsid w:val="00165A43"/>
+    <w:rsid w:val="0016729C"/>
+    <w:rsid w:val="00167732"/>
+    <w:rsid w:val="00183104"/>
+    <w:rsid w:val="00190266"/>
+    <w:rsid w:val="00190768"/>
+    <w:rsid w:val="00195C03"/>
+    <w:rsid w:val="001A18B7"/>
+    <w:rsid w:val="001A3238"/>
+    <w:rsid w:val="001A6C9C"/>
+    <w:rsid w:val="001B47E6"/>
+    <w:rsid w:val="001B4866"/>
+    <w:rsid w:val="001B5374"/>
+    <w:rsid w:val="001B607E"/>
+    <w:rsid w:val="001B7C14"/>
+    <w:rsid w:val="001C0788"/>
+    <w:rsid w:val="001C3676"/>
+    <w:rsid w:val="001C47D9"/>
+    <w:rsid w:val="001C543E"/>
+    <w:rsid w:val="001C6209"/>
+    <w:rsid w:val="001C7880"/>
+    <w:rsid w:val="001D432A"/>
+    <w:rsid w:val="001D5D60"/>
+    <w:rsid w:val="001E1F85"/>
+    <w:rsid w:val="001E494E"/>
+    <w:rsid w:val="001E59DF"/>
+    <w:rsid w:val="001F4098"/>
+    <w:rsid w:val="002031AE"/>
+    <w:rsid w:val="00203A5D"/>
+    <w:rsid w:val="00205086"/>
+    <w:rsid w:val="0021111F"/>
+    <w:rsid w:val="00212EF8"/>
+    <w:rsid w:val="00214707"/>
+    <w:rsid w:val="002201CF"/>
+    <w:rsid w:val="0022459A"/>
+    <w:rsid w:val="002263F9"/>
+    <w:rsid w:val="00227363"/>
+    <w:rsid w:val="002275B8"/>
+    <w:rsid w:val="00231D5B"/>
+    <w:rsid w:val="002325B2"/>
+    <w:rsid w:val="0023750A"/>
+    <w:rsid w:val="00242CEE"/>
+    <w:rsid w:val="00244AE9"/>
+    <w:rsid w:val="00244CD5"/>
+    <w:rsid w:val="00245272"/>
+    <w:rsid w:val="0024559A"/>
+    <w:rsid w:val="002455AD"/>
+    <w:rsid w:val="00246504"/>
+    <w:rsid w:val="002471AF"/>
+    <w:rsid w:val="0024794D"/>
+    <w:rsid w:val="0028330A"/>
+    <w:rsid w:val="00286C5E"/>
+    <w:rsid w:val="002909BB"/>
+    <w:rsid w:val="002A0338"/>
+    <w:rsid w:val="002A04AB"/>
+    <w:rsid w:val="002A1076"/>
+    <w:rsid w:val="002A389E"/>
+    <w:rsid w:val="002A3D97"/>
+    <w:rsid w:val="002B629B"/>
+    <w:rsid w:val="002C69CD"/>
+    <w:rsid w:val="002D0C51"/>
+    <w:rsid w:val="002D135B"/>
+    <w:rsid w:val="002D1F7B"/>
+    <w:rsid w:val="002D5BF5"/>
+    <w:rsid w:val="002E0F4C"/>
+    <w:rsid w:val="002E6D18"/>
+    <w:rsid w:val="002F269F"/>
+    <w:rsid w:val="002F5D1C"/>
+    <w:rsid w:val="0030276D"/>
+    <w:rsid w:val="00303F1E"/>
+    <w:rsid w:val="003056F7"/>
+    <w:rsid w:val="00306227"/>
+    <w:rsid w:val="00306904"/>
+    <w:rsid w:val="003078AF"/>
+    <w:rsid w:val="00317868"/>
+    <w:rsid w:val="00317C9E"/>
+    <w:rsid w:val="00321EF1"/>
+    <w:rsid w:val="0032282D"/>
+    <w:rsid w:val="0032608F"/>
+    <w:rsid w:val="00326681"/>
+    <w:rsid w:val="00333040"/>
+    <w:rsid w:val="00336FE8"/>
+    <w:rsid w:val="003401F3"/>
+    <w:rsid w:val="003427CC"/>
+    <w:rsid w:val="003438C3"/>
+    <w:rsid w:val="00343B8F"/>
+    <w:rsid w:val="00345B2E"/>
+    <w:rsid w:val="00346CBF"/>
+    <w:rsid w:val="00352569"/>
+    <w:rsid w:val="0035376F"/>
+    <w:rsid w:val="0035469D"/>
+    <w:rsid w:val="0035587C"/>
+    <w:rsid w:val="00355FDC"/>
+    <w:rsid w:val="003664AA"/>
+    <w:rsid w:val="00373C31"/>
+    <w:rsid w:val="003815A3"/>
+    <w:rsid w:val="00381685"/>
+    <w:rsid w:val="00383931"/>
+    <w:rsid w:val="00396BCA"/>
+    <w:rsid w:val="003C0959"/>
+    <w:rsid w:val="003C097E"/>
+    <w:rsid w:val="003C11D1"/>
+    <w:rsid w:val="003C5446"/>
+    <w:rsid w:val="003C67A9"/>
+    <w:rsid w:val="003C7116"/>
+    <w:rsid w:val="003D10BF"/>
+    <w:rsid w:val="003F0338"/>
+    <w:rsid w:val="003F2965"/>
+    <w:rsid w:val="003F7087"/>
+    <w:rsid w:val="00401943"/>
+    <w:rsid w:val="0040450A"/>
+    <w:rsid w:val="00404D89"/>
+    <w:rsid w:val="00412F19"/>
+    <w:rsid w:val="00423171"/>
+    <w:rsid w:val="0042351B"/>
+    <w:rsid w:val="00435195"/>
+    <w:rsid w:val="00436EBD"/>
+    <w:rsid w:val="00437293"/>
+    <w:rsid w:val="00437DF3"/>
+    <w:rsid w:val="0044259E"/>
+    <w:rsid w:val="0044402E"/>
+    <w:rsid w:val="00446636"/>
+    <w:rsid w:val="00450C55"/>
+    <w:rsid w:val="004513FE"/>
+    <w:rsid w:val="00451DDE"/>
+    <w:rsid w:val="004644C6"/>
+    <w:rsid w:val="00466067"/>
+    <w:rsid w:val="00481797"/>
+    <w:rsid w:val="00485F9F"/>
+    <w:rsid w:val="0049207C"/>
+    <w:rsid w:val="004940D5"/>
+    <w:rsid w:val="00495C88"/>
+    <w:rsid w:val="004B2CF1"/>
+    <w:rsid w:val="004C1D7D"/>
+    <w:rsid w:val="004C2440"/>
+    <w:rsid w:val="004C5FD1"/>
+    <w:rsid w:val="004D3CEB"/>
+    <w:rsid w:val="004D5876"/>
+    <w:rsid w:val="004D7E31"/>
+    <w:rsid w:val="004E0761"/>
+    <w:rsid w:val="004E4F88"/>
+    <w:rsid w:val="004E6E93"/>
+    <w:rsid w:val="004F3CF5"/>
+    <w:rsid w:val="004F7078"/>
+    <w:rsid w:val="004F7202"/>
+    <w:rsid w:val="005003CB"/>
+    <w:rsid w:val="0050257C"/>
+    <w:rsid w:val="00503C9E"/>
+    <w:rsid w:val="005101A5"/>
+    <w:rsid w:val="005125E6"/>
+    <w:rsid w:val="00512B61"/>
+    <w:rsid w:val="005136C1"/>
+    <w:rsid w:val="00522B5C"/>
+    <w:rsid w:val="00525BCC"/>
+    <w:rsid w:val="00530111"/>
+    <w:rsid w:val="00535843"/>
+    <w:rsid w:val="0054204F"/>
+    <w:rsid w:val="0054305B"/>
+    <w:rsid w:val="00552A29"/>
+    <w:rsid w:val="005535CC"/>
+    <w:rsid w:val="0055366F"/>
+    <w:rsid w:val="005564E7"/>
+    <w:rsid w:val="00557D12"/>
+    <w:rsid w:val="00560241"/>
+    <w:rsid w:val="00563025"/>
+    <w:rsid w:val="0056340C"/>
+    <w:rsid w:val="00567842"/>
+    <w:rsid w:val="005776F5"/>
+    <w:rsid w:val="00584F03"/>
+    <w:rsid w:val="0058767C"/>
+    <w:rsid w:val="0059626C"/>
+    <w:rsid w:val="005A5485"/>
+    <w:rsid w:val="005A79FF"/>
+    <w:rsid w:val="005B5131"/>
+    <w:rsid w:val="005B7A64"/>
+    <w:rsid w:val="005C5A7F"/>
+    <w:rsid w:val="005D1F1B"/>
+    <w:rsid w:val="005E3B01"/>
+    <w:rsid w:val="005E7E73"/>
+    <w:rsid w:val="005E7EDC"/>
+    <w:rsid w:val="005F2DDF"/>
+    <w:rsid w:val="005F7765"/>
+    <w:rsid w:val="00603876"/>
+    <w:rsid w:val="00604AE6"/>
+    <w:rsid w:val="006139F4"/>
+    <w:rsid w:val="00617D9F"/>
+    <w:rsid w:val="006304B2"/>
+    <w:rsid w:val="0064726E"/>
+    <w:rsid w:val="006511FB"/>
+    <w:rsid w:val="0067178F"/>
+    <w:rsid w:val="00676158"/>
+    <w:rsid w:val="006778A6"/>
+    <w:rsid w:val="00685DF1"/>
+    <w:rsid w:val="006868C4"/>
+    <w:rsid w:val="00697C2A"/>
+    <w:rsid w:val="006A029E"/>
+    <w:rsid w:val="006A71CC"/>
+    <w:rsid w:val="006A7B89"/>
+    <w:rsid w:val="006B6B38"/>
+    <w:rsid w:val="006C1A1D"/>
+    <w:rsid w:val="006D7915"/>
+    <w:rsid w:val="006E1D1E"/>
+    <w:rsid w:val="006E388F"/>
+    <w:rsid w:val="006E54DF"/>
+    <w:rsid w:val="006F625B"/>
+    <w:rsid w:val="0071120C"/>
+    <w:rsid w:val="00712341"/>
+    <w:rsid w:val="00712584"/>
+    <w:rsid w:val="00717D40"/>
+    <w:rsid w:val="00723D06"/>
+    <w:rsid w:val="00723E13"/>
+    <w:rsid w:val="00726876"/>
+    <w:rsid w:val="00731524"/>
+    <w:rsid w:val="007320C9"/>
+    <w:rsid w:val="00732F32"/>
+    <w:rsid w:val="00754C59"/>
+    <w:rsid w:val="00754DAB"/>
+    <w:rsid w:val="00757A92"/>
+    <w:rsid w:val="007642CA"/>
+    <w:rsid w:val="007664E9"/>
+    <w:rsid w:val="0077051B"/>
+    <w:rsid w:val="007762D7"/>
+    <w:rsid w:val="00777D8B"/>
+    <w:rsid w:val="007A5B52"/>
+    <w:rsid w:val="007C0FAE"/>
+    <w:rsid w:val="007C232A"/>
+    <w:rsid w:val="007E4B8D"/>
+    <w:rsid w:val="007E66B6"/>
+    <w:rsid w:val="008056EE"/>
+    <w:rsid w:val="00810176"/>
+    <w:rsid w:val="008141C3"/>
+    <w:rsid w:val="00823024"/>
+    <w:rsid w:val="008246E6"/>
+    <w:rsid w:val="0083045C"/>
+    <w:rsid w:val="00831B4F"/>
+    <w:rsid w:val="00832ACA"/>
+    <w:rsid w:val="00841AA6"/>
+    <w:rsid w:val="00842D67"/>
+    <w:rsid w:val="008441ED"/>
+    <w:rsid w:val="00847DF5"/>
+    <w:rsid w:val="00851A41"/>
+    <w:rsid w:val="00854380"/>
+    <w:rsid w:val="0086168B"/>
+    <w:rsid w:val="00863C8C"/>
+    <w:rsid w:val="008747E9"/>
+    <w:rsid w:val="0087722C"/>
+    <w:rsid w:val="00880151"/>
+    <w:rsid w:val="00883E6A"/>
+    <w:rsid w:val="008844AE"/>
+    <w:rsid w:val="00886EEC"/>
+    <w:rsid w:val="008933F3"/>
+    <w:rsid w:val="008B1370"/>
+    <w:rsid w:val="008C4208"/>
+    <w:rsid w:val="008C4602"/>
+    <w:rsid w:val="008C4ABE"/>
+    <w:rsid w:val="008C53ED"/>
+    <w:rsid w:val="008C6F29"/>
+    <w:rsid w:val="008C7D1E"/>
+    <w:rsid w:val="008D3424"/>
+    <w:rsid w:val="008D5906"/>
+    <w:rsid w:val="008E0B60"/>
+    <w:rsid w:val="008E0D5D"/>
+    <w:rsid w:val="008E2406"/>
+    <w:rsid w:val="008E3736"/>
+    <w:rsid w:val="008F474C"/>
+    <w:rsid w:val="008F48CC"/>
+    <w:rsid w:val="00903C74"/>
+    <w:rsid w:val="00904266"/>
+    <w:rsid w:val="0090600F"/>
+    <w:rsid w:val="0091029B"/>
+    <w:rsid w:val="00910B60"/>
+    <w:rsid w:val="00913633"/>
+    <w:rsid w:val="00913AD2"/>
+    <w:rsid w:val="00917886"/>
+    <w:rsid w:val="009206DB"/>
+    <w:rsid w:val="00921A4B"/>
+    <w:rsid w:val="00923797"/>
+    <w:rsid w:val="00931C9E"/>
+    <w:rsid w:val="009360BB"/>
+    <w:rsid w:val="0094609B"/>
+    <w:rsid w:val="009462B9"/>
+    <w:rsid w:val="00953E2E"/>
+    <w:rsid w:val="00960A4B"/>
+    <w:rsid w:val="00992F14"/>
+    <w:rsid w:val="00994A53"/>
+    <w:rsid w:val="00995280"/>
+    <w:rsid w:val="009A0D2E"/>
+    <w:rsid w:val="009A1E32"/>
+    <w:rsid w:val="009A7BCF"/>
+    <w:rsid w:val="009B4D9B"/>
+    <w:rsid w:val="009D2D7B"/>
+    <w:rsid w:val="009D3F45"/>
+    <w:rsid w:val="009D4731"/>
+    <w:rsid w:val="009D6DC3"/>
+    <w:rsid w:val="009D74EC"/>
+    <w:rsid w:val="009E19E4"/>
+    <w:rsid w:val="009F06EE"/>
+    <w:rsid w:val="009F3D88"/>
+    <w:rsid w:val="009F4DD4"/>
+    <w:rsid w:val="009F511C"/>
+    <w:rsid w:val="00A106F4"/>
+    <w:rsid w:val="00A11B04"/>
+    <w:rsid w:val="00A15AD7"/>
+    <w:rsid w:val="00A169A6"/>
+    <w:rsid w:val="00A2194D"/>
+    <w:rsid w:val="00A21F78"/>
+    <w:rsid w:val="00A25411"/>
+    <w:rsid w:val="00A26EF6"/>
+    <w:rsid w:val="00A333D6"/>
+    <w:rsid w:val="00A460F3"/>
+    <w:rsid w:val="00A50793"/>
+    <w:rsid w:val="00A525A5"/>
+    <w:rsid w:val="00A63C82"/>
+    <w:rsid w:val="00A671A1"/>
+    <w:rsid w:val="00A7447A"/>
+    <w:rsid w:val="00A75AC8"/>
+    <w:rsid w:val="00A82272"/>
+    <w:rsid w:val="00A822C6"/>
+    <w:rsid w:val="00A82709"/>
+    <w:rsid w:val="00A86316"/>
+    <w:rsid w:val="00A86A83"/>
+    <w:rsid w:val="00A908C7"/>
+    <w:rsid w:val="00A970C9"/>
+    <w:rsid w:val="00AA2A96"/>
+    <w:rsid w:val="00AB05EF"/>
+    <w:rsid w:val="00AB0E4D"/>
+    <w:rsid w:val="00AB6183"/>
+    <w:rsid w:val="00AC1343"/>
+    <w:rsid w:val="00AC17CC"/>
+    <w:rsid w:val="00AC272E"/>
+    <w:rsid w:val="00AC7869"/>
+    <w:rsid w:val="00AD266C"/>
+    <w:rsid w:val="00AD59DC"/>
+    <w:rsid w:val="00AF0A79"/>
+    <w:rsid w:val="00AF1F5D"/>
+    <w:rsid w:val="00AF38EE"/>
+    <w:rsid w:val="00AF44F1"/>
+    <w:rsid w:val="00B072AC"/>
+    <w:rsid w:val="00B14FD2"/>
+    <w:rsid w:val="00B15CBA"/>
+    <w:rsid w:val="00B2313A"/>
+    <w:rsid w:val="00B23D03"/>
+    <w:rsid w:val="00B2578A"/>
+    <w:rsid w:val="00B271FA"/>
+    <w:rsid w:val="00B3527C"/>
+    <w:rsid w:val="00B36C67"/>
+    <w:rsid w:val="00B405A5"/>
+    <w:rsid w:val="00B6112C"/>
+    <w:rsid w:val="00B633C8"/>
+    <w:rsid w:val="00B63531"/>
+    <w:rsid w:val="00B812D5"/>
+    <w:rsid w:val="00B81AAD"/>
+    <w:rsid w:val="00B82BD8"/>
+    <w:rsid w:val="00BA0030"/>
+    <w:rsid w:val="00BA0E91"/>
+    <w:rsid w:val="00BA28B8"/>
+    <w:rsid w:val="00BA326B"/>
+    <w:rsid w:val="00BA752B"/>
+    <w:rsid w:val="00BB1C2F"/>
+    <w:rsid w:val="00BB314E"/>
+    <w:rsid w:val="00BC05F7"/>
+    <w:rsid w:val="00BC0E14"/>
+    <w:rsid w:val="00BC38CF"/>
+    <w:rsid w:val="00BC5A98"/>
+    <w:rsid w:val="00BC62E9"/>
+    <w:rsid w:val="00BD010B"/>
+    <w:rsid w:val="00BD1D47"/>
+    <w:rsid w:val="00BD30F8"/>
+    <w:rsid w:val="00BD62AF"/>
+    <w:rsid w:val="00BE166E"/>
+    <w:rsid w:val="00BE2BE4"/>
+    <w:rsid w:val="00BF00EF"/>
+    <w:rsid w:val="00BF39A3"/>
+    <w:rsid w:val="00BF636A"/>
+    <w:rsid w:val="00C03DD5"/>
+    <w:rsid w:val="00C07BCF"/>
+    <w:rsid w:val="00C2139E"/>
+    <w:rsid w:val="00C22C47"/>
+    <w:rsid w:val="00C3040E"/>
+    <w:rsid w:val="00C33DC4"/>
+    <w:rsid w:val="00C41075"/>
+    <w:rsid w:val="00C448E9"/>
+    <w:rsid w:val="00C515F3"/>
+    <w:rsid w:val="00C51D9C"/>
+    <w:rsid w:val="00C52D34"/>
+    <w:rsid w:val="00C61F94"/>
+    <w:rsid w:val="00C6492F"/>
+    <w:rsid w:val="00C66398"/>
+    <w:rsid w:val="00C70D92"/>
+    <w:rsid w:val="00C74DE4"/>
+    <w:rsid w:val="00C8049A"/>
+    <w:rsid w:val="00C838F8"/>
+    <w:rsid w:val="00C83EDE"/>
+    <w:rsid w:val="00C85B4A"/>
+    <w:rsid w:val="00C918C8"/>
+    <w:rsid w:val="00C93AA6"/>
+    <w:rsid w:val="00C95792"/>
+    <w:rsid w:val="00CA1AD0"/>
+    <w:rsid w:val="00CA203C"/>
+    <w:rsid w:val="00CA277F"/>
+    <w:rsid w:val="00CA3C68"/>
+    <w:rsid w:val="00CA5DC3"/>
+    <w:rsid w:val="00CA63A4"/>
+    <w:rsid w:val="00CB392B"/>
+    <w:rsid w:val="00CB5F01"/>
+    <w:rsid w:val="00CB6AA1"/>
+    <w:rsid w:val="00CB7FF8"/>
+    <w:rsid w:val="00CC1DE1"/>
+    <w:rsid w:val="00CC616E"/>
+    <w:rsid w:val="00CD094E"/>
+    <w:rsid w:val="00CE04E4"/>
+    <w:rsid w:val="00CE1689"/>
+    <w:rsid w:val="00CE7F0C"/>
+    <w:rsid w:val="00CF32FF"/>
+    <w:rsid w:val="00D01FB6"/>
+    <w:rsid w:val="00D04EC5"/>
+    <w:rsid w:val="00D05928"/>
+    <w:rsid w:val="00D06EB7"/>
+    <w:rsid w:val="00D10B2A"/>
+    <w:rsid w:val="00D11103"/>
+    <w:rsid w:val="00D17512"/>
+    <w:rsid w:val="00D25271"/>
+    <w:rsid w:val="00D34849"/>
+    <w:rsid w:val="00D368A1"/>
+    <w:rsid w:val="00D37F0E"/>
+    <w:rsid w:val="00D40DB1"/>
+    <w:rsid w:val="00D45743"/>
+    <w:rsid w:val="00D46DEF"/>
+    <w:rsid w:val="00D51167"/>
+    <w:rsid w:val="00D524B8"/>
+    <w:rsid w:val="00D54CE7"/>
+    <w:rsid w:val="00D655D3"/>
+    <w:rsid w:val="00D66880"/>
+    <w:rsid w:val="00D67AE3"/>
+    <w:rsid w:val="00D67FFE"/>
+    <w:rsid w:val="00D703B8"/>
+    <w:rsid w:val="00D7464F"/>
+    <w:rsid w:val="00D74F13"/>
+    <w:rsid w:val="00D77D8D"/>
+    <w:rsid w:val="00D81880"/>
+    <w:rsid w:val="00D826C9"/>
+    <w:rsid w:val="00D843CC"/>
+    <w:rsid w:val="00D86F41"/>
+    <w:rsid w:val="00D974D4"/>
+    <w:rsid w:val="00DA2499"/>
+    <w:rsid w:val="00DA7032"/>
+    <w:rsid w:val="00DB0F92"/>
+    <w:rsid w:val="00DB1FA6"/>
+    <w:rsid w:val="00DB4279"/>
+    <w:rsid w:val="00DB73FE"/>
+    <w:rsid w:val="00DC2C53"/>
+    <w:rsid w:val="00DC58B2"/>
+    <w:rsid w:val="00DC6CBF"/>
+    <w:rsid w:val="00DD2955"/>
+    <w:rsid w:val="00DE338D"/>
+    <w:rsid w:val="00DE3974"/>
+    <w:rsid w:val="00DE3D53"/>
+    <w:rsid w:val="00DE46EB"/>
+    <w:rsid w:val="00DE5931"/>
+    <w:rsid w:val="00DE6A93"/>
+    <w:rsid w:val="00DF1038"/>
+    <w:rsid w:val="00DF1D14"/>
+    <w:rsid w:val="00DF2524"/>
+    <w:rsid w:val="00DF60F5"/>
+    <w:rsid w:val="00E03E2C"/>
+    <w:rsid w:val="00E10DF3"/>
+    <w:rsid w:val="00E15C6C"/>
+    <w:rsid w:val="00E16830"/>
+    <w:rsid w:val="00E2743D"/>
+    <w:rsid w:val="00E33677"/>
+    <w:rsid w:val="00E33C86"/>
+    <w:rsid w:val="00E36DC4"/>
+    <w:rsid w:val="00E37351"/>
+    <w:rsid w:val="00E43FA8"/>
+    <w:rsid w:val="00E44D8C"/>
+    <w:rsid w:val="00E45050"/>
+    <w:rsid w:val="00E65903"/>
+    <w:rsid w:val="00E670AF"/>
+    <w:rsid w:val="00E67335"/>
+    <w:rsid w:val="00E720B8"/>
+    <w:rsid w:val="00E73B7A"/>
+    <w:rsid w:val="00E774AF"/>
+    <w:rsid w:val="00E84EB9"/>
+    <w:rsid w:val="00E84F0B"/>
+    <w:rsid w:val="00E91C1F"/>
+    <w:rsid w:val="00E91F71"/>
+    <w:rsid w:val="00E93A25"/>
+    <w:rsid w:val="00EA0C7C"/>
+    <w:rsid w:val="00EA1C44"/>
+    <w:rsid w:val="00EA29AB"/>
+    <w:rsid w:val="00EA4AD0"/>
+    <w:rsid w:val="00EA4C91"/>
+    <w:rsid w:val="00EA6D07"/>
+    <w:rsid w:val="00EB0459"/>
+    <w:rsid w:val="00EB48FA"/>
+    <w:rsid w:val="00EB4E3C"/>
+    <w:rsid w:val="00EC1C44"/>
+    <w:rsid w:val="00EC2009"/>
+    <w:rsid w:val="00EC25D2"/>
+    <w:rsid w:val="00EC4281"/>
+    <w:rsid w:val="00ED15D8"/>
+    <w:rsid w:val="00ED5D0C"/>
+    <w:rsid w:val="00EE2512"/>
+    <w:rsid w:val="00EE2703"/>
+    <w:rsid w:val="00EF73B7"/>
+    <w:rsid w:val="00EF7666"/>
+    <w:rsid w:val="00F1051A"/>
+    <w:rsid w:val="00F241FE"/>
+    <w:rsid w:val="00F24F30"/>
+    <w:rsid w:val="00F33798"/>
+    <w:rsid w:val="00F36749"/>
+    <w:rsid w:val="00F417AD"/>
+    <w:rsid w:val="00F41822"/>
+    <w:rsid w:val="00F44CB9"/>
+    <w:rsid w:val="00F501E1"/>
+    <w:rsid w:val="00F51562"/>
+    <w:rsid w:val="00F516AE"/>
+    <w:rsid w:val="00F527A4"/>
+    <w:rsid w:val="00F552F0"/>
+    <w:rsid w:val="00F56B97"/>
+    <w:rsid w:val="00F61F9E"/>
+    <w:rsid w:val="00F676A7"/>
+    <w:rsid w:val="00F72D2F"/>
+    <w:rsid w:val="00F739CA"/>
+    <w:rsid w:val="00F759E0"/>
+    <w:rsid w:val="00F771B7"/>
+    <w:rsid w:val="00F809F1"/>
+    <w:rsid w:val="00F90F4E"/>
+    <w:rsid w:val="00F93056"/>
+    <w:rsid w:val="00F93389"/>
+    <w:rsid w:val="00F953AE"/>
+    <w:rsid w:val="00F9759B"/>
+    <w:rsid w:val="00FA0381"/>
+    <w:rsid w:val="00FA0FE3"/>
+    <w:rsid w:val="00FA10CB"/>
+    <w:rsid w:val="00FA685C"/>
+    <w:rsid w:val="00FB0E93"/>
+    <w:rsid w:val="00FB0FD0"/>
+    <w:rsid w:val="00FB47E0"/>
+    <w:rsid w:val="00FC7BDE"/>
+    <w:rsid w:val="00FC7C62"/>
+    <w:rsid w:val="00FD095F"/>
+    <w:rsid w:val="00FD09AD"/>
+    <w:rsid w:val="00FD0FE7"/>
+    <w:rsid w:val="00FD3A78"/>
+    <w:rsid w:val="00FE7D7E"/>
+    <w:rsid w:val="00FF15FA"/>
+    <w:rsid w:val="00FF2785"/>
+    <w:rsid w:val="00FF3BA8"/>
+    <w:rsid w:val="00FF5484"/>
+    <w:rsid w:val="00FF6053"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00842D67"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Date"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:rsid w:val="005E7EDC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:rsid w:val="00055EAF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00055EAF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="一太郎"/>
+    <w:rsid w:val="00BC5A98"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:wordWrap w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="333" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF44F1"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:wordWrap w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a9">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00F1051A"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="Note Heading"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:rsid w:val="004E6E93"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Century"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00130D1A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ac">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0094609B"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="a8"/>
+    <w:next w:val="a8"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0094609B"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:wordWrap/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="ヘッダー (文字)"/>
+    <w:link w:val="a4"/>
+    <w:rsid w:val="00003D97"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af"/>
+    <w:rsid w:val="008D3424"/>
+    <w:rPr>
+      <w:rFonts w:ascii="MS UI Gothic" w:eastAsia="MS UI Gothic"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="見出しマップ (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ae"/>
+    <w:rsid w:val="008D3424"/>
+    <w:rPr>
+      <w:rFonts w:ascii="MS UI Gothic" w:eastAsia="MS UI Gothic"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="mw-headline">
+    <w:name w:val="mw-headline"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00003665"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00D74F13"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ...." w:eastAsia="ＭＳ...." w:cs="ＭＳ...."/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A054ED6003FC4CEDB8CD04604CDAF92D"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1A94C11C-17F8-4997-A26B-ACA8389D31BC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B16D15" w:rsidRDefault="00180909" w:rsidP="00180909">
+          <w:pPr>
+            <w:pStyle w:val="A054ED6003FC4CEDB8CD04604CDAF92D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0071028A">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>アイテムを選択してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6595C1ABF15A4BA88AF53C1091BEAE9A"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DAA82F17-50C9-46D6-8EC2-973F0EFD8A1A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00994A12" w:rsidRDefault="00285823" w:rsidP="00285823">
+          <w:pPr>
+            <w:pStyle w:val="6595C1ABF15A4BA88AF53C1091BEAE9A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BD0E8A">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>アイテムを選択してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E80022FD961F460FA169C9C365F40CDF"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3EA9EFA8-4499-4F8B-82B8-C59F606028D1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00994A12" w:rsidRDefault="00285823" w:rsidP="00285823">
+          <w:pPr>
+            <w:pStyle w:val="E80022FD961F460FA169C9C365F40CDF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BD0E8A">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>アイテムを選択してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ 明朝">
+    <w:altName w:val="MS Mincho"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:altName w:val="MS Gothic"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS UI Gothic">
+    <w:panose1 w:val="020B0600070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ....">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="游明朝">
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="游ゴシック Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:view w:val="normal"/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
+  <w:defaultTabStop w:val="840"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
+  <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:compat>
+    <w:spaceForUL/>
+    <w:balanceSingleByteDoubleByteWidth/>
+    <w:doNotLeaveBackslashAlone/>
+    <w:ulTrailSpace/>
+    <w:doNotExpandShiftReturn/>
+    <w:adjustLineHeightInTable/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00D87CAA"/>
+    <w:rsid w:val="001741C6"/>
+    <w:rsid w:val="00180909"/>
+    <w:rsid w:val="00285823"/>
+    <w:rsid w:val="002E3F55"/>
+    <w:rsid w:val="0071765A"/>
+    <w:rsid w:val="00963C05"/>
+    <w:rsid w:val="00994A12"/>
+    <w:rsid w:val="009F1400"/>
+    <w:rsid w:val="00B16D15"/>
+    <w:rsid w:val="00B503E9"/>
+    <w:rsid w:val="00BB73B4"/>
+    <w:rsid w:val="00C10779"/>
+    <w:rsid w:val="00C33118"/>
+    <w:rsid w:val="00C70C71"/>
+    <w:rsid w:val="00D87CAA"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Date" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11078,51 +7253,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -11191,50 +7366,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -11290,680 +7474,124 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00BD7DFF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...4 lines deleted...]
-    <w:rsid w:val="00D86487"/>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00285823"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A054ED6003FC4CEDB8CD04604CDAF92D">
+    <w:name w:val="A054ED6003FC4CEDB8CD04604CDAF92D"/>
+    <w:rsid w:val="00180909"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:snapToGrid w:val="0"/>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-[...15 lines deleted...]
-    <w:rsid w:val="00D86487"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6595C1ABF15A4BA88AF53C1091BEAE9A">
+    <w:name w:val="6595C1ABF15A4BA88AF53C1091BEAE9A"/>
+    <w:rsid w:val="00285823"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:snapToGrid w:val="0"/>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-[...12 lines deleted...]
-    <w:rsid w:val="00D86487"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E80022FD961F460FA169C9C365F40CDF">
+    <w:name w:val="E80022FD961F460FA169C9C365F40CDF"/>
+    <w:rsid w:val="00285823"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:wordWrap w:val="0"/>
-[...3 lines deleted...]
-      <w:spacing w:line="333" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
-    <w:rPr>
-[...213 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:divs>
-[...299 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12205,59 +7833,106 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{370ECE41-1C8C-44F5-ADE7-94C35B8A8581}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9624735E-75C6-40C1-ABB9-9C82062AC93A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1345</Characters>
+  <Pages>3</Pages>
+  <Words>294</Words>
+  <Characters>1677</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>タイトル</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1577</CharactersWithSpaces>
+  <CharactersWithSpaces>1968</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>