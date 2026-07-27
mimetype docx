--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,4596 +1,3253 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00970F99" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w14:paraId="3D7E687D" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007207C0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>様式第</w:t>
-[...34 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>様式第６０号</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8392" w:type="dxa"/>
+        <w:tblW w:w="8494" w:type="dxa"/>
         <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2908"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6"/>
+        <w:gridCol w:w="988"/>
+        <w:gridCol w:w="2069"/>
+        <w:gridCol w:w="5437"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00230182" w:rsidRPr="007207C0" w:rsidTr="00972A4B">
+      <w:tr w:rsidR="00894951" w:rsidRPr="00894951" w14:paraId="5614902F" w14:textId="77777777" w:rsidTr="00837EB6">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="959"/>
+          <w:trHeight w:val="675"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8392" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="8494" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00230182" w:rsidRPr="007207C0" w:rsidRDefault="00230182" w:rsidP="00972A4B">
-[...8 lines deleted...]
-              <w:snapToGrid/>
+          <w:p w14:paraId="357B4BB8" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:before="29"/>
+              <w:ind w:left="101"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>医薬品</w:t>
-[...32 lines deleted...]
-              <w:t>変更届出事前確認簡易相談）</w:t>
+              <w:t>医療機器事前評価相談申込書</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidTr="004910AB">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00894951" w:rsidRPr="00894951" w14:paraId="6E785322" w14:textId="77777777" w:rsidTr="00837EB6">
         <w:trPr>
-          <w:trHeight w:val="967"/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="3057" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="004664AB" w:rsidP="0040450A">
-[...5 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="258B53C1" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid/>
-[...23 lines deleted...]
-              <w:t>分</w:t>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>類別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5437" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRDefault="00E71254" w:rsidP="004910AB">
-[...1 lines deleted...]
-              <w:pStyle w:val="a4"/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:id w:val="-82221016"/>
+              <w:placeholder>
+                <w:docPart w:val="20AABFF6701F4493BDD7DF44AB0164E7"/>
+              </w:placeholder>
+              <w:dropDownList>
+                <w:listItem w:displayText="類別を選択してください" w:value="類別を選択してください"/>
+                <w:listItem w:displayText="器01 手術台及び治療台" w:value="器01 手術台及び治療台"/>
+                <w:listItem w:displayText="器02 医療用照明器" w:value="器02 医療用照明器"/>
+                <w:listItem w:displayText="器03 医療用消毒器" w:value="器03 医療用消毒器"/>
+                <w:listItem w:displayText="器04 医療用殺菌水装置" w:value="器04 医療用殺菌水装置"/>
+                <w:listItem w:displayText="器05 麻酔器並びに麻酔器用呼吸嚢及びガス吸収かん" w:value="器05 麻酔器並びに麻酔器用呼吸嚢及びガス吸収かん"/>
+                <w:listItem w:displayText="器06 呼吸補助器" w:value="器06 呼吸補助器"/>
+                <w:listItem w:displayText="器07 内臓機能代用器" w:value="器07 内臓機能代用器"/>
+                <w:listItem w:displayText="器08 保育器" w:value="器08 保育器"/>
+                <w:listItem w:displayText="器09 医療用エックス線装置及び医療用エックス線装置用エックス線管" w:value="器09 医療用エックス線装置及び医療用エックス線装置用エックス線管"/>
+                <w:listItem w:displayText="器10 放射性物質診療用器具" w:value="器10 放射性物質診療用器具"/>
+                <w:listItem w:displayText="器11 放射線障害防護用器具" w:value="器11 放射線障害防護用器具"/>
+                <w:listItem w:displayText="器12 理学診療用器具" w:value="器12 理学診療用器具"/>
+                <w:listItem w:displayText="器13 聴診器" w:value="器13 聴診器"/>
+                <w:listItem w:displayText="器14 打診器" w:value="器14 打診器"/>
+                <w:listItem w:displayText="器15 舌圧子" w:value="器15 舌圧子"/>
+                <w:listItem w:displayText="器16 体温計" w:value="器16 体温計"/>
+                <w:listItem w:displayText="器17 血液検査用器具" w:value="器17 血液検査用器具"/>
+                <w:listItem w:displayText="器18 血圧検査又は脈波検査用器具" w:value="器18 血圧検査又は脈波検査用器具"/>
+                <w:listItem w:displayText="器19 尿検査又は糞便検査用器具" w:value="器19 尿検査又は糞便検査用器具"/>
+                <w:listItem w:displayText="器20 体液検査用器具" w:value="器20 体液検査用器具"/>
+                <w:listItem w:displayText="器21 内臓機能検査用器具" w:value="器21 内臓機能検査用器具"/>
+                <w:listItem w:displayText="器22 検眼用器具" w:value="器22 検眼用器具"/>
+                <w:listItem w:displayText="器23 聴力検査用器具" w:value="器23 聴力検査用器具"/>
+                <w:listItem w:displayText="器24 知覚検査又は運動機能検査用器具" w:value="器24 知覚検査又は運動機能検査用器具"/>
+                <w:listItem w:displayText="器25 医療用鏡" w:value="器25 医療用鏡"/>
+                <w:listItem w:displayText="器26 医療用遠心ちんでん器" w:value="器26 医療用遠心ちんでん器"/>
+                <w:listItem w:displayText="器27 医療用ミクロトーム" w:value="器27 医療用ミクロトーム"/>
+                <w:listItem w:displayText="器28 医療用定温器" w:value="器28 医療用定温器"/>
+                <w:listItem w:displayText="器29 電気手術器" w:value="器29 電気手術器"/>
+                <w:listItem w:displayText="器30 結紮器及び縫合器" w:value="器30 結紮器及び縫合器"/>
+                <w:listItem w:displayText="器31 医療用焼灼器" w:value="器31 医療用焼灼器"/>
+                <w:listItem w:displayText="器32 医療用吸引器" w:value="器32 医療用吸引器"/>
+                <w:listItem w:displayText="器33 気胸器及び気腹器" w:value="器33 気胸器及び気腹器"/>
+                <w:listItem w:displayText="器34 医療用刀" w:value="器34 医療用刀"/>
+                <w:listItem w:displayText="器35 医療用はさみ" w:value="器35 医療用はさみ"/>
+                <w:listItem w:displayText="器36 医療用ピンセット" w:value="器36 医療用ピンセット"/>
+                <w:listItem w:displayText="器37 医療用匙" w:value="器37 医療用匙"/>
+                <w:listItem w:displayText="器38 医療用鈎" w:value="器38 医療用鈎"/>
+                <w:listItem w:displayText="器39 医療用鉗子" w:value="器39 医療用鉗子"/>
+                <w:listItem w:displayText="器40 医療用のこぎり" w:value="器40 医療用のこぎり"/>
+                <w:listItem w:displayText="器41 医療用のみ" w:value="器41 医療用のみ"/>
+                <w:listItem w:displayText="器42 医療用剥離子" w:value="器42 医療用剥離子"/>
+                <w:listItem w:displayText="器43 医療用つち" w:value="器43 医療用つち"/>
+                <w:listItem w:displayText="器44 医療用やすり" w:value="器44 医療用やすり"/>
+                <w:listItem w:displayText="器45 医療用てこ" w:value="器45 医療用てこ"/>
+                <w:listItem w:displayText="器46 医療用絞断器" w:value="器46 医療用絞断器"/>
+                <w:listItem w:displayText="器47 注射針及び穿刺針" w:value="器47 注射針及び穿刺針"/>
+                <w:listItem w:displayText="器48 注射筒" w:value="器48 注射筒"/>
+                <w:listItem w:displayText="器49 医療用穿刺器、穿削器及び穿孔器" w:value="器49 医療用穿刺器、穿削器及び穿孔器"/>
+                <w:listItem w:displayText="器50 開創又は開孔用器具" w:value="器50 開創又は開孔用器具"/>
+                <w:listItem w:displayText="器51 医療用嘴管及び体液誘導管" w:value="器51 医療用嘴管及び体液誘導管"/>
+                <w:listItem w:displayText="器52 医療用拡張器" w:value="器52 医療用拡張器"/>
+                <w:listItem w:displayText="器53 医療用消息子" w:value="器53 医療用消息子"/>
+                <w:listItem w:displayText="器54 医療用捲綿子" w:value="器54 医療用捲綿子"/>
+                <w:listItem w:displayText="器55 医療用洗浄器" w:value="器55 医療用洗浄器"/>
+                <w:listItem w:displayText="器56 採血又は輸血用器具" w:value="器56 採血又は輸血用器具"/>
+                <w:listItem w:displayText="器57 種痘用器具" w:value="器57 種痘用器具"/>
+                <w:listItem w:displayText="器58 整形用機械器具" w:value="器58 整形用機械器具"/>
+                <w:listItem w:displayText="器59 歯科用ユニット" w:value="器59 歯科用ユニット"/>
+                <w:listItem w:displayText="器60 歯科用エンジン" w:value="器60 歯科用エンジン"/>
+                <w:listItem w:displayText="器61 歯科用ハンドピース" w:value="器61 歯科用ハンドピース"/>
+                <w:listItem w:displayText="器62 歯科用切削器" w:value="器62 歯科用切削器"/>
+                <w:listItem w:displayText="器63 歯科用ブローチ" w:value="器63 歯科用ブローチ"/>
+                <w:listItem w:displayText="器64 歯科用探針" w:value="器64 歯科用探針"/>
+                <w:listItem w:displayText="器65 歯科用充填器" w:value="器65 歯科用充填器"/>
+                <w:listItem w:displayText="器66 歯科用練成器" w:value="器66 歯科用練成器"/>
+                <w:listItem w:displayText="器67 歯科用防湿器" w:value="器67 歯科用防湿器"/>
+                <w:listItem w:displayText="器68 印象採得又は咬合採得用器具" w:value="器68 印象採得又は咬合採得用器具"/>
+                <w:listItem w:displayText="器69 歯科用蒸和器及び重合器" w:value="器69 歯科用蒸和器及び重合器"/>
+                <w:listItem w:displayText="器70 歯科用鋳造器" w:value="器70 歯科用鋳造器"/>
+                <w:listItem w:displayText="器71 視力補正用眼鏡" w:value="器71 視力補正用眼鏡"/>
+                <w:listItem w:displayText="器72 視力補正用レンズ" w:value="器72 視力補正用レンズ"/>
+                <w:listItem w:displayText="器72の2 コンタクトレンズ（視力補正用のものを除く。）" w:value="器72の2 コンタクトレンズ（視力補正用のものを除く。）"/>
+                <w:listItem w:displayText="器73 補聴器" w:value="器73 補聴器"/>
+                <w:listItem w:displayText="器74 医薬品注入器" w:value="器74 医薬品注入器"/>
+                <w:listItem w:displayText="器75 脱疾治療用器具" w:value="器75 脱疾治療用器具"/>
+                <w:listItem w:displayText="器76 医療用吸入器" w:value="器76 医療用吸入器"/>
+                <w:listItem w:displayText="器77 バイブレーター" w:value="器77 バイブレーター"/>
+                <w:listItem w:displayText="器78 家庭用電気治療器" w:value="器78 家庭用電気治療器"/>
+                <w:listItem w:displayText="器79 指圧代用器" w:value="器79 指圧代用器"/>
+                <w:listItem w:displayText="器80 はり又はきゅう用器具" w:value="器80 はり又はきゅう用器具"/>
+                <w:listItem w:displayText="器81 磁気治療器" w:value="器81 磁気治療器"/>
+                <w:listItem w:displayText="器82 近視眼矯正器" w:value="器82 近視眼矯正器"/>
+                <w:listItem w:displayText="器83 医療用物質生成器" w:value="器83 医療用物質生成器"/>
+                <w:listItem w:displayText="器84 前各号に掲げる物の附属品で、厚生省令で定めるもの" w:value="器84 前各号に掲げる物の附属品で、厚生省令で定めるもの"/>
+                <w:listItem w:displayText="医01 エックス線フィルム" w:value="医01 エックス線フィルム"/>
+                <w:listItem w:displayText="医02 縫合糸" w:value="医02 縫合糸"/>
+                <w:listItem w:displayText="医03 手術用手袋及び指サック" w:value="医03 手術用手袋及び指サック"/>
+                <w:listItem w:displayText="医04 整形用品" w:value="医04 整形用品"/>
+                <w:listItem w:displayText="医05 副木" w:value="医05 副木"/>
+                <w:listItem w:displayText="医06 視力表及び色盲検査表" w:value="医06 視力表及び色盲検査表"/>
+                <w:listItem w:displayText="歯01 歯科用金属" w:value="歯01 歯科用金属"/>
+                <w:listItem w:displayText="歯02 歯冠材料" w:value="歯02 歯冠材料"/>
+                <w:listItem w:displayText="歯03 義歯床材料" w:value="歯03 義歯床材料"/>
+                <w:listItem w:displayText="歯04 歯科用根管充填材料" w:value="歯04 歯科用根管充填材料"/>
+                <w:listItem w:displayText="歯05 歯科用接着充填材料" w:value="歯05 歯科用接着充填材料"/>
+                <w:listItem w:displayText="歯06 歯科用印象材料" w:value="歯06 歯科用印象材料"/>
+                <w:listItem w:displayText="歯07 歯科用ワックス" w:value="歯07 歯科用ワックス"/>
+                <w:listItem w:displayText="歯08 歯科用石こう及び石こう製品" w:value="歯08 歯科用石こう及び石こう製品"/>
+                <w:listItem w:displayText="歯09 歯科用研削材料" w:value="歯09 歯科用研削材料"/>
+                <w:listItem w:displayText="衛01 月経処理用タンポン" w:value="衛01 月経処理用タンポン"/>
+                <w:listItem w:displayText="衛02 コンドーム" w:value="衛02 コンドーム"/>
+                <w:listItem w:displayText="衛03 避妊用具" w:value="衛03 避妊用具"/>
+                <w:listItem w:displayText="衛04 性具" w:value="衛04 性具"/>
+                <w:listItem w:displayText="プ01 疾病診断用プログラム" w:value="プ01 疾病診断用プログラム"/>
+                <w:listItem w:displayText="プ02 疾病治療用プログラム" w:value="プ02 疾病治療用プログラム"/>
+                <w:listItem w:displayText="プ03 疾病予防用プログラム" w:value="プ03 疾病予防用プログラム"/>
+                <w:listItem w:displayText="未定" w:value="未定"/>
+                <w:listItem w:displayText="選択肢に含まれていない「識別」を入力する場合は、まずプルダウンボックスを削除してから、欄へ直接ご入力ください" w:value="選択肢に含まれていない「識別」を入力する場合は、まずプルダウンボックスを削除してから、欄へ直接ご入力ください"/>
+                <w:listItem w:displayText="　" w:value="　"/>
+              </w:dropDownList>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="6D18E0E3" w14:textId="704D5F51" w:rsidR="00894951" w:rsidRPr="005440EF" w:rsidRDefault="005440EF" w:rsidP="005440EF">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005440EF">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>類別</w:t>
+                </w:r>
+                <w:r w:rsidRPr="005440EF">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>を選択してください</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894951" w:rsidRPr="00894951" w14:paraId="74A5C540" w14:textId="77777777" w:rsidTr="00837EB6">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3057" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="191A2422" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidDel="00ED5816" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>識別記号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5437" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE8EBAB" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894951" w:rsidRPr="00894951" w14:paraId="264922F3" w14:textId="77777777" w:rsidTr="00837EB6">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3057" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="168D290E" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>被験物の名称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5437" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="406CBADA" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894951" w:rsidRPr="00894951" w14:paraId="246A8705" w14:textId="77777777" w:rsidTr="00837EB6">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3057" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ECE9161" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される一般的名称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5437" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35AC0C8E" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894951" w:rsidRPr="00894951" w14:paraId="613DF0AE" w14:textId="77777777" w:rsidTr="00837EB6">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3057" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25CA7FB8" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定されるクラス分類</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5437" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:id w:val="262731641"/>
+              <w:placeholder>
+                <w:docPart w:val="DCFEF095EF594247844A261F35581F8B"/>
+              </w:placeholder>
+              <w:dropDownList>
+                <w:listItem w:displayText="クラス分類を選択してください" w:value="クラス分類を選択してください"/>
+                <w:listItem w:displayText="Ⅳ" w:value="Ⅳ"/>
+                <w:listItem w:displayText="Ⅲ" w:value="Ⅲ"/>
+                <w:listItem w:displayText="Ⅱ" w:value="Ⅱ"/>
+                <w:listItem w:displayText="Ⅰ" w:value="Ⅰ"/>
+                <w:listItem w:displayText="未定" w:value="未定"/>
+                <w:listItem w:displayText="　" w:value="　　"/>
+              </w:dropDownList>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="64927275" w14:textId="3FCAB420" w:rsidR="00894951" w:rsidRPr="005440EF" w:rsidRDefault="005440EF" w:rsidP="005440EF">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005440EF">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>クラス分類を選択してください</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894951" w:rsidRPr="00894951" w14:paraId="5022EBA9" w14:textId="77777777" w:rsidTr="00837EB6">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3057" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20473EEB" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される性能、使用目的、効能又は効果</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5437" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="684592F0" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894951" w:rsidRPr="00894951" w14:paraId="687B42E8" w14:textId="77777777" w:rsidTr="00837EB6">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1565"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3057" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B79081" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>事前評価相談区分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5437" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B2F8419" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□ １ 事前評価相談（品質）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58EB87C0" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□ ２ 事前評価相談（非臨床）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EC3B454" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□ ３ 事前評価相談（臨床）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14E9E3B8" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□ ４ 事前評価相談（信頼性）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BD1BE37" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□ ５ 事前評価相談（ＱＭＳ）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894951" w:rsidRPr="00894951" w14:paraId="20B03534" w14:textId="77777777" w:rsidTr="00837EB6">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3057" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC2B318" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談内容の概略</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5437" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="575D8060" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3912C8DA" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894951" w:rsidRPr="00894951" w14:paraId="02636545" w14:textId="77777777" w:rsidTr="00837EB6">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="573"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3057" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F5D5D9" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5437" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C19A406" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="005440EF" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="200" w:hangingChars="100" w:hanging="200"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                  <w:kern w:val="0"/>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
-                  <w:szCs w:val="22"/>
-                  <w:lang w:eastAsia="zh-TW"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:id w:val="-1648050588"/>
+                <w:id w:val="1698503690"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="008D2FB9" w:rsidRPr="008D2FB9">
+                <w:r w:rsidR="00894951" w:rsidRPr="00894951">
                   <w:rPr>
-                    <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:kern w:val="0"/>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
                     <w:sz w:val="20"/>
-                    <w:szCs w:val="22"/>
-                    <w:lang w:eastAsia="zh-TW"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="008D2FB9" w:rsidRPr="008D2FB9">
-[...6 lines deleted...]
-                <w:lang w:eastAsia="zh-TW"/>
+            <w:r w:rsidR="00894951" w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="008D2FB9">
-[...8 lines deleted...]
-              <w:t>医薬品</w:t>
+            <w:r w:rsidR="00894951" w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>リアルワールドデータの利用の相談あり</w:t>
             </w:r>
-            <w:r w:rsidR="008A66DE" w:rsidRPr="007207C0">
-[...24 lines deleted...]
-              <w:pStyle w:val="a4"/>
+          </w:p>
+          <w:p w14:paraId="0EB64AE1" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="200"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...68 lines deleted...]
-              <w:t>変更届出事前確認簡易相談</w:t>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>性の相談区分で該当する場合にチェック）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="007207C0">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00894951" w:rsidRPr="00894951" w14:paraId="51765DC4" w14:textId="77777777" w:rsidTr="00837EB6">
         <w:trPr>
-          <w:trHeight w:val="539"/>
+          <w:trHeight w:hRule="exact" w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="3057" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="008D2FB9" w:rsidP="0040450A">
-[...5 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="3A30BF24" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid/>
-[...22 lines deleted...]
-              <w:t>成分名等</w:t>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>同一被験物についての過去の対面助言（治験相談を含む）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5437" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
-[...5 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="7B218EF6" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="007207C0">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00894951" w:rsidRPr="00894951" w14:paraId="515E6272" w14:textId="77777777" w:rsidTr="00837EB6">
         <w:trPr>
-          <w:trHeight w:val="539"/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="3057" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="008D2FB9" w:rsidP="0040450A">
-[...5 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="44F7FF58" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid/>
-[...22 lines deleted...]
-              <w:t>名等</w:t>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>主要先進国における開発状況</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5437" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
-[...5 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="790BB652" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="007207C0">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00894951" w:rsidRPr="00894951" w14:paraId="71CC75F6" w14:textId="77777777" w:rsidTr="00837EB6">
         <w:trPr>
-          <w:trHeight w:val="539"/>
+          <w:trHeight w:hRule="exact" w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="3057" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="00B07009" w:rsidRDefault="00B07009" w:rsidP="00B07009">
-[...5 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="2CF39698" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid/>
-[...12 lines deleted...]
-              <w:t>担当分野</w:t>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談対象製造所</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17E4FD45" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（ＱＭＳ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>み</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5437" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
-[...5 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="46D4EE72" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="007207C0">
-[...13 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00894951" w:rsidRPr="00894951" w14:paraId="59F224F1" w14:textId="77777777" w:rsidTr="00837EB6">
         <w:trPr>
-          <w:trHeight w:val="2787"/>
+          <w:trHeight w:hRule="exact" w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="3057" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="004664AB" w:rsidP="0040450A">
-[...5 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="4BD64372" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid/>
-[...14 lines deleted...]
-              <w:t>相談内</w:t>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談</w:t>
             </w:r>
-            <w:r w:rsidRPr="007207C0">
-[...6 lines deleted...]
-              <w:t>容</w:t>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>対象製造所の所在地</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75E64799" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（ＱＭＳ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>のみ）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5437" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
-[...5 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="1E55BAF6" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="007207C0">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00894951" w:rsidRPr="00894951" w14:paraId="77816F7E" w14:textId="77777777" w:rsidTr="00837EB6">
         <w:trPr>
-          <w:trHeight w:val="731"/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="3057" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
-[...5 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="39800685" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid/>
-[...12 lines deleted...]
-              <w:t>同一製品についての過去の対面助言</w:t>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>申請予</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>定</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>時期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5437" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
-[...5 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="7F86F567" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="007207C0">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00894951" w:rsidRPr="00894951" w14:paraId="1B8B04DD" w14:textId="77777777" w:rsidTr="00837EB6">
         <w:trPr>
-          <w:trHeight w:val="731"/>
+          <w:trHeight w:val="283"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00C54443">
-[...5 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="3B9F3760" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid/>
-[...52 lines deleted...]
-              <w:t>）</w:t>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本申込みの担当者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2069" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
-[...5 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="661C286D" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>氏名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5437" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6147D388" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="007207C0">
-[...13 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00894951" w:rsidRPr="00894951" w14:paraId="4363099C" w14:textId="77777777" w:rsidTr="00837EB6">
         <w:trPr>
-          <w:trHeight w:val="539"/>
+          <w:trHeight w:val="283"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="004664AB" w:rsidP="0040450A">
-[...5 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="3F4660CF" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid/>
-[...24 lines deleted...]
-            </w:r>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2069" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
-[...5 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="09FCCCD4" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>所属</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5437" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="424A9C82" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894951" w:rsidRPr="00894951" w14:paraId="2FD5ECA5" w14:textId="77777777" w:rsidTr="00837EB6">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49746C1B" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2069" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="126417C3" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電話番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5437" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24F0400D" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894951" w:rsidRPr="00894951" w14:paraId="1F7C1D12" w14:textId="77777777" w:rsidTr="00837EB6">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE43914" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2069" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A6E8484" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ファクシミリ番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5437" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CDE8409" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894951" w:rsidRPr="00894951" w14:paraId="61BEA4FB" w14:textId="77777777" w:rsidTr="00837EB6">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7774002C" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2069" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38378083" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電子メールアドレス</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5437" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4449E40D" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894951" w:rsidRPr="00894951" w14:paraId="059D5A61" w14:textId="77777777" w:rsidTr="00837EB6">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3057" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69CC1E5A" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="200"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>備</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894951">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5437" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56B5557C" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w14:paraId="00A0F709" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="59" w:firstLine="130"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007207C0">
-[...57 lines deleted...]
-        <w:t>込みます。</w:t>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>上記により医療機器事前評価相談を申し込みます。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00F65BA9" w:rsidP="00F65BA9">
+    <w:p w14:paraId="3A31C5CC" w14:textId="0BC1913D" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00362BA2" w:rsidP="003146D8">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="59" w:firstLine="130"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>令和</w:t>
+      </w:r>
+      <w:r w:rsidR="00894951" w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　　年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...231 lines deleted...]
-    <w:p w:rsidR="00B16415" w:rsidRPr="007207C0" w:rsidRDefault="00B16415">
+    <w:p w14:paraId="227DFF6D" w14:textId="77777777" w:rsidR="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
       <w:pPr>
         <w:widowControl/>
-        <w:jc w:val="left"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:ind w:firstLineChars="59" w:firstLine="130"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007207C0">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>住所（法人にあっては、主たる事務所の所在地）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C6D406" w14:textId="77777777" w:rsidR="00362BA2" w:rsidRPr="00894951" w:rsidRDefault="00362BA2" w:rsidP="003146D8">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="59" w:firstLine="130"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56BCAF25" w14:textId="77777777" w:rsidR="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="59" w:firstLine="130"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">氏名（法人にあっては、名称並びに代表者の役職名及び氏名）　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DED05CD" w14:textId="77777777" w:rsidR="00362BA2" w:rsidRPr="00894951" w:rsidRDefault="00362BA2" w:rsidP="003146D8">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="59" w:firstLine="130"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F980146" w14:textId="4483B1B4" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="59" w:firstLine="130"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（業者コード</w:t>
+      </w:r>
+      <w:r w:rsidR="00362BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2575A450" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="59" w:firstLine="130"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>独立行政法人医薬品医療機器総合機構</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F19F838" w14:textId="50C5C3CA" w:rsidR="003146D8" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="003146D8">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="59" w:firstLine="130"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>審査センター長　　　　　　　　殿</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73030CFF" w14:textId="77777777" w:rsidR="003146D8" w:rsidRDefault="003146D8" w:rsidP="00894951">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w14:paraId="18AFEDC3" w14:textId="4CA1B755" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007207C0">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（注意）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="000F08E2" w:rsidP="00C515F3">
+    <w:p w14:paraId="30410C6F" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...29 lines deleted...]
-        <w:t>すること。</w:t>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>１　用紙の大きさは日本産業規格Ａ４とすること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w14:paraId="4A86D9D0" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007207C0">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>２　記入欄に記入事項のすべてを記入できないときは、その欄に「別紙（　）のとおり」と記入し別紙を添付すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w14:paraId="325ED216" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007207C0">
-[...89 lines deleted...]
-        <w:t>は以下のとおり。</w:t>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>３　医療機器事前評価相談申込書の記入方法は以下のとおり。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D2FB9" w:rsidRPr="008D2FB9" w:rsidRDefault="00C515F3" w:rsidP="008D2FB9">
+    <w:p w14:paraId="7AAE6171" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007207C0">
-[...13 lines deleted...]
-        <w:t>簡易相談区分欄</w:t>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（１）類別欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="008D2FB9" w:rsidP="004910AB">
+    <w:p w14:paraId="0EDD28E2" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D2FB9">
-[...65 lines deleted...]
-        <w:t>ください。</w:t>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>「医薬品、医療機器等の品質、有効性及び安全性の確保等に関する法律施行令」（昭和３６年政令第１１号）別表第一による類別を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA02BC" w:rsidRDefault="00C515F3" w:rsidP="008D2FB9">
+    <w:p w14:paraId="55763141" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007207C0">
-[...37 lines deleted...]
-        <w:t>欄</w:t>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">（２）識別記号欄及び被験物の名称欄 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA02BC" w:rsidRDefault="00994D46" w:rsidP="00DB4A50">
+    <w:p w14:paraId="324C6B92" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007207C0">
-[...208 lines deleted...]
-        <w:t>記入してください。</w:t>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>被験物の化学名又は識別記号（当該機械器具等を識別するための記号、名称等）を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00AA02BC" w:rsidP="000C4091">
+    <w:p w14:paraId="38C79B87" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007207C0">
-[...29 lines deleted...]
-        <w:t>相談内容欄</w:t>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（３）予定される一般的名称欄及び予定されるクラス分類欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00994D46" w:rsidP="00994D46">
+    <w:p w14:paraId="5CA65B90" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007207C0">
-[...77 lines deleted...]
-        <w:t>必ず記載してください。</w:t>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>「薬事法第二条第五項から第七項までの規定により厚生労働大臣が指定する高度管理医療機器、管理医療機器及び一般医療機器の一部を改正する件（告示）及び薬事法第二条第八項の規定により厚生労働大臣が指定する特定保守管理医療機器の一部を改正する件（告示）の施行について」（平成１７年３月１１日薬食発第０３１１００５号厚生労働省医薬食品局長通知）の別添に基づき記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w14:paraId="75139520" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007207C0">
-[...21 lines deleted...]
-        <w:t>）その他</w:t>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（４）事前評価相談区分欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00DB4A50" w:rsidRDefault="00994D46" w:rsidP="00DB4A50">
+    <w:p w14:paraId="0B4CE976" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
       <w:pPr>
-        <w:pStyle w:val="a7"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007207C0">
-[...109 lines deleted...]
-        <w:t>製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（９桁）を記入してください。なお、業者コードを持たない方は業者コードを「９９９９９９９９９」と記入してください。</w:t>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>該当する区分にチェックを付してください。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C515F3" w:rsidRPr="00DB4A50" w:rsidSect="009E28F4">
-[...1 lines deleted...]
-      <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
+    <w:p w14:paraId="20A4F8A9" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（５）相談内容の概略欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E425FC" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談内容を具体的に記入してください。別紙として添付しても差し支えありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12923667" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>なお、本申込書を紙媒体で提出する際には、本欄の記入内容について、電子媒体（テキスト形式）を併せて提出してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3DB8A8" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>また、臨床又は信頼性の相談区分において、レジストリやデータベース等のリアルワールドデータの利用に関する相談を行う場合は、「リアルワールドデータの利用の相談あり」にチェックしてください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E1B116" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（６）同一被験物についての過去の対面助言（治験相談を含む）欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5391B4" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>同一被験物について過去に対面助言を行っている場合には、その受付番号、対面助言の区分及び相談年月日を記入してください。同一被験物であって使用目的、効能効果等が今回の申込みと異なるものに対して対面助言を行っている場合も同様に記入し、年月日の後ろに括弧書きでその旨を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0971D8" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（７）主要先進国における開発状況欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476141F0" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談対象である性能、使用目的、効能又は効果について、米国、ＥＵ等の主要先進国等において治験中の場合、該当国（地域）名を記入し、その後ろに治験開始年を「ＥＵ（２００３年治験開始）」のように記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792B5F30" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>また、別効能等で承認（認証）がなされている場合には、「米国（２００４年別効能で承認）」のように記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FEFADD3" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（８）相談対象製造所欄及び相談対象製造所の所在地欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78EC3504" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ＱＭＳ相談区分の場合に、相談対象とする製造所及びその所在地を記載してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BAD198" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（９）申請予定時期欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52076080" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>申請予定時期（（元号）○年△月）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000DF5C1" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（10）本申込みの担当者欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3299AC21" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>本相談の連絡窓口になる担当者１名（共同開発の場合にあっては、複数可）について氏名、所属及び連絡先を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6D3E9D" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>なお、機構からの問合せ、案内等はこの欄に記入された担当者宛に行いますので、誤記、記入漏れ等のないようにお願いします。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1607DF3C" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（11）備考欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="470BBE3D" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="74" w:left="289" w:hangingChars="61" w:hanging="134"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>①生物由来製品（特定生物由来製品を含む。）に該当するもの又は該当することが見込まれるものについては、それぞれ、「生物由来製品」又は「生物由来製品の可能性」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288E01E7" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="74" w:left="289" w:hangingChars="61" w:hanging="134"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>②遺伝子組換え技術を応用して製造されるものについては、「遺伝子組換え技術応用」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AEBC94A" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="74" w:left="289" w:hangingChars="61" w:hanging="134"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>③当該用途で希少疾病用医療機器の指定申請を検討している場合には、「希少疾病用医療機器の指定申請を検討中」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72961BEF" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（12）その他</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03BA8A00" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>住所（法人にあっては、主たる事務所の所在地）及び氏名（法人にあっては、名称並びに代表者の役職名及び氏名）を記入し、医療機器製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（９桁）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264CE450" w14:textId="77777777" w:rsidR="00894951" w:rsidRPr="00894951" w:rsidRDefault="00894951" w:rsidP="00894951">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894951">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>なお、業者コードを持たない方は業者コードを「９９９９９９９９９」と、自ら治験を実施する方は業者コードを「９９９９９９８８８」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F89BAC" w14:textId="77777777" w:rsidR="00F7798E" w:rsidRPr="003146D8" w:rsidRDefault="00F7798E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00F7798E" w:rsidRPr="003146D8" w:rsidSect="00894951">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1077" w:right="1701" w:bottom="1077" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="linesAndChars" w:linePitch="328"/>
+      <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E71254" w:rsidRDefault="00E71254">
+    <w:p w14:paraId="582E7607" w14:textId="77777777" w:rsidR="00362BA2" w:rsidRDefault="00362BA2" w:rsidP="00362BA2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E71254" w:rsidRDefault="00E71254">
+    <w:p w14:paraId="5AB84BBA" w14:textId="77777777" w:rsidR="00362BA2" w:rsidRDefault="00362BA2" w:rsidP="00362BA2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="游明朝">
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="游ゴシック Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:altName w:val="MS Gothic"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="ＭＳ Ｐ明朝">
+    <w:panose1 w:val="02020600040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E71254" w:rsidRDefault="00E71254">
+    <w:p w14:paraId="3F884157" w14:textId="77777777" w:rsidR="00362BA2" w:rsidRDefault="00362BA2" w:rsidP="00362BA2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E71254" w:rsidRDefault="00E71254">
+    <w:p w14:paraId="7A1BBA5C" w14:textId="77777777" w:rsidR="00362BA2" w:rsidRDefault="00362BA2" w:rsidP="00362BA2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1431 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-  <w:displayBackgroundShape/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="105"/>
-  <w:drawingGridVerticalSpacing w:val="164"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="4097">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005E7EDC"/>
-[...579 lines deleted...]
-    <w:rsid w:val="00FF7A5E"/>
+    <w:rsidRoot w:val="00894951"/>
+    <w:rsid w:val="00037812"/>
+    <w:rsid w:val="0011342E"/>
+    <w:rsid w:val="001B3EFF"/>
+    <w:rsid w:val="00305CC9"/>
+    <w:rsid w:val="003146D8"/>
+    <w:rsid w:val="00362BA2"/>
+    <w:rsid w:val="005440EF"/>
+    <w:rsid w:val="006C05B4"/>
+    <w:rsid w:val="00837EB6"/>
+    <w:rsid w:val="00894951"/>
+    <w:rsid w:val="00F7798E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="4097">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="5B4E4443"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{79765104-0CAC-4441-9193-B074BF6670EA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4612,74 +3269,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4828,612 +3486,1595 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D66A44"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00894951"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:kern w:val="2"/>
-      <w:sz w:val="21"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00894951"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00894951"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00894951"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="50"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00894951"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:ind w:leftChars="100" w:left="100"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="60"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00894951"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:ind w:leftChars="200" w:left="200"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="70"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00894951"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:ind w:leftChars="300" w:left="300"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="80"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00894951"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:ind w:leftChars="400" w:left="400"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="90"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00894951"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:ind w:leftChars="500" w:left="500"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="見出し 1 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00894951"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="見出し 2 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00894951"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="見出し 3 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00894951"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="見出し 4 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00894951"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="見出し 5 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00894951"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="見出し 6 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00894951"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="見出し 7 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00894951"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="見出し 8 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00894951"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="見出し 9 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00894951"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="Date"/>
+    <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
-    <w:rsid w:val="005E7EDC"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00894951"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="表題 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00894951"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00894951"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="副題 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00894951"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00894951"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="引用文 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00894951"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00894951"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="21">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00894951"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="22">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="23"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00894951"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="23">
+    <w:name w:val="引用文 2 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="22"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00894951"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="24">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00894951"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a5"/>
-    <w:rsid w:val="00055EAF"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00362BA2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="ヘッダー (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00362BA2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00055EAF"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00362BA2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
-[...81 lines deleted...]
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:semiHidden/>
-[...40 lines deleted...]
-    <w:hidden/>
+    <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00362BA2"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="20AABFF6701F4493BDD7DF44AB0164E7"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A0C344CA-ACCE-42C6-B5D0-CAFE8B086B47}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00161F5B" w:rsidRDefault="00161F5B" w:rsidP="00161F5B">
+          <w:pPr>
+            <w:pStyle w:val="20AABFF6701F4493BDD7DF44AB0164E7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BD0E8A">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>アイテムを選択してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DCFEF095EF594247844A261F35581F8B"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2AB2E521-7AB9-4D7B-84B1-AB3C821FD4BE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00161F5B" w:rsidRDefault="00161F5B" w:rsidP="00161F5B">
+          <w:pPr>
+            <w:pStyle w:val="DCFEF095EF594247844A261F35581F8B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BD0E8A">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>アイテムを選択してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="游明朝">
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="游ゴシック Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:altName w:val="MS Gothic"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ 明朝">
+    <w:altName w:val="MS Mincho"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ Ｐ明朝">
+    <w:panose1 w:val="02020600040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
+  <w:defaultTabStop w:val="840"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
+  <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:compat>
+    <w:spaceForUL/>
+    <w:balanceSingleByteDoubleByteWidth/>
+    <w:doNotLeaveBackslashAlone/>
+    <w:ulTrailSpace/>
+    <w:doNotExpandShiftReturn/>
+    <w:adjustLineHeightInTable/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00161F5B"/>
+    <w:rsid w:val="00161F5B"/>
+    <w:rsid w:val="006C05B4"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00161F5B"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="20AABFF6701F4493BDD7DF44AB0164E7">
+    <w:name w:val="20AABFF6701F4493BDD7DF44AB0164E7"/>
+    <w:rsid w:val="00161F5B"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DCFEF095EF594247844A261F35581F8B">
+    <w:name w:val="DCFEF095EF594247844A261F35581F8B"/>
+    <w:rsid w:val="00161F5B"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="游ゴシック Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century"/>
+        <a:latin typeface="游明朝" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...3 lines deleted...]
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{370ECE41-1C8C-44F5-ADE7-94C35B8A8581}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{682692D3-126D-4CE6-BCDB-D39C45AF499C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42EADD9D-A924-4F46-A065-AACFE10227F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Pages>3</Pages>
+  <Words>335</Words>
+  <Characters>1915</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>951</CharactersWithSpaces>
+  <CharactersWithSpaces>2246</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>