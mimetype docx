--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,3646 +1,4591 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00BE6BAA" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...3 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="1DA55E8A" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE6BAA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>様式</w:t>
-[...43 lines deleted...]
-        <w:t>相談）</w:t>
+        <w:t>様式第６１号</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8392" w:type="dxa"/>
+        <w:tblW w:w="9214" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2908"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6"/>
+        <w:gridCol w:w="1120"/>
+        <w:gridCol w:w="1265"/>
+        <w:gridCol w:w="1443"/>
+        <w:gridCol w:w="5386"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC3F49" w:rsidRPr="00076C51" w:rsidTr="00BD3B8B">
+      <w:tr w:rsidR="00A73249" w:rsidRPr="00A73249" w14:paraId="697A0242" w14:textId="77777777" w:rsidTr="00E9604E">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="1101"/>
+          <w:trHeight w:val="64"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8392" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9214" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC3F49" w:rsidRPr="00BE6BAA" w:rsidRDefault="00BC3F49" w:rsidP="00BD3B8B">
+          <w:p w14:paraId="6C2884C2" w14:textId="78890F29" w:rsidR="00A73249" w:rsidRPr="00E9604E" w:rsidRDefault="00A73249" w:rsidP="00E9604E">
             <w:pPr>
+              <w:ind w:leftChars="300" w:left="630"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="zh-TW"/>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE6BAA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...2 lines deleted...]
-              <w:t>ＧＭＰ／ＱＭＳ調査</w:t>
+              </w:rPr>
+              <w:t>プログラム医療機器</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE6BAA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...2 lines deleted...]
-              <w:t>対面助言申込書</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE6BAA">
-[...1 lines deleted...]
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...2 lines deleted...]
-              <w:t>（簡易相談）</w:t>
+              </w:rPr>
+              <w:t>薬事開発総合</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>対面助言</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-2025932660"/>
+                <w:placeholder>
+                  <w:docPart w:val="F30BF6A60823463E91D96A852EE128FA"/>
+                </w:placeholder>
+                <w:dropDownList>
+                  <w:listItem w:displayText="申込書" w:value="申込書"/>
+                  <w:listItem w:displayText="実施依頼書" w:value="実施依頼書"/>
+                </w:dropDownList>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E9604E" w:rsidRPr="00E9604E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                  </w:rPr>
+                  <w:t>申込書</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="00076C51">
+      <w:tr w:rsidR="00A73249" w:rsidRPr="00A73249" w14:paraId="28EE809D" w14:textId="77777777" w:rsidTr="00F05796">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="518"/>
+          <w:trHeight w:val="309"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="00BE6BAA" w:rsidRDefault="004664AB" w:rsidP="0040450A">
+          <w:p w14:paraId="08B57A84" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006701D7">
-[...18 lines deleted...]
-              <w:t>分</w:t>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>申込区分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="00076C51" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w14:paraId="3529D9F1" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="009C2838" w:rsidP="00A73249">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="zh-TW"/>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00076C51">
-[...6 lines deleted...]
-              <w:t>ＧＭＰ調査　　　　　　　ＱＭＳ調査</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1965388856"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A73249" w:rsidRPr="00A73249">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A73249" w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>プログラム医療機器 薬事開発総合対面助言（３回）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="219AD10A" w14:textId="44550F91" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="009C2838" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-241873264"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A73249">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A73249" w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>プログラム医療機器 薬事開発総合対面助言（５回）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B5221FB" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="009C2838" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-110352901"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A73249" w:rsidRPr="00A73249">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A73249" w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>プログラム医療機器 薬事開発総合対面助言（１０回）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="00076C51">
+      <w:tr w:rsidR="00A73249" w:rsidRPr="00A73249" w14:paraId="0080D1C9" w14:textId="77777777" w:rsidTr="00F05796">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="482"/>
+          <w:trHeight w:val="309"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
-[...42 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w14:paraId="60C8C620" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidDel="0050282C" w:rsidRDefault="00A73249" w:rsidP="00A73249">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談回数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="1" w:name="_Hlk226662947"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11659138" w14:textId="0AF9EF88" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="009C2838" w:rsidP="00E57F4E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1312686386"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
+                </w:placeholder>
+                <w:dropDownList>
+                  <w:listItem w:displayText="【回数を選択してください】" w:value="【回数を選択してください】"/>
+                  <w:listItem w:displayText="1" w:value="1"/>
+                  <w:listItem w:displayText="2" w:value="2"/>
+                  <w:listItem w:displayText="3" w:value="3"/>
+                  <w:listItem w:displayText="4" w:value="4"/>
+                  <w:listItem w:displayText="5" w:value="5"/>
+                  <w:listItem w:displayText="6" w:value="6"/>
+                  <w:listItem w:displayText="7" w:value="7"/>
+                  <w:listItem w:displayText="8" w:value="8"/>
+                  <w:listItem w:displayText="9" w:value="9"/>
+                  <w:listItem w:displayText="10" w:value="10"/>
+                </w:dropDownList>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E57F4E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>【回数を選択してください】</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E57F4E">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>回目</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC3F49" w:rsidRPr="00076C51">
+      <w:tr w:rsidR="00A73249" w:rsidRPr="00A73249" w14:paraId="3E1D623F" w14:textId="77777777" w:rsidTr="00F05796">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="482"/>
+          <w:trHeight w:val="309"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BC3F49" w:rsidRPr="00123865" w:rsidRDefault="00BC3F49" w:rsidP="0040450A">
+          <w:p w14:paraId="68FCC796" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>希望する相談区分</w:t>
+            </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:id w:val="-250438836"/>
+              <w:placeholder>
+                <w:docPart w:val="6E91BBF84CD24612B8FE2999BDF911FD"/>
+              </w:placeholder>
+              <w:dropDownList>
+                <w:listItem w:displayText="相談区分を選択してください" w:value="相談区分を選択してください"/>
+                <w:listItem w:displayText="医療機器開発前相談 " w:value="医療機器開発前相談 "/>
+                <w:listItem w:displayText="医療機器開発前相談（追加相談）" w:value="医療機器開発前相談（追加相談）"/>
+                <w:listItem w:displayText="医療機器臨床試験要否相談" w:value="医療機器臨床試験要否相談"/>
+                <w:listItem w:displayText="医療機器臨床試験要否相談（追加相談） " w:value="医療機器臨床試験要否相談（追加相談） "/>
+                <w:listItem w:displayText="医療機器臨床評価報告書相談" w:value="医療機器臨床評価報告書相談"/>
+                <w:listItem w:displayText="医療機器臨床評価報告書相談（追加相談）" w:value="医療機器臨床評価報告書相談（追加相談）"/>
+                <w:listItem w:displayText="医療機器プロトコル相談 性能（１試験）" w:value="医療機器プロトコル相談 性能（１試験）"/>
+                <w:listItem w:displayText="医療機器プロトコル相談 性能（１試験）（追加相談）" w:value="医療機器プロトコル相談 性能（１試験）（追加相談）"/>
+                <w:listItem w:displayText="医療機器プロトコル相談 性能（２試験）" w:value="医療機器プロトコル相談 性能（２試験）"/>
+                <w:listItem w:displayText="医療機器プロトコル相談 性能（２試験）（追加相談）" w:value="医療機器プロトコル相談 性能（２試験）（追加相談）"/>
+                <w:listItem w:displayText="医療機器プロトコル相談 性能（３試験）" w:value="医療機器プロトコル相談 性能（３試験）"/>
+                <w:listItem w:displayText="医療機器プロトコル相談 性能（３試験）（追加相談）" w:value="医療機器プロトコル相談 性能（３試験）（追加相談）"/>
+                <w:listItem w:displayText="医療機器プロトコル相談 性能（４試験以上）" w:value="医療機器プロトコル相談 性能（４試験以上）"/>
+                <w:listItem w:displayText="医療機器プロトコル相談 性能（４試験以上）（追加相談）" w:value="医療機器プロトコル相談 性能（４試験以上）（追加相談）"/>
+                <w:listItem w:displayText="医療機器プロトコル相談 性能（既存の診療情報を用いる試験）" w:value="医療機器プロトコル相談 性能（既存の診療情報を用いる試験）"/>
+                <w:listItem w:displayText="医療機器プロトコル相談 性能（既存の診療情報を用いる試験）（追加相談）" w:value="医療機器プロトコル相談 性能（既存の診療情報を用いる試験）（追加相談）"/>
+                <w:listItem w:displayText="医療機器プロトコル相談 探索的治験" w:value="医療機器プロトコル相談 探索的治験"/>
+                <w:listItem w:displayText="医療機器プロトコル相談 探索的治験（追加相談）" w:value="医療機器プロトコル相談 探索的治験（追加相談）"/>
+                <w:listItem w:displayText="医療機器プロトコル相談 治験" w:value="医療機器プロトコル相談 治験"/>
+                <w:listItem w:displayText="医療機器プロトコル相談 治験（追加相談）" w:value="医療機器プロトコル相談 治験（追加相談）"/>
+                <w:listItem w:displayText="医療機器評価相談 性能（１試験）" w:value="医療機器評価相談 性能（１試験）"/>
+                <w:listItem w:displayText="医療機器評価相談 性能（１試験）（プロトコル未評価）" w:value="医療機器評価相談 性能（１試験）（プロトコル未評価）"/>
+                <w:listItem w:displayText="医療機器評価相談 性能（１試験）（追加相談）" w:value="医療機器評価相談 性能（１試験）（追加相談）"/>
+                <w:listItem w:displayText="医療機器評価相談 性能（２試験）" w:value="医療機器評価相談 性能（２試験）"/>
+                <w:listItem w:displayText="医療機器評価相談 性能（２試験）（プロトコル未評価）" w:value="医療機器評価相談 性能（２試験）（プロトコル未評価）"/>
+                <w:listItem w:displayText="医療機器評価相談 性能（２試験）（追加相談）" w:value="医療機器評価相談 性能（２試験）（追加相談）"/>
+                <w:listItem w:displayText="医療機器評価相談 性能（３試験）" w:value="医療機器評価相談 性能（３試験）"/>
+                <w:listItem w:displayText="医療機器評価相談 性能（３試験）（プロトコル未評価）" w:value="医療機器評価相談 性能（３試験）（プロトコル未評価）"/>
+                <w:listItem w:displayText="医療機器評価相談 性能（３試験）（追加相談）" w:value="医療機器評価相談 性能（３試験）（追加相談）"/>
+                <w:listItem w:displayText="医療機器評価相談 性能（４試験以上）" w:value="医療機器評価相談 性能（４試験以上）"/>
+                <w:listItem w:displayText="医療機器評価相談 性能（４試験以上）（プロトコル未評価）" w:value="医療機器評価相談 性能（４試験以上）（プロトコル未評価）"/>
+                <w:listItem w:displayText="医療機器評価相談 性能（４試験以上）（追加相談）" w:value="医療機器評価相談 性能（４試験以上）（追加相談）"/>
+                <w:listItem w:displayText="医療機器評価相談 性能（既存の診療情報を用いる試験）" w:value="医療機器評価相談 性能（既存の診療情報を用いる試験）"/>
+                <w:listItem w:displayText="医療機器評価相談 性能（既存の診療情報を用いる試験）（プロトコル未評価）" w:value="医療機器評価相談 性能（既存の診療情報を用いる試験）（プロトコル未評価）"/>
+                <w:listItem w:displayText="医療機器評価相談 性能（既存の診療情報を用いる試験）（追加相談）" w:value="医療機器評価相談 性能（既存の診療情報を用いる試験）（追加相談）"/>
+                <w:listItem w:displayText="医療機器評価相談 探索的治験" w:value="医療機器評価相談 探索的治験"/>
+                <w:listItem w:displayText="医療機器評価相談 探索的治験（プロトコル未評価）" w:value="医療機器評価相談 探索的治験（プロトコル未評価）"/>
+                <w:listItem w:displayText="医療機器評価相談 探索的治験（追加相談）" w:value="医療機器評価相談 探索的治験（追加相談）"/>
+                <w:listItem w:displayText="医療機器評価相談 治験" w:value="医療機器評価相談 治験"/>
+                <w:listItem w:displayText="医療機器評価相談 治験（プロトコル未評価）" w:value="医療機器評価相談 治験（プロトコル未評価）"/>
+                <w:listItem w:displayText="医療機器評価相談 治験（追加相談）" w:value="医療機器評価相談 治験（追加相談）"/>
+                <w:listItem w:displayText="プログラム医療機器申請前相談" w:value="プログラム医療機器申請前相談"/>
+                <w:listItem w:displayText="未定" w:value="未定"/>
+              </w:dropDownList>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="4481AED8" w14:textId="412BD877" w:rsidR="00A73249" w:rsidRPr="00E9604E" w:rsidRDefault="00921403" w:rsidP="00921403">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E9604E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>相談区分を選択してください</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="00076C51">
+      <w:tr w:rsidR="00A73249" w:rsidRPr="00A73249" w14:paraId="170CAA80" w14:textId="77777777" w:rsidTr="00F05796">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="3557"/>
+          <w:trHeight w:val="309"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
-[...42 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w14:paraId="084ED332" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>類別</w:t>
+            </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:id w:val="-82221016"/>
+              <w:placeholder>
+                <w:docPart w:val="87D95B3DECCB47D6BFC3E17C54B678A6"/>
+              </w:placeholder>
+              <w:dropDownList>
+                <w:listItem w:displayText="類別を選択してください" w:value="類別を選択してください"/>
+                <w:listItem w:displayText="器01 手術台及び治療台" w:value="器01 手術台及び治療台"/>
+                <w:listItem w:displayText="器02 医療用照明器" w:value="器02 医療用照明器"/>
+                <w:listItem w:displayText="器03 医療用消毒器" w:value="器03 医療用消毒器"/>
+                <w:listItem w:displayText="器04 医療用殺菌水装置" w:value="器04 医療用殺菌水装置"/>
+                <w:listItem w:displayText="器05 麻酔器並びに麻酔器用呼吸嚢及びガス吸収かん" w:value="器05 麻酔器並びに麻酔器用呼吸嚢及びガス吸収かん"/>
+                <w:listItem w:displayText="器06 呼吸補助器" w:value="器06 呼吸補助器"/>
+                <w:listItem w:displayText="器07 内臓機能代用器" w:value="器07 内臓機能代用器"/>
+                <w:listItem w:displayText="器08 保育器" w:value="器08 保育器"/>
+                <w:listItem w:displayText="器09 医療用エックス線装置及び医療用エックス線装置用エックス線管" w:value="器09 医療用エックス線装置及び医療用エックス線装置用エックス線管"/>
+                <w:listItem w:displayText="器10 放射性物質診療用器具" w:value="器10 放射性物質診療用器具"/>
+                <w:listItem w:displayText="器11 放射線障害防護用器具" w:value="器11 放射線障害防護用器具"/>
+                <w:listItem w:displayText="器12 理学診療用器具" w:value="器12 理学診療用器具"/>
+                <w:listItem w:displayText="器13 聴診器" w:value="器13 聴診器"/>
+                <w:listItem w:displayText="器14 打診器" w:value="器14 打診器"/>
+                <w:listItem w:displayText="器15 舌圧子" w:value="器15 舌圧子"/>
+                <w:listItem w:displayText="器16 体温計" w:value="器16 体温計"/>
+                <w:listItem w:displayText="器17 血液検査用器具" w:value="器17 血液検査用器具"/>
+                <w:listItem w:displayText="器18 血圧検査又は脈波検査用器具" w:value="器18 血圧検査又は脈波検査用器具"/>
+                <w:listItem w:displayText="器19 尿検査又は糞便検査用器具" w:value="器19 尿検査又は糞便検査用器具"/>
+                <w:listItem w:displayText="器20 体液検査用器具" w:value="器20 体液検査用器具"/>
+                <w:listItem w:displayText="器21 内臓機能検査用器具" w:value="器21 内臓機能検査用器具"/>
+                <w:listItem w:displayText="器22 検眼用器具" w:value="器22 検眼用器具"/>
+                <w:listItem w:displayText="器23 聴力検査用器具" w:value="器23 聴力検査用器具"/>
+                <w:listItem w:displayText="器24 知覚検査又は運動機能検査用器具" w:value="器24 知覚検査又は運動機能検査用器具"/>
+                <w:listItem w:displayText="器25 医療用鏡" w:value="器25 医療用鏡"/>
+                <w:listItem w:displayText="器26 医療用遠心ちんでん器" w:value="器26 医療用遠心ちんでん器"/>
+                <w:listItem w:displayText="器27 医療用ミクロトーム" w:value="器27 医療用ミクロトーム"/>
+                <w:listItem w:displayText="器28 医療用定温器" w:value="器28 医療用定温器"/>
+                <w:listItem w:displayText="器29 電気手術器" w:value="器29 電気手術器"/>
+                <w:listItem w:displayText="器30 結紮器及び縫合器" w:value="器30 結紮器及び縫合器"/>
+                <w:listItem w:displayText="器31 医療用焼灼器" w:value="器31 医療用焼灼器"/>
+                <w:listItem w:displayText="器32 医療用吸引器" w:value="器32 医療用吸引器"/>
+                <w:listItem w:displayText="器33 気胸器及び気腹器" w:value="器33 気胸器及び気腹器"/>
+                <w:listItem w:displayText="器34 医療用刀" w:value="器34 医療用刀"/>
+                <w:listItem w:displayText="器35 医療用はさみ" w:value="器35 医療用はさみ"/>
+                <w:listItem w:displayText="器36 医療用ピンセット" w:value="器36 医療用ピンセット"/>
+                <w:listItem w:displayText="器37 医療用匙" w:value="器37 医療用匙"/>
+                <w:listItem w:displayText="器38 医療用鈎" w:value="器38 医療用鈎"/>
+                <w:listItem w:displayText="器39 医療用鉗子" w:value="器39 医療用鉗子"/>
+                <w:listItem w:displayText="器40 医療用のこぎり" w:value="器40 医療用のこぎり"/>
+                <w:listItem w:displayText="器41 医療用のみ" w:value="器41 医療用のみ"/>
+                <w:listItem w:displayText="器42 医療用剥離子" w:value="器42 医療用剥離子"/>
+                <w:listItem w:displayText="器43 医療用つち" w:value="器43 医療用つち"/>
+                <w:listItem w:displayText="器44 医療用やすり" w:value="器44 医療用やすり"/>
+                <w:listItem w:displayText="器45 医療用てこ" w:value="器45 医療用てこ"/>
+                <w:listItem w:displayText="器46 医療用絞断器" w:value="器46 医療用絞断器"/>
+                <w:listItem w:displayText="器47 注射針及び穿刺針" w:value="器47 注射針及び穿刺針"/>
+                <w:listItem w:displayText="器48 注射筒" w:value="器48 注射筒"/>
+                <w:listItem w:displayText="器49 医療用穿刺器、穿削器及び穿孔器" w:value="器49 医療用穿刺器、穿削器及び穿孔器"/>
+                <w:listItem w:displayText="器50 開創又は開孔用器具" w:value="器50 開創又は開孔用器具"/>
+                <w:listItem w:displayText="器51 医療用嘴管及び体液誘導管" w:value="器51 医療用嘴管及び体液誘導管"/>
+                <w:listItem w:displayText="器52 医療用拡張器" w:value="器52 医療用拡張器"/>
+                <w:listItem w:displayText="器53 医療用消息子" w:value="器53 医療用消息子"/>
+                <w:listItem w:displayText="器54 医療用捲綿子" w:value="器54 医療用捲綿子"/>
+                <w:listItem w:displayText="器55 医療用洗浄器" w:value="器55 医療用洗浄器"/>
+                <w:listItem w:displayText="器56 採血又は輸血用器具" w:value="器56 採血又は輸血用器具"/>
+                <w:listItem w:displayText="器57 種痘用器具" w:value="器57 種痘用器具"/>
+                <w:listItem w:displayText="器58 整形用機械器具" w:value="器58 整形用機械器具"/>
+                <w:listItem w:displayText="器59 歯科用ユニット" w:value="器59 歯科用ユニット"/>
+                <w:listItem w:displayText="器60 歯科用エンジン" w:value="器60 歯科用エンジン"/>
+                <w:listItem w:displayText="器61 歯科用ハンドピース" w:value="器61 歯科用ハンドピース"/>
+                <w:listItem w:displayText="器62 歯科用切削器" w:value="器62 歯科用切削器"/>
+                <w:listItem w:displayText="器63 歯科用ブローチ" w:value="器63 歯科用ブローチ"/>
+                <w:listItem w:displayText="器64 歯科用探針" w:value="器64 歯科用探針"/>
+                <w:listItem w:displayText="器65 歯科用充填器" w:value="器65 歯科用充填器"/>
+                <w:listItem w:displayText="器66 歯科用練成器" w:value="器66 歯科用練成器"/>
+                <w:listItem w:displayText="器67 歯科用防湿器" w:value="器67 歯科用防湿器"/>
+                <w:listItem w:displayText="器68 印象採得又は咬合採得用器具" w:value="器68 印象採得又は咬合採得用器具"/>
+                <w:listItem w:displayText="器69 歯科用蒸和器及び重合器" w:value="器69 歯科用蒸和器及び重合器"/>
+                <w:listItem w:displayText="器70 歯科用鋳造器" w:value="器70 歯科用鋳造器"/>
+                <w:listItem w:displayText="器71 視力補正用眼鏡" w:value="器71 視力補正用眼鏡"/>
+                <w:listItem w:displayText="器72 視力補正用レンズ" w:value="器72 視力補正用レンズ"/>
+                <w:listItem w:displayText="器72の2 コンタクトレンズ（視力補正用のものを除く。）" w:value="器72の2 コンタクトレンズ（視力補正用のものを除く。）"/>
+                <w:listItem w:displayText="器73 補聴器" w:value="器73 補聴器"/>
+                <w:listItem w:displayText="器74 医薬品注入器" w:value="器74 医薬品注入器"/>
+                <w:listItem w:displayText="器75 脱疾治療用器具" w:value="器75 脱疾治療用器具"/>
+                <w:listItem w:displayText="器76 医療用吸入器" w:value="器76 医療用吸入器"/>
+                <w:listItem w:displayText="器77 バイブレーター" w:value="器77 バイブレーター"/>
+                <w:listItem w:displayText="器78 家庭用電気治療器" w:value="器78 家庭用電気治療器"/>
+                <w:listItem w:displayText="器79 指圧代用器" w:value="器79 指圧代用器"/>
+                <w:listItem w:displayText="器80 はり又はきゅう用器具" w:value="器80 はり又はきゅう用器具"/>
+                <w:listItem w:displayText="器81 磁気治療器" w:value="器81 磁気治療器"/>
+                <w:listItem w:displayText="器82 近視眼矯正器" w:value="器82 近視眼矯正器"/>
+                <w:listItem w:displayText="器83 医療用物質生成器" w:value="器83 医療用物質生成器"/>
+                <w:listItem w:displayText="器84 前各号に掲げる物の附属品で、厚生省令で定めるもの" w:value="器84 前各号に掲げる物の附属品で、厚生省令で定めるもの"/>
+                <w:listItem w:displayText="医01 エックス線フィルム" w:value="医01 エックス線フィルム"/>
+                <w:listItem w:displayText="医02 縫合糸" w:value="医02 縫合糸"/>
+                <w:listItem w:displayText="医03 手術用手袋及び指サック" w:value="医03 手術用手袋及び指サック"/>
+                <w:listItem w:displayText="医04 整形用品" w:value="医04 整形用品"/>
+                <w:listItem w:displayText="医05 副木" w:value="医05 副木"/>
+                <w:listItem w:displayText="医06 視力表及び色盲検査表" w:value="医06 視力表及び色盲検査表"/>
+                <w:listItem w:displayText="歯01 歯科用金属" w:value="歯01 歯科用金属"/>
+                <w:listItem w:displayText="歯02 歯冠材料" w:value="歯02 歯冠材料"/>
+                <w:listItem w:displayText="歯03 義歯床材料" w:value="歯03 義歯床材料"/>
+                <w:listItem w:displayText="歯04 歯科用根管充填材料" w:value="歯04 歯科用根管充填材料"/>
+                <w:listItem w:displayText="歯05 歯科用接着充填材料" w:value="歯05 歯科用接着充填材料"/>
+                <w:listItem w:displayText="歯06 歯科用印象材料" w:value="歯06 歯科用印象材料"/>
+                <w:listItem w:displayText="歯07 歯科用ワックス" w:value="歯07 歯科用ワックス"/>
+                <w:listItem w:displayText="歯08 歯科用石こう及び石こう製品" w:value="歯08 歯科用石こう及び石こう製品"/>
+                <w:listItem w:displayText="歯09 歯科用研削材料" w:value="歯09 歯科用研削材料"/>
+                <w:listItem w:displayText="衛01 月経処理用タンポン" w:value="衛01 月経処理用タンポン"/>
+                <w:listItem w:displayText="衛02 コンドーム" w:value="衛02 コンドーム"/>
+                <w:listItem w:displayText="衛03 避妊用具" w:value="衛03 避妊用具"/>
+                <w:listItem w:displayText="衛04 性具" w:value="衛04 性具"/>
+                <w:listItem w:displayText="プ01 疾病診断用プログラム" w:value="プ01 疾病診断用プログラム"/>
+                <w:listItem w:displayText="プ02 疾病治療用プログラム" w:value="プ02 疾病治療用プログラム"/>
+                <w:listItem w:displayText="プ03 疾病予防用プログラム" w:value="プ03 疾病予防用プログラム"/>
+                <w:listItem w:displayText="未定" w:value="未定"/>
+                <w:listItem w:displayText="選択肢に含まれていない「識別」を入力する場合は、まずプルダウンボックスを削除してから、欄へ直接ご入力ください" w:value="選択肢に含まれていない「識別」を入力する場合は、まずプルダウンボックスを削除してから、欄へ直接ご入力ください"/>
+                <w:listItem w:displayText="　" w:value="　"/>
+              </w:dropDownList>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="5308E381" w14:textId="1623B659" w:rsidR="00A73249" w:rsidRPr="00921403" w:rsidRDefault="00921403" w:rsidP="00921403">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="009C2838">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>類別</w:t>
+                </w:r>
+                <w:r w:rsidRPr="009C2838">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>を選択してください</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="00076C51">
+      <w:tr w:rsidR="00A73249" w:rsidRPr="00A73249" w14:paraId="01512519" w14:textId="77777777" w:rsidTr="00F05796">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="731"/>
+          <w:trHeight w:val="309"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
-[...29 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w14:paraId="5BF5B3C9" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>識別記号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BFF0433" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="00076C51">
+      <w:tr w:rsidR="00A73249" w:rsidRPr="00A73249" w14:paraId="7E658C35" w14:textId="77777777" w:rsidTr="00F05796">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="731"/>
+          <w:trHeight w:val="309"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
-[...69 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w14:paraId="2108DA45" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>被験物の名称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BAA46A8" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="00076C51">
+      <w:tr w:rsidR="00A73249" w:rsidRPr="00A73249" w14:paraId="420BD1D3" w14:textId="77777777" w:rsidTr="00F05796">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="482"/>
+          <w:trHeight w:val="309"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="00BE6BAA" w:rsidRDefault="004664AB" w:rsidP="0040450A">
+          <w:p w14:paraId="18C0C883" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B94DA8">
-[...18 lines deleted...]
-              <w:t>考</w:t>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される一般的名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36D91BC9" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73249" w:rsidRPr="00A73249" w14:paraId="1585ADDE" w14:textId="77777777" w:rsidTr="00F05796">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A7D6364" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定されるクラス分類</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:id w:val="262731641"/>
+              <w:placeholder>
+                <w:docPart w:val="4D7E86E38B50446FB73CE82AB8811089"/>
+              </w:placeholder>
+              <w:dropDownList>
+                <w:listItem w:displayText="クラス分類を選択してください" w:value="クラス分類を選択してください"/>
+                <w:listItem w:displayText="Ⅳ" w:value="Ⅳ"/>
+                <w:listItem w:displayText="Ⅲ" w:value="Ⅲ"/>
+                <w:listItem w:displayText="Ⅱ" w:value="Ⅱ"/>
+                <w:listItem w:displayText="Ⅰ" w:value="Ⅰ"/>
+                <w:listItem w:displayText="未定" w:value="未定"/>
+                <w:listItem w:displayText="　" w:value="　　"/>
+              </w:dropDownList>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="175AE812" w14:textId="2E88A035" w:rsidR="00A73249" w:rsidRPr="00E57F4E" w:rsidRDefault="00E57F4E" w:rsidP="00E57F4E">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E9604E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>クラス分類を選択してください</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73249" w:rsidRPr="00A73249" w14:paraId="48702146" w14:textId="77777777" w:rsidTr="00F05796">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="446BE162" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される性能、使用目的、効能又は効果</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79B24E3B" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73249" w:rsidRPr="00A73249" w14:paraId="61BB9A1B" w14:textId="77777777" w:rsidTr="00F05796">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10B94D61" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される治験等の目的</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FDA38A3" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73249" w:rsidRPr="00A73249" w14:paraId="39F79991" w14:textId="77777777" w:rsidTr="00F05796">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7513F64A" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談内容の概略</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19DC7816" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73249" w:rsidRPr="00A73249" w14:paraId="3602ADDF" w14:textId="77777777" w:rsidTr="00F05796">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6ACB24A4" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>治験等の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>実施計画書作成時に助言を得た</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>専門家</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E49A709" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>専門家の氏名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A99B6B2" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73249" w:rsidRPr="00A73249" w14:paraId="6DD5AC23" w14:textId="77777777" w:rsidTr="00F05796">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FD50A5F" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AFBA77E" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>専門家の所属</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33556377" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73249" w:rsidRPr="00A73249" w14:paraId="2915CA40" w14:textId="77777777" w:rsidTr="00F05796">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3939A7BC" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>同一品目についての直近の薬事開発総合対面助言の受付番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73E4BC39" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73249" w:rsidRPr="00A73249" w14:paraId="70B757A9" w14:textId="77777777" w:rsidTr="00F05796">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43FCB053" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>主要先進国における承認（認証）状況</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50052709" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73249" w:rsidRPr="00A73249" w14:paraId="10B900B6" w14:textId="77777777" w:rsidTr="00F05796">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44AAF4F7" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>認証基準外となる品目の場合、元となる認証品の認証番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D848A42" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73249" w:rsidRPr="00A73249" w14:paraId="085A12BA" w14:textId="77777777" w:rsidTr="00F05796">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="311"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="245D0DFA" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談受付担当者</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2708" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w14:paraId="20EDEAB7" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>氏名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62523F7A" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00A73249" w:rsidRPr="00A73249" w14:paraId="6B3E60F6" w14:textId="77777777" w:rsidTr="00F05796">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="249"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="028D102A" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2708" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78B1BD46" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>所属</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55B7121A" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73249" w:rsidRPr="00A73249" w14:paraId="6E612EAD" w14:textId="77777777" w:rsidTr="00F05796">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="198"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="531A9E53" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2708" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F38B1CA" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電話番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D0971D7" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73249" w:rsidRPr="00A73249" w14:paraId="39D555DA" w14:textId="77777777" w:rsidTr="00F05796">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="287"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2148A081" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2708" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A423FDD" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ファクシミリ番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A98FAAB" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73249" w:rsidRPr="00A73249" w14:paraId="1DB6593E" w14:textId="77777777" w:rsidTr="00F05796">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="221"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="484B5CF8" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2708" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E3A6898" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電子メールアドレス</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71CB422B" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73249" w:rsidRPr="00A73249" w14:paraId="6E3BE679" w14:textId="77777777" w:rsidTr="00F05796">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="778A6F78" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>対面助言実施日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14E34788" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73249" w:rsidRPr="00A73249" w14:paraId="05C87C9A" w14:textId="77777777" w:rsidTr="00F05796">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B05A765" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>対面助言実施方法</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72F395D8" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73249" w:rsidRPr="00A73249" w14:paraId="36EE1594" w14:textId="77777777" w:rsidTr="00F05796">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7760E09B" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>手数料についての確認</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A959125" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="009C2838" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1948572997"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A73249" w:rsidRPr="00A73249">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A73249" w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　本申込みに関して、申込回数分すべてを利用しない場合も返金がないことに同意する</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73249" w:rsidRPr="00A73249" w14:paraId="33B3418C" w14:textId="77777777" w:rsidTr="00F05796">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66BEA023" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>備考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A124298" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（※チェックボックスの項目は該当する場合のみチェックすることで構いません。）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69919FED" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="009C2838" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1175534622"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A73249" w:rsidRPr="00A73249">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A73249" w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　条件付き承認制度に関する相談あり</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12B137B8" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="009C2838" w:rsidP="00A73249">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1922091805"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A73249" w:rsidRPr="00A73249">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A73249" w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00A73249" w:rsidRPr="00A73249">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>リアルワールドデータの利用の相談あり</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00BE6BAA" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...252 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="7EE65812" w14:textId="54C294C3" w:rsidR="00A73249" w:rsidRPr="00E9604E" w:rsidRDefault="00A73249" w:rsidP="00E9604E">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>上記により対面助言</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:id w:val="805813523"/>
+          <w:placeholder>
+            <w:docPart w:val="5CBEB59940E246808D841ACB9A8309E5"/>
+          </w:placeholder>
+          <w:dropDownList>
+            <w:listItem w:displayText="を申し込みます。" w:value="を申し込みます。"/>
+            <w:listItem w:displayText="の実施を依頼します。" w:value="の実施を依頼します。"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00E9604E">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>を申し込みます。</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="65CD9DED" w14:textId="4E82DCB2" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00E57844" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>令和</w:t>
+      </w:r>
+      <w:r w:rsidR="00A73249" w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　年　　月　　日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3082D0" w14:textId="77777777" w:rsidR="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:rightChars="-59" w:right="-124"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>住所（法人にあっては、主たる事務所の所在地）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21622A0F" w14:textId="68CE2992" w:rsidR="00E57844" w:rsidRPr="00A73249" w:rsidRDefault="00921403" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:rightChars="-59" w:right="-124"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C1726C1" w14:textId="77777777" w:rsidR="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:rightChars="-59" w:right="-124"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">氏名（法人にあっては、名称並びに代表者の役職名及び氏名）　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CEFB626" w14:textId="351ADA6F" w:rsidR="00E57844" w:rsidRPr="00A73249" w:rsidRDefault="00921403" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:rightChars="-59" w:right="-124"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F366EA3" w14:textId="16479658" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（業者コード</w:t>
+      </w:r>
+      <w:r w:rsidR="00E57844">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FBDDE8" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>独立行政法人医薬品医療機器総合機構</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AABD242" w14:textId="535F5E26" w:rsidR="00E57844" w:rsidRDefault="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>審査センター長殿</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E57844">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1473F67E" w14:textId="3C5381EA" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（注意）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00121709" w:rsidP="00C515F3">
-[...72 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="3FC3EE28" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>１　用紙の大きさは日本産業規格Ａ４とし、テキスト認識可能な電子ファイルで提出すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9438B7" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>２　記入欄に記入事項のすべてを記入できないときは、その欄に「別紙（　）のとおり」と記入し別紙を添付すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...107 lines deleted...]
-        <w:snapToGrid/>
+    <w:p w14:paraId="0350A990" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>３　添付資料の構成等については、相談を申し込む前に全般相談をご利用いただき、必要かつ十分な資料の準備をお願いします。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4885AE10" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>４　プログラム医療機器薬事開発総合対面助言申込書の記入方法は以下のとおり。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7370DC" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="-48" w:left="-101"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（１）申込区分欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26BD789F" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="-48" w:left="-101" w:firstLineChars="200" w:firstLine="440"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>該当するものにチェックを付してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC9374A" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="-48" w:left="-101"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（２）相談回数欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5AEF52" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="-48" w:left="-101"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　今回の相談の申込回数（「〇回目」等）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A9BE3AC" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="-48" w:left="-101"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（３）希望する相談区分欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397A10E1" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="135" w:firstLine="297"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>申し込む相談の区分については、最新の「独立行政法人医薬品医療機器総合機構が行う対面助言、証明確認調査等の実施要綱等について」の別紙１１の相談区分を確認した上、該当するものを記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE667F3" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（４）類別欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142E9173" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
         <w:ind w:firstLineChars="100" w:firstLine="220"/>
-        <w:rPr>
-[...51 lines deleted...]
-        <w:snapToGrid/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品、医療機器等の品質、有効性及び安全性の確保等に関する法律施行令（昭和３６年政令第１１号）別表第一による類別を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="598E96C8" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（５）識別記号欄及び被験物の名称欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E3B64BA" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
         <w:ind w:firstLineChars="100" w:firstLine="220"/>
-        <w:rPr>
-[...51 lines deleted...]
-        <w:snapToGrid/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>被験物の識別記号（当該機械器具等を識別するための記号、名称等）を記入してください。なお、海外において当該機械器具等が既に販売されている場合は、その販売名も記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="579406E4" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（６）予定される一般的名称欄及び予定されるクラス分類欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D93211" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
         <w:ind w:firstLineChars="100" w:firstLine="220"/>
-        <w:rPr>
-[...46 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>平成17年3月11日薬食発第0311005号厚生労働省医薬食品局通知「薬事法第二条第五項から第七項までの規定により厚生労働大臣が指定する高度管理医療機器、管理医療機器及び一般医療機器の一部を改正する件（告示）及び薬事法第二条第八項の規定により厚生労働大臣が指定する特定保守管理医療機器の一部を改正する件（告示）の施行について」の別添に基づき記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B629CD3" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（７）予定される治験等の目的欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11274503" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
         <w:ind w:firstLineChars="100" w:firstLine="220"/>
-        <w:rPr>
-[...17 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談の対象となる予定される治験等の目的などを記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A8F4F65" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（８）相談内容の概略欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E59E39" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談内容を具体的に記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F3C3F4" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>国際共同試験を計画しており、その試験計画等に関する相談を行う場合には、「国際共同試験の相談」と記入した上で、相談内容を具体的に記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB139EA" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>海外データを利用して申請することを検討している場合には、「海外データの利用あり」と記入した上で、相談内容を具体的に記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D078A6C" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>なお、記載内容が欄内では収まりきらない場合等には、「詳細は別紙（ ）のとおり」と記入して、別紙を添付するとともに、当該欄内には１～５行程度に要点を整理</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>した簡潔な概略（相談事項の箇条書き等。図表等を除く、テキストのみ。）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7555FE7D" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（９）治験等の実施計画書作成時に助言を得た専門家の氏名及び所属欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F10F685" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>治験等の実施計画書作成に当たり指導・助言を得た外部の専門家がいる場合に、その専門家の氏名及び所属を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48CE48EC" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言に参加を予定している外部の専門家には、氏名の頭に○印を付してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD06246" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（10）同一品目についての直近の薬事開発総合対面助言の受付番号</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5156D76B" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>同一品目について過去に薬事開発相談対面助言を行っている場合には、その受付番号、相談年月日を記入してください。なお、簡易相談や全般相談の記載は不要です。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B93025C" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（11）主要先進国における承認（認証）状況欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21CE38C6" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談対象である性能、使用目的、効能又は効果について、米国、ＥＵ等の主要先進国等において承認（認証）を取得している場合には、それぞれ、承認又は認証国（地域）名を記入するとともに、その後ろに承認又は認証年を括弧書きで記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F64C3FD" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="100" w:left="430" w:hangingChars="100" w:hanging="220"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>・認証の場合は、認証機関名も記入してください（例：「米国（２００４年承認）、ＥＵ（２００４年認証、認証機関名）」）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BFCCBA" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="100" w:left="430" w:hangingChars="100" w:hanging="220"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>・承認（認証）には至っていないが治験中又は申請中の場合にも同様に、承認又は認証を予定している国（地域）名を記入し、その後ろに治験開始年又は申請年を「ＥＵ（２００３年治験開始）」「米国(２００４年申請)」のように記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741DD34F" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="100" w:left="430" w:hangingChars="100" w:hanging="220"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>・別効能等で承認（認証）がなされている場合には、「米国（２００４年別効能で承認）」のように記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37407270" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（12）認証基準外となる品目の場合、元となる認証品の認証番号</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E730C87" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>認証基準外となる品目で本相談を受ける場合は、記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB468B7" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（13）相談受付担当者欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A220DDF" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>本相談の連絡窓口となる担当者一名（共同開発の場合にあっては、複数可）について、氏名、所属及び連絡先を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="177AF23D" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>なお、機構からの問合せ、案内等はこの欄に記入された担当者宛に行いますので、誤記、記入漏れ等のないようにお願いします。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62ABD9E9" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>自ら治験を実施する医師の場合は、所属は医療機関名及びその所属診療科を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D3B1FB" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（14）対面助言実施日欄、対面助言実施方法欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="555FF16E" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>日程調整依頼を行う場合には、対面助言を希望する日及び希望する対面助言実施方法をそれぞれ記入してください。日程調整結果を受けて本申込みを行う場合には、日程調整結果である対面助言予定日（「日程調整の結果、（元号）○年○月○日○時より対面助言実施予定」等）及び予定される面談実施方法をそれぞれ記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBDDD8E" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（15）手数料についての確認欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE96D32" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>本申込みに関しては、申込回数分すべてを利用しない場合も返金はないことをあらかじめ確認のうえ、チェックを付して申し込んでください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680F047B" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>（16）備考欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232BE37D" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="74" w:left="289" w:hangingChars="61" w:hanging="134"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>①相談内容が以下に該当する場合は該当する項目にチェックしてください。なお、該当する項目にチェックする形ではなく、（該当しない項目を削除し、）該当項目の内容を記入することでも構いません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C2EF1A" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="74" w:left="289" w:hangingChars="61" w:hanging="134"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>・条件付き承認制度に関する相談を行う場合</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025B973C" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="74" w:left="289" w:hangingChars="61" w:hanging="134"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>・レジストリやデータベース等のリアルワールドデータの利用に関する相談を行う場合</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC583A9" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="74" w:left="289" w:hangingChars="61" w:hanging="134"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>②当該用途で希少疾病用医療機器の指定申請を検討している場合には、「希少疾病用医療機器の指定申請を検討中」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A5899FA" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="74" w:left="289" w:hangingChars="61" w:hanging="134"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>③</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="OLE_LINK2"/>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>希少疾病用医療機器、特定用途医療機器</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00234878">
-[...59 lines deleted...]
-      <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>プログラム医療機器優先審査指定品目、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>先駆的医療機器又は先駆け審査指定制度の対象品目に指定されている場合には、当該指定がされている旨と、指定日及び指定番号（指定番号がある場合に限る。）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4417E369" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="74" w:left="289" w:hangingChars="61" w:hanging="134"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>④自ら実施する治験の場合には、「自らが実施する治験」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637C19F2" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="174" w:left="365"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>また、治験機器提供者が定まっている場合には、治験機器提供者名を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFC3AD9" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="74" w:left="289" w:hangingChars="61" w:hanging="134"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>⑤事前見解を希望する場合にあっては、その旨を記載してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296A59D2" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="74" w:left="289" w:hangingChars="61" w:hanging="134"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>⑥医療機器対面助言のうち、複数部署の参加を希望する場合にあっては、併せて副となる部署の相談（簡易相談又は全般相談）を申し込み、「同時案件：〇〇相談（申込日記載）」、「同時開催理由：〇〇」「出席希望部署：〇〇部」を記載してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70048F99" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="74" w:left="289" w:hangingChars="61" w:hanging="134"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>⑦条件付き承認制度に関する品目である場合はその旨を記載してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A05D744" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（17）その他</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D20411E" w14:textId="77777777" w:rsidR="00A73249" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>住所（法人にあっては、主たる事務所の所在地）及び氏名（法人にあっては、名称並びに代表者の役職名及び氏名）を記入し、医療機器製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（９桁）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5410B641" w14:textId="696EE7A6" w:rsidR="00F7798E" w:rsidRPr="00A73249" w:rsidRDefault="00A73249" w:rsidP="00A73249">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73249">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>なお、業者コードを持たない方は業者コードを「９９９９９９９９９」と、自ら治験を実施する方は業者コードを「９９９９９９８８８」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00F7798E" w:rsidRPr="00A73249" w:rsidSect="00A73249">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1077" w:right="1701" w:bottom="1077" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="linesAndChars" w:linePitch="328"/>
+      <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005A7492" w:rsidRDefault="005A7492">
+    <w:p w14:paraId="7F2D7BC1" w14:textId="77777777" w:rsidR="00F05796" w:rsidRDefault="00F05796" w:rsidP="00F05796">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005A7492" w:rsidRDefault="005A7492">
+    <w:p w14:paraId="68A53726" w14:textId="77777777" w:rsidR="00F05796" w:rsidRDefault="00F05796" w:rsidP="00F05796">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="游明朝">
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="游ゴシック Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:altName w:val="MS Gothic"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0609070205080204"/>
+  <w:font w:name="HG丸ｺﾞｼｯｸM-PRO">
+    <w:panose1 w:val="020F0600000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
-    <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005A7492" w:rsidRDefault="005A7492">
+    <w:p w14:paraId="6FE973C7" w14:textId="77777777" w:rsidR="00F05796" w:rsidRDefault="00F05796" w:rsidP="00F05796">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005A7492" w:rsidRDefault="005A7492">
+    <w:p w14:paraId="3CA16E4C" w14:textId="77777777" w:rsidR="00F05796" w:rsidRDefault="00F05796" w:rsidP="00F05796">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1431 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-  <w:displayBackgroundShape/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="105"/>
-  <w:drawingGridVerticalSpacing w:val="164"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="8193">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005E7EDC"/>
-[...499 lines deleted...]
-    <w:rsid w:val="00FF6053"/>
+    <w:rsidRoot w:val="00A73249"/>
+    <w:rsid w:val="00037812"/>
+    <w:rsid w:val="0011342E"/>
+    <w:rsid w:val="004A2B51"/>
+    <w:rsid w:val="00537695"/>
+    <w:rsid w:val="007B47D0"/>
+    <w:rsid w:val="00921403"/>
+    <w:rsid w:val="009B730E"/>
+    <w:rsid w:val="009C2838"/>
+    <w:rsid w:val="00A73249"/>
+    <w:rsid w:val="00E57844"/>
+    <w:rsid w:val="00E57F4E"/>
+    <w:rsid w:val="00E9604E"/>
+    <w:rsid w:val="00F05796"/>
+    <w:rsid w:val="00F7798E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="8193">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="06FAAA13"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C0247934-9435-4A1C-B3C1-DB76E1EB4643}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3662,74 +4607,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3878,583 +4824,1732 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D66A44"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73249"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:kern w:val="2"/>
-      <w:sz w:val="21"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73249"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73249"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73249"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="50"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73249"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:ind w:leftChars="100" w:left="100"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="60"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73249"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:ind w:leftChars="200" w:left="200"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="70"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73249"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:ind w:leftChars="300" w:left="300"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="80"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73249"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:ind w:leftChars="400" w:left="400"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="90"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73249"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:ind w:leftChars="500" w:left="500"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="見出し 1 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A73249"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="見出し 2 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A73249"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="見出し 3 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A73249"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="見出し 4 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A73249"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="見出し 5 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A73249"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="見出し 6 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A73249"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="見出し 7 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A73249"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="見出し 8 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A73249"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="見出し 9 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A73249"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="Date"/>
+    <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
-    <w:rsid w:val="005E7EDC"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73249"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="表題 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A73249"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73249"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="副題 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A73249"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73249"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="引用文 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A73249"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73249"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="21">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73249"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="22">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="23"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73249"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="23">
+    <w:name w:val="引用文 2 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="22"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A73249"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="24">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73249"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a5"/>
-    <w:rsid w:val="00055EAF"/>
+    <w:link w:val="ab"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F05796"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="ヘッダー (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
+    <w:rsid w:val="00F05796"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00055EAF"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F05796"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
-[...10 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="フッター (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F05796"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="ae">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E57F4E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...106 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4D7E86E38B50446FB73CE82AB8811089"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C2379834-65B5-404C-BCCA-877CE06655FB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00366282" w:rsidRDefault="00366282" w:rsidP="00366282">
+          <w:pPr>
+            <w:pStyle w:val="4D7E86E38B50446FB73CE82AB8811089"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BD0E8A">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>アイテムを選択してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013438"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5FD11BEC-74F2-454D-98DF-40B5B4B657E6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00366282" w:rsidRDefault="00366282">
+          <w:r w:rsidRPr="000130B8">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+            </w:rPr>
+            <w:t>アイテムを選択してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6E91BBF84CD24612B8FE2999BDF911FD"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{073FB5E4-6C88-4DEB-9EDF-0965B234641B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00366282" w:rsidRDefault="00366282" w:rsidP="00366282">
+          <w:pPr>
+            <w:pStyle w:val="6E91BBF84CD24612B8FE2999BDF911FD"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BD0E8A">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>アイテムを選択してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="87D95B3DECCB47D6BFC3E17C54B678A6"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DD38F9E0-9BBC-43A2-9E44-DBDE9F8DD033}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00366282" w:rsidRDefault="00366282" w:rsidP="00366282">
+          <w:pPr>
+            <w:pStyle w:val="87D95B3DECCB47D6BFC3E17C54B678A6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BD0E8A">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>アイテムを選択してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F30BF6A60823463E91D96A852EE128FA"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F0A5FFD2-7A32-41DE-9B57-75134840C532}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F64C68" w:rsidRDefault="00F64C68" w:rsidP="00F64C68">
+          <w:pPr>
+            <w:pStyle w:val="F30BF6A60823463E91D96A852EE128FA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0071028A">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>アイテムを選択してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5CBEB59940E246808D841ACB9A8309E5"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{530784C0-D44C-41FE-BD2B-25F0A98ACD15}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F64C68" w:rsidRDefault="00F64C68" w:rsidP="00F64C68">
+          <w:pPr>
+            <w:pStyle w:val="5CBEB59940E246808D841ACB9A8309E5"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0071028A">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>アイテムを選択してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="游明朝">
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="游ゴシック Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:altName w:val="MS Gothic"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ 明朝">
+    <w:altName w:val="MS Mincho"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="HG丸ｺﾞｼｯｸM-PRO">
+    <w:panose1 w:val="020F0600000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
+  <w:defaultTabStop w:val="840"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
+  <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:compat>
+    <w:spaceForUL/>
+    <w:balanceSingleByteDoubleByteWidth/>
+    <w:doNotLeaveBackslashAlone/>
+    <w:ulTrailSpace/>
+    <w:doNotExpandShiftReturn/>
+    <w:adjustLineHeightInTable/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00366282"/>
+    <w:rsid w:val="00366282"/>
+    <w:rsid w:val="004A2B51"/>
+    <w:rsid w:val="00F64C68"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F64C68"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4D7E86E38B50446FB73CE82AB8811089">
+    <w:name w:val="4D7E86E38B50446FB73CE82AB8811089"/>
+    <w:rsid w:val="00366282"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E91BBF84CD24612B8FE2999BDF911FD">
+    <w:name w:val="6E91BBF84CD24612B8FE2999BDF911FD"/>
+    <w:rsid w:val="00366282"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="87D95B3DECCB47D6BFC3E17C54B678A6">
+    <w:name w:val="87D95B3DECCB47D6BFC3E17C54B678A6"/>
+    <w:rsid w:val="00366282"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F30BF6A60823463E91D96A852EE128FA">
+    <w:name w:val="F30BF6A60823463E91D96A852EE128FA"/>
+    <w:rsid w:val="00F64C68"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5CBEB59940E246808D841ACB9A8309E5">
+    <w:name w:val="5CBEB59940E246808D841ACB9A8309E5"/>
+    <w:rsid w:val="00F64C68"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F80F3A2ABD04BFCB45D5588D019B278">
+    <w:name w:val="3F80F3A2ABD04BFCB45D5588D019B278"/>
+    <w:rsid w:val="00F64C68"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="游ゴシック Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century"/>
+        <a:latin typeface="游明朝" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...30 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Pages>4</Pages>
+  <Words>563</Words>
+  <Characters>3212</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>タイトル</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>700</CharactersWithSpaces>
+  <CharactersWithSpaces>3768</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>