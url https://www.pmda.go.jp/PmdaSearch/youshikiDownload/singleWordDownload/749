--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,4503 +1,5546 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="512E357E" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-      <w:pPr>
+    <w:p w:rsidR="00CB2EDF" w:rsidRPr="00E43BA4" w:rsidRDefault="00CB2EDF" w:rsidP="00CB2EDF">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:outlineLvl w:val="0"/>
-[...27 lines deleted...]
-      </w:pPr>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00E43BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>様式</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3A88">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="009E2F47">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>４４</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3A88">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>号</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE68EE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="008D3A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE68EE">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>医療機器使用成績評価</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43BA4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>適合性調査相談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8423" w:type="dxa"/>
+        <w:tblW w:w="8789" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...7 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2552"/>
-        <w:gridCol w:w="5871"/>
+        <w:gridCol w:w="579"/>
+        <w:gridCol w:w="147"/>
+        <w:gridCol w:w="2104"/>
+        <w:gridCol w:w="2282"/>
+        <w:gridCol w:w="1519"/>
+        <w:gridCol w:w="381"/>
+        <w:gridCol w:w="1749"/>
+        <w:gridCol w:w="28"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w14:paraId="0BE0B945" w14:textId="77777777" w:rsidTr="00360058">
+      <w:tr w:rsidR="003E2335" w:rsidRPr="00EF2DB1" w:rsidTr="003A07FF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="643"/>
+          <w:trHeight w:val="912"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8423" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="8789" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E9882DB" w14:textId="3451ACF0" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="003E2335" w:rsidRPr="00E43BA4" w:rsidRDefault="003E2335" w:rsidP="003A07FF">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
-[...11 lines deleted...]
-                <w:b/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>書</w:t>
+              <w:t>医療機器使用成績評価</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E43BA4">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>適合性調査相談申込書</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w14:paraId="101F7CF0" w14:textId="77777777" w:rsidTr="000525CE">
+      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00E43BA4" w:rsidTr="00BD2CA3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="458"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43134C8A" w14:textId="01DC9897" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00CB2EDF" w:rsidRPr="00E43BA4" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="center" w:pos="4252"/>
-                <w:tab w:val="right" w:pos="8504"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid w:val="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E43BA4">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-TW"/>
-[...9 lines deleted...]
-              <w:t>対面助言実施希望日時</w:t>
+              </w:rPr>
+              <w:t>承認番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5871" w:type="dxa"/>
+            <w:tcW w:w="2282" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...25 lines deleted...]
-            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2308CC8B" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00CB2EDF" w:rsidRPr="00E43BA4" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="center" w:pos="4252"/>
-                <w:tab w:val="right" w:pos="8504"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid w:val="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CB2EDF" w:rsidRPr="00E43BA4" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E43BA4">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-TW"/>
-[...9 lines deleted...]
-              <w:t>希望する実施方法</w:t>
+              </w:rPr>
+              <w:t>承認年月日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5871" w:type="dxa"/>
+            <w:tcW w:w="1749" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="239BC3AB" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00CB2EDF" w:rsidRPr="00E43BA4" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:beforeLines="10" w:before="24" w:afterLines="10" w:after="24"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004038BB" w:rsidRPr="00E77F91" w14:paraId="18C23912" w14:textId="77777777" w:rsidTr="000525CE">
+      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00E43BA4" w:rsidTr="00BD2CA3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="87"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="476"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D371821" w14:textId="0A84A735" w:rsidR="004038BB" w:rsidRPr="00E77F91" w:rsidRDefault="004038BB" w:rsidP="004038BB">
+          <w:p w:rsidR="00CB2EDF" w:rsidRPr="00E43BA4" w:rsidRDefault="00AE68EE" w:rsidP="00A72767">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="center" w:pos="4252"/>
-                <w:tab w:val="right" w:pos="8504"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:beforeLines="10" w:before="24" w:afterLines="10" w:after="24"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>分野</w:t>
+              <w:t>類別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5871" w:type="dxa"/>
+            <w:tcW w:w="2282" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:id w:val="-1493484142"/>
+              <w:id w:val="-82221016"/>
               <w:placeholder>
-                <w:docPart w:val="6B5A4397F7F64662BE3042AEDE7DC305"/>
+                <w:docPart w:val="80FCC51DD7AF41D0800ABDA39EA0B273"/>
               </w:placeholder>
               <w:dropDownList>
-                <w:listItem w:displayText="担当分野を選択してください" w:value="担当分野を選択してください"/>
-[...16 lines deleted...]
-                <w:listItem w:displayText="選択肢に含まれていない「担当分野」を入力する場合は、まずプルダウンボックスを削除してから、欄へ直接ご入力ください" w:value="選択肢に含まれていない「担当分野」を入力する場合は、まずプルダウンボックスを削除してから、欄へ直接ご入力ください"/>
+                <w:listItem w:displayText="類別を選択してください" w:value="類別を選択してください"/>
+                <w:listItem w:displayText="器01 手術台及び治療台" w:value="器01 手術台及び治療台"/>
+                <w:listItem w:displayText="器02 医療用照明器" w:value="器02 医療用照明器"/>
+                <w:listItem w:displayText="器03 医療用消毒器" w:value="器03 医療用消毒器"/>
+                <w:listItem w:displayText="器04 医療用殺菌水装置" w:value="器04 医療用殺菌水装置"/>
+                <w:listItem w:displayText="器05 麻酔器並びに麻酔器用呼吸嚢及びガス吸収かん" w:value="器05 麻酔器並びに麻酔器用呼吸嚢及びガス吸収かん"/>
+                <w:listItem w:displayText="器06 呼吸補助器" w:value="器06 呼吸補助器"/>
+                <w:listItem w:displayText="器07 内臓機能代用器" w:value="器07 内臓機能代用器"/>
+                <w:listItem w:displayText="器08 保育器" w:value="器08 保育器"/>
+                <w:listItem w:displayText="器09 医療用エックス線装置及び医療用エックス線装置用エックス線管" w:value="器09 医療用エックス線装置及び医療用エックス線装置用エックス線管"/>
+                <w:listItem w:displayText="器10 放射性物質診療用器具" w:value="器10 放射性物質診療用器具"/>
+                <w:listItem w:displayText="器11 放射線障害防護用器具" w:value="器11 放射線障害防護用器具"/>
+                <w:listItem w:displayText="器12 理学診療用器具" w:value="器12 理学診療用器具"/>
+                <w:listItem w:displayText="器13 聴診器" w:value="器13 聴診器"/>
+                <w:listItem w:displayText="器14 打診器" w:value="器14 打診器"/>
+                <w:listItem w:displayText="器15 舌圧子" w:value="器15 舌圧子"/>
+                <w:listItem w:displayText="器16 体温計" w:value="器16 体温計"/>
+                <w:listItem w:displayText="器17 血液検査用器具" w:value="器17 血液検査用器具"/>
+                <w:listItem w:displayText="器18 血圧検査又は脈波検査用器具" w:value="器18 血圧検査又は脈波検査用器具"/>
+                <w:listItem w:displayText="器19 尿検査又は糞便検査用器具" w:value="器19 尿検査又は糞便検査用器具"/>
+                <w:listItem w:displayText="器20 体液検査用器具" w:value="器20 体液検査用器具"/>
+                <w:listItem w:displayText="器21 内臓機能検査用器具" w:value="器21 内臓機能検査用器具"/>
+                <w:listItem w:displayText="器22 検眼用器具" w:value="器22 検眼用器具"/>
+                <w:listItem w:displayText="器23 聴力検査用器具" w:value="器23 聴力検査用器具"/>
+                <w:listItem w:displayText="器24 知覚検査又は運動機能検査用器具" w:value="器24 知覚検査又は運動機能検査用器具"/>
+                <w:listItem w:displayText="器25 医療用鏡" w:value="器25 医療用鏡"/>
+                <w:listItem w:displayText="器26 医療用遠心ちんでん器" w:value="器26 医療用遠心ちんでん器"/>
+                <w:listItem w:displayText="器27 医療用ミクロトーム" w:value="器27 医療用ミクロトーム"/>
+                <w:listItem w:displayText="器28 医療用定温器" w:value="器28 医療用定温器"/>
+                <w:listItem w:displayText="器29 電気手術器" w:value="器29 電気手術器"/>
+                <w:listItem w:displayText="器30 結紮器及び縫合器" w:value="器30 結紮器及び縫合器"/>
+                <w:listItem w:displayText="器31 医療用焼灼器" w:value="器31 医療用焼灼器"/>
+                <w:listItem w:displayText="器32 医療用吸引器" w:value="器32 医療用吸引器"/>
+                <w:listItem w:displayText="器33 気胸器及び気腹器" w:value="器33 気胸器及び気腹器"/>
+                <w:listItem w:displayText="器34 医療用刀" w:value="器34 医療用刀"/>
+                <w:listItem w:displayText="器35 医療用はさみ" w:value="器35 医療用はさみ"/>
+                <w:listItem w:displayText="器36 医療用ピンセット" w:value="器36 医療用ピンセット"/>
+                <w:listItem w:displayText="器37 医療用匙" w:value="器37 医療用匙"/>
+                <w:listItem w:displayText="器38 医療用鈎" w:value="器38 医療用鈎"/>
+                <w:listItem w:displayText="器39 医療用鉗子" w:value="器39 医療用鉗子"/>
+                <w:listItem w:displayText="器40 医療用のこぎり" w:value="器40 医療用のこぎり"/>
+                <w:listItem w:displayText="器41 医療用のみ" w:value="器41 医療用のみ"/>
+                <w:listItem w:displayText="器42 医療用剥離子" w:value="器42 医療用剥離子"/>
+                <w:listItem w:displayText="器43 医療用つち" w:value="器43 医療用つち"/>
+                <w:listItem w:displayText="器44 医療用やすり" w:value="器44 医療用やすり"/>
+                <w:listItem w:displayText="器45 医療用てこ" w:value="器45 医療用てこ"/>
+                <w:listItem w:displayText="器46 医療用絞断器" w:value="器46 医療用絞断器"/>
+                <w:listItem w:displayText="器47 注射針及び穿刺針" w:value="器47 注射針及び穿刺針"/>
+                <w:listItem w:displayText="器48 注射筒" w:value="器48 注射筒"/>
+                <w:listItem w:displayText="器49 医療用穿刺器、穿削器及び穿孔器" w:value="器49 医療用穿刺器、穿削器及び穿孔器"/>
+                <w:listItem w:displayText="器50 開創又は開孔用器具" w:value="器50 開創又は開孔用器具"/>
+                <w:listItem w:displayText="器51 医療用嘴管及び体液誘導管" w:value="器51 医療用嘴管及び体液誘導管"/>
+                <w:listItem w:displayText="器52 医療用拡張器" w:value="器52 医療用拡張器"/>
+                <w:listItem w:displayText="器53 医療用消息子" w:value="器53 医療用消息子"/>
+                <w:listItem w:displayText="器54 医療用捲綿子" w:value="器54 医療用捲綿子"/>
+                <w:listItem w:displayText="器55 医療用洗浄器" w:value="器55 医療用洗浄器"/>
+                <w:listItem w:displayText="器56 採血又は輸血用器具" w:value="器56 採血又は輸血用器具"/>
+                <w:listItem w:displayText="器57 種痘用器具" w:value="器57 種痘用器具"/>
+                <w:listItem w:displayText="器58 整形用機械器具" w:value="器58 整形用機械器具"/>
+                <w:listItem w:displayText="器59 歯科用ユニット" w:value="器59 歯科用ユニット"/>
+                <w:listItem w:displayText="器60 歯科用エンジン" w:value="器60 歯科用エンジン"/>
+                <w:listItem w:displayText="器61 歯科用ハンドピース" w:value="器61 歯科用ハンドピース"/>
+                <w:listItem w:displayText="器62 歯科用切削器" w:value="器62 歯科用切削器"/>
+                <w:listItem w:displayText="器63 歯科用ブローチ" w:value="器63 歯科用ブローチ"/>
+                <w:listItem w:displayText="器64 歯科用探針" w:value="器64 歯科用探針"/>
+                <w:listItem w:displayText="器65 歯科用充填器" w:value="器65 歯科用充填器"/>
+                <w:listItem w:displayText="器66 歯科用練成器" w:value="器66 歯科用練成器"/>
+                <w:listItem w:displayText="器67 歯科用防湿器" w:value="器67 歯科用防湿器"/>
+                <w:listItem w:displayText="器68 印象採得又は咬合採得用器具" w:value="器68 印象採得又は咬合採得用器具"/>
+                <w:listItem w:displayText="器69 歯科用蒸和器及び重合器" w:value="器69 歯科用蒸和器及び重合器"/>
+                <w:listItem w:displayText="器70 歯科用鋳造器" w:value="器70 歯科用鋳造器"/>
+                <w:listItem w:displayText="器71 視力補正用眼鏡" w:value="器71 視力補正用眼鏡"/>
+                <w:listItem w:displayText="器72 視力補正用レンズ" w:value="器72 視力補正用レンズ"/>
+                <w:listItem w:displayText="器72の2 コンタクトレンズ（視力補正用のものを除く。）" w:value="器72の2 コンタクトレンズ（視力補正用のものを除く。）"/>
+                <w:listItem w:displayText="器73 補聴器" w:value="器73 補聴器"/>
+                <w:listItem w:displayText="器74 医薬品注入器" w:value="器74 医薬品注入器"/>
+                <w:listItem w:displayText="器75 脱疾治療用器具" w:value="器75 脱疾治療用器具"/>
+                <w:listItem w:displayText="器76 医療用吸入器" w:value="器76 医療用吸入器"/>
+                <w:listItem w:displayText="器77 バイブレーター" w:value="器77 バイブレーター"/>
+                <w:listItem w:displayText="器78 家庭用電気治療器" w:value="器78 家庭用電気治療器"/>
+                <w:listItem w:displayText="器79 指圧代用器" w:value="器79 指圧代用器"/>
+                <w:listItem w:displayText="器80 はり又はきゅう用器具" w:value="器80 はり又はきゅう用器具"/>
+                <w:listItem w:displayText="器81 磁気治療器" w:value="器81 磁気治療器"/>
+                <w:listItem w:displayText="器82 近視眼矯正器" w:value="器82 近視眼矯正器"/>
+                <w:listItem w:displayText="器83 医療用物質生成器" w:value="器83 医療用物質生成器"/>
+                <w:listItem w:displayText="器84 前各号に掲げる物の附属品で、厚生省令で定めるもの" w:value="器84 前各号に掲げる物の附属品で、厚生省令で定めるもの"/>
+                <w:listItem w:displayText="医01 エックス線フィルム" w:value="医01 エックス線フィルム"/>
+                <w:listItem w:displayText="医02 縫合糸" w:value="医02 縫合糸"/>
+                <w:listItem w:displayText="医03 手術用手袋及び指サック" w:value="医03 手術用手袋及び指サック"/>
+                <w:listItem w:displayText="医04 整形用品" w:value="医04 整形用品"/>
+                <w:listItem w:displayText="医05 副木" w:value="医05 副木"/>
+                <w:listItem w:displayText="医06 視力表及び色盲検査表" w:value="医06 視力表及び色盲検査表"/>
+                <w:listItem w:displayText="歯01 歯科用金属" w:value="歯01 歯科用金属"/>
+                <w:listItem w:displayText="歯02 歯冠材料" w:value="歯02 歯冠材料"/>
+                <w:listItem w:displayText="歯03 義歯床材料" w:value="歯03 義歯床材料"/>
+                <w:listItem w:displayText="歯04 歯科用根管充填材料" w:value="歯04 歯科用根管充填材料"/>
+                <w:listItem w:displayText="歯05 歯科用接着充填材料" w:value="歯05 歯科用接着充填材料"/>
+                <w:listItem w:displayText="歯06 歯科用印象材料" w:value="歯06 歯科用印象材料"/>
+                <w:listItem w:displayText="歯07 歯科用ワックス" w:value="歯07 歯科用ワックス"/>
+                <w:listItem w:displayText="歯08 歯科用石こう及び石こう製品" w:value="歯08 歯科用石こう及び石こう製品"/>
+                <w:listItem w:displayText="歯09 歯科用研削材料" w:value="歯09 歯科用研削材料"/>
+                <w:listItem w:displayText="衛01 月経処理用タンポン" w:value="衛01 月経処理用タンポン"/>
+                <w:listItem w:displayText="衛02 コンドーム" w:value="衛02 コンドーム"/>
+                <w:listItem w:displayText="衛03 避妊用具" w:value="衛03 避妊用具"/>
+                <w:listItem w:displayText="衛04 性具" w:value="衛04 性具"/>
+                <w:listItem w:displayText="プ01 疾病診断用プログラム" w:value="プ01 疾病診断用プログラム"/>
+                <w:listItem w:displayText="プ02 疾病治療用プログラム" w:value="プ02 疾病治療用プログラム"/>
+                <w:listItem w:displayText="プ03 疾病予防用プログラム" w:value="プ03 疾病予防用プログラム"/>
+                <w:listItem w:displayText="未定" w:value="未定"/>
+                <w:listItem w:displayText="選択肢に含まれていない「識別」を入力する場合は、まずプルダウンボックスを削除してから、欄へ直接ご入力ください" w:value="選択肢に含まれていない「識別」を入力する場合は、まずプルダウンボックスを削除してから、欄へ直接ご入力ください"/>
+                <w:listItem w:displayText="　" w:value="　"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
               </w:rPr>
             </w:sdtEndPr>
             <w:sdtContent>
-              <w:p w14:paraId="65A57D3B" w14:textId="1E0F55BA" w:rsidR="004038BB" w:rsidRPr="00E77F91" w:rsidRDefault="004038BB" w:rsidP="004038BB">
+              <w:p w:rsidR="00CB2EDF" w:rsidRPr="00B57B8F" w:rsidRDefault="00B57B8F" w:rsidP="00A72767">
                 <w:pPr>
+                  <w:pStyle w:val="a3"/>
                   <w:tabs>
-                    <w:tab w:val="center" w:pos="4252"/>
-                    <w:tab w:val="right" w:pos="8504"/>
+                    <w:tab w:val="clear" w:pos="4252"/>
+                    <w:tab w:val="clear" w:pos="8504"/>
                   </w:tabs>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
-                  <w:spacing w:beforeLines="10" w:before="24" w:afterLines="10" w:after="24"/>
-[...605 lines deleted...]
-                <w:pPr>
+                  <w:snapToGrid/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
-                  <w:t>申請区分を選択してください</w:t>
+                  <w:t>類別を選択してください</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CB2EDF" w:rsidRPr="00E43BA4" w:rsidRDefault="00AE68EE" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>使用成績評価</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB2EDF" w:rsidRPr="00E43BA4">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>期間</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CB2EDF" w:rsidRPr="00E43BA4" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidTr="00BD2CA3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="468"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="579" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="tbRlV"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>名　称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2251" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>一般的名称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2282" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="003E4554" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E4554">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>クラス分類</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:id w:val="1964772032"/>
+              <w:placeholder>
+                <w:docPart w:val="BBC8FCD5EF464B049F434429DF591E37"/>
+              </w:placeholder>
+              <w:dropDownList>
+                <w:listItem w:displayText="クラス分類を選択してください" w:value="クラス分類を選択してください"/>
+                <w:listItem w:displayText="Ⅳ" w:value="Ⅳ"/>
+                <w:listItem w:displayText="Ⅲ" w:value="Ⅲ"/>
+                <w:listItem w:displayText="Ⅱ" w:value="Ⅱ"/>
+                <w:listItem w:displayText="Ⅰ" w:value="Ⅰ"/>
+                <w:listItem w:displayText="未定" w:value="未定"/>
+                <w:listItem w:displayText="　" w:value="　　"/>
+              </w:dropDownList>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+                <w:pPr>
+                  <w:pStyle w:val="a3"/>
+                  <w:tabs>
+                    <w:tab w:val="clear" w:pos="4252"/>
+                    <w:tab w:val="clear" w:pos="8504"/>
+                  </w:tabs>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:snapToGrid/>
+                  <w:rPr>
+                    <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>クラス分類を選択してください</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w14:paraId="5E1AF632" w14:textId="77777777" w:rsidTr="000525CE">
+      <w:tr w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidTr="00BD2CA3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="1556"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="468"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="579" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EB3F3AC" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:beforeLines="10" w:before="24" w:afterLines="10" w:after="24"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2251" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>販売名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5931" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidTr="00BD2CA3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="468"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>使用目的又は効果</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5931" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidTr="00BD2CA3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="468"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>保険適用</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E43BA4">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>年月日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2282" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1519" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E43BA4">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>発売</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E43BA4">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>年月日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidTr="00BD2CA3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="468"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E620D4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E43BA4">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>承認</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E43BA4">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>事項の一部変更年月日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E43BA4">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>及び</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E43BA4">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>その事項</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5931" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidTr="00EF2DB1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="1128"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E43BA4">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>相談内容の概略</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5871" w:type="dxa"/>
+            <w:tcW w:w="5931" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58981999" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:beforeLines="10" w:before="24" w:afterLines="10" w:after="24"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w14:paraId="7EC53819" w14:textId="77777777" w:rsidTr="000525CE">
+      <w:tr w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidTr="00BD2CA3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="87"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="468"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B63C06B" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="009E521D">
+          <w:p w:rsidR="00E620D4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:beforeLines="10" w:before="24" w:afterLines="10" w:after="24"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00E43BA4">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>相談内容の種類</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（※チェックボックスの項目は該当する場合のみチェックすることで構いません）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5871" w:type="dxa"/>
+            <w:tcW w:w="5931" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CD9A40F" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="002447AC" w:rsidP="009E521D">
+          <w:p w:rsidR="00E620D4" w:rsidRDefault="00A32C38" w:rsidP="00E620D4">
             <w:pPr>
-              <w:pStyle w:val="a6"/>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+              <w:snapToGrid/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:id w:val="-1369368889"/>
+                <w:id w:val="913445609"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="005544E6" w:rsidRPr="00E77F91">
+                <w:r w:rsidR="00E620D4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E620D4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00E620D4" w:rsidRPr="000C56EF">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">使用成績調査の相談あり　</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="000C56EF" w:rsidRDefault="00A32C38" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1644464857"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E620D4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E620D4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00E620D4" w:rsidRPr="000C56EF">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>特定使用成績調査の相談あり</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="000C56EF" w:rsidRDefault="00A32C38" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1020287304"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E620D4" w:rsidRPr="000C56EF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E620D4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00E620D4" w:rsidRPr="000C56EF">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>製造販売後データベース</w:t>
+            </w:r>
+            <w:r w:rsidR="00E620D4" w:rsidRPr="000C56EF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>調査の相談あり</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="000C56EF" w:rsidRDefault="00A32C38" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="218332484"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E620D4" w:rsidRPr="000C56EF">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="005544E6" w:rsidRPr="00E77F91">
-[...1 lines deleted...]
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidR="00E620D4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">海外データの利用あり　　</w:t>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00E620D4" w:rsidRPr="000C56EF">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>製造販売後臨床試験の相談あり</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5477AF76" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="002447AC" w:rsidP="009E521D">
+          <w:p w:rsidR="00E620D4" w:rsidRPr="000C56EF" w:rsidRDefault="00A32C38" w:rsidP="00E620D4">
             <w:pPr>
-              <w:pStyle w:val="a6"/>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+              <w:snapToGrid/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:id w:val="738441442"/>
+                <w:id w:val="816154750"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="005544E6" w:rsidRPr="00E77F91">
+                <w:r w:rsidR="00E620D4" w:rsidRPr="000C56EF">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="005544E6" w:rsidRPr="00E77F91">
-[...1 lines deleted...]
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidR="00E620D4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ブリッジング試験の相談あり</w:t>
+              <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="005544E6" w:rsidRPr="00E77F91">
-[...1 lines deleted...]
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidR="00E620D4" w:rsidRPr="000C56EF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">　</w:t>
+              <w:t>リアルワールドデータの利用</w:t>
+            </w:r>
+            <w:r w:rsidR="00E620D4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidR="00E620D4" w:rsidRPr="000C56EF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談あり</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E931DCF" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="002447AC" w:rsidP="009E521D">
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
             <w:pPr>
-              <w:pStyle w:val="a6"/>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:snapToGrid/>
+              <w:ind w:firstLineChars="200" w:firstLine="400"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...28 lines deleted...]
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:t>（調査名又は試験</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C56EF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>国際共同試験の相談あり</w:t>
-[...328 lines deleted...]
-              <w:t>リアルワールドデータの利用の相談あり</w:t>
+              <w:t>名：　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w14:paraId="1A5F1332" w14:textId="77777777" w:rsidTr="000525CE">
+      <w:tr w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidTr="00BD2CA3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="697"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="634"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F060B98" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00E620D4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:beforeLines="10" w:before="24" w:afterLines="10" w:after="24"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
-[...2 lines deleted...]
-                <w:spacing w:val="-10"/>
+            <w:r w:rsidRPr="00E43BA4">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>治験実施計画作成時に助言を得た専門家の氏名及び所属</w:t>
+              <w:t>同一品目についての</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB3ECF">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>過去の</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009268B1">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>対面助言</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5871" w:type="dxa"/>
+            <w:tcW w:w="5931" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55F7B171" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:beforeLines="10" w:before="24" w:afterLines="10" w:after="24"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w14:paraId="675381C0" w14:textId="77777777" w:rsidTr="000525CE">
+      <w:tr w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidTr="00BD2CA3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="730"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="255"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="726" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C702228" w14:textId="17D22E5F" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:beforeLines="10" w:before="24" w:afterLines="10" w:after="24"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00E43BA4">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>同一治験薬についての過去の対面助言等</w:t>
+              <w:t>本申込みの担当者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5871" w:type="dxa"/>
+            <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...24 lines deleted...]
-            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09A5A08F" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00AC1BC7" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:beforeLines="10" w:before="24" w:afterLines="10" w:after="24"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00E43BA4">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>主要先進国における承認状況</w:t>
+              <w:t>氏名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5871" w:type="dxa"/>
+            <w:tcW w:w="5931" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="320D4074" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:beforeLines="10" w:before="24" w:afterLines="10" w:after="24"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w14:paraId="67EB6658" w14:textId="77777777" w:rsidTr="000525CE">
+      <w:tr w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidTr="00BD2CA3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="112"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="185"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="726" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
             <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67922D21" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:beforeLines="10" w:before="24" w:afterLines="10" w:after="24"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2104" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00AC1BC7" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>本調整依頼の担当者氏名、所属及び連絡先（電話、ﾌｧｸｼﾐﾘ、電子ﾒｰﾙｱﾄﾞﾚｽ）</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00E43BA4">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>所属</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5871" w:type="dxa"/>
+            <w:tcW w:w="5931" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DDA39E1" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:beforeLines="10" w:before="24" w:afterLines="10" w:after="24"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w14:paraId="2D907C5B" w14:textId="77777777" w:rsidTr="000525CE">
+      <w:tr w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidTr="00BD2CA3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="396"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="726" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
             <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CC236AE" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:beforeLines="10" w:before="24" w:afterLines="10" w:after="24"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2104" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00AC1BC7" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E43BA4">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電話</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5931" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidTr="00BD2CA3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="375"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="726" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2104" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00AC1BC7" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E43BA4">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ファクシミリ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5931" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidTr="00BD2CA3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="268"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="726" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2104" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電子メールアドレス</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5931" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidTr="00BD2CA3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="468"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E43BA4">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="200"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>備</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E77F91">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00E43BA4">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>考</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5871" w:type="dxa"/>
+            <w:tcW w:w="5931" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51B87C97" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00E620D4" w:rsidRPr="00E43BA4" w:rsidRDefault="00E620D4" w:rsidP="00E620D4">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:beforeLines="10" w:before="24" w:afterLines="10" w:after="24"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1AFF7E2F" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-      <w:pPr>
+    <w:p w:rsidR="00CB2EDF" w:rsidRPr="00E43BA4" w:rsidRDefault="00CB2EDF" w:rsidP="00CB2EDF">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...24 lines deleted...]
-        <w:t>。</w:t>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43BA4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>上記により対面助言を申し込みます。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5698A3B8" w14:textId="24F77FEF" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005F41F2" w:rsidP="005F41F2">
-      <w:pPr>
+    <w:p w:rsidR="00CB2EDF" w:rsidRPr="00E43BA4" w:rsidRDefault="00017FA9" w:rsidP="00CB2EDF">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="400"/>
-[...4 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        <w:snapToGrid/>
+        <w:spacing w:afterLines="50" w:after="180"/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...11 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>令和</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2EDF" w:rsidRPr="00E43BA4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　　年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38CDB118" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-      <w:pPr>
+    <w:p w:rsidR="00CB2EDF" w:rsidRPr="00E43BA4" w:rsidRDefault="00CB2EDF" w:rsidP="00CB2EDF">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43BA4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00E43BA4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>住</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E77F91">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00E43BA4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-[...14 lines deleted...]
-        <w:t>）</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>所（法人にあっては、主たる事務所の所在地）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460FCB19" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-      <w:pPr>
+    <w:p w:rsidR="00CB2EDF" w:rsidRPr="00E43BA4" w:rsidRDefault="00CB2EDF" w:rsidP="00CB2EDF">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43BA4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00E43BA4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>氏</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E77F91">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00E43BA4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名（法人にあっては、名称</w:t>
+      </w:r>
+      <w:r w:rsidR="007F3332">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">）　</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>並びに代表者の役職名</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43BA4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">及び氏名）　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66EF4EB4" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-      <w:pPr>
+    <w:p w:rsidR="00CB2EDF" w:rsidRPr="00E43BA4" w:rsidRDefault="00CB2EDF" w:rsidP="00CB2EDF">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">　　　　　）</w:t>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43BA4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（業者コード　　　　　）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05AB3A51" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-      <w:pPr>
+    <w:p w:rsidR="00CB2EDF" w:rsidRPr="00E43BA4" w:rsidRDefault="00CB2EDF" w:rsidP="005D43C4">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:rPr>
-[...12 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43BA4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>独立行政法人医薬品医療機器総合機構</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="14E8F09F" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="MS-Mincho"/>
+    <w:p w:rsidR="00CB2EDF" w:rsidRPr="00E43BA4" w:rsidRDefault="00CB2EDF" w:rsidP="00CB2EDF">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43BA4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>審査センター長殿</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00510454" w:rsidRDefault="00CB2EDF" w:rsidP="00AC1BC7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43BA4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>（注意）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00510454" w:rsidRPr="004518B0" w:rsidRDefault="006B4B09" w:rsidP="006B4B09">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">１　</w:t>
+      </w:r>
+      <w:r w:rsidR="006967D0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>用紙の大きさは日本産業</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="006B4B09">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>規格Ａ４と</w:t>
+      </w:r>
+      <w:r w:rsidR="003E2335" w:rsidRPr="003E2335">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>し、テキスト認識可能な電子ファイルで提出</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="006B4B09">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00510454" w:rsidRPr="004518B0" w:rsidRDefault="006B4B09" w:rsidP="006B4B09">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">２　</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="006B4B09">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>２品目以上の</w:t>
+      </w:r>
+      <w:r w:rsidR="00471EBD" w:rsidRPr="006B4B09">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医療機器</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="006B4B09">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を１件の相談とする場合には、一つの欄に該当する</w:t>
+      </w:r>
+      <w:r w:rsidR="008D3A1E" w:rsidRPr="006B4B09">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医療機器</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="006B4B09">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>全て</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="006B4B09">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="006B4B09">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>必要事項を記入</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>してください</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="006B4B09">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00510454" w:rsidRPr="004518B0" w:rsidRDefault="006B4B09" w:rsidP="006B4B09">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">３　</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="006B4B09">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記入欄に記入事項の</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>全</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="006B4B09">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>てを記入できないときは、その欄に「別紙（　）のとおり」と記入し別紙を添付すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00510454" w:rsidRPr="004518B0" w:rsidRDefault="006B4B09" w:rsidP="006B4B09">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-        <w:t>審査センター長殿</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">４　</w:t>
+      </w:r>
+      <w:r w:rsidR="00471EBD" w:rsidRPr="006B4B09">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医療機器使用成績評価</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="006B4B09">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>適合性調査相談申込書</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="006B4B09">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の記入方法は以下のとおり。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4763CA45" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...15 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w:rsidR="001A7CF1" w:rsidRDefault="00510454" w:rsidP="00871E25">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>承認番号欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A538FFB" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...22 lines deleted...]
-        <w:t>注意）</w:t>
+    <w:p w:rsidR="00510454" w:rsidRPr="00E8676A" w:rsidRDefault="00471EBD" w:rsidP="006B4B09">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="300" w:firstLine="660"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医療機器</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売承認書記載の承認番号を記入してください</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>｡</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C784FF" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...18 lines deleted...]
-        <w:t>１　用紙の大きさは日本産業規格Ａ４とし、テキスト認識可能な電子ファイルで提出すること。</w:t>
+    <w:p w:rsidR="001A7CF1" w:rsidRDefault="00510454" w:rsidP="00871E25">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>承認年月日欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B460B4B" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...36 lines deleted...]
-        <w:t>）のとおり」と記入して、別紙を添付すること。</w:t>
+    <w:p w:rsidR="00510454" w:rsidRPr="00E8676A" w:rsidRDefault="00471EBD" w:rsidP="006B4B09">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="300" w:firstLine="660"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医療機器</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売承認書記載の年月日を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592C2239" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...18 lines deleted...]
-        <w:t>３　記入上の留意点は、以下のとおり。</w:t>
+    <w:p w:rsidR="001A7CF1" w:rsidRDefault="00510454" w:rsidP="00871E25">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>類</w:t>
+      </w:r>
+      <w:r w:rsidR="00471EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>別</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D29C6B7" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidR="00510454" w:rsidRPr="00E8676A" w:rsidRDefault="00471EBD" w:rsidP="006B4B09">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00471EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品、医療機器等の品質、有効性及び安全性の確保等に関する法律施行令（昭和３６年政令第１１号）別表第一による類別を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A7CF1" w:rsidRDefault="00471EBD" w:rsidP="00871E25">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>使用成績評価</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>期間欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00510454" w:rsidRDefault="00471EBD" w:rsidP="00AC40B3">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="199" w:left="418" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E77F91">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医療機器</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売承認書に基づき、当該</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医療機器</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の今回の</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談に</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4B09">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>関</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>わる</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>使用成績評価</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>期間が確認できるように記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>（１）対面助言実施希望日時欄</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>（記載例）４年、６年、８年、１０年、残余期間（×年×月×日～×年×月×日）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B92470" w14:textId="3C879DBE" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...18 lines deleted...]
-        <w:t>相談を実施する月のうち、可能な限り多くの希望日時を記入すること。また、その他実施日程について希望がある場合には、その旨記載すること。</w:t>
+    <w:p w:rsidR="00047537" w:rsidRDefault="00047537" w:rsidP="00047537">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>一般的名称欄及びクラス分類欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B79AE0" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...16 lines deleted...]
-        <w:t>（２）希望する実施方法欄</w:t>
+    <w:p w:rsidR="00047537" w:rsidRPr="00E8676A" w:rsidRDefault="000C5A61" w:rsidP="00AC40B3">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="201" w:left="422" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医療機器</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売承認書に記載されている一般的名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及びクラス分類</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BD7A70" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...35 lines deleted...]
-        <w:t>希望する実施方法を記入すること。</w:t>
+    <w:p w:rsidR="001A7CF1" w:rsidRDefault="00510454" w:rsidP="00871E25">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>販売名欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="350EE637" w14:textId="39BB5A84" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidR="00510454" w:rsidRPr="00E8676A" w:rsidRDefault="00471EBD" w:rsidP="006B4B09">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医療機器</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売承認書に記載されている名称（販売名）を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A2A96B" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...18 lines deleted...]
-        <w:t>本通知の別紙９に定める分野のうち、該当する分野を記入すること。</w:t>
+    <w:p w:rsidR="001A7CF1" w:rsidRDefault="005D43C4" w:rsidP="00871E25">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>使用目的</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は効果欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564A34C1" w14:textId="638C4148" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidR="001A7CF1" w:rsidRPr="001A7CF1" w:rsidRDefault="001A7CF1" w:rsidP="006B4B09">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="420" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>申込み</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>時点で</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>その一部が</w:t>
+      </w:r>
+      <w:r w:rsidR="005D43C4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>使用成績評価</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対象となっている場合には</w:t>
+      </w:r>
+      <w:r w:rsidR="00763140">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>使用成績評価</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対象部分に下線を引いてください。さらに</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>その一部が今回の相談に</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4B09">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>関</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>わる</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>場合には</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対象部分に二重の下線を引</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>いてください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D6A381" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...18 lines deleted...]
-        <w:t>治験計画書に記載した又は記載する予定の治験成分記号を記入すること。</w:t>
+    <w:p w:rsidR="001A7CF1" w:rsidRDefault="000C5A61">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>保険適用</w:t>
+      </w:r>
+      <w:r w:rsidR="001A7CF1" w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>年月日欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="004B9270" w14:textId="16B1645D" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidR="00510454" w:rsidRDefault="005D43C4" w:rsidP="006B4B09">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="420" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>保険適用となった</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>年月日を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E3D8EDA" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...54 lines deleted...]
-        <w:t>）がある場合にはこれを記入し（英名及び日本名）、ない場合には化学名（英名）を記入すること。</w:t>
+    <w:p w:rsidR="001A7CF1" w:rsidRDefault="007D55ED" w:rsidP="008D3A1E">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（９）</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>発売年月日欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9E3BEE" w14:textId="2E640B45" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidR="00510454" w:rsidRPr="00E8676A" w:rsidRDefault="00510454" w:rsidP="006B4B09">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="420" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>発売された年月日を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336DEF8E" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...18 lines deleted...]
-        <w:t>今回の治験薬の投与経路（直腸投与、点滴静注等）及び剤形（坐剤、注射剤、…）を記入すること。</w:t>
+    <w:p w:rsidR="001A7CF1" w:rsidRDefault="00510454" w:rsidP="00871E25">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>承認事項の一部変更年月日及びその事項欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B8BE91D" w14:textId="4F11147B" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidR="00510454" w:rsidRPr="00E8676A" w:rsidRDefault="00510454" w:rsidP="006B4B09">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="420" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>承認事項の一部変更年月日とその変更事項（</w:t>
+      </w:r>
+      <w:r w:rsidR="00763140">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>使用目的</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は効果に関する事項）についてのみ記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617ABECC" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...18 lines deleted...]
-        <w:t>薬効分類を記入し、末尾に括弧書きで薬効分類コード番号（３桁）を記入すること。</w:t>
+    <w:p w:rsidR="001A7CF1" w:rsidRDefault="00510454" w:rsidP="00871E25">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談内容の概略欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF679F7" w14:textId="5D4B9849" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidR="00B073AE" w:rsidRPr="00B073AE" w:rsidRDefault="00B073AE" w:rsidP="006B4B09">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="420" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談に至った経緯及び相談内容を具体的に記入してください。その際、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>今回の相談に</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4B09">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>関</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>わる</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>使用成績調査、特定使用成績調査、</w:t>
+      </w:r>
+      <w:r w:rsidR="00763140">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売後データベース調査、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売後臨床試験及び機構に報告した</w:t>
+      </w:r>
+      <w:r w:rsidR="00763140">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>不具合</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>・感染症報告、研究報告及び措置報告の概要について簡潔に記入してください｡また</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>今回</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の相談に</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4B09">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>関</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>わる</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>使用成績調査、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>特定使用成績調査、</w:t>
+      </w:r>
+      <w:r w:rsidR="00763140" w:rsidRPr="00763140">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売後データベース調査、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売後臨床試験について、実施時期、症例構成を一覧表にして記入してください｡別紙として添付しても差し支えありません。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="006B4B09">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>また</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>今回</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の相談に</w:t>
+      </w:r>
+      <w:r w:rsidR="004054C9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>関</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>わる</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>販売後調査等基本計画書、製造販売後調査等実施計画書、調査票を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>提出してください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>｡</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお、提出の際には、本欄の記入内容及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>提出資料</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>について、電子媒体をあわせて提出してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B1DB1C" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...18 lines deleted...]
-        <w:t>薬効薬理から期待される効能又は効果を、類薬も参考に記入すること。</w:t>
+    <w:p w:rsidR="001A7CF1" w:rsidRDefault="001A7CF1" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談内容の種類欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002FADF9" w14:textId="381E0E0C" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidR="00275976" w:rsidRDefault="00275976" w:rsidP="00907217">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="630"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談内容が以下に該当する場合は</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>該当する項目にチェックしてください。また、②及び③の場合は具体的な調査名を、④の場合は具体的な試験名を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4031D30B" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...18 lines deleted...]
-        <w:t>助言の対象となる予定される治験の目的、開発のフェーズを記入すること。</w:t>
+    <w:p w:rsidR="00B073AE" w:rsidRPr="00E8676A" w:rsidRDefault="00B073AE" w:rsidP="00871E25">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="630"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>使用成績調査</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談を行う場合</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="527A1F91" w14:textId="740DC0EB" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...58 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidR="00763140" w:rsidRDefault="00B073AE" w:rsidP="003E4554">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6317">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>特定使用成績調査</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF6317">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談を行う場合</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3219EC59" w14:textId="24F0071B" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...18 lines deleted...]
-        <w:t>申し込む相談の区分（本通知の別紙１に定める相談区分のうち、医薬品手続相談、医薬品製造販売後臨床試験等計画相談又は医薬品製造販売後臨床試験等終了後相談以外のもの）を記入すること。</w:t>
+    <w:p w:rsidR="00763140" w:rsidRPr="006B4B09" w:rsidRDefault="00763140" w:rsidP="003E4554">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4554">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売後データベース調査</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4554">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談を行う場合</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="278CD0AD" w14:textId="274D5D3E" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidR="00B073AE" w:rsidRDefault="00B073AE" w:rsidP="008D3A1E">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B073AE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売後臨床試験</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B073AE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談を行う場合</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="602E351E" w14:textId="16696B88" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...26 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00275976" w:rsidRPr="00B073AE" w:rsidRDefault="00275976" w:rsidP="008D3A1E">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4ED9">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>レジストリ</w:t>
+      </w:r>
+      <w:r w:rsidR="00491E69">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>やデータベース</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4ED9">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等のリアルワールドデータの利用に関する相談を行う場合</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A7CF1" w:rsidRDefault="00B073AE" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>同一品目についての過去の対面助言欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B073AE" w:rsidRDefault="00B073AE" w:rsidP="006B4B09">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="420" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>同一品目について過去に対面助言（簡易相談を含む）を行っている場合には、その受付番号及び対面助言（簡易相談を含む）の区分、相談年月日を記入してください。同一</w:t>
+      </w:r>
+      <w:r w:rsidR="00763140">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>品目</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>であって</w:t>
+      </w:r>
+      <w:r w:rsidR="00763140">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>使用目的又は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>効果等が今回の申込みと異なる品目に対して対面助言を行っている場合も同様に記入し、年月日の後ろに括弧書きでその旨を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A7CF1" w:rsidRDefault="00B073AE" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>本申込みの担当者欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B073AE" w:rsidRDefault="00B073AE" w:rsidP="006B4B09">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="420" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>本相談の連絡窓口になる担当者１名（共同開発の場合にあっては、複数可）について氏名、所属及び連絡先を記入してください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>｡</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお、機構からの問合せ、案内等はこの欄に記入された担当者宛に行うため誤記、記入漏れ等のないよう確認してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A7CF1" w:rsidRDefault="00B073AE" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>備考欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B073AE" w:rsidRPr="009C0929" w:rsidRDefault="009C0929" w:rsidP="008D3A1E">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="203" w:left="851" w:hangingChars="193" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>当該</w:t>
+      </w:r>
+      <w:r w:rsidR="00763140">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医療機器</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>が既に再審査</w:t>
+      </w:r>
+      <w:r w:rsidR="00255F62">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は使用成績評価</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を受けている場合は再審査</w:t>
+      </w:r>
+      <w:r w:rsidR="00255F62" w:rsidRPr="00255F62">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は使用成績評価</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を受けた事項及び再審査結果通知日</w:t>
+      </w:r>
+      <w:r w:rsidR="00255F62">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は使用成績評価結果通知日</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を記入してください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>｡</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C0929" w:rsidRDefault="009C0929" w:rsidP="008D3A1E">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="203" w:left="851" w:hangingChars="193" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6317">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>共同開発品目がある場合は、販売名及び会社名を記入してください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF6317">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>｡</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C0929" w:rsidRDefault="009C0929" w:rsidP="008D3A1E">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="203" w:left="851" w:hangingChars="193" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6317">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF6317">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>申込み</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF6317">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>時点において継続中の製造販売後調査がある品目については、その旨を記載してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C0929" w:rsidRDefault="009C0929" w:rsidP="002776DC">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="203" w:left="851" w:hangingChars="193" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6317">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>再審査期間中に代替新規承認により販売名が変更となっている場合は、旧販売名における当該審査対象の効能・効果／用法・用量の承認日及び再審査期間を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B0C10" w:rsidRDefault="007B0C10" w:rsidP="002776DC">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="203" w:left="851" w:hangingChars="193" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B0C10">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>日程調整結果を受けて本申込みを行う場合には、例えば「事前打合せの結果、（元号）○年○月○日午前（午後）の対面助言実施予定」のように日程調整結果を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A7CF1" w:rsidRDefault="00B073AE" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>その他</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E77F91">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="58965FDB" w14:textId="62F4BF0F" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidR="00EA54AC" w:rsidRPr="001A7CF1" w:rsidRDefault="00B073AE" w:rsidP="006B4B09">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="420" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>住所（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="007F3332">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>主たる事務所の所在地）及び氏名（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="007F3332">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="007F3332" w:rsidRPr="007F3332">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名称並びに代表者の役職名及び氏名</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）を記入し、</w:t>
+      </w:r>
+      <w:r w:rsidR="008D3A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医療機器</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8676A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（９桁）を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE83A3D" w14:textId="62528A4C" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...1149 lines deleted...]
-      <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
+    <w:sectPr w:rsidR="00EA54AC" w:rsidRPr="001A7CF1" w:rsidSect="0088508D">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:linePitch="303" w:charSpace="-2374"/>
+      <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B197196" w14:textId="77777777" w:rsidR="002447AC" w:rsidRDefault="002447AC" w:rsidP="0049504A">
+    <w:p w:rsidR="00A32C38" w:rsidRDefault="00A32C38" w:rsidP="001107DB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D675543" w14:textId="77777777" w:rsidR="002447AC" w:rsidRDefault="002447AC" w:rsidP="0049504A">
+    <w:p w:rsidR="00A32C38" w:rsidRDefault="00A32C38" w:rsidP="001107DB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...21 lines deleted...]
-  </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Microsoft JhengHei">
-[...1 lines deleted...]
-    <w:charset w:val="88"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ....">
-[...38 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0D38C18B" w14:textId="77777777" w:rsidR="00FD021D" w:rsidRDefault="00FD021D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00E14721" w:rsidRDefault="00E14721">
     <w:pPr>
-      <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="ae"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...37 lines deleted...]
-  <w:p w14:paraId="2787D6D8" w14:textId="77777777" w:rsidR="00FD021D" w:rsidRDefault="00FD021D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00E14721" w:rsidRDefault="00E14721">
     <w:pPr>
-      <w:pStyle w:val="a8"/>
+      <w:pStyle w:val="ae"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00E14721" w:rsidRDefault="00E14721">
+    <w:pPr>
+      <w:pStyle w:val="ae"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55C7F46F" w14:textId="77777777" w:rsidR="002447AC" w:rsidRDefault="002447AC" w:rsidP="0049504A">
+    <w:p w:rsidR="00A32C38" w:rsidRDefault="00A32C38" w:rsidP="001107DB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B818F59" w14:textId="77777777" w:rsidR="002447AC" w:rsidRDefault="002447AC" w:rsidP="0049504A">
+    <w:p w:rsidR="00A32C38" w:rsidRDefault="00A32C38" w:rsidP="001107DB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="598B4E0E" w14:textId="3614135A" w:rsidR="00FD021D" w:rsidRDefault="00FD021D" w:rsidP="004219BF">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00E14721" w:rsidRDefault="00E14721">
     <w:pPr>
-      <w:jc w:val="left"/>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="55D5F64F" w14:textId="135CA1D8" w:rsidR="00FD021D" w:rsidRPr="006F1255" w:rsidRDefault="00FD021D" w:rsidP="006F1255">
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00E14721" w:rsidRDefault="00E14721">
     <w:pPr>
-      <w:pStyle w:val="a6"/>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00E14721" w:rsidRDefault="00E14721">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="011C4416"/>
+    <w:nsid w:val="13445EC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="42AC4052"/>
-    <w:lvl w:ilvl="0" w:tplc="24ECFF4A">
+    <w:tmpl w:val="6A18A408"/>
+    <w:lvl w:ilvl="0" w:tplc="7CE271D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E001EE9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24E013FC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="209C347C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="56684C2A"/>
+    <w:lvl w:ilvl="0" w:tplc="28ACA7C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
@@ -4526,1129 +5569,268 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="025F259F"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="263D2073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4DE84038"/>
-    <w:lvl w:ilvl="0" w:tplc="137839EE">
+    <w:tmpl w:val="1C707DDE"/>
+    <w:lvl w:ilvl="0" w:tplc="37D44FEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
+      <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1．"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="521" w:hanging="420"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="ＭＳ 明朝" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090017">
-[...168 lines deleted...]
-        <w:ind w:left="990" w:hanging="360"/>
+    <w:lvl w:ilvl="1" w:tplc="17FED754">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%2）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1708" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
-[...7 lines deleted...]
-    </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1890" w:hanging="420"/>
+        <w:ind w:left="1828" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2310" w:hanging="420"/>
+        <w:ind w:left="2248" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2730" w:hanging="420"/>
+        <w:ind w:left="2668" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3150" w:hanging="420"/>
+        <w:ind w:left="3088" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3570" w:hanging="420"/>
+        <w:ind w:left="3508" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3990" w:hanging="420"/>
+        <w:ind w:left="3928" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4410" w:hanging="420"/>
+        <w:ind w:left="4348" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A7A296B"/>
-[...107 lines deleted...]
-      </w:rPr>
+    <w:nsid w:val="2D35037F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="88B4E904"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="113851D9"/>
+    <w:nsid w:val="33A46437"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4B9E45DA"/>
-[...228 lines deleted...]
-      <w:numFmt w:val="decimalFullWidth"/>
+    <w:tmpl w:val="9B2EA766"/>
+    <w:lvl w:ilvl="0" w:tplc="990E59B8">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="720"/>
-[...465 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -5683,180 +5865,62 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="185C31ED"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FA25AF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="27BE0E48"/>
-[...118 lines deleted...]
-      <w:lvlText w:val="（%1）"/>
+    <w:tmpl w:val="A2308800"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5887,275 +5951,159 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1924429B"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="406076B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FE500CD6"/>
+    <w:tmpl w:val="21003F5A"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="830" w:hanging="420"/>
+        <w:ind w:left="1050" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1250" w:hanging="420"/>
+        <w:ind w:left="1470" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1670" w:hanging="420"/>
+        <w:ind w:left="1890" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2090" w:hanging="420"/>
+        <w:ind w:left="2310" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2510" w:hanging="420"/>
+        <w:ind w:left="2730" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2930" w:hanging="420"/>
+        <w:ind w:left="3150" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3350" w:hanging="420"/>
+        <w:ind w:left="3570" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3770" w:hanging="420"/>
+        <w:ind w:left="3990" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4190" w:hanging="420"/>
+        <w:ind w:left="4410" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D421BAB"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E066F8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="51CEBF5E"/>
-[...113 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="2880FFCE">
+    <w:tmpl w:val="B8004778"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="990" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090011">
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
@@ -6175,1013 +6123,67 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EF317A6"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55BB3D9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1F2A066A"/>
-[...31 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:tmpl w:val="79BEEBC2"/>
+    <w:lvl w:ilvl="0" w:tplc="28ACA7C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...146 lines deleted...]
-      <w:lvlText w:val="・"/>
+      <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
-      </w:pPr>
-[...766 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
@@ -7210,1952 +6212,329 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C630FA2"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67F155D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D6B8D9F2"/>
+    <w:tmpl w:val="AC18B0D8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AC96805"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B11E63BE"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="420" w:hanging="420"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090017">
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="840" w:hanging="420"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090011">
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4200" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C835E21"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C1A7DB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C3C021E6"/>
-[...475 lines deleted...]
-    <w:tmpl w:val="B39E22F0"/>
+    <w:tmpl w:val="587AAEC0"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="906" w:hanging="420"/>
-[...84 lines deleted...]
-      <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
-      </w:pPr>
-[...1236 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3D52029C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%2）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7477579B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1BD06A8A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1680" w:hanging="420"/>
@@ -9185,5635 +6564,459 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E8F1795"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7ABA122E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1A0823AA"/>
-[...13 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="21003F5A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1050" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1470" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="1890" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2310" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2730" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3150" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3570" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="3990" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4200" w:hanging="420"/>
+        <w:ind w:left="4410" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50022603"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B0E1248"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4A1A5BE6"/>
-[...10 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="1B68B41C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1136" w:hanging="420"/>
+        <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1556" w:hanging="420"/>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1976" w:hanging="420"/>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2396" w:hanging="420"/>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2816" w:hanging="420"/>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3236" w:hanging="420"/>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3656" w:hanging="420"/>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4076" w:hanging="420"/>
-[...78 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
-      </w:pPr>
-[...3124 lines deleted...]
-        <w:ind w:left="4410" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="74"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="68"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="80"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="64"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="65"/>
-[...154 lines deleted...]
-  <w:num w:numId="68">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="69">
-[...50 lines deleted...]
-  <w:numIdMacAtCleanup w:val="81"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:hideSpellingErrors/>
-[...2 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="840"/>
+  <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DF38C8"/>
-[...1844 lines deleted...]
-    <w:rsid w:val="00FF7DA3"/>
+    <w:rsidRoot w:val="00CB2EDF"/>
+    <w:rsid w:val="00017F02"/>
+    <w:rsid w:val="00017FA9"/>
+    <w:rsid w:val="00031F11"/>
+    <w:rsid w:val="00047537"/>
+    <w:rsid w:val="00067236"/>
+    <w:rsid w:val="000B11B7"/>
+    <w:rsid w:val="000C56EF"/>
+    <w:rsid w:val="000C5A61"/>
+    <w:rsid w:val="00100DD3"/>
+    <w:rsid w:val="00104205"/>
+    <w:rsid w:val="001107DB"/>
+    <w:rsid w:val="00147E90"/>
+    <w:rsid w:val="001A7CF1"/>
+    <w:rsid w:val="001C20A3"/>
+    <w:rsid w:val="002446A0"/>
+    <w:rsid w:val="00255F62"/>
+    <w:rsid w:val="00275976"/>
+    <w:rsid w:val="002776DC"/>
+    <w:rsid w:val="002F7F29"/>
+    <w:rsid w:val="00346891"/>
+    <w:rsid w:val="003743A5"/>
+    <w:rsid w:val="00376026"/>
+    <w:rsid w:val="003A07FF"/>
+    <w:rsid w:val="003E2335"/>
+    <w:rsid w:val="003E4554"/>
+    <w:rsid w:val="00402701"/>
+    <w:rsid w:val="00402AEE"/>
+    <w:rsid w:val="004054C9"/>
+    <w:rsid w:val="00471EBD"/>
+    <w:rsid w:val="00491E69"/>
+    <w:rsid w:val="00492D9C"/>
+    <w:rsid w:val="0050290E"/>
+    <w:rsid w:val="00510454"/>
+    <w:rsid w:val="005117C6"/>
+    <w:rsid w:val="00541A32"/>
+    <w:rsid w:val="005C7698"/>
+    <w:rsid w:val="005D43C4"/>
+    <w:rsid w:val="00610E5C"/>
+    <w:rsid w:val="00686C9B"/>
+    <w:rsid w:val="006967D0"/>
+    <w:rsid w:val="006A3C80"/>
+    <w:rsid w:val="006B4B09"/>
+    <w:rsid w:val="006B5F92"/>
+    <w:rsid w:val="00763140"/>
+    <w:rsid w:val="007B0C10"/>
+    <w:rsid w:val="007D55ED"/>
+    <w:rsid w:val="007F3332"/>
+    <w:rsid w:val="00804530"/>
+    <w:rsid w:val="00870F4A"/>
+    <w:rsid w:val="00871E25"/>
+    <w:rsid w:val="0088508D"/>
+    <w:rsid w:val="008859EE"/>
+    <w:rsid w:val="008D3A1E"/>
+    <w:rsid w:val="00907217"/>
+    <w:rsid w:val="00921D4F"/>
+    <w:rsid w:val="009238AD"/>
+    <w:rsid w:val="00941146"/>
+    <w:rsid w:val="00971248"/>
+    <w:rsid w:val="009C0929"/>
+    <w:rsid w:val="009E2F47"/>
+    <w:rsid w:val="00A32C38"/>
+    <w:rsid w:val="00A80FEE"/>
+    <w:rsid w:val="00AC1BC7"/>
+    <w:rsid w:val="00AC40B3"/>
+    <w:rsid w:val="00AD516C"/>
+    <w:rsid w:val="00AE68EE"/>
+    <w:rsid w:val="00B073AE"/>
+    <w:rsid w:val="00B57B8F"/>
+    <w:rsid w:val="00B710C3"/>
+    <w:rsid w:val="00B7640F"/>
+    <w:rsid w:val="00BD2CA3"/>
+    <w:rsid w:val="00BE3671"/>
+    <w:rsid w:val="00C06FD8"/>
+    <w:rsid w:val="00C452FE"/>
+    <w:rsid w:val="00C8267D"/>
+    <w:rsid w:val="00C83E34"/>
+    <w:rsid w:val="00C877DA"/>
+    <w:rsid w:val="00CA6BDA"/>
+    <w:rsid w:val="00CB2EDF"/>
+    <w:rsid w:val="00CC3A88"/>
+    <w:rsid w:val="00D1789E"/>
+    <w:rsid w:val="00D93E31"/>
+    <w:rsid w:val="00DB564C"/>
+    <w:rsid w:val="00E14721"/>
+    <w:rsid w:val="00E566FE"/>
+    <w:rsid w:val="00E620D4"/>
+    <w:rsid w:val="00E75339"/>
+    <w:rsid w:val="00EA54AC"/>
+    <w:rsid w:val="00EF2DB1"/>
+    <w:rsid w:val="00F019B6"/>
+    <w:rsid w:val="00F52263"/>
+    <w:rsid w:val="00F82C94"/>
+    <w:rsid w:val="00FB263E"/>
+    <w:rsid w:val="00FB5ED4"/>
+    <w:rsid w:val="00FC4449"/>
+    <w:rsid w:val="00FD45AB"/>
+    <w:rsid w:val="00FE6D9A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="06BD3483"/>
+  <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -14833,64 +7036,64 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Date" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14921,76 +7124,76 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -15138,2009 +7341,469 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF38C8"/>
+    <w:rsid w:val="00CB2EDF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
-    </w:rPr>
-[...16 lines deleted...]
-      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
-[...74 lines deleted...]
-      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-[...92 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DF38C8"/>
+    <w:link w:val="a4"/>
+    <w:rsid w:val="00CB2EDF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="ヘッダー (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a6"/>
-    <w:rsid w:val="00DF38C8"/>
+    <w:link w:val="a3"/>
+    <w:rsid w:val="00CB2EDF"/>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
-    </w:rPr>
-[...150 lines deleted...]
-      <w:rFonts w:ascii="ＭＳ 明朝"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a5">
     <w:name w:val="一太郎"/>
-    <w:rsid w:val="00DF38C8"/>
+    <w:rsid w:val="00CB2EDF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:wordWrap w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="333" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
-    <w:name w:val="カスタムタイトル1"/>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="12"/>
-[...7 lines deleted...]
-    </w:pPr>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB2EDF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
-[...2 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="12">
-[...2 lines deleted...]
-    <w:rsid w:val="00DF38C8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="吹き出し (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB2EDF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
-[...2 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
-[...2 lines deleted...]
-    <w:link w:val="22"/>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF38C8"/>
+    <w:rsid w:val="00510454"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...55 lines deleted...]
-      <w:ind w:leftChars="100" w:left="210"/>
+      <w:ind w:leftChars="400" w:left="840"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af3">
-[...9 lines deleted...]
-  <w:style w:type="character" w:styleId="af4">
+  <w:style w:type="character" w:styleId="a9">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A012B1"/>
+    <w:rsid w:val="00C8267D"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af5">
-[...10 lines deleted...]
-    <w:name w:val="footnote text"/>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="annotation text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af7"/>
+    <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003D3A34"/>
+    <w:rsid w:val="00C8267D"/>
     <w:pPr>
-      <w:snapToGrid w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
-    <w:name w:val="脚注文字列 (文字)"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="コメント文字列 (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="af6"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="003D3A34"/>
-[...866 lines deleted...]
-    <w:rsid w:val="00787E37"/>
+    <w:rsid w:val="00C8267D"/>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff3">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="aa"/>
+    <w:next w:val="aa"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C8267D"/>
     <w:rPr>
-      <w:rFonts w:cs="Century"/>
-      <w:szCs w:val="21"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff4">
-[...3 lines deleted...]
-    <w:rsid w:val="00787E37"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="コメント内容 (文字)"/>
+    <w:basedOn w:val="ab"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C8267D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Century"/>
-[...48 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff6">
-    <w:name w:val="挨拶文 (文字)"/>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001107DB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="aff5"/>
+    <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00787E37"/>
+    <w:rsid w:val="001107DB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...33 lines deleted...]
-      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...79 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="6B5A4397F7F64662BE3042AEDE7DC305"/>
+        <w:name w:val="80FCC51DD7AF41D0800ABDA39EA0B273"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{EC52E8F5-E848-4809-96C8-1FFCBFEC45A5}"/>
+        <w:guid w:val="{AE1ACAA5-C009-477B-9D55-6A6AE4B27718}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C32FDB" w:rsidRDefault="00341677" w:rsidP="00341677">
+        <w:p w:rsidR="007445F3" w:rsidRDefault="00055B4B" w:rsidP="00055B4B">
           <w:pPr>
-            <w:pStyle w:val="6B5A4397F7F64662BE3042AEDE7DC305"/>
+            <w:pStyle w:val="80FCC51DD7AF41D0800ABDA39EA0B273"/>
           </w:pPr>
           <w:r w:rsidRPr="00BD0E8A">
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>アイテムを選択してください。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="EF91787E34654E9B8245B0E99806DA5E"/>
+        <w:name w:val="BBC8FCD5EF464B049F434429DF591E37"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{134F53FC-A556-42DD-B784-0C6D0778EA89}"/>
+        <w:guid w:val="{E7A344CA-41C7-4C28-B304-C2B02689BBDB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C32FDB" w:rsidRDefault="00341677" w:rsidP="00341677">
+        <w:p w:rsidR="007445F3" w:rsidRDefault="00055B4B" w:rsidP="00055B4B">
           <w:pPr>
-            <w:pStyle w:val="EF91787E34654E9B8245B0E99806DA5E"/>
+            <w:pStyle w:val="BBC8FCD5EF464B049F434429DF591E37"/>
           </w:pPr>
-          <w:r w:rsidRPr="00BD0E8A">
-[...29 lines deleted...]
-          <w:r w:rsidRPr="00BD0E8A">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>アイテムを選択してください。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...21 lines deleted...]
-  </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Microsoft JhengHei">
-[...1 lines deleted...]
-    <w:charset w:val="88"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...38 lines deleted...]
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00341677"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D904D5"/>
+    <w:rsidRoot w:val="00055B4B"/>
+    <w:rsid w:val="00046B35"/>
+    <w:rsid w:val="00055B4B"/>
+    <w:rsid w:val="002946EA"/>
+    <w:rsid w:val="004A0D2B"/>
+    <w:rsid w:val="007445F3"/>
+    <w:rsid w:val="009763AC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -17468,130 +8131,114 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C32FDB"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00055B4B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6B5A4397F7F64662BE3042AEDE7DC305">
-[...1 lines deleted...]
-    <w:rsid w:val="00341677"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80FCC51DD7AF41D0800ABDA39EA0B273">
+    <w:name w:val="80FCC51DD7AF41D0800ABDA39EA0B273"/>
+    <w:rsid w:val="00055B4B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EF91787E34654E9B8245B0E99806DA5E">
-[...9 lines deleted...]
-    <w:rsid w:val="00341677"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BBC8FCD5EF464B049F434429DF591E37">
+    <w:name w:val="BBC8FCD5EF464B049F434429DF591E37"/>
+    <w:rsid w:val="00055B4B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -17823,64 +8470,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7576967-6F17-45B1-BADB-88C582B7CF3B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4679A1D4-AC7C-4B7B-8D34-8BEABB072549}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>3368</Characters>
+  <Pages>4</Pages>
+  <Words>390</Words>
+  <Characters>2228</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>タイトル</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3951</CharactersWithSpaces>
+  <CharactersWithSpaces>2613</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>