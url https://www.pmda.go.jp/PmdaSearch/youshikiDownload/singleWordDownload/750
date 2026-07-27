--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,13545 +1,2220 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="406C4E94" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+    <w:p w:rsidR="000D7258" w:rsidRPr="002450EB" w:rsidRDefault="000D7258" w:rsidP="000D7258">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:outlineLvl w:val="0"/>
-[...3 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E77F91">
-[...30 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>様式第</w:t>
+      </w:r>
+      <w:r w:rsidR="00923B7D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>４５</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>号</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8423" w:type="dxa"/>
+        <w:tblW w:w="8392" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2977"/>
-        <w:gridCol w:w="5446"/>
+        <w:gridCol w:w="671"/>
+        <w:gridCol w:w="2236"/>
+        <w:gridCol w:w="5479"/>
+        <w:gridCol w:w="6"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w14:paraId="2352584D" w14:textId="77777777" w:rsidTr="00360058">
+      <w:tr w:rsidR="000158EA" w:rsidRPr="002450EB" w:rsidTr="00C61404">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="643"/>
+          <w:trHeight w:val="912"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8423" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="8392" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66A6738E" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="000158EA" w:rsidRPr="002450EB" w:rsidRDefault="000158EA" w:rsidP="00C61404">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:ind w:leftChars="2" w:left="4"/>
+              <w:snapToGrid/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D7258">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...66 lines deleted...]
-              <w:t>ガイドラインに係る相談））</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>医療機器レジストリ活用相談申込書</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w14:paraId="5A8DDA96" w14:textId="77777777" w:rsidTr="000525CE">
+      <w:tr w:rsidR="003308B2" w:rsidRPr="002450EB" w:rsidTr="00E300CB">
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="539"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41421E46" w14:textId="54078227" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="000525CE">
+          <w:p w:rsidR="003308B2" w:rsidRPr="00AE027D" w:rsidRDefault="003308B2" w:rsidP="00E300CB">
             <w:pPr>
-              <w:tabs>
-[...11 lines deleted...]
-                <w:lang w:eastAsia="zh-TW"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
-[...6 lines deleted...]
-              <w:t>対面助言実施希望日時</w:t>
+            <w:r w:rsidRPr="00AE027D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>レジストリの名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5446" w:type="dxa"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20904AAF" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="003308B2" w:rsidRPr="002450EB" w:rsidRDefault="003308B2" w:rsidP="003308B2">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:beforeLines="10" w:before="24" w:afterLines="10" w:after="24"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="zh-TW"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w14:paraId="6C0C6FA1" w14:textId="77777777" w:rsidTr="000525CE">
+      <w:tr w:rsidR="003308B2" w:rsidRPr="002450EB" w:rsidTr="00E300CB">
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="539"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2453AE15" w14:textId="574972F5" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="003308B2" w:rsidRPr="00AE027D" w:rsidRDefault="003308B2" w:rsidP="00E300CB">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
-[...5 lines deleted...]
-              <w:t>希望する実施方法</w:t>
+            <w:r w:rsidRPr="00AE027D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>レジストリ保有者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5446" w:type="dxa"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="394A2223" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="003308B2" w:rsidRPr="002450EB" w:rsidRDefault="003308B2" w:rsidP="003308B2">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:beforeLines="10" w:before="24" w:afterLines="10" w:after="24"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w14:paraId="3E571056" w14:textId="77777777" w:rsidTr="00360058">
+      <w:tr w:rsidR="003308B2" w:rsidRPr="002450EB" w:rsidTr="00C61404">
         <w:trPr>
-          <w:trHeight w:val="87"/>
+          <w:trHeight w:val="1318"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3423684D" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="003308B2" w:rsidRPr="00AE027D" w:rsidRDefault="003308B2" w:rsidP="00E300CB">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
-[...346 lines deleted...]
-            <w:r w:rsidRPr="00E77F91">
+            <w:r w:rsidRPr="00AE027D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
-                <w:sz w:val="20"/>
-[...128 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>相談内容の概略</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5446" w:type="dxa"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6438CB7A" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="003308B2" w:rsidRPr="002450EB" w:rsidRDefault="003308B2" w:rsidP="003308B2">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:beforeLines="10" w:before="24" w:afterLines="10" w:after="24"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w14:paraId="401ADEF8" w14:textId="77777777" w:rsidTr="00360058">
+      <w:tr w:rsidR="003308B2" w:rsidRPr="002450EB" w:rsidTr="00E300CB">
         <w:trPr>
-          <w:trHeight w:val="697"/>
+          <w:trHeight w:val="539"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CA1BCFE" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="003308B2" w:rsidRPr="00AE027D" w:rsidRDefault="003308B2" w:rsidP="00E300CB">
             <w:pPr>
-              <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
-[...6 lines deleted...]
-              <w:t>対面助言資料作成時に助言を得た専門家の氏名及び所属</w:t>
+            <w:r w:rsidRPr="00AE027D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>同一レジストリについての過去の対面助言等</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5446" w:type="dxa"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53DC28ED" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="003308B2" w:rsidRPr="002450EB" w:rsidRDefault="003308B2" w:rsidP="003308B2">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:beforeLines="10" w:before="24" w:afterLines="10" w:after="24"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w14:paraId="2C6E166F" w14:textId="77777777" w:rsidTr="00360058">
+      <w:tr w:rsidR="001E543B" w:rsidRPr="002450EB" w:rsidTr="001E543B">
         <w:trPr>
-          <w:trHeight w:val="730"/>
+          <w:trHeight w:val="372"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="672" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61E8A5E3" w14:textId="37CBFAD8" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="001E543B" w:rsidRPr="00AE027D" w:rsidRDefault="001E543B" w:rsidP="001E543B">
             <w:pPr>
-              <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
-[...5 lines deleted...]
-              <w:t>同一治験薬についての過去の対面助言等</w:t>
+            <w:r w:rsidRPr="00AE027D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本申込みの担当者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5446" w:type="dxa"/>
+            <w:tcW w:w="2237" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...24 lines deleted...]
-            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="165F5A52" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="001E543B" w:rsidRPr="001E543B" w:rsidRDefault="001E543B" w:rsidP="001E543B">
             <w:pPr>
-              <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
-[...5 lines deleted...]
-              <w:t>主要先進国における承認状況</w:t>
+            <w:r w:rsidRPr="00AE027D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>氏名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5446" w:type="dxa"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6318C5E4" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="001E543B" w:rsidRPr="002450EB" w:rsidRDefault="001E543B" w:rsidP="001565A6">
             <w:pPr>
-              <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w14:paraId="2B8A88C3" w14:textId="77777777" w:rsidTr="00360058">
+      <w:tr w:rsidR="001E543B" w:rsidRPr="002450EB" w:rsidTr="001E543B">
         <w:trPr>
-          <w:trHeight w:val="112"/>
+          <w:trHeight w:val="419"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="672" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08C714B5" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="001E543B" w:rsidRPr="00AE027D" w:rsidRDefault="001E543B" w:rsidP="00E300CB">
             <w:pPr>
-              <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
-[...5 lines deleted...]
-              <w:t>本調整依頼の担当者氏名、所属及び連絡先（電話、ﾌｧｸｼﾐﾘ、電子ﾒｰﾙｱﾄﾞﾚｽ）</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001E543B" w:rsidRPr="001E543B" w:rsidRDefault="001E543B" w:rsidP="001E543B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE027D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>所属</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5446" w:type="dxa"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58721488" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="001E543B" w:rsidRPr="002450EB" w:rsidRDefault="001E543B" w:rsidP="001565A6">
             <w:pPr>
-              <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w14:paraId="5B13B995" w14:textId="77777777" w:rsidTr="000525CE">
+      <w:tr w:rsidR="001E543B" w:rsidRPr="002450EB" w:rsidTr="001E543B">
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="425"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="672" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CAD7521" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="001E543B" w:rsidRPr="00AE027D" w:rsidRDefault="001E543B" w:rsidP="00E300CB">
             <w:pPr>
-              <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
-[...16 lines deleted...]
-              <w:t>考</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001E543B" w:rsidRPr="001E543B" w:rsidRDefault="001E543B" w:rsidP="00E300CB">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電話番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5446" w:type="dxa"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="001E543B" w:rsidRPr="002450EB" w:rsidRDefault="001E543B" w:rsidP="001565A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E543B" w:rsidRPr="002450EB" w:rsidTr="001E543B">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25738074" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="001E543B" w:rsidRPr="00AE027D" w:rsidRDefault="001E543B" w:rsidP="00E300CB">
             <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001E543B" w:rsidRPr="001E543B" w:rsidRDefault="001E543B" w:rsidP="00E300CB">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ファクシミリ番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="001E543B" w:rsidRPr="002450EB" w:rsidRDefault="001E543B" w:rsidP="001565A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E543B" w:rsidRPr="002450EB" w:rsidTr="001E543B">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001E543B" w:rsidRPr="00AE027D" w:rsidRDefault="001E543B" w:rsidP="00E300CB">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001E543B" w:rsidRPr="00AE027D" w:rsidRDefault="001E543B" w:rsidP="00E300CB">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電子メールアドレス</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="001E543B" w:rsidRPr="002450EB" w:rsidRDefault="001E543B" w:rsidP="001565A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003308B2" w:rsidRPr="002450EB" w:rsidTr="00E300CB">
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003308B2" w:rsidRPr="000E1838" w:rsidRDefault="003308B2" w:rsidP="00E300CB">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:beforeLines="10" w:before="24" w:afterLines="10" w:after="24"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E1838">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>備考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="003308B2" w:rsidRPr="002450EB" w:rsidRDefault="003308B2" w:rsidP="003308B2">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1EC361FF" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+    <w:p w:rsidR="003308B2" w:rsidRPr="002450EB" w:rsidRDefault="003308B2" w:rsidP="003308B2">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...62 lines deleted...]
-      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1995"/>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E77F91">
-[...41 lines deleted...]
-        <w:t>）</w:t>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>上記により対面助言を申</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>し</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>込みます。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD7D7CF" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+    <w:p w:rsidR="003308B2" w:rsidRPr="002450EB" w:rsidRDefault="00C61404" w:rsidP="003308B2">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1995"/>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        <w:snapToGrid/>
+        <w:spacing w:afterLines="50" w:after="180"/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E77F91">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">令和　</w:t>
+      </w:r>
+      <w:r w:rsidR="003308B2" w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　年　　月　　日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003308B2" w:rsidRPr="002450EB" w:rsidRDefault="003308B2" w:rsidP="00E300CB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="1790"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>住</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">）　</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>所（法人にあっては、主たる事務所の所在地）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7EF35F" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+    <w:p w:rsidR="003308B2" w:rsidRPr="002450EB" w:rsidRDefault="003308B2" w:rsidP="00E300CB">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="1790"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:jc w:val="right"/>
-[...4 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E77F91">
-[...26 lines deleted...]
-        <w:t xml:space="preserve">　　　　　）</w:t>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="95"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="95"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>氏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名（法人にあっては、名称並びに代表者の役職名</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">氏名）　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644B4ED0" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+    <w:p w:rsidR="003308B2" w:rsidRPr="002450EB" w:rsidRDefault="003308B2" w:rsidP="003308B2">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        <w:snapToGrid/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:r w:rsidRPr="00237A82">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（業者コード　　　　　）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003308B2" w:rsidRPr="002450EB" w:rsidRDefault="003308B2" w:rsidP="003308B2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>独立行政法人医薬品医療機器総合機構</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="381B7075" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+    <w:p w:rsidR="003308B2" w:rsidRPr="002450EB" w:rsidRDefault="003308B2" w:rsidP="003308B2">
       <w:pPr>
-        <w:ind w:left="200" w:hangingChars="100" w:hanging="200"/>
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E77F91">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>審査センター長殿</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB60BC1" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+    <w:p w:rsidR="003308B2" w:rsidRPr="002450EB" w:rsidRDefault="003308B2" w:rsidP="003308B2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>（注意）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C09BC" w:rsidRPr="002450EB" w:rsidRDefault="003A5BA3" w:rsidP="002C09BC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>１　用紙の大きさは日本産業</w:t>
+      </w:r>
+      <w:r w:rsidR="002C09BC" w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>規格Ａ４と</w:t>
+      </w:r>
+      <w:r w:rsidR="000158EA" w:rsidRPr="000158EA">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>し、テキスト認識可能な電子ファイルで提出</w:t>
+      </w:r>
+      <w:r w:rsidR="002C09BC" w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C09BC" w:rsidRPr="00BB504B" w:rsidRDefault="002C09BC" w:rsidP="002C09BC">
       <w:pPr>
         <w:widowControl/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E77F91">
-[...5 lines deleted...]
-        <w:br w:type="page"/>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">２　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>記入欄に記載内容が収まりきらない場合等、記入事項のすべてを記入できない場合には、その欄に「別紙（　）のとおり」と記入して、別紙を添付すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55ED9705" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...1513 lines deleted...]
-    <w:p w14:paraId="73CBE13F" w14:textId="6CD452C8" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00596459">
+    <w:p w:rsidR="002C09BC" w:rsidRPr="00BB504B" w:rsidRDefault="002C09BC" w:rsidP="002C09BC">
       <w:pPr>
         <w:widowControl/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>３　記入上の留意点は、以下のとおり。</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidSect="0049504A">
-[...4 lines deleted...]
-      <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
+    <w:p w:rsidR="002C09BC" w:rsidRPr="002450EB" w:rsidRDefault="002C09BC" w:rsidP="002C09BC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（１）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C09BC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>レジストリ保有者欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C09BC" w:rsidRPr="002450EB" w:rsidRDefault="002C09BC" w:rsidP="002C09BC">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C09BC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>レジストリを保有する団体・個人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>について記入すること。個人の場合には氏名及び所属を記載すること</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C09BC" w:rsidRPr="00807143" w:rsidRDefault="002C09BC" w:rsidP="002C09BC">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807143">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（２）相談内容の概略欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C09BC" w:rsidRPr="00807143" w:rsidRDefault="002C09BC" w:rsidP="002C09BC">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807143">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談内容を具体的に記入すること。記載内容が欄内では収まりきらない場合等には、その欄に「別紙（　）のとおり」と記入して、別紙を添付すること。なお、提出の際には、本欄の記入内容について、電子媒体（テキスト形式）をあわせて提出すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C09BC" w:rsidRPr="00807143" w:rsidRDefault="002C09BC" w:rsidP="002C09BC">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807143">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00237A82">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807143">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）同一レジストリについての過去の対面助言等欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C09BC" w:rsidRPr="00807143" w:rsidRDefault="002C09BC" w:rsidP="002C09BC">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807143">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談を希望するレジストリについて、過去に対面助言等を行っている場合には、その受付番号、対面助言等の区分及び相談年月日を記入すること。同一のレジストリであって使用目的が異なるものについて相談を行っている場合にも同様に記入し、年月日の後に括弧書きでその旨を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C09BC" w:rsidRPr="00807143" w:rsidRDefault="002C09BC" w:rsidP="002C09BC">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807143">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="000158EA">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807143">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）本申込みの担当者欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C09BC" w:rsidRPr="00807143" w:rsidRDefault="002C09BC" w:rsidP="002C09BC">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807143">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>本相談の連絡窓口になる担当者１名の氏名、所属及び連絡先を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C09BC" w:rsidRPr="00807143" w:rsidRDefault="002C09BC" w:rsidP="002C09BC">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807143">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお、機構からの問合せ、案内等はこの欄に記入された担当者あてに行うことになるので、誤記、記入漏れ等のないようにすること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C09BC" w:rsidRPr="00807143" w:rsidRDefault="002C09BC" w:rsidP="002C09BC">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807143">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="000158EA">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>５</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807143">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）備考欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C10A95" w:rsidRPr="00807143" w:rsidRDefault="00C10A95" w:rsidP="00C10A95">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="430" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807143">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>①　本相談申込みに先立って実施した全般相談の受付番号及び実施年月日を</w:t>
+      </w:r>
+      <w:r w:rsidR="000158EA" w:rsidRPr="000158EA">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記入</w:t>
+      </w:r>
+      <w:r w:rsidR="008A3F01">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>してください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807143">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C10A95" w:rsidRPr="00807143" w:rsidRDefault="00C10A95" w:rsidP="00C10A95">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="430" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807143">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>②　日程調整結果を受けて本申込みを行う場合には、例えば「日程調整の結果、</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6979">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（元号）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807143">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>○年○月○日</w:t>
+      </w:r>
+      <w:r w:rsidR="000158EA" w:rsidRPr="000158EA">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>午前（午後）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807143">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の対面助言実施予定」のように日程調整結果を記入</w:t>
+      </w:r>
+      <w:r w:rsidR="008A3F01">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>してください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807143">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C09BC" w:rsidRPr="00807143" w:rsidRDefault="002C09BC" w:rsidP="002C09BC">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807143">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="000158EA">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>６</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807143">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00C10A95" w:rsidRPr="00807143">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>その他</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C10A95" w:rsidRPr="00237A82" w:rsidRDefault="00C10A95" w:rsidP="00C10A95">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807143">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>住所</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94CF4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（法人にあっては、主たる事務所の所在地）及び氏名（法人にあっては、名称並びに代表者の役職名及び氏名）を記入</w:t>
+      </w:r>
+      <w:r w:rsidR="00807143" w:rsidRPr="00C94CF4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>し、</w:t>
+      </w:r>
+      <w:r w:rsidR="00807143" w:rsidRPr="00237A82">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医療機器製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（９桁）を記入してください。なお、業者コードを持たない方は業者コードを「９９９９９９９９９」と、自ら治験を実施する方は業者コードを「９９９９９９８８８」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00807143" w:rsidRPr="002450EB" w:rsidRDefault="000C5634" w:rsidP="00807143">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidR="00807143" w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="000158EA" w:rsidRPr="000158EA">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidR="00807143" w:rsidRPr="00807143">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>資料の構成等については、相談申込書提出前に全般相談を利用し、必要かつ十分な資料の準備を行うこと</w:t>
+      </w:r>
+      <w:r w:rsidR="00807143" w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B3E12" w:rsidRPr="00807143" w:rsidRDefault="009B3E12"/>
+    <w:sectPr w:rsidR="009B3E12" w:rsidRPr="00807143" w:rsidSect="000D7258">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:linePitch="303" w:charSpace="-2374"/>
+      <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16D06B4C" w14:textId="77777777" w:rsidR="00F36A0B" w:rsidRDefault="00F36A0B" w:rsidP="0049504A">
+    <w:p w:rsidR="00D93856" w:rsidRDefault="00D93856" w:rsidP="00C94CF4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="243C5766" w14:textId="77777777" w:rsidR="00F36A0B" w:rsidRDefault="00F36A0B" w:rsidP="0049504A">
+    <w:p w:rsidR="00D93856" w:rsidRDefault="00D93856" w:rsidP="00C94CF4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="02020603050405020304"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ....">
-[...30 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0D38C18B" w14:textId="77777777" w:rsidR="00FD021D" w:rsidRDefault="00FD021D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00E51261" w:rsidRDefault="00E51261">
     <w:pPr>
-      <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...37 lines deleted...]
-  <w:p w14:paraId="2787D6D8" w14:textId="77777777" w:rsidR="00FD021D" w:rsidRDefault="00FD021D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00E51261" w:rsidRDefault="00E51261">
     <w:pPr>
-      <w:pStyle w:val="a8"/>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00E51261" w:rsidRDefault="00E51261">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FB018CB" w14:textId="77777777" w:rsidR="00F36A0B" w:rsidRDefault="00F36A0B" w:rsidP="0049504A">
+    <w:p w:rsidR="00D93856" w:rsidRDefault="00D93856" w:rsidP="00C94CF4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1510A768" w14:textId="77777777" w:rsidR="00F36A0B" w:rsidRDefault="00F36A0B" w:rsidP="0049504A">
+    <w:p w:rsidR="00D93856" w:rsidRDefault="00D93856" w:rsidP="00C94CF4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="598B4E0E" w14:textId="3614135A" w:rsidR="00FD021D" w:rsidRDefault="00FD021D" w:rsidP="004219BF">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00E51261" w:rsidRDefault="00E51261">
     <w:pPr>
-      <w:jc w:val="left"/>
-[...14 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...8392 lines deleted...]
-</w:numbering>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00E51261" w:rsidRDefault="00E51261">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00E51261" w:rsidRDefault="00E51261">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:hideSpellingErrors/>
-[...2 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241">
+    <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DF38C8"/>
-[...1827 lines deleted...]
-    <w:rsid w:val="00FF7DA3"/>
+    <w:rsidRoot w:val="000D7258"/>
+    <w:rsid w:val="000158EA"/>
+    <w:rsid w:val="000200D1"/>
+    <w:rsid w:val="000876F9"/>
+    <w:rsid w:val="000C5634"/>
+    <w:rsid w:val="000D7258"/>
+    <w:rsid w:val="000E1838"/>
+    <w:rsid w:val="001A040D"/>
+    <w:rsid w:val="001B6EF4"/>
+    <w:rsid w:val="001D2E49"/>
+    <w:rsid w:val="001D63BD"/>
+    <w:rsid w:val="001D6A99"/>
+    <w:rsid w:val="001E543B"/>
+    <w:rsid w:val="00214D36"/>
+    <w:rsid w:val="00225C5F"/>
+    <w:rsid w:val="00237A82"/>
+    <w:rsid w:val="002533CA"/>
+    <w:rsid w:val="002C09BC"/>
+    <w:rsid w:val="002D2C62"/>
+    <w:rsid w:val="0032188C"/>
+    <w:rsid w:val="003308B2"/>
+    <w:rsid w:val="003A5BA3"/>
+    <w:rsid w:val="004E226C"/>
+    <w:rsid w:val="005A4537"/>
+    <w:rsid w:val="00617AF0"/>
+    <w:rsid w:val="00656A7D"/>
+    <w:rsid w:val="006828E1"/>
+    <w:rsid w:val="00695F04"/>
+    <w:rsid w:val="006A04F8"/>
+    <w:rsid w:val="006C6466"/>
+    <w:rsid w:val="007270DC"/>
+    <w:rsid w:val="00756537"/>
+    <w:rsid w:val="00807143"/>
+    <w:rsid w:val="008A200E"/>
+    <w:rsid w:val="008A3F01"/>
+    <w:rsid w:val="008E587D"/>
+    <w:rsid w:val="00923B7D"/>
+    <w:rsid w:val="00966E79"/>
+    <w:rsid w:val="009B3E12"/>
+    <w:rsid w:val="00A0532F"/>
+    <w:rsid w:val="00A1506D"/>
+    <w:rsid w:val="00A4019C"/>
+    <w:rsid w:val="00A6732C"/>
+    <w:rsid w:val="00AE027D"/>
+    <w:rsid w:val="00B26AA8"/>
+    <w:rsid w:val="00B523D7"/>
+    <w:rsid w:val="00B77075"/>
+    <w:rsid w:val="00B848F2"/>
+    <w:rsid w:val="00BB4A82"/>
+    <w:rsid w:val="00BC7807"/>
+    <w:rsid w:val="00C10A95"/>
+    <w:rsid w:val="00C342D4"/>
+    <w:rsid w:val="00C61404"/>
+    <w:rsid w:val="00C94CF4"/>
+    <w:rsid w:val="00CB7C0B"/>
+    <w:rsid w:val="00D15D20"/>
+    <w:rsid w:val="00D93856"/>
+    <w:rsid w:val="00DA3546"/>
+    <w:rsid w:val="00DC7582"/>
+    <w:rsid w:val="00DF72D3"/>
+    <w:rsid w:val="00E300CB"/>
+    <w:rsid w:val="00E51261"/>
+    <w:rsid w:val="00ED4A8A"/>
+    <w:rsid w:val="00ED7528"/>
+    <w:rsid w:val="00F15CE4"/>
+    <w:rsid w:val="00FF6979"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241">
+    <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="06BD3483"/>
+  <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13559,64 +2234,64 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Date" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13647,76 +2322,76 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -13864,1702 +2539,262 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF38C8"/>
+    <w:rsid w:val="000D7258"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
-    </w:rPr>
-[...16 lines deleted...]
-      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
-[...74 lines deleted...]
-      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-[...92 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DF38C8"/>
+    <w:link w:val="a4"/>
+    <w:rsid w:val="000D7258"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="ヘッダー (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a6"/>
-    <w:rsid w:val="00DF38C8"/>
+    <w:link w:val="a3"/>
+    <w:rsid w:val="000D7258"/>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
-    </w:rPr>
-[...150 lines deleted...]
-      <w:rFonts w:ascii="ＭＳ 明朝"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a5">
     <w:name w:val="一太郎"/>
-    <w:rsid w:val="00DF38C8"/>
+    <w:rsid w:val="002C09BC"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:wordWrap w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="333" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
-    <w:name w:val="カスタムタイトル1"/>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="12"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DF38C8"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C94CF4"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="フッター (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C94CF4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
-[...2 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="12">
-[...86 lines deleted...]
-  <w:style w:type="character" w:styleId="af4">
+  <w:style w:type="character" w:styleId="a8">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A012B1"/>
+    <w:rsid w:val="00B848F2"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af5">
-[...10 lines deleted...]
-    <w:name w:val="footnote text"/>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="annotation text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af7"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003D3A34"/>
+    <w:rsid w:val="00B848F2"/>
     <w:pPr>
-      <w:snapToGrid w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
-    <w:name w:val="脚注文字列 (文字)"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="コメント文字列 (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="af6"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="003D3A34"/>
-[...866 lines deleted...]
-    <w:rsid w:val="00787E37"/>
+    <w:rsid w:val="00B848F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff3">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="a9"/>
+    <w:next w:val="a9"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B848F2"/>
     <w:rPr>
-      <w:rFonts w:cs="Century"/>
-      <w:szCs w:val="21"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff4">
-[...3 lines deleted...]
-    <w:rsid w:val="00787E37"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="コメント内容 (文字)"/>
+    <w:basedOn w:val="aa"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B848F2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Century"/>
-[...48 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff6">
-[...2 lines deleted...]
-    <w:link w:val="aff5"/>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00787E37"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B848F2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="吹き出し (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00B848F2"/>
     <w:rPr>
-      <w:kern w:val="0"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...79 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -15779,73 +3014,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2536</Characters>
+  <Pages>2</Pages>
+  <Words>184</Words>
+  <Characters>1053</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>タイトル</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2975</CharactersWithSpaces>
+  <CharactersWithSpaces>1235</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>