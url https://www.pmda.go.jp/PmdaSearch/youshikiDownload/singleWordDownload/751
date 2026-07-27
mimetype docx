--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,15847 +1,4146 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+    <w:p w:rsidR="000D7258" w:rsidRPr="002450EB" w:rsidRDefault="000D7258" w:rsidP="000D7258">
       <w:pPr>
-        <w:spacing w:line="200" w:lineRule="exact"/>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="zh-TW"/>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00E77F91">
-[...102 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>様式第</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC63DF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>４６</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>号</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9072" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:left w:w="99" w:type="dxa"/>
+          <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3260"/>
-        <w:gridCol w:w="5741"/>
+        <w:gridCol w:w="704"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="5958"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
+      <w:tr w:rsidR="00B94FE7" w:rsidRPr="002450EB" w:rsidTr="00C8182A">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="378"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="912"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="9072" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00B94FE7" w:rsidRPr="002450EB" w:rsidRDefault="00B94FE7" w:rsidP="00C8182A">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-              <w:t>治験成</w:t>
+            <w:r w:rsidRPr="00BB0623">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>医療機器レジストリ信頼性調査相談</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E77F91">
-[...4 lines deleted...]
-              <w:t>分</w:t>
+            <w:r w:rsidRPr="000D7258">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>申込書</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E77F91">
-[...25 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
+      <w:tr w:rsidR="005469CF" w:rsidRPr="002450EB" w:rsidTr="005469CF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="383"/>
+          <w:trHeight w:val="188"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005469CF" w:rsidRPr="00FC4C93" w:rsidRDefault="005469CF" w:rsidP="005469CF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...257 lines deleted...]
-              <w:t>果</w:t>
+            <w:r w:rsidRPr="00FC4C93">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>類別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:tcW w:w="5958" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
-[...6 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:id w:val="-82221016"/>
+              <w:placeholder>
+                <w:docPart w:val="A8AC2F7741BB429FB1AAC18F4F75728B"/>
+              </w:placeholder>
+              <w:dropDownList>
+                <w:listItem w:displayText="類別を選択してください" w:value="類別を選択してください"/>
+                <w:listItem w:displayText="器01 手術台及び治療台" w:value="器01 手術台及び治療台"/>
+                <w:listItem w:displayText="器02 医療用照明器" w:value="器02 医療用照明器"/>
+                <w:listItem w:displayText="器03 医療用消毒器" w:value="器03 医療用消毒器"/>
+                <w:listItem w:displayText="器04 医療用殺菌水装置" w:value="器04 医療用殺菌水装置"/>
+                <w:listItem w:displayText="器05 麻酔器並びに麻酔器用呼吸嚢及びガス吸収かん" w:value="器05 麻酔器並びに麻酔器用呼吸嚢及びガス吸収かん"/>
+                <w:listItem w:displayText="器06 呼吸補助器" w:value="器06 呼吸補助器"/>
+                <w:listItem w:displayText="器07 内臓機能代用器" w:value="器07 内臓機能代用器"/>
+                <w:listItem w:displayText="器08 保育器" w:value="器08 保育器"/>
+                <w:listItem w:displayText="器09 医療用エックス線装置及び医療用エックス線装置用エックス線管" w:value="器09 医療用エックス線装置及び医療用エックス線装置用エックス線管"/>
+                <w:listItem w:displayText="器10 放射性物質診療用器具" w:value="器10 放射性物質診療用器具"/>
+                <w:listItem w:displayText="器11 放射線障害防護用器具" w:value="器11 放射線障害防護用器具"/>
+                <w:listItem w:displayText="器12 理学診療用器具" w:value="器12 理学診療用器具"/>
+                <w:listItem w:displayText="器13 聴診器" w:value="器13 聴診器"/>
+                <w:listItem w:displayText="器14 打診器" w:value="器14 打診器"/>
+                <w:listItem w:displayText="器15 舌圧子" w:value="器15 舌圧子"/>
+                <w:listItem w:displayText="器16 体温計" w:value="器16 体温計"/>
+                <w:listItem w:displayText="器17 血液検査用器具" w:value="器17 血液検査用器具"/>
+                <w:listItem w:displayText="器18 血圧検査又は脈波検査用器具" w:value="器18 血圧検査又は脈波検査用器具"/>
+                <w:listItem w:displayText="器19 尿検査又は糞便検査用器具" w:value="器19 尿検査又は糞便検査用器具"/>
+                <w:listItem w:displayText="器20 体液検査用器具" w:value="器20 体液検査用器具"/>
+                <w:listItem w:displayText="器21 内臓機能検査用器具" w:value="器21 内臓機能検査用器具"/>
+                <w:listItem w:displayText="器22 検眼用器具" w:value="器22 検眼用器具"/>
+                <w:listItem w:displayText="器23 聴力検査用器具" w:value="器23 聴力検査用器具"/>
+                <w:listItem w:displayText="器24 知覚検査又は運動機能検査用器具" w:value="器24 知覚検査又は運動機能検査用器具"/>
+                <w:listItem w:displayText="器25 医療用鏡" w:value="器25 医療用鏡"/>
+                <w:listItem w:displayText="器26 医療用遠心ちんでん器" w:value="器26 医療用遠心ちんでん器"/>
+                <w:listItem w:displayText="器27 医療用ミクロトーム" w:value="器27 医療用ミクロトーム"/>
+                <w:listItem w:displayText="器28 医療用定温器" w:value="器28 医療用定温器"/>
+                <w:listItem w:displayText="器29 電気手術器" w:value="器29 電気手術器"/>
+                <w:listItem w:displayText="器30 結紮器及び縫合器" w:value="器30 結紮器及び縫合器"/>
+                <w:listItem w:displayText="器31 医療用焼灼器" w:value="器31 医療用焼灼器"/>
+                <w:listItem w:displayText="器32 医療用吸引器" w:value="器32 医療用吸引器"/>
+                <w:listItem w:displayText="器33 気胸器及び気腹器" w:value="器33 気胸器及び気腹器"/>
+                <w:listItem w:displayText="器34 医療用刀" w:value="器34 医療用刀"/>
+                <w:listItem w:displayText="器35 医療用はさみ" w:value="器35 医療用はさみ"/>
+                <w:listItem w:displayText="器36 医療用ピンセット" w:value="器36 医療用ピンセット"/>
+                <w:listItem w:displayText="器37 医療用匙" w:value="器37 医療用匙"/>
+                <w:listItem w:displayText="器38 医療用鈎" w:value="器38 医療用鈎"/>
+                <w:listItem w:displayText="器39 医療用鉗子" w:value="器39 医療用鉗子"/>
+                <w:listItem w:displayText="器40 医療用のこぎり" w:value="器40 医療用のこぎり"/>
+                <w:listItem w:displayText="器41 医療用のみ" w:value="器41 医療用のみ"/>
+                <w:listItem w:displayText="器42 医療用剥離子" w:value="器42 医療用剥離子"/>
+                <w:listItem w:displayText="器43 医療用つち" w:value="器43 医療用つち"/>
+                <w:listItem w:displayText="器44 医療用やすり" w:value="器44 医療用やすり"/>
+                <w:listItem w:displayText="器45 医療用てこ" w:value="器45 医療用てこ"/>
+                <w:listItem w:displayText="器46 医療用絞断器" w:value="器46 医療用絞断器"/>
+                <w:listItem w:displayText="器47 注射針及び穿刺針" w:value="器47 注射針及び穿刺針"/>
+                <w:listItem w:displayText="器48 注射筒" w:value="器48 注射筒"/>
+                <w:listItem w:displayText="器49 医療用穿刺器、穿削器及び穿孔器" w:value="器49 医療用穿刺器、穿削器及び穿孔器"/>
+                <w:listItem w:displayText="器50 開創又は開孔用器具" w:value="器50 開創又は開孔用器具"/>
+                <w:listItem w:displayText="器51 医療用嘴管及び体液誘導管" w:value="器51 医療用嘴管及び体液誘導管"/>
+                <w:listItem w:displayText="器52 医療用拡張器" w:value="器52 医療用拡張器"/>
+                <w:listItem w:displayText="器53 医療用消息子" w:value="器53 医療用消息子"/>
+                <w:listItem w:displayText="器54 医療用捲綿子" w:value="器54 医療用捲綿子"/>
+                <w:listItem w:displayText="器55 医療用洗浄器" w:value="器55 医療用洗浄器"/>
+                <w:listItem w:displayText="器56 採血又は輸血用器具" w:value="器56 採血又は輸血用器具"/>
+                <w:listItem w:displayText="器57 種痘用器具" w:value="器57 種痘用器具"/>
+                <w:listItem w:displayText="器58 整形用機械器具" w:value="器58 整形用機械器具"/>
+                <w:listItem w:displayText="器59 歯科用ユニット" w:value="器59 歯科用ユニット"/>
+                <w:listItem w:displayText="器60 歯科用エンジン" w:value="器60 歯科用エンジン"/>
+                <w:listItem w:displayText="器61 歯科用ハンドピース" w:value="器61 歯科用ハンドピース"/>
+                <w:listItem w:displayText="器62 歯科用切削器" w:value="器62 歯科用切削器"/>
+                <w:listItem w:displayText="器63 歯科用ブローチ" w:value="器63 歯科用ブローチ"/>
+                <w:listItem w:displayText="器64 歯科用探針" w:value="器64 歯科用探針"/>
+                <w:listItem w:displayText="器65 歯科用充填器" w:value="器65 歯科用充填器"/>
+                <w:listItem w:displayText="器66 歯科用練成器" w:value="器66 歯科用練成器"/>
+                <w:listItem w:displayText="器67 歯科用防湿器" w:value="器67 歯科用防湿器"/>
+                <w:listItem w:displayText="器68 印象採得又は咬合採得用器具" w:value="器68 印象採得又は咬合採得用器具"/>
+                <w:listItem w:displayText="器69 歯科用蒸和器及び重合器" w:value="器69 歯科用蒸和器及び重合器"/>
+                <w:listItem w:displayText="器70 歯科用鋳造器" w:value="器70 歯科用鋳造器"/>
+                <w:listItem w:displayText="器71 視力補正用眼鏡" w:value="器71 視力補正用眼鏡"/>
+                <w:listItem w:displayText="器72 視力補正用レンズ" w:value="器72 視力補正用レンズ"/>
+                <w:listItem w:displayText="器72の2 コンタクトレンズ（視力補正用のものを除く。）" w:value="器72の2 コンタクトレンズ（視力補正用のものを除く。）"/>
+                <w:listItem w:displayText="器73 補聴器" w:value="器73 補聴器"/>
+                <w:listItem w:displayText="器74 医薬品注入器" w:value="器74 医薬品注入器"/>
+                <w:listItem w:displayText="器75 脱疾治療用器具" w:value="器75 脱疾治療用器具"/>
+                <w:listItem w:displayText="器76 医療用吸入器" w:value="器76 医療用吸入器"/>
+                <w:listItem w:displayText="器77 バイブレーター" w:value="器77 バイブレーター"/>
+                <w:listItem w:displayText="器78 家庭用電気治療器" w:value="器78 家庭用電気治療器"/>
+                <w:listItem w:displayText="器79 指圧代用器" w:value="器79 指圧代用器"/>
+                <w:listItem w:displayText="器80 はり又はきゅう用器具" w:value="器80 はり又はきゅう用器具"/>
+                <w:listItem w:displayText="器81 磁気治療器" w:value="器81 磁気治療器"/>
+                <w:listItem w:displayText="器82 近視眼矯正器" w:value="器82 近視眼矯正器"/>
+                <w:listItem w:displayText="器83 医療用物質生成器" w:value="器83 医療用物質生成器"/>
+                <w:listItem w:displayText="器84 前各号に掲げる物の附属品で、厚生省令で定めるもの" w:value="器84 前各号に掲げる物の附属品で、厚生省令で定めるもの"/>
+                <w:listItem w:displayText="医01 エックス線フィルム" w:value="医01 エックス線フィルム"/>
+                <w:listItem w:displayText="医02 縫合糸" w:value="医02 縫合糸"/>
+                <w:listItem w:displayText="医03 手術用手袋及び指サック" w:value="医03 手術用手袋及び指サック"/>
+                <w:listItem w:displayText="医04 整形用品" w:value="医04 整形用品"/>
+                <w:listItem w:displayText="医05 副木" w:value="医05 副木"/>
+                <w:listItem w:displayText="医06 視力表及び色盲検査表" w:value="医06 視力表及び色盲検査表"/>
+                <w:listItem w:displayText="歯01 歯科用金属" w:value="歯01 歯科用金属"/>
+                <w:listItem w:displayText="歯02 歯冠材料" w:value="歯02 歯冠材料"/>
+                <w:listItem w:displayText="歯03 義歯床材料" w:value="歯03 義歯床材料"/>
+                <w:listItem w:displayText="歯04 歯科用根管充填材料" w:value="歯04 歯科用根管充填材料"/>
+                <w:listItem w:displayText="歯05 歯科用接着充填材料" w:value="歯05 歯科用接着充填材料"/>
+                <w:listItem w:displayText="歯06 歯科用印象材料" w:value="歯06 歯科用印象材料"/>
+                <w:listItem w:displayText="歯07 歯科用ワックス" w:value="歯07 歯科用ワックス"/>
+                <w:listItem w:displayText="歯08 歯科用石こう及び石こう製品" w:value="歯08 歯科用石こう及び石こう製品"/>
+                <w:listItem w:displayText="歯09 歯科用研削材料" w:value="歯09 歯科用研削材料"/>
+                <w:listItem w:displayText="衛01 月経処理用タンポン" w:value="衛01 月経処理用タンポン"/>
+                <w:listItem w:displayText="衛02 コンドーム" w:value="衛02 コンドーム"/>
+                <w:listItem w:displayText="衛03 避妊用具" w:value="衛03 避妊用具"/>
+                <w:listItem w:displayText="衛04 性具" w:value="衛04 性具"/>
+                <w:listItem w:displayText="プ01 疾病診断用プログラム" w:value="プ01 疾病診断用プログラム"/>
+                <w:listItem w:displayText="プ02 疾病治療用プログラム" w:value="プ02 疾病治療用プログラム"/>
+                <w:listItem w:displayText="プ03 疾病予防用プログラム" w:value="プ03 疾病予防用プログラム"/>
+                <w:listItem w:displayText="未定" w:value="未定"/>
+                <w:listItem w:displayText="選択肢に含まれていない「識別」を入力する場合は、まずプルダウンボックスを削除してから、欄へ直接ご入力ください" w:value="選択肢に含まれていない「識別」を入力する場合は、まずプルダウンボックスを削除してから、欄へ直接ご入力ください"/>
+                <w:listItem w:displayText="　" w:value="　"/>
+              </w:dropDownList>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w:rsidR="005469CF" w:rsidRPr="002450EB" w:rsidRDefault="005469CF" w:rsidP="005469CF">
+                <w:pPr>
+                  <w:pStyle w:val="a3"/>
+                  <w:tabs>
+                    <w:tab w:val="clear" w:pos="4252"/>
+                    <w:tab w:val="clear" w:pos="8504"/>
+                  </w:tabs>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:snapToGrid/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E404A3">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>類別</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00E404A3">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>を選択してください</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
+      <w:tr w:rsidR="005469CF" w:rsidRPr="002450EB" w:rsidTr="005469CF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="344"/>
+          <w:trHeight w:val="94"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005469CF" w:rsidRPr="00FC4C93" w:rsidRDefault="005469CF" w:rsidP="005469CF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...91 lines deleted...]
-              <w:t>定時期</w:t>
+            <w:r w:rsidRPr="00FC4C93">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>被験物の名称又は識別記号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:tcW w:w="5958" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005469CF" w:rsidRPr="002450EB" w:rsidRDefault="005469CF" w:rsidP="005469CF">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="zh-TW"/>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
+      <w:tr w:rsidR="005469CF" w:rsidRPr="002450EB" w:rsidTr="005469CF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="544"/>
+          <w:trHeight w:val="156"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005469CF" w:rsidRPr="00FC4C93" w:rsidRDefault="005469CF" w:rsidP="005469CF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
-[...49 lines deleted...]
-              <w:t>ーズ</w:t>
+            <w:r w:rsidRPr="00FC4C93">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される一般的名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:tcW w:w="5958" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005469CF" w:rsidRPr="002450EB" w:rsidRDefault="005469CF" w:rsidP="005469CF">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
+      <w:tr w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidTr="005469CF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2088"/>
+          <w:trHeight w:val="61"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="006730BD" w:rsidRPr="00FC4C93" w:rsidRDefault="006730BD" w:rsidP="006730BD">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00FC4C93">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定されるクラス分類</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:id w:val="1964772032"/>
+              <w:placeholder>
+                <w:docPart w:val="E3B36440D6394E4AB84D6A176399A942"/>
+              </w:placeholder>
+              <w:dropDownList>
+                <w:listItem w:displayText="クラス分類を選択してください" w:value="クラス分類を選択してください"/>
+                <w:listItem w:displayText="Ⅳ" w:value="Ⅳ"/>
+                <w:listItem w:displayText="Ⅲ" w:value="Ⅲ"/>
+                <w:listItem w:displayText="Ⅱ" w:value="Ⅱ"/>
+                <w:listItem w:displayText="Ⅰ" w:value="Ⅰ"/>
+                <w:listItem w:displayText="未定" w:value="未定"/>
+                <w:listItem w:displayText="　" w:value="　　"/>
+              </w:dropDownList>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidRDefault="006730BD" w:rsidP="006730BD">
+                <w:pPr>
+                  <w:pStyle w:val="a3"/>
+                  <w:tabs>
+                    <w:tab w:val="clear" w:pos="4252"/>
+                    <w:tab w:val="clear" w:pos="8504"/>
+                  </w:tabs>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:snapToGrid/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>クラス分類を選択してください</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidTr="005469CF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="266"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006730BD" w:rsidRPr="00FC4C93" w:rsidRDefault="006730BD" w:rsidP="006730BD">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4C93">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される使用目的又は効果</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidRDefault="006730BD" w:rsidP="006730BD">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidTr="005469CF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="58"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006730BD" w:rsidRPr="00FC4C93" w:rsidRDefault="006730BD" w:rsidP="006730BD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4C93">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される治験等の目的</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidRDefault="006730BD" w:rsidP="006730BD">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidTr="005469CF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="58"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006730BD" w:rsidRPr="00FC4C93" w:rsidRDefault="006730BD" w:rsidP="006730BD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4C93">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>レジストリの名称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidRDefault="006730BD" w:rsidP="006730BD">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidTr="005469CF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="58"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006730BD" w:rsidRPr="00FC4C93" w:rsidRDefault="006730BD" w:rsidP="006730BD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4C93">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>レジストリ保有者</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidRDefault="006730BD" w:rsidP="006730BD">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidTr="005469CF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="709"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006730BD" w:rsidRPr="00FC4C93" w:rsidRDefault="006730BD" w:rsidP="006730BD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4C93">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談区分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006730BD" w:rsidRPr="00051A5C" w:rsidRDefault="00EC38DC" w:rsidP="006730BD">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="510876827"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D5087B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006730BD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="006730BD" w:rsidRPr="00051A5C">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>医療機器レジストリ信頼性調査相談（承認申請）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006730BD" w:rsidRPr="00051A5C" w:rsidRDefault="00EC38DC" w:rsidP="006730BD">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-2141103719"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006730BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006730BD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="006730BD" w:rsidRPr="00051A5C">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>医療機器レジストリ信頼性調査相談（承認申請）（追加相談）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006730BD" w:rsidRPr="00051A5C" w:rsidRDefault="00EC38DC" w:rsidP="006730BD">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="2035073525"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006730BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006730BD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="006730BD" w:rsidRPr="00051A5C">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>医療機器レジストリ信頼性調査相談（使用成績評価申請）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006730BD" w:rsidRPr="0057031F" w:rsidRDefault="00EC38DC" w:rsidP="006730BD">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:ind w:left="400" w:hangingChars="200" w:hanging="400"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1488313814"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006730BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006730BD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="006730BD" w:rsidRPr="00051A5C">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>医療機器レジストリ信頼性調査相談（使用成績評価申請）（追加相談）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidTr="005469CF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1264"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006730BD" w:rsidRPr="00FC4C93" w:rsidRDefault="006730BD" w:rsidP="006730BD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4C93">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談内容の概略</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidRDefault="006730BD" w:rsidP="006730BD">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006730BD" w:rsidRPr="00BB0623" w:rsidTr="005469CF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="74"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006730BD" w:rsidRPr="00FC4C93" w:rsidRDefault="006730BD" w:rsidP="006730BD">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4C93">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>治験等の実施計画作成時に助言を得た専門家の氏名及び所属</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidRDefault="006730BD" w:rsidP="006730BD">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006730BD" w:rsidRPr="00BB0623" w:rsidTr="005469CF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="167"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006730BD" w:rsidRPr="00FC4C93" w:rsidRDefault="006730BD" w:rsidP="006730BD">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00051A5C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>同一被験物についての過去の対面助言等</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidRDefault="006730BD" w:rsidP="006730BD">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidTr="005469CF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="58"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006730BD" w:rsidRPr="00FC4C93" w:rsidRDefault="006730BD" w:rsidP="006730BD">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4C93">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>同一レジストリについての過去の対面助言等</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidRDefault="006730BD" w:rsidP="006730BD">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidTr="005469CF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="58"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006730BD" w:rsidRPr="00FC4C93" w:rsidRDefault="006730BD" w:rsidP="006730BD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4C93">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>全般相談の受付番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidRDefault="006730BD" w:rsidP="006730BD">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidTr="005469CF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="329"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006730BD" w:rsidRPr="00FC4C93" w:rsidRDefault="006730BD" w:rsidP="006730BD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4C93">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本申込みの担当者</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006730BD" w:rsidRPr="006D3937" w:rsidRDefault="006730BD" w:rsidP="006730BD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4C93">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>氏名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidRDefault="006730BD" w:rsidP="006730BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidTr="005469CF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="58"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006730BD" w:rsidRPr="00FC4C93" w:rsidRDefault="006730BD" w:rsidP="006730BD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="006730BD" w:rsidRPr="006D3937" w:rsidRDefault="006730BD" w:rsidP="006730BD">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="zh-TW"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
-[...377 lines deleted...]
-              <w:t>第Ⅲ相試験）</w:t>
+            <w:r w:rsidRPr="00FC4C93">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>所属</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidRDefault="006730BD" w:rsidP="006730BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
+      <w:tr w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidTr="005469CF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="544"/>
+          <w:trHeight w:val="64"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="006730BD" w:rsidRPr="00FC4C93" w:rsidRDefault="006730BD" w:rsidP="006730BD">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...32 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="006730BD" w:rsidRPr="006D3937" w:rsidRDefault="006730BD" w:rsidP="006730BD">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00340C00">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電話番号</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidRDefault="006730BD" w:rsidP="006730BD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
+      <w:tr w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidTr="005469CF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="272"/>
+          <w:trHeight w:val="147"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
-[...135 lines deleted...]
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="006730BD" w:rsidRPr="00FC4C93" w:rsidRDefault="006730BD" w:rsidP="006730BD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="006730BD" w:rsidRPr="006D3937" w:rsidRDefault="006730BD" w:rsidP="006730BD">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">□　</w:t>
+            <w:r w:rsidRPr="00340C00">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ファクシミリ</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-              <w:t>新医</w:t>
+            <w:r w:rsidRPr="00340C00">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>番号</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E77F91">
-[...25 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidRDefault="006730BD" w:rsidP="006730BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
+      <w:tr w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidTr="005469CF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="268"/>
+          <w:trHeight w:val="270"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="006730BD" w:rsidRPr="00FC4C93" w:rsidRDefault="006730BD" w:rsidP="006730BD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="006730BD" w:rsidRPr="00FC4C93" w:rsidRDefault="006730BD" w:rsidP="006730BD">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
-[...730 lines deleted...]
-              <w:t>状況</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電子メールアドレス</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:tcW w:w="5958" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidRDefault="006730BD" w:rsidP="006730BD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
+      <w:tr w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidTr="005469CF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="272"/>
+          <w:trHeight w:val="58"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="006730BD" w:rsidRPr="00340C00" w:rsidRDefault="006730BD" w:rsidP="006730BD">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
-[...42 lines deleted...]
-              <w:t>氏名、</w:t>
+            <w:r w:rsidRPr="00340C00">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>備考</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5741" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="5958" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="006730BD" w:rsidRPr="002450EB" w:rsidRDefault="006730BD" w:rsidP="006730BD">
             <w:pPr>
-              <w:rPr>
-[...268 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+    <w:p w:rsidR="003308B2" w:rsidRPr="002450EB" w:rsidRDefault="003308B2" w:rsidP="003308B2">
       <w:pPr>
-        <w:spacing w:line="253" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E77F91">
-[...81 lines deleted...]
-        <w:t>す。</w:t>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>上記により対面助言を申</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>し</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>込みます。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005F41F2" w:rsidP="00800EC9">
+    <w:p w:rsidR="003308B2" w:rsidRPr="002450EB" w:rsidRDefault="00C8182A" w:rsidP="003308B2">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1193"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="2513"/>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
-        <w:spacing w:before="3"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:spacing w:afterLines="50" w:after="180"/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>令和</w:t>
+      </w:r>
+      <w:r w:rsidR="003308B2" w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　年　　月　　日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003308B2" w:rsidRPr="002450EB" w:rsidRDefault="003308B2" w:rsidP="00E300CB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="1790"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="95"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005544E6" w:rsidRPr="00E77F91">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="95"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>住</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>所（法人にあっては、主たる事務所の所在地）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003308B2" w:rsidRPr="002450EB" w:rsidRDefault="003308B2" w:rsidP="00E300CB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="1790"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="95"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005544E6" w:rsidRPr="00E77F91">
-[...15 lines deleted...]
-        <w:t>日</w:t>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="95"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>氏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名（法人にあっては、名称並びに代表者の役職名</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">氏名）　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+    <w:p w:rsidR="003308B2" w:rsidRPr="002450EB" w:rsidRDefault="003308B2" w:rsidP="003308B2">
       <w:pPr>
-        <w:spacing w:before="10" w:line="140" w:lineRule="exact"/>
-[...3 lines deleted...]
-          <w:szCs w:val="14"/>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（業者コード　　　　　）</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+    <w:p w:rsidR="003308B2" w:rsidRPr="002450EB" w:rsidRDefault="003308B2" w:rsidP="003308B2">
       <w:pPr>
-        <w:ind w:left="2096"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E77F91">
-[...107 lines deleted...]
-        <w:t>）</w:t>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>独立行政法人医薬品医療機器総合機構</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+    <w:p w:rsidR="003308B2" w:rsidRPr="002450EB" w:rsidRDefault="003308B2" w:rsidP="003308B2">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7347"/>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
-        <w:spacing w:before="3"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E77F91">
-[...113 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>審査センター長殿</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+    <w:p w:rsidR="003308B2" w:rsidRPr="002450EB" w:rsidRDefault="003308B2" w:rsidP="003308B2">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7347"/>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
-        <w:spacing w:before="3"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E77F91">
-[...118 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（注意）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E77F91">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+    <w:p w:rsidR="002C09BC" w:rsidRPr="002450EB" w:rsidRDefault="0040764F" w:rsidP="002C09BC">
       <w:pPr>
-        <w:pStyle w:val="Default"/>
-[...19 lines deleted...]
-      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="543"/>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
-        <w:spacing w:before="3"/>
-[...107 lines deleted...]
-      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E77F91">
-[...167 lines deleted...]
-        <w:t>い。</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>１　用紙の大きさは日本産業</w:t>
+      </w:r>
+      <w:r w:rsidR="002C09BC" w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>規格Ａ４と</w:t>
+      </w:r>
+      <w:r w:rsidR="00B94FE7" w:rsidRPr="00B94FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>し、テキスト認識可能な電子ファイルで提出</w:t>
+      </w:r>
+      <w:r w:rsidR="002C09BC" w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+    <w:p w:rsidR="002C09BC" w:rsidRPr="00BB504B" w:rsidRDefault="002C09BC" w:rsidP="002C09BC">
       <w:pPr>
-        <w:spacing w:before="22" w:line="288" w:lineRule="exact"/>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:widowControl/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E77F91">
-[...5 lines deleted...]
-        <w:t>（２）成分名欄</w:t>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">２　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>記入欄に記載内容が収まりきらない場合等、記入事項のすべてを記入できない場合には、その欄に「別紙（　）のとおり」と記入して、別紙を添付すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+    <w:p w:rsidR="002C09BC" w:rsidRPr="00BB504B" w:rsidRDefault="002C09BC" w:rsidP="002C09BC">
       <w:pPr>
+        <w:widowControl/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>３　記入上の留意点は、以下のとおり。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C09BC" w:rsidRPr="005F1EF8" w:rsidRDefault="002C09BC" w:rsidP="002C09BC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E77F91">
-[...167 lines deleted...]
-        <w:t>場合には化学名（英名）を記入してください。</w:t>
+      <w:r w:rsidRPr="005F1EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（１）</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0623" w:rsidRPr="005F1EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>類別欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+    <w:p w:rsidR="002C09BC" w:rsidRPr="005F1EF8" w:rsidRDefault="00BB0623" w:rsidP="002C09BC">
       <w:pPr>
-        <w:spacing w:before="3" w:line="245" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E77F91">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="005F1EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品、医療機器等の品質、有効性及び安全性の確保等に関する法律施行令（昭和３６年政令第１１号）別表第一による類別を記入してください</w:t>
+      </w:r>
+      <w:r w:rsidR="002C09BC" w:rsidRPr="005F1EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C09BC" w:rsidRPr="00BB0623" w:rsidRDefault="002C09BC" w:rsidP="002C09BC">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（２）</w:t>
+      </w:r>
+      <w:r w:rsidR="00D859F8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>被験物の名称又は</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0623" w:rsidRPr="005F1EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>識別記号</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C09BC" w:rsidRPr="00402C6B" w:rsidRDefault="00BB0623" w:rsidP="002C09BC">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>被験物の名称又は識別記号（当該医療機器等を識別するための記号、名称等）を記入すること。なお、海外において当該医療機器等が既に販売されている場合は、その販売名も記入すること</w:t>
+      </w:r>
+      <w:r w:rsidR="002C09BC" w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C09BC" w:rsidRPr="005F1EF8" w:rsidRDefault="002C09BC" w:rsidP="002C09BC">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>（３）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E77F91">
-[...46 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00E00FEA" w:rsidRPr="005F1EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>予定される一般的名称欄及び予定されるクラス分類</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+    <w:p w:rsidR="002C09BC" w:rsidRPr="00402C6B" w:rsidRDefault="00E00FEA" w:rsidP="002C09BC">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E77F91">
-[...46 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>平成17年3月11日薬食発第0311005号厚生労働省医薬食品局通知「薬事法第二条第五項から第七項までの規定により厚生労働大臣が指定する高度管理医療機器、管理医療機器及び一般医療機器の一部を改正する件（告示）及び薬事法第二条第八項の規定により厚生労働大臣が指定する特定保守管理医療機器の一部を改正する件（告示）の施行について」の別添に基づき記入すること</w:t>
+      </w:r>
+      <w:r w:rsidR="002C09BC" w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C09BC" w:rsidRPr="00402C6B" w:rsidRDefault="002C09BC" w:rsidP="002C09BC">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（４）</w:t>
+      </w:r>
+      <w:r w:rsidR="00E00FEA" w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>予定される治験等の目的</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C09BC" w:rsidRPr="00402C6B" w:rsidRDefault="00E00FEA" w:rsidP="002C09BC">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談の対象となる予定される治験等の目的などを記入すること</w:t>
+      </w:r>
+      <w:r w:rsidR="002C09BC" w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C09BC" w:rsidRPr="00402C6B" w:rsidRDefault="002C09BC" w:rsidP="002C09BC">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（５）</w:t>
+      </w:r>
+      <w:r w:rsidR="00E00FEA" w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>レジストリ保有者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C09BC" w:rsidRPr="00402C6B" w:rsidRDefault="00E00FEA" w:rsidP="002C09BC">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>レジストリを保有する団体・個人について記入すること。個人の場合には氏名及び所属を記載すること</w:t>
+      </w:r>
+      <w:r w:rsidR="002C09BC" w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C09BC" w:rsidRPr="00402C6B" w:rsidRDefault="002C09BC" w:rsidP="002C09BC">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（６）</w:t>
+      </w:r>
+      <w:r w:rsidR="00E00FEA" w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談内容の概略</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C09BC" w:rsidRPr="00402C6B" w:rsidRDefault="00E00FEA" w:rsidP="002C09BC">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談内容を具体的に記入すること。記載内容が欄内では収まりきらない場合等には、その欄に「別紙（　）のとおり」と記入して、別紙を添付すること</w:t>
+      </w:r>
+      <w:r w:rsidR="002C09BC" w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C09BC" w:rsidRPr="00402C6B" w:rsidRDefault="002C09BC" w:rsidP="002C09BC">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（７）</w:t>
+      </w:r>
+      <w:r w:rsidR="00E00FEA" w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>治験等の実施計画作成時に助言を得た専門家の氏名及び所属</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E00FEA" w:rsidRPr="00402C6B" w:rsidRDefault="00E00FEA" w:rsidP="00E00FEA">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>実施計画書の作成に当たり、指導・助言を得た外部の専門家がいる場合には、その氏名及び所属を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C10A95" w:rsidRPr="00402C6B" w:rsidRDefault="00E00FEA" w:rsidP="00E00FEA">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言に参加を予定している外部専門家には、氏名の頭に○印を付すこと</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB0623" w:rsidRPr="00402C6B" w:rsidRDefault="00BB0623" w:rsidP="00BB0623">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（８）</w:t>
+      </w:r>
+      <w:r w:rsidR="00E00FEA" w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>同一被験物についての過去の対面助言</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1EF8" w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB0623" w:rsidRPr="00402C6B" w:rsidRDefault="00E00FEA" w:rsidP="00BB0623">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>同一被験物について過去に対面助言を行っている場合には、その受付番号及び対面助言の区分、相談年月日を記入すること。レ</w:t>
+      </w:r>
+      <w:r w:rsidR="00051A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ジストリ使用に関する相談については、それが明確になるよう記入</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>すること。同一被験物であって使用目的、効能効果等が今回の申込みと異なるものに対して対面助言を行っている場合も同様に記入し、年月日の後ろに括弧書きでその旨を記入すること</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0623" w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB0623" w:rsidRPr="00402C6B" w:rsidRDefault="00BB0623" w:rsidP="00BB0623">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（９）</w:t>
+      </w:r>
+      <w:r w:rsidR="00E00FEA" w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>同一レジストリについての過去の対面助言等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB0623" w:rsidRPr="00402C6B" w:rsidRDefault="00E00FEA" w:rsidP="00BB0623">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>相談を希望するレジストリについて、過去に対面助言等を行っていることを把握している場合には、その受付番号及び対面助言等の区分及び相談年月日を記入すること。また、同一のレジストリであって使用目的が異なるものについて相談を行っている場合にも同様に記入し、年月日の後に括弧書きでその旨を記入すること</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0623" w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB0623" w:rsidRPr="00402C6B" w:rsidRDefault="00BB0623" w:rsidP="00BB0623">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10）</w:t>
+      </w:r>
+      <w:r w:rsidR="00E00FEA" w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>全般相談の受付番号</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB0623" w:rsidRPr="00402C6B" w:rsidRDefault="00E00FEA" w:rsidP="00BB0623">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>本相談を受けるに当たり行った全般相談の受付番号を記入すること</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0623" w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB0623" w:rsidRPr="00402C6B" w:rsidRDefault="00BB0623" w:rsidP="00BB0623">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00B94FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B94FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1EF8" w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00E00FEA" w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>本申込みの担当者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E00FEA" w:rsidRPr="00402C6B" w:rsidRDefault="00E00FEA" w:rsidP="00E00FEA">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>本相談の連絡窓口になる担当者１名（共同開発の場合にあっては、複数可）の氏名、所属及び連絡先を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB0623" w:rsidRPr="00402C6B" w:rsidRDefault="00E00FEA" w:rsidP="00E00FEA">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお、機構からの問合せ、案内等はこの欄に記入された担当者あてに行うことになるので、誤記、記入漏れ等のないようにすること。また、複数名を記入する場合には、主たる者の氏名の頭に○印を付すこと</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0623" w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB0623" w:rsidRPr="00402C6B" w:rsidRDefault="00BB0623" w:rsidP="00BB0623">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00B94FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00E00FEA" w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>備考</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E00FEA" w:rsidRPr="00402C6B" w:rsidRDefault="00E00FEA" w:rsidP="00E00FEA">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="95" w:left="419" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>①　共同開発の場合において連名で本申込みを行わない場合には、共同開発の相手会社名等を記入し、その旨を明らかにすること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB0623" w:rsidRPr="00402C6B" w:rsidRDefault="00E00FEA" w:rsidP="00D20BEF">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="95" w:left="419" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>②　日程調整結果を受けて本申込みを行う場合には、例えば「</w:t>
+      </w:r>
+      <w:r w:rsidR="00B55C52">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>事前打合せ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の結果、</w:t>
+      </w:r>
+      <w:r w:rsidR="00D20BEF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（元号）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>○年○月○日</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16CA8" w:rsidRPr="00F16CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言実施予定」のように日程調整結果を記入</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>してください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB0623" w:rsidRPr="00402C6B" w:rsidRDefault="00BB0623" w:rsidP="00BB0623">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00E00FEA" w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>その他</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B3E12" w:rsidRPr="00402C6B" w:rsidRDefault="00E00FEA" w:rsidP="00E00FEA">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>住所（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="00340C00">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E77F91">
-[...82 lines deleted...]
-        <w:t>い。</w:t>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>主たる事務所の所在地）及び氏名（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="00340C00">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名称</w:t>
+      </w:r>
+      <w:r w:rsidR="00340C00" w:rsidRPr="00340C00">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>並びに代表者の役職名</w:t>
+      </w:r>
+      <w:r w:rsidR="00340C00" w:rsidRPr="00340C00">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>氏名）を記入すること。なお、業者コードを持たない相談者は業者コードを「９９９９９９９９９」と記入すること</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0623" w:rsidRPr="00402C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...1168 lines deleted...]
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+    <w:p w:rsidR="009F134E" w:rsidRPr="009F134E" w:rsidRDefault="009F134E" w:rsidP="009F134E">
       <w:pPr>
         <w:widowControl/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="00B94FE7" w:rsidRPr="00B94FE7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>資料の構成等については、相談申込書提出前に全般相談を利用し、必要かつ十分な資料の準備を行うこと</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidSect="0049504A">
-[...4 lines deleted...]
-      <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
+    <w:sectPr w:rsidR="009F134E" w:rsidRPr="009F134E" w:rsidSect="000D7258">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:linePitch="303" w:charSpace="-2374"/>
+      <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002601A8" w:rsidRDefault="002601A8" w:rsidP="0049504A">
+    <w:p w:rsidR="00EC38DC" w:rsidRDefault="00EC38DC" w:rsidP="00BB0623">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002601A8" w:rsidRDefault="002601A8" w:rsidP="0049504A">
+    <w:p w:rsidR="00EC38DC" w:rsidRDefault="00EC38DC" w:rsidP="00BB0623">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ....">
-[...30 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00FD021D" w:rsidRDefault="00FD021D">
+  <w:p w:rsidR="00BC1F8A" w:rsidRDefault="00BC1F8A">
     <w:pPr>
-      <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:sdt>
-[...36 lines deleted...]
-  <w:p w:rsidR="00FD021D" w:rsidRDefault="00FD021D">
+  <w:p w:rsidR="00BC1F8A" w:rsidRDefault="00BC1F8A">
     <w:pPr>
-      <w:pStyle w:val="a8"/>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00BC1F8A" w:rsidRDefault="00BC1F8A">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002601A8" w:rsidRDefault="002601A8" w:rsidP="0049504A">
+    <w:p w:rsidR="00EC38DC" w:rsidRDefault="00EC38DC" w:rsidP="00BB0623">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002601A8" w:rsidRDefault="002601A8" w:rsidP="0049504A">
+    <w:p w:rsidR="00EC38DC" w:rsidRDefault="00EC38DC" w:rsidP="00BB0623">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00FD021D" w:rsidRDefault="00FD021D" w:rsidP="004219BF">
+  <w:p w:rsidR="00BC1F8A" w:rsidRDefault="00BC1F8A">
     <w:pPr>
-      <w:jc w:val="left"/>
-[...14 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...8392 lines deleted...]
-</w:numbering>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00BC1F8A" w:rsidRDefault="00BC1F8A">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00BC1F8A" w:rsidRDefault="00BC1F8A">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:hideSpellingErrors/>
-[...2 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097">
+    <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DF38C8"/>
-[...1837 lines deleted...]
-    <w:rsid w:val="00FF7DA3"/>
+    <w:rsidRoot w:val="000D7258"/>
+    <w:rsid w:val="00023294"/>
+    <w:rsid w:val="00025424"/>
+    <w:rsid w:val="00051A5C"/>
+    <w:rsid w:val="000B0C4E"/>
+    <w:rsid w:val="000D2936"/>
+    <w:rsid w:val="000D5377"/>
+    <w:rsid w:val="000D7258"/>
+    <w:rsid w:val="000F2E1C"/>
+    <w:rsid w:val="00210E8E"/>
+    <w:rsid w:val="00220C47"/>
+    <w:rsid w:val="00234718"/>
+    <w:rsid w:val="002939A4"/>
+    <w:rsid w:val="002B58A4"/>
+    <w:rsid w:val="002C09BC"/>
+    <w:rsid w:val="002C6590"/>
+    <w:rsid w:val="00317572"/>
+    <w:rsid w:val="003308B2"/>
+    <w:rsid w:val="00340C00"/>
+    <w:rsid w:val="00363CC2"/>
+    <w:rsid w:val="00384CBE"/>
+    <w:rsid w:val="003E3430"/>
+    <w:rsid w:val="00402C6B"/>
+    <w:rsid w:val="0040764F"/>
+    <w:rsid w:val="004803EF"/>
+    <w:rsid w:val="00510C61"/>
+    <w:rsid w:val="005469CF"/>
+    <w:rsid w:val="0057031F"/>
+    <w:rsid w:val="00577188"/>
+    <w:rsid w:val="005A5C66"/>
+    <w:rsid w:val="005F1EF8"/>
+    <w:rsid w:val="00640998"/>
+    <w:rsid w:val="006730BD"/>
+    <w:rsid w:val="006D3937"/>
+    <w:rsid w:val="006F1EEF"/>
+    <w:rsid w:val="007113CD"/>
+    <w:rsid w:val="00766F8E"/>
+    <w:rsid w:val="00807143"/>
+    <w:rsid w:val="008406ED"/>
+    <w:rsid w:val="008E587D"/>
+    <w:rsid w:val="009B3E12"/>
+    <w:rsid w:val="009F134E"/>
+    <w:rsid w:val="009F3CE9"/>
+    <w:rsid w:val="00A30AA5"/>
+    <w:rsid w:val="00A96822"/>
+    <w:rsid w:val="00AF2579"/>
+    <w:rsid w:val="00B06496"/>
+    <w:rsid w:val="00B16A58"/>
+    <w:rsid w:val="00B3075D"/>
+    <w:rsid w:val="00B55C52"/>
+    <w:rsid w:val="00B94FE7"/>
+    <w:rsid w:val="00BB0623"/>
+    <w:rsid w:val="00BC1F8A"/>
+    <w:rsid w:val="00BC2408"/>
+    <w:rsid w:val="00BC5A7F"/>
+    <w:rsid w:val="00C10A95"/>
+    <w:rsid w:val="00C44ADE"/>
+    <w:rsid w:val="00C573F6"/>
+    <w:rsid w:val="00C63DDF"/>
+    <w:rsid w:val="00C8182A"/>
+    <w:rsid w:val="00CF78F1"/>
+    <w:rsid w:val="00D03CCE"/>
+    <w:rsid w:val="00D20BEF"/>
+    <w:rsid w:val="00D31B81"/>
+    <w:rsid w:val="00D5087B"/>
+    <w:rsid w:val="00D859F8"/>
+    <w:rsid w:val="00DA20A3"/>
+    <w:rsid w:val="00DC63DF"/>
+    <w:rsid w:val="00E00FEA"/>
+    <w:rsid w:val="00E300CB"/>
+    <w:rsid w:val="00E46172"/>
+    <w:rsid w:val="00EC38DC"/>
+    <w:rsid w:val="00F16CA8"/>
+    <w:rsid w:val="00FC445E"/>
+    <w:rsid w:val="00FC4C93"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097">
+    <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -15861,64 +4160,64 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Date" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15949,76 +4248,76 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -16170,1693 +4469,891 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF38C8"/>
+    <w:rsid w:val="000D7258"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
-    </w:rPr>
-[...16 lines deleted...]
-      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
-[...74 lines deleted...]
-      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-[...92 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DF38C8"/>
+    <w:link w:val="a4"/>
+    <w:rsid w:val="000D7258"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="ヘッダー (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a6"/>
-    <w:rsid w:val="00DF38C8"/>
+    <w:link w:val="a3"/>
+    <w:rsid w:val="000D7258"/>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
-    </w:rPr>
-[...150 lines deleted...]
-      <w:rFonts w:ascii="ＭＳ 明朝"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a5">
     <w:name w:val="一太郎"/>
-    <w:rsid w:val="00DF38C8"/>
+    <w:rsid w:val="002C09BC"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:wordWrap w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="333" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
-    <w:name w:val="カスタムタイトル1"/>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="12"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DF38C8"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BB0623"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="フッター (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BB0623"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
-[...2 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="12">
-[...86 lines deleted...]
-  <w:style w:type="character" w:styleId="af4">
+  <w:style w:type="character" w:styleId="a8">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A012B1"/>
+    <w:rsid w:val="00F16CA8"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af5">
-[...10 lines deleted...]
-    <w:name w:val="footnote text"/>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="annotation text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af7"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003D3A34"/>
+    <w:rsid w:val="00F16CA8"/>
     <w:pPr>
-      <w:snapToGrid w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
-    <w:name w:val="脚注文字列 (文字)"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="コメント文字列 (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="af6"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="003D3A34"/>
-[...866 lines deleted...]
-    <w:rsid w:val="00787E37"/>
+    <w:rsid w:val="00F16CA8"/>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff3">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="a9"/>
+    <w:next w:val="a9"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F16CA8"/>
     <w:rPr>
-      <w:rFonts w:cs="Century"/>
-      <w:szCs w:val="21"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff4">
-[...3 lines deleted...]
-    <w:rsid w:val="00787E37"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="コメント内容 (文字)"/>
+    <w:basedOn w:val="aa"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F16CA8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Century"/>
-[...48 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff6">
-[...2 lines deleted...]
-    <w:link w:val="aff5"/>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00787E37"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F16CA8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="吹き出し (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00F16CA8"/>
     <w:rPr>
-      <w:kern w:val="0"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:divs>
-[...78 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A8AC2F7741BB429FB1AAC18F4F75728B"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A9647D7E-8731-4FFC-951F-2B8D99D756A1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00552561" w:rsidRDefault="001220A0" w:rsidP="001220A0">
+          <w:pPr>
+            <w:pStyle w:val="A8AC2F7741BB429FB1AAC18F4F75728B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BD0E8A">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>アイテムを選択してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E3B36440D6394E4AB84D6A176399A942"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{51F0CB92-8861-44C5-98A0-430D9EAC6B53}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00552561" w:rsidRDefault="001220A0" w:rsidP="001220A0">
+          <w:pPr>
+            <w:pStyle w:val="E3B36440D6394E4AB84D6A176399A942"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>アイテムを選択してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ 明朝">
+    <w:altName w:val="MS Mincho"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:altName w:val="MS Gothic"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="游明朝">
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="游ゴシック Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:view w:val="normal"/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
+  <w:defaultTabStop w:val="840"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
+  <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:compat>
+    <w:spaceForUL/>
+    <w:balanceSingleByteDoubleByteWidth/>
+    <w:doNotLeaveBackslashAlone/>
+    <w:ulTrailSpace/>
+    <w:doNotExpandShiftReturn/>
+    <w:adjustLineHeightInTable/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="001220A0"/>
+    <w:rsid w:val="000575E1"/>
+    <w:rsid w:val="001220A0"/>
+    <w:rsid w:val="003154A7"/>
+    <w:rsid w:val="00552561"/>
+    <w:rsid w:val="00F404FE"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001220A0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A8AC2F7741BB429FB1AAC18F4F75728B">
+    <w:name w:val="A8AC2F7741BB429FB1AAC18F4F75728B"/>
+    <w:rsid w:val="001220A0"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3B36440D6394E4AB84D6A176399A942">
+    <w:name w:val="E3B36440D6394E4AB84D6A176399A942"/>
+    <w:rsid w:val="001220A0"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -18085,79 +5582,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D5DF1D3-67E7-43D5-84BE-9E1FC52B1714}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67ADC8FB-81D0-4301-9708-DFAC5F73BE3B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2710</Characters>
+  <Pages>4</Pages>
+  <Words>341</Words>
+  <Characters>1949</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3179</CharactersWithSpaces>
+  <CharactersWithSpaces>2286</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>