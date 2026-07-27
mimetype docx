--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,12905 +1,4470 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...18 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00970F99" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>様式第</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05CCB" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>１４</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>号</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05CCB" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05CCB" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>２</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="120"/>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="8392" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:left w:w="99" w:type="dxa"/>
+          <w:right w:w="99" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3688"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2398"/>
+        <w:gridCol w:w="2908"/>
+        <w:gridCol w:w="5478"/>
+        <w:gridCol w:w="6"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
+      <w:tr w:rsidR="00EE7E48" w:rsidRPr="007207C0" w:rsidTr="00B90030">
         <w:trPr>
-          <w:trHeight w:val="766"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="959"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="8392" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00EE7E48" w:rsidRPr="007207C0" w:rsidRDefault="00EE7E48" w:rsidP="00B90030">
             <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="zh-TW"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
+            <w:r w:rsidRPr="007207C0">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="zh-TW"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>医薬品ＢＣＳ相談実施依頼書</w:t>
+              <w:t>対面助言申込書（医療機器</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D662C">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>・体外診断用医薬品</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007207C0">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>変更届出事前確認簡易相談）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="007207C0">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="1256"/>
+          <w:trHeight w:val="539"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="pct"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="004664AB" w:rsidP="0040450A">
             <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
+            <w:r w:rsidRPr="007207C0">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="20"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>相談区分</w:t>
+              <w:t>簡易相談区</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007207C0">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="pct"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00B60CF5" w:rsidP="0040450A">
             <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
+            <w:r w:rsidRPr="007207C0">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>☐</w:t>
+              <w:t>医療機器</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E77F91">
+            <w:r w:rsidR="005D662C" w:rsidRPr="005D662C">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">　医薬品ＢＣＳ相談</w:t>
+              <w:t>・体外診断用医薬品</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="007207C0">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="004664AB" w:rsidP="0040450A">
             <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
+            <w:r w:rsidRPr="007207C0">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="500"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>☐</w:t>
+              <w:t>類</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E77F91">
+            <w:r w:rsidRPr="007207C0">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">　後発医薬品ＢＣＳ相談</w:t>
-[...78 lines deleted...]
-              <w:t>担当分野</w:t>
+              <w:t>別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="pct"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="007207C0">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="539"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="pct"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="004664AB" w:rsidP="0040450A">
             <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
+            <w:r w:rsidRPr="007207C0">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="500"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>識別記号</w:t>
+              <w:t>名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007207C0">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="pct"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="007207C0">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="539"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="pct"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
+            <w:r w:rsidRPr="007207C0">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>医薬品の一般名</w:t>
+              <w:t>予定される一般的名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="pct"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="007207C0">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="539"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="pct"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
+            <w:r w:rsidRPr="007207C0">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>投与経路／剤形</w:t>
+              <w:t>予定されるクラス分類</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="pct"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="007207C0">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="2787"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="pct"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="004664AB" w:rsidP="0040450A">
             <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
+            <w:r w:rsidRPr="007207C0">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="100"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>予定される薬効分類</w:t>
+              <w:t>相談内</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007207C0">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="pct"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="007207C0">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="731"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="pct"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
+            <w:r w:rsidRPr="007207C0">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>予定される効能又は効果</w:t>
+              <w:t>同一製品についての過去の対面助言</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="pct"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="007207C0">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="731"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="pct"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00531450">
             <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
+            <w:r w:rsidRPr="007207C0">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>相談に応じられなかった回数（持ち点）</w:t>
+              <w:t>本申込みの担当者氏名、所属及び連絡先（電話</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="002F682F" w:rsidRPr="007207C0">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
+              <w:t>番号</w:t>
+            </w:r>
+            <w:r w:rsidR="0018006B">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">　　　</w:t>
+              <w:t>、</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E77F91">
+            <w:r w:rsidR="006521E2">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">　　　　回</w:t>
+              <w:t>電子</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-              <w:ind w:rightChars="100" w:right="210"/>
+            <w:r w:rsidR="0018006B">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...57 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
+              <w:t>メールアドレス</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007207C0">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-[...47 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="pct"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
-              <w:ind w:rightChars="100" w:right="210"/>
-              <w:jc w:val="left"/>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="008B058B">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="007207C0">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="1619"/>
+          <w:trHeight w:val="539"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="pct"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="004664AB" w:rsidP="0040450A">
             <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77F91">
+            <w:r w:rsidRPr="007207C0">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="500"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>相談内容の概略</w:t>
+              <w:t>備</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007207C0">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>考</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="pct"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
-              <w:ind w:rightChars="100" w:right="210"/>
-              <w:jc w:val="left"/>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...253 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...13 lines deleted...]
-        <w:t>上記により相談の実施を依頼します。</w:t>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>上記により対面助言（</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60CF5" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医療機器</w:t>
+      </w:r>
+      <w:r w:rsidR="005D662C" w:rsidRPr="005D662C">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>・体外診断用医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="008A66DE" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>変更</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60CF5" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>届出事前確認簡易相談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）を申</w:t>
+      </w:r>
+      <w:r w:rsidR="00803492" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>し</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>込みます。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005F41F2" w:rsidP="005F41F2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00B90030" w:rsidP="007A68E4">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:spacing w:afterLines="50" w:after="164"/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsiaTheme="minorEastAsia" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>令和</w:t>
       </w:r>
-      <w:r w:rsidR="005544E6" w:rsidRPr="00E77F91">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00C515F3" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　　年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...20 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="1995"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-[...26 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>住</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>所（法人にあっては、主たる事務所の所在地）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="1995"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="95"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="95"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>氏</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E77F91">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">名（法人にあっては、名称並びに代表者の役職名及び氏名）　</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名</w:t>
+      </w:r>
+      <w:r w:rsidR="00273CED" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（法人にあっては、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名称</w:t>
+      </w:r>
+      <w:r w:rsidR="00273CED" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>並びに</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>代表者の</w:t>
+      </w:r>
+      <w:r w:rsidR="00273CED" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>役職名</w:t>
+      </w:r>
+      <w:r w:rsidR="00273CED" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">氏名）　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-      <w:pPr>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>（業者コード　　　　　）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>独立行政法人医薬品医療機器総合機構</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...15 lines deleted...]
-        <w:t>独立行政法人医薬品医療機器総合機構</w:t>
+    <w:p w:rsidR="00535843" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00B16415">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>審査センター長殿</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...14 lines deleted...]
-        <w:t>審査センター長殿</w:t>
+    <w:p w:rsidR="00B16415" w:rsidRPr="007207C0" w:rsidRDefault="00B16415">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...3 lines deleted...]
-          <w:spacing w:val="1"/>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>（注意）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00DC3D89" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>１　用紙の大きさは</w:t>
+      </w:r>
+      <w:r w:rsidR="00986975">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>日本産業規格</w:t>
+      </w:r>
+      <w:r w:rsidR="00C515F3" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ａ４と</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7E48" w:rsidRPr="00EE7E48">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>し、テキスト認識可能な電子ファイルで提出</w:t>
+      </w:r>
+      <w:r w:rsidR="00C515F3" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>２　記入欄に記入事項のすべてを記入できないときは、その欄に「別紙（　）のとおり」と記入し別紙を添付すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">３　</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60CF5" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医療機器</w:t>
+      </w:r>
+      <w:r w:rsidR="005D662C" w:rsidRPr="005D662C">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:br w:type="page"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>・体外診断用医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="008A66DE" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>変更</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60CF5" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>届出事前確認簡易相談</w:t>
+      </w:r>
+      <w:r w:rsidR="00244CD5" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記入</w:t>
+      </w:r>
+      <w:r w:rsidR="00244CD5" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>方法</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>は以下のとおり。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...17 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="005D662C" w:rsidRPr="005D662C" w:rsidRDefault="005D662C" w:rsidP="005D662C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D662C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（１）簡易相談区分欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D662C" w:rsidRDefault="005D662C" w:rsidP="005D662C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D662C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　 医療機器、体外診断用医薬品のいずれかに○を付してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="005D662C" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（２</w:t>
+      </w:r>
+      <w:r w:rsidR="00C515F3" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>類別、</w:t>
+      </w:r>
+      <w:r w:rsidR="00C515F3" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名称欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00B60CF5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="257" w:firstLine="565"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談品目を特定する</w:t>
+      </w:r>
+      <w:r w:rsidR="005D662C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>類別、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名称等を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E77F91">
-[...7 lines deleted...]
-        <w:t>注意）</w:t>
+      <w:r w:rsidR="005D662C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）予定される一般的名称欄及び予定されるクラス分類欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...17 lines deleted...]
-        <w:t>１　用紙の大きさは日本産業規格Ａ４とし、テキスト認識可能な電子ファイルで提出すること。</w:t>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00320D52" w:rsidP="00B60CF5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="202" w:left="424" w:firstLineChars="63" w:firstLine="139"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>平成17年3月11日薬食発第0311005号厚生労働省医薬食品局通知「薬事法第二条第五項から第七項までの規定により厚生労働大臣が指定する高度管理医療機器、管理医療機器及び一般医療機器の一部を改正する件（告示）及び薬事法第二条第八項の規定により厚生労働大臣が指定する特定保守管理医療機器の一部を改正する件（告示） の施行について」</w:t>
+      </w:r>
+      <w:r w:rsidR="00C515F3" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の別添に基づき記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...18 lines deleted...]
-        <w:t>２　記入欄に記入事項のすべてを記入できない場合には、その欄に「別紙（　）のとおり」と記入して、別紙を添付すること。</w:t>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="005D662C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）相談内容欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...17 lines deleted...]
-        <w:t>３　医薬品ＢＣＳ相談実施依頼書の記入方法は、以下のとおり。</w:t>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="004A5C50">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="202" w:left="424" w:firstLineChars="128" w:firstLine="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>出来る限り具体的かつ簡潔に記入願います。</w:t>
+      </w:r>
+      <w:r w:rsidR="005D662C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお、</w:t>
+      </w:r>
+      <w:r w:rsidR="007A2981" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>平成29年7月31日薬生機審発0731第5号「医療機器の一部変更に伴う軽微変更手続き等の取扱いについて」（厚生労働省医薬・生活衛生局医療機器審査管理課長通知）</w:t>
+      </w:r>
+      <w:r w:rsidR="005D662C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>に基づく相談の場合には、通知に</w:t>
+      </w:r>
+      <w:r w:rsidR="004A5C50" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>該当する事項を記載ください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...17 lines deleted...]
-        <w:t>（１）相談区分欄</w:t>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="005D662C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>５</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）備考欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...18 lines deleted...]
-        <w:t>医薬品ＢＣＳ相談、後発医薬品ＢＣＳ相談、医薬品ＢＣＳ追加相談、後発医薬品ＢＣＳ追加相談のうち、該当するもの一つを選んでください。</w:t>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00B60CF5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="202" w:left="424" w:firstLineChars="127" w:firstLine="279"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>生物由来製品（特定生物由来製品を含む。）に該当するもの又は該当することが見込まれるものについては、それぞれ「生物由来製品に該当」又は「生物由来製品に該当する可能性」と必ず記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...17 lines deleted...]
-        <w:t>（２）担当分野欄</w:t>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="005D662C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>６</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）その他</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...18 lines deleted...]
-        <w:t>医薬品ＢＣＳ相談又は医薬品ＢＣＳ追加相談を申し込む場合は、本通知の別紙９に定める分野のうち、該当する分野を記入してください。後発医薬品ＢＣＳ相談又は後発医薬品ＢＣＳ追加相談を申し込む場合は「医療用後発品分野」と記入してください。</w:t>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00B60CF5">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="202" w:left="424" w:firstLineChars="128" w:firstLine="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>住所（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="00717042" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>主たる事務所の所在地）及び氏名（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="00717042" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名称</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF654E" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>並びに</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>代表者の</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF654E" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>役職</w:t>
+      </w:r>
+      <w:r w:rsidR="00717042" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF654E" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>氏名）を記入し、</w:t>
+      </w:r>
+      <w:r w:rsidR="009063F9" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医療機器</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（９桁）を記入してください。なお、業者コードを持たない方は業者コードを「９９９９９９９９９」と記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...17 lines deleted...]
-        <w:t>（３）識別記号欄</w:t>
+    <w:p w:rsidR="00306904" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00D032BD">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>４　相談事項について理解しやすい資料（類似医療機器があれば</w:t>
+      </w:r>
+      <w:r w:rsidR="00F57D2C" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>使用目的又は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>効果、形状、構造、仕様等の比較表を含む。）</w:t>
+      </w:r>
+      <w:r w:rsidR="004A5C50" w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及び新旧対照表</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007207C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の添付を極力お願いします。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...19 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="001C0788">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...783 lines deleted...]
-      <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
+    <w:sectPr w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidSect="003F2965">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:linePitch="303" w:charSpace="-2374"/>
+      <w:titlePg/>
+      <w:docGrid w:type="linesAndChars" w:linePitch="328"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00940D0F" w:rsidRDefault="00940D0F" w:rsidP="0049504A">
+    <w:p w:rsidR="00A62B48" w:rsidRDefault="00A62B48">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00940D0F" w:rsidRDefault="00940D0F" w:rsidP="0049504A">
+    <w:p w:rsidR="00A62B48" w:rsidRDefault="00A62B48">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...14 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ....">
-[...30 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00FD021D" w:rsidRDefault="00FD021D">
+  <w:p w:rsidR="008B5E32" w:rsidRDefault="008B5E32">
     <w:pPr>
-      <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:sdt>
-[...36 lines deleted...]
-  <w:p w:rsidR="00FD021D" w:rsidRDefault="00FD021D">
+  <w:p w:rsidR="008B5E32" w:rsidRDefault="008B5E32">
     <w:pPr>
-      <w:pStyle w:val="a8"/>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="008B5E32" w:rsidRDefault="008B5E32">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00940D0F" w:rsidRDefault="00940D0F" w:rsidP="0049504A">
+    <w:p w:rsidR="00A62B48" w:rsidRDefault="00A62B48">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00940D0F" w:rsidRDefault="00940D0F" w:rsidP="0049504A">
+    <w:p w:rsidR="00A62B48" w:rsidRDefault="00A62B48">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00FD021D" w:rsidRDefault="00FD021D" w:rsidP="004219BF">
+  <w:p w:rsidR="008B5E32" w:rsidRDefault="008B5E32">
     <w:pPr>
-      <w:jc w:val="left"/>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00FD021D" w:rsidRPr="006F1255" w:rsidRDefault="00FD021D" w:rsidP="006F1255">
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="008B5E32" w:rsidRDefault="008B5E32">
     <w:pPr>
-      <w:pStyle w:val="a6"/>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="008B5E32" w:rsidRDefault="008B5E32">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="011C4416"/>
+    <w:nsid w:val="0FF00A2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="42AC4052"/>
-    <w:lvl w:ilvl="0" w:tplc="24ECFF4A">
+    <w:tmpl w:val="405C8664"/>
+    <w:lvl w:ilvl="0" w:tplc="60C4B7EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12991AE0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="71B81052"/>
+    <w:lvl w:ilvl="0" w:tplc="02745938">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18F8216A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="91AAA482"/>
+    <w:lvl w:ilvl="0" w:tplc="23062736">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="第%1章"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="885"/>
+        </w:tabs>
+        <w:ind w:left="885" w:hanging="885"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B7B6629"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0E74E656"/>
+    <w:lvl w:ilvl="0" w:tplc="538CB840">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="第%1章"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3239717E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BAE45B14"/>
+    <w:lvl w:ilvl="0" w:tplc="2BC6AADE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4381688C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="38DE2788"/>
+    <w:lvl w:ilvl="0" w:tplc="8FE49A2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="025F259F"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44ED09C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4DE84038"/>
-[...30 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:tmpl w:val="59ACB7E6"/>
+    <w:lvl w:ilvl="0" w:tplc="2BC6AADE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...57 lines deleted...]
-      <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="420" w:hanging="420"/>
-[...85 lines deleted...]
-        <w:ind w:left="990" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1470" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1890" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2310" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2730" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3150" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3570" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3990" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4410" w:hanging="420"/>
-[...220 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...114 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="145411FB"/>
+    <w:nsid w:val="50173F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="31AAAFE2"/>
-    <w:lvl w:ilvl="0" w:tplc="A72CE42C">
+    <w:tmpl w:val="DABE24F8"/>
+    <w:lvl w:ilvl="0" w:tplc="863E7D92">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
-      <w:lvlText w:val="（%1）"/>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1502237C"/>
+    <w:nsid w:val="561E72C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E552195E"/>
-[...92 lines deleted...]
-        <w:ind w:left="555" w:hanging="360"/>
+    <w:tmpl w:val="EF58B77E"/>
+    <w:lvl w:ilvl="0" w:tplc="817C1B48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C835BB9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1818C51A"/>
+    <w:lvl w:ilvl="0" w:tplc="8FE49A2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="159A6372"/>
+    <w:nsid w:val="60CF3825"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A42E0262"/>
-[...114 lines deleted...]
-      <w:start w:val="2"/>
+    <w:tmpl w:val="2F564FE0"/>
+    <w:lvl w:ilvl="0" w:tplc="863E7D92">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
-      <w:lvlText w:val="%1）"/>
-[...2 lines deleted...]
-        <w:ind w:left="706" w:hanging="420"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16C94DFE"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C7C2971"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="89C6191C"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimalEnclosedCircle"/>
+    <w:tmpl w:val="0E181EC4"/>
+    <w:lvl w:ilvl="0" w:tplc="8FE49A2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
-      </w:pPr>
-[...6887 lines deleted...]
-        <w:ind w:left="4410" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="80"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="64"/>
-[...175 lines deleted...]
-  <w:num w:numId="71">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="72">
-[...41 lines deleted...]
-  <w:numIdMacAtCleanup w:val="81"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:displayBackgroundShape/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:hideSpellingErrors/>
-[...2 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
+  <w:drawingGridHorizontalSpacing w:val="105"/>
+  <w:drawingGridVerticalSpacing w:val="164"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DF38C8"/>
-[...1837 lines deleted...]
-    <w:rsid w:val="00FF7DA3"/>
+    <w:rsidRoot w:val="005E7EDC"/>
+    <w:rsid w:val="00002AC9"/>
+    <w:rsid w:val="00003D97"/>
+    <w:rsid w:val="000277A4"/>
+    <w:rsid w:val="000334A9"/>
+    <w:rsid w:val="00033D5E"/>
+    <w:rsid w:val="00051AD0"/>
+    <w:rsid w:val="00055EAF"/>
+    <w:rsid w:val="0005606A"/>
+    <w:rsid w:val="00063B06"/>
+    <w:rsid w:val="00064B6E"/>
+    <w:rsid w:val="00065176"/>
+    <w:rsid w:val="000659BD"/>
+    <w:rsid w:val="00066BC3"/>
+    <w:rsid w:val="00066DC9"/>
+    <w:rsid w:val="00074E21"/>
+    <w:rsid w:val="000A263B"/>
+    <w:rsid w:val="000B36A0"/>
+    <w:rsid w:val="000B787F"/>
+    <w:rsid w:val="000D3661"/>
+    <w:rsid w:val="000D7A3B"/>
+    <w:rsid w:val="000E6D46"/>
+    <w:rsid w:val="000E7002"/>
+    <w:rsid w:val="000F5E73"/>
+    <w:rsid w:val="000F6C32"/>
+    <w:rsid w:val="0010429F"/>
+    <w:rsid w:val="00106C1F"/>
+    <w:rsid w:val="001107DF"/>
+    <w:rsid w:val="00116054"/>
+    <w:rsid w:val="00126ECD"/>
+    <w:rsid w:val="00126F0E"/>
+    <w:rsid w:val="001305DE"/>
+    <w:rsid w:val="00130D1A"/>
+    <w:rsid w:val="001316A2"/>
+    <w:rsid w:val="00141282"/>
+    <w:rsid w:val="00147920"/>
+    <w:rsid w:val="001522E4"/>
+    <w:rsid w:val="001540E6"/>
+    <w:rsid w:val="00165A43"/>
+    <w:rsid w:val="0016729C"/>
+    <w:rsid w:val="0018006B"/>
+    <w:rsid w:val="00183104"/>
+    <w:rsid w:val="00190768"/>
+    <w:rsid w:val="001A18B7"/>
+    <w:rsid w:val="001A3238"/>
+    <w:rsid w:val="001A6C9C"/>
+    <w:rsid w:val="001B32B0"/>
+    <w:rsid w:val="001B4866"/>
+    <w:rsid w:val="001B5374"/>
+    <w:rsid w:val="001B5EE6"/>
+    <w:rsid w:val="001B607E"/>
+    <w:rsid w:val="001C0788"/>
+    <w:rsid w:val="001C47D9"/>
+    <w:rsid w:val="001C543E"/>
+    <w:rsid w:val="001C7880"/>
+    <w:rsid w:val="001D432A"/>
+    <w:rsid w:val="001D5D60"/>
+    <w:rsid w:val="001E1F85"/>
+    <w:rsid w:val="001E59DF"/>
+    <w:rsid w:val="001F4098"/>
+    <w:rsid w:val="002031AE"/>
+    <w:rsid w:val="00203A5D"/>
+    <w:rsid w:val="00212EF8"/>
+    <w:rsid w:val="00217C9A"/>
+    <w:rsid w:val="002201CF"/>
+    <w:rsid w:val="002263F9"/>
+    <w:rsid w:val="00227363"/>
+    <w:rsid w:val="002275B8"/>
+    <w:rsid w:val="00231D5B"/>
+    <w:rsid w:val="002325B2"/>
+    <w:rsid w:val="0023750A"/>
+    <w:rsid w:val="00244CD5"/>
+    <w:rsid w:val="0024559A"/>
+    <w:rsid w:val="002455AD"/>
+    <w:rsid w:val="0024794D"/>
+    <w:rsid w:val="00273CED"/>
+    <w:rsid w:val="0028330A"/>
+    <w:rsid w:val="00286C5E"/>
+    <w:rsid w:val="002909BB"/>
+    <w:rsid w:val="00293A89"/>
+    <w:rsid w:val="002A0338"/>
+    <w:rsid w:val="002A04AB"/>
+    <w:rsid w:val="002A389E"/>
+    <w:rsid w:val="002A3D97"/>
+    <w:rsid w:val="002B44EB"/>
+    <w:rsid w:val="002B629B"/>
+    <w:rsid w:val="002C69CD"/>
+    <w:rsid w:val="002D05A3"/>
+    <w:rsid w:val="002D0C51"/>
+    <w:rsid w:val="002D135B"/>
+    <w:rsid w:val="002D1C52"/>
+    <w:rsid w:val="002D1F7B"/>
+    <w:rsid w:val="002D5BF5"/>
+    <w:rsid w:val="002E65FB"/>
+    <w:rsid w:val="002E6D18"/>
+    <w:rsid w:val="002E72AF"/>
+    <w:rsid w:val="002F5C26"/>
+    <w:rsid w:val="002F5D1C"/>
+    <w:rsid w:val="002F682F"/>
+    <w:rsid w:val="002F7F69"/>
+    <w:rsid w:val="0030276D"/>
+    <w:rsid w:val="00303F1E"/>
+    <w:rsid w:val="00304B9C"/>
+    <w:rsid w:val="00306227"/>
+    <w:rsid w:val="00306904"/>
+    <w:rsid w:val="003078AF"/>
+    <w:rsid w:val="00317868"/>
+    <w:rsid w:val="00317C9E"/>
+    <w:rsid w:val="00320D52"/>
+    <w:rsid w:val="0032282D"/>
+    <w:rsid w:val="0032608F"/>
+    <w:rsid w:val="00326681"/>
+    <w:rsid w:val="00330534"/>
+    <w:rsid w:val="00334E51"/>
+    <w:rsid w:val="003401F3"/>
+    <w:rsid w:val="00345B2E"/>
+    <w:rsid w:val="00352569"/>
+    <w:rsid w:val="0035376F"/>
+    <w:rsid w:val="0035587C"/>
+    <w:rsid w:val="00355BE4"/>
+    <w:rsid w:val="00355FDC"/>
+    <w:rsid w:val="003815A3"/>
+    <w:rsid w:val="00381685"/>
+    <w:rsid w:val="00383931"/>
+    <w:rsid w:val="003A399F"/>
+    <w:rsid w:val="003B1FC4"/>
+    <w:rsid w:val="003B27ED"/>
+    <w:rsid w:val="003C05DC"/>
+    <w:rsid w:val="003C11D1"/>
+    <w:rsid w:val="003C2C8F"/>
+    <w:rsid w:val="003C31F2"/>
+    <w:rsid w:val="003D6477"/>
+    <w:rsid w:val="003E0B75"/>
+    <w:rsid w:val="003F0338"/>
+    <w:rsid w:val="003F2965"/>
+    <w:rsid w:val="003F7087"/>
+    <w:rsid w:val="00401943"/>
+    <w:rsid w:val="0040450A"/>
+    <w:rsid w:val="00404D89"/>
+    <w:rsid w:val="00407278"/>
+    <w:rsid w:val="00412F19"/>
+    <w:rsid w:val="00435195"/>
+    <w:rsid w:val="00436EBD"/>
+    <w:rsid w:val="00437DF3"/>
+    <w:rsid w:val="0044259E"/>
+    <w:rsid w:val="0044402E"/>
+    <w:rsid w:val="00446636"/>
+    <w:rsid w:val="00450C55"/>
+    <w:rsid w:val="004513FE"/>
+    <w:rsid w:val="0045427A"/>
+    <w:rsid w:val="004644C6"/>
+    <w:rsid w:val="00466067"/>
+    <w:rsid w:val="004664AB"/>
+    <w:rsid w:val="00472312"/>
+    <w:rsid w:val="00481797"/>
+    <w:rsid w:val="00485F9F"/>
+    <w:rsid w:val="0049207C"/>
+    <w:rsid w:val="004936B2"/>
+    <w:rsid w:val="004A5C50"/>
+    <w:rsid w:val="004B0B51"/>
+    <w:rsid w:val="004D3CEB"/>
+    <w:rsid w:val="004D7E31"/>
+    <w:rsid w:val="004E0761"/>
+    <w:rsid w:val="004E4F78"/>
+    <w:rsid w:val="004E6E93"/>
+    <w:rsid w:val="004F7078"/>
+    <w:rsid w:val="004F7202"/>
+    <w:rsid w:val="00503C9E"/>
+    <w:rsid w:val="005101A5"/>
+    <w:rsid w:val="005125E6"/>
+    <w:rsid w:val="00512B61"/>
+    <w:rsid w:val="005136C1"/>
+    <w:rsid w:val="00522849"/>
+    <w:rsid w:val="00522B5C"/>
+    <w:rsid w:val="00525BCC"/>
+    <w:rsid w:val="00527B22"/>
+    <w:rsid w:val="00530111"/>
+    <w:rsid w:val="00531450"/>
+    <w:rsid w:val="00532A84"/>
+    <w:rsid w:val="00535843"/>
+    <w:rsid w:val="00540AFB"/>
+    <w:rsid w:val="0054204F"/>
+    <w:rsid w:val="0054305B"/>
+    <w:rsid w:val="00551199"/>
+    <w:rsid w:val="005535CC"/>
+    <w:rsid w:val="0055366F"/>
+    <w:rsid w:val="005564E7"/>
+    <w:rsid w:val="00563025"/>
+    <w:rsid w:val="00563FE8"/>
+    <w:rsid w:val="0056484D"/>
+    <w:rsid w:val="00567842"/>
+    <w:rsid w:val="00573320"/>
+    <w:rsid w:val="005772E8"/>
+    <w:rsid w:val="00584F03"/>
+    <w:rsid w:val="005A5485"/>
+    <w:rsid w:val="005A79FF"/>
+    <w:rsid w:val="005B5131"/>
+    <w:rsid w:val="005C5A7F"/>
+    <w:rsid w:val="005D1F1B"/>
+    <w:rsid w:val="005D662C"/>
+    <w:rsid w:val="005E7E73"/>
+    <w:rsid w:val="005E7EDC"/>
+    <w:rsid w:val="005F5469"/>
+    <w:rsid w:val="00603876"/>
+    <w:rsid w:val="00604B90"/>
+    <w:rsid w:val="006139F4"/>
+    <w:rsid w:val="00614E3C"/>
+    <w:rsid w:val="006261B5"/>
+    <w:rsid w:val="006304B2"/>
+    <w:rsid w:val="0064726E"/>
+    <w:rsid w:val="006511FB"/>
+    <w:rsid w:val="006521E2"/>
+    <w:rsid w:val="006625EB"/>
+    <w:rsid w:val="00662822"/>
+    <w:rsid w:val="00662E96"/>
+    <w:rsid w:val="0067178F"/>
+    <w:rsid w:val="006778A6"/>
+    <w:rsid w:val="00685DF1"/>
+    <w:rsid w:val="006868C4"/>
+    <w:rsid w:val="00687968"/>
+    <w:rsid w:val="00697C2A"/>
+    <w:rsid w:val="006A029E"/>
+    <w:rsid w:val="006A2D01"/>
+    <w:rsid w:val="006A71CC"/>
+    <w:rsid w:val="006A7B89"/>
+    <w:rsid w:val="006B3503"/>
+    <w:rsid w:val="006C1A1D"/>
+    <w:rsid w:val="006D7915"/>
+    <w:rsid w:val="006E4CBA"/>
+    <w:rsid w:val="006E54DF"/>
+    <w:rsid w:val="006F625B"/>
+    <w:rsid w:val="0071120C"/>
+    <w:rsid w:val="00712341"/>
+    <w:rsid w:val="00717042"/>
+    <w:rsid w:val="00717D40"/>
+    <w:rsid w:val="007207C0"/>
+    <w:rsid w:val="00723D06"/>
+    <w:rsid w:val="00723E13"/>
+    <w:rsid w:val="007243F1"/>
+    <w:rsid w:val="00726876"/>
+    <w:rsid w:val="00731A50"/>
+    <w:rsid w:val="00732F32"/>
+    <w:rsid w:val="00734325"/>
+    <w:rsid w:val="00735A2F"/>
+    <w:rsid w:val="00744907"/>
+    <w:rsid w:val="00751C26"/>
+    <w:rsid w:val="00754C59"/>
+    <w:rsid w:val="00754DAB"/>
+    <w:rsid w:val="007642CA"/>
+    <w:rsid w:val="007664E9"/>
+    <w:rsid w:val="007762D7"/>
+    <w:rsid w:val="00777D8B"/>
+    <w:rsid w:val="00781202"/>
+    <w:rsid w:val="00786263"/>
+    <w:rsid w:val="0079132B"/>
+    <w:rsid w:val="007A2981"/>
+    <w:rsid w:val="007A5B52"/>
+    <w:rsid w:val="007A68E4"/>
+    <w:rsid w:val="007A77A5"/>
+    <w:rsid w:val="007C232A"/>
+    <w:rsid w:val="007D2974"/>
+    <w:rsid w:val="007E4B8D"/>
+    <w:rsid w:val="00803492"/>
+    <w:rsid w:val="0081172D"/>
+    <w:rsid w:val="008141C3"/>
+    <w:rsid w:val="00823024"/>
+    <w:rsid w:val="008246E6"/>
+    <w:rsid w:val="0083003E"/>
+    <w:rsid w:val="00831B4F"/>
+    <w:rsid w:val="00832ACA"/>
+    <w:rsid w:val="00835BBA"/>
+    <w:rsid w:val="00841AA6"/>
+    <w:rsid w:val="008441ED"/>
+    <w:rsid w:val="00851A41"/>
+    <w:rsid w:val="00851C21"/>
+    <w:rsid w:val="00854380"/>
+    <w:rsid w:val="0086168B"/>
+    <w:rsid w:val="00863C8C"/>
+    <w:rsid w:val="008747E9"/>
+    <w:rsid w:val="00883E6A"/>
+    <w:rsid w:val="008844AE"/>
+    <w:rsid w:val="00886EEC"/>
+    <w:rsid w:val="008933F3"/>
+    <w:rsid w:val="008A011C"/>
+    <w:rsid w:val="008A66DE"/>
+    <w:rsid w:val="008B1370"/>
+    <w:rsid w:val="008B5E32"/>
+    <w:rsid w:val="008C4208"/>
+    <w:rsid w:val="008C53ED"/>
+    <w:rsid w:val="008C7D1E"/>
+    <w:rsid w:val="008D58D8"/>
+    <w:rsid w:val="008D5906"/>
+    <w:rsid w:val="008E0B60"/>
+    <w:rsid w:val="008E0D5D"/>
+    <w:rsid w:val="008E2406"/>
+    <w:rsid w:val="008E3736"/>
+    <w:rsid w:val="008F474C"/>
+    <w:rsid w:val="008F48CC"/>
+    <w:rsid w:val="008F51E1"/>
+    <w:rsid w:val="00903C74"/>
+    <w:rsid w:val="0090600F"/>
+    <w:rsid w:val="009063F9"/>
+    <w:rsid w:val="0091010C"/>
+    <w:rsid w:val="0091029B"/>
+    <w:rsid w:val="00910AFF"/>
+    <w:rsid w:val="00912DF4"/>
+    <w:rsid w:val="00913633"/>
+    <w:rsid w:val="00917886"/>
+    <w:rsid w:val="009206DB"/>
+    <w:rsid w:val="00923797"/>
+    <w:rsid w:val="00931C9E"/>
+    <w:rsid w:val="009347D0"/>
+    <w:rsid w:val="0094609B"/>
+    <w:rsid w:val="009462B9"/>
+    <w:rsid w:val="00967190"/>
+    <w:rsid w:val="00970F99"/>
+    <w:rsid w:val="00983F78"/>
+    <w:rsid w:val="00986975"/>
+    <w:rsid w:val="00992F14"/>
+    <w:rsid w:val="00994A53"/>
+    <w:rsid w:val="009A1E32"/>
+    <w:rsid w:val="009B4D9B"/>
+    <w:rsid w:val="009B69CA"/>
+    <w:rsid w:val="009C145A"/>
+    <w:rsid w:val="009D1571"/>
+    <w:rsid w:val="009D3F45"/>
+    <w:rsid w:val="009D4731"/>
+    <w:rsid w:val="009D6DC3"/>
+    <w:rsid w:val="009D74EC"/>
+    <w:rsid w:val="009F06EE"/>
+    <w:rsid w:val="009F3D88"/>
+    <w:rsid w:val="009F4DD4"/>
+    <w:rsid w:val="009F511C"/>
+    <w:rsid w:val="00A106F4"/>
+    <w:rsid w:val="00A1264D"/>
+    <w:rsid w:val="00A15AD7"/>
+    <w:rsid w:val="00A2194D"/>
+    <w:rsid w:val="00A21F78"/>
+    <w:rsid w:val="00A2372D"/>
+    <w:rsid w:val="00A26EF6"/>
+    <w:rsid w:val="00A333D6"/>
+    <w:rsid w:val="00A35CE7"/>
+    <w:rsid w:val="00A36571"/>
+    <w:rsid w:val="00A45988"/>
+    <w:rsid w:val="00A50793"/>
+    <w:rsid w:val="00A525A5"/>
+    <w:rsid w:val="00A61027"/>
+    <w:rsid w:val="00A6240B"/>
+    <w:rsid w:val="00A62B48"/>
+    <w:rsid w:val="00A63C82"/>
+    <w:rsid w:val="00A671A1"/>
+    <w:rsid w:val="00A7447A"/>
+    <w:rsid w:val="00A75AC8"/>
+    <w:rsid w:val="00A86316"/>
+    <w:rsid w:val="00A86A83"/>
+    <w:rsid w:val="00A9278D"/>
+    <w:rsid w:val="00A970C9"/>
+    <w:rsid w:val="00AA2A96"/>
+    <w:rsid w:val="00AB05EF"/>
+    <w:rsid w:val="00AC1343"/>
+    <w:rsid w:val="00AC17CC"/>
+    <w:rsid w:val="00AC272E"/>
+    <w:rsid w:val="00AD1FCF"/>
+    <w:rsid w:val="00AE00FB"/>
+    <w:rsid w:val="00AF0A79"/>
+    <w:rsid w:val="00AF44F1"/>
+    <w:rsid w:val="00B072AC"/>
+    <w:rsid w:val="00B16415"/>
+    <w:rsid w:val="00B23D03"/>
+    <w:rsid w:val="00B271FA"/>
+    <w:rsid w:val="00B303DE"/>
+    <w:rsid w:val="00B315DB"/>
+    <w:rsid w:val="00B3527C"/>
+    <w:rsid w:val="00B44D43"/>
+    <w:rsid w:val="00B47533"/>
+    <w:rsid w:val="00B51F9F"/>
+    <w:rsid w:val="00B60CF5"/>
+    <w:rsid w:val="00B6112C"/>
+    <w:rsid w:val="00B633C8"/>
+    <w:rsid w:val="00B63531"/>
+    <w:rsid w:val="00B7685E"/>
+    <w:rsid w:val="00B812D5"/>
+    <w:rsid w:val="00B81AAD"/>
+    <w:rsid w:val="00B82C87"/>
+    <w:rsid w:val="00B90030"/>
+    <w:rsid w:val="00BA0E91"/>
+    <w:rsid w:val="00BA28B8"/>
+    <w:rsid w:val="00BA326B"/>
+    <w:rsid w:val="00BA451A"/>
+    <w:rsid w:val="00BA51EA"/>
+    <w:rsid w:val="00BB1C2F"/>
+    <w:rsid w:val="00BB314E"/>
+    <w:rsid w:val="00BC05F7"/>
+    <w:rsid w:val="00BC0E14"/>
+    <w:rsid w:val="00BC5A98"/>
+    <w:rsid w:val="00BC62E9"/>
+    <w:rsid w:val="00BD62AF"/>
+    <w:rsid w:val="00BE166E"/>
+    <w:rsid w:val="00BF39A3"/>
+    <w:rsid w:val="00BF636A"/>
+    <w:rsid w:val="00C03DD5"/>
+    <w:rsid w:val="00C07BCF"/>
+    <w:rsid w:val="00C142EE"/>
+    <w:rsid w:val="00C221A4"/>
+    <w:rsid w:val="00C22C47"/>
+    <w:rsid w:val="00C3040E"/>
+    <w:rsid w:val="00C41C74"/>
+    <w:rsid w:val="00C448E9"/>
+    <w:rsid w:val="00C515F3"/>
+    <w:rsid w:val="00C52D34"/>
+    <w:rsid w:val="00C54C0F"/>
+    <w:rsid w:val="00C61F94"/>
+    <w:rsid w:val="00C66398"/>
+    <w:rsid w:val="00C70D92"/>
+    <w:rsid w:val="00C76CA0"/>
+    <w:rsid w:val="00C82BD6"/>
+    <w:rsid w:val="00C838F8"/>
+    <w:rsid w:val="00C918C8"/>
+    <w:rsid w:val="00C919C5"/>
+    <w:rsid w:val="00C93AA6"/>
+    <w:rsid w:val="00C95792"/>
+    <w:rsid w:val="00CA203C"/>
+    <w:rsid w:val="00CA3C68"/>
+    <w:rsid w:val="00CA5DC3"/>
+    <w:rsid w:val="00CB392B"/>
+    <w:rsid w:val="00CB5F01"/>
+    <w:rsid w:val="00CB6AA1"/>
+    <w:rsid w:val="00CB7FF8"/>
+    <w:rsid w:val="00CC616E"/>
+    <w:rsid w:val="00CD094E"/>
+    <w:rsid w:val="00CD4558"/>
+    <w:rsid w:val="00CE1689"/>
+    <w:rsid w:val="00CE7F0C"/>
+    <w:rsid w:val="00CF0FDD"/>
+    <w:rsid w:val="00CF32FF"/>
+    <w:rsid w:val="00CF3966"/>
+    <w:rsid w:val="00CF7AB3"/>
+    <w:rsid w:val="00D01FB6"/>
+    <w:rsid w:val="00D032BD"/>
+    <w:rsid w:val="00D04C67"/>
+    <w:rsid w:val="00D04EC5"/>
+    <w:rsid w:val="00D05928"/>
+    <w:rsid w:val="00D06EB7"/>
+    <w:rsid w:val="00D153F6"/>
+    <w:rsid w:val="00D20E80"/>
+    <w:rsid w:val="00D25271"/>
+    <w:rsid w:val="00D34849"/>
+    <w:rsid w:val="00D368A1"/>
+    <w:rsid w:val="00D40DB1"/>
+    <w:rsid w:val="00D45743"/>
+    <w:rsid w:val="00D51167"/>
+    <w:rsid w:val="00D524B8"/>
+    <w:rsid w:val="00D54CE7"/>
+    <w:rsid w:val="00D655D3"/>
+    <w:rsid w:val="00D66880"/>
+    <w:rsid w:val="00D66A44"/>
+    <w:rsid w:val="00D67AE3"/>
+    <w:rsid w:val="00D703B8"/>
+    <w:rsid w:val="00D7464F"/>
+    <w:rsid w:val="00D7700F"/>
+    <w:rsid w:val="00D86F41"/>
+    <w:rsid w:val="00D974D4"/>
+    <w:rsid w:val="00DA2499"/>
+    <w:rsid w:val="00DA5919"/>
+    <w:rsid w:val="00DA7032"/>
+    <w:rsid w:val="00DB6E5E"/>
+    <w:rsid w:val="00DC3D89"/>
+    <w:rsid w:val="00DD2955"/>
+    <w:rsid w:val="00DE338D"/>
+    <w:rsid w:val="00DE3D53"/>
+    <w:rsid w:val="00DE6254"/>
+    <w:rsid w:val="00DE6A93"/>
+    <w:rsid w:val="00DF0BFC"/>
+    <w:rsid w:val="00DF3DAC"/>
+    <w:rsid w:val="00E10DF3"/>
+    <w:rsid w:val="00E15B97"/>
+    <w:rsid w:val="00E15C6C"/>
+    <w:rsid w:val="00E15DD6"/>
+    <w:rsid w:val="00E16830"/>
+    <w:rsid w:val="00E33821"/>
+    <w:rsid w:val="00E33C86"/>
+    <w:rsid w:val="00E40932"/>
+    <w:rsid w:val="00E44D8C"/>
+    <w:rsid w:val="00E45050"/>
+    <w:rsid w:val="00E670AF"/>
+    <w:rsid w:val="00E67335"/>
+    <w:rsid w:val="00E73B7A"/>
+    <w:rsid w:val="00E774AF"/>
+    <w:rsid w:val="00E84EB9"/>
+    <w:rsid w:val="00E84F0B"/>
+    <w:rsid w:val="00E93A25"/>
+    <w:rsid w:val="00EA0C7C"/>
+    <w:rsid w:val="00EA1C44"/>
+    <w:rsid w:val="00EA29AB"/>
+    <w:rsid w:val="00EA4AD0"/>
+    <w:rsid w:val="00EA6D07"/>
+    <w:rsid w:val="00EB0459"/>
+    <w:rsid w:val="00EB4E3C"/>
+    <w:rsid w:val="00EC0D04"/>
+    <w:rsid w:val="00EC1C44"/>
+    <w:rsid w:val="00EC25D2"/>
+    <w:rsid w:val="00EC4281"/>
+    <w:rsid w:val="00ED15D8"/>
+    <w:rsid w:val="00EE2703"/>
+    <w:rsid w:val="00EE7E48"/>
+    <w:rsid w:val="00EF3C62"/>
+    <w:rsid w:val="00EF7666"/>
+    <w:rsid w:val="00F05CCB"/>
+    <w:rsid w:val="00F1051A"/>
+    <w:rsid w:val="00F1068D"/>
+    <w:rsid w:val="00F145D0"/>
+    <w:rsid w:val="00F150E9"/>
+    <w:rsid w:val="00F241FE"/>
+    <w:rsid w:val="00F24C72"/>
+    <w:rsid w:val="00F2623B"/>
+    <w:rsid w:val="00F320AF"/>
+    <w:rsid w:val="00F33798"/>
+    <w:rsid w:val="00F417AD"/>
+    <w:rsid w:val="00F41822"/>
+    <w:rsid w:val="00F44CB9"/>
+    <w:rsid w:val="00F45C69"/>
+    <w:rsid w:val="00F47D45"/>
+    <w:rsid w:val="00F501E1"/>
+    <w:rsid w:val="00F516AE"/>
+    <w:rsid w:val="00F527A4"/>
+    <w:rsid w:val="00F552F0"/>
+    <w:rsid w:val="00F56B97"/>
+    <w:rsid w:val="00F57D2C"/>
+    <w:rsid w:val="00F676A7"/>
+    <w:rsid w:val="00F739CA"/>
+    <w:rsid w:val="00F759E0"/>
+    <w:rsid w:val="00F809F1"/>
+    <w:rsid w:val="00F90F4E"/>
+    <w:rsid w:val="00F93389"/>
+    <w:rsid w:val="00F94FCC"/>
+    <w:rsid w:val="00F9518B"/>
+    <w:rsid w:val="00F953AE"/>
+    <w:rsid w:val="00F9759B"/>
+    <w:rsid w:val="00FA0FE3"/>
+    <w:rsid w:val="00FA10CB"/>
+    <w:rsid w:val="00FC2C71"/>
+    <w:rsid w:val="00FC7C62"/>
+    <w:rsid w:val="00FD09AD"/>
+    <w:rsid w:val="00FD0FE7"/>
+    <w:rsid w:val="00FD3A78"/>
+    <w:rsid w:val="00FF0A0E"/>
+    <w:rsid w:val="00FF2785"/>
+    <w:rsid w:val="00FF3BA8"/>
+    <w:rsid w:val="00FF6053"/>
+    <w:rsid w:val="00FF654E"/>
+    <w:rsid w:val="00FF7A5E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12921,76 +4486,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -13142,1979 +4706,593 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF38C8"/>
+    <w:rsid w:val="00D66A44"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
-[...74 lines deleted...]
-      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-[...54 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Date"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:rsid w:val="005E7EDC"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
-    <w:name w:val="Balloon Text"/>
-[...34 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DF38C8"/>
+    <w:link w:val="a5"/>
+    <w:rsid w:val="00055EAF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
-[...8 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a8">
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DF38C8"/>
+    <w:rsid w:val="00055EAF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
-[...137 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
     <w:name w:val="一太郎"/>
-    <w:rsid w:val="00DF38C8"/>
+    <w:rsid w:val="00BC5A98"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:wordWrap w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="333" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...47 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="22">
-[...2 lines deleted...]
-    <w:rsid w:val="00DF38C8"/>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF44F1"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:wordWrap w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
-      <w:szCs w:val="21"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af2">
-[...6 lines deleted...]
-    <w:rsid w:val="00DF38C8"/>
+  <w:style w:type="table" w:styleId="a9">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00F1051A"/>
     <w:pPr>
-      <w:keepNext/>
-[...4 lines deleted...]
-      <w:outlineLvl w:val="9"/>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
     </w:pPr>
-    <w:rPr>
-[...103 lines deleted...]
-    <w:rsid w:val="00DE4ECB"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="24">
-[...827 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="aff3">
+  <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="Note Heading"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
-    <w:link w:val="aff4"/>
-    <w:rsid w:val="00787E37"/>
+    <w:rsid w:val="004E6E93"/>
     <w:pPr>
-      <w:widowControl/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Century"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff4">
-[...3 lines deleted...]
-    <w:rsid w:val="00787E37"/>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00130D1A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Century"/>
-      <w:szCs w:val="21"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17">
-[...3 lines deleted...]
-    <w:rsid w:val="00787E37"/>
+  <w:style w:type="character" w:styleId="ac">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0094609B"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="a8"/>
+    <w:next w:val="a8"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0094609B"/>
     <w:pPr>
-      <w:widowControl/>
-[...1 lines deleted...]
-      <w:textboxTightWrap w:val="allLines"/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:wordWrap/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...33 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff6">
-[...4 lines deleted...]
-    <w:rsid w:val="00787E37"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="ヘッダー (文字)"/>
+    <w:link w:val="a4"/>
+    <w:rsid w:val="00003D97"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00BA51EA"/>
     <w:rPr>
-      <w:kern w:val="0"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:divs>
-[...78 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial" panose="020F0302020204030204"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century" panose="020F0502020204030204"/>
+        <a:latin typeface="Century"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B8A8D15-A71C-4EA0-9821-EFF80F14E412}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{370ECE41-1C8C-44F5-ADE7-94C35B8A8581}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFB086D5-CCB7-4D77-AB2A-F0A2D5FF46F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2191</Characters>
+  <Pages>2</Pages>
+  <Words>184</Words>
+  <Characters>1051</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2570</CharactersWithSpaces>
+  <CharactersWithSpaces>1233</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>