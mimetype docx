--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,3182 +1,931 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="002E188A" w:rsidRDefault="006976E7" w:rsidP="00C515F3">
-[...8 lines deleted...]
-        <w:snapToGrid/>
+    <w:p w14:paraId="5840A5B7" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="0088541A" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E188A">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="0088541A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>様式第</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008223F0" w:rsidRPr="002E188A">
+        <w:t>様式</w:t>
+      </w:r>
+      <w:r w:rsidR="00525BCC" w:rsidRPr="0088541A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>４</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C515F3" w:rsidRPr="002E188A">
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="00367130" w:rsidRPr="0088541A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>号</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008223F0" w:rsidRPr="002E188A">
+        <w:t>２７</w:t>
+      </w:r>
+      <w:r w:rsidR="00525BCC" w:rsidRPr="0088541A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>の</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00482BC1" w:rsidRPr="002E188A">
+        <w:t>号</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088541A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>３</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>（資料保管室使用申込書）</w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...1 lines deleted...]
-        <w:tblW w:w="8392" w:type="dxa"/>
+    <w:p w14:paraId="5840A5B8" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="0088541A" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5840A5B9" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="0088541A" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5840A5BA" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="0088541A" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088541A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>資　料　保　管　室　使　用　申　込　書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5840A5BB" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="0088541A" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5840A5BC" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="0088541A" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5840A5BD" w14:textId="7F9DF519" w:rsidR="00C515F3" w:rsidRPr="007A5FAC" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088541A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>独立行政法人医薬品医療機器総合機構</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77239">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（以下「機構」という。）</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77239" w:rsidRPr="007A5FAC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>内</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77239" w:rsidRPr="00212775">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の資料保管室を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00212775">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、下記</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77239" w:rsidRPr="00212775">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の目的及び期間で</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5FAC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>使用したいので、使用</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7087" w:rsidRPr="007A5FAC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>要綱</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5FAC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を了解の上申</w:t>
+      </w:r>
+      <w:r w:rsidR="004635A0">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>し</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5FAC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>込みます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5840A5BE" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="007A5FAC" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5FAC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお、使用料については、使用期間終了後、機構からの請求に基づき納付します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA51E44" w14:textId="77777777" w:rsidR="00F77239" w:rsidRPr="007A5FAC" w:rsidRDefault="00F77239" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09D5C95B" w14:textId="77777777" w:rsidR="00F77239" w:rsidRPr="007A5FAC" w:rsidRDefault="00F77239" w:rsidP="00F77239">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="699A65CC" w14:textId="7E36E2BB" w:rsidR="00F77239" w:rsidRPr="007A5FAC" w:rsidRDefault="00F77239" w:rsidP="00F77239">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:tblCellMar>
-[...1242 lines deleted...]
-      <w:r w:rsidRPr="002E188A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5FAC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5840A5BF" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="007A5FAC" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5840A5C0" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="007A5FAC" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5840A5C1" w14:textId="49245292" w:rsidR="00C515F3" w:rsidRPr="00212775" w:rsidRDefault="00F77239" w:rsidP="00F77239">
+      <w:pPr>
+        <w:ind w:firstLineChars="193" w:firstLine="706"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024243">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00482BC1" w:rsidRPr="002E188A">
+          <w:spacing w:val="73"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:fitText w:val="1320" w:id="1513338112"/>
+        </w:rPr>
+        <w:t>使用目</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024243">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-          <w:bCs/>
+          <w:spacing w:val="1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...123 lines deleted...]
-      <w:r w:rsidRPr="002E188A">
+          <w:fitText w:val="1320" w:id="1513338112"/>
+        </w:rPr>
+        <w:t>的</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25E4A" w:rsidRPr="00212775">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>所（法人にあっては、主たる事務所の所在地）</w:t>
-[...40 lines deleted...]
-      <w:r w:rsidRPr="002E188A">
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="005911E9" w:rsidRPr="00212775">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>名（法人にあっては、名称</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FD6A71" w:rsidRPr="002E188A">
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidR="005911E9" w:rsidRPr="00212775">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>適合性</w:t>
+      </w:r>
+      <w:r w:rsidR="005911E9" w:rsidRPr="00212775">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>並びに</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002E188A">
+        <w:t>書面</w:t>
+      </w:r>
+      <w:r w:rsidR="005911E9" w:rsidRPr="00212775">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>調査</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1180784C" w14:textId="6787AB2B" w:rsidR="005911E9" w:rsidRPr="00212775" w:rsidRDefault="005911E9" w:rsidP="00773ADE">
+      <w:pPr>
+        <w:ind w:firstLineChars="966" w:firstLine="2125"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00212775">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00212775">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>代表者の</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="004F587C" w:rsidRPr="002E188A">
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00212775">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>及び</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002E188A">
+        <w:t>その他（　　　　　　　　　　　　　　　　　　　　）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63233024" w14:textId="77777777" w:rsidR="00F77239" w:rsidRPr="005911E9" w:rsidRDefault="00F77239" w:rsidP="00F77239">
+      <w:pPr>
+        <w:ind w:firstLineChars="193" w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32EE3835" w14:textId="77777777" w:rsidR="005911E9" w:rsidRDefault="005911E9" w:rsidP="00F77239">
+      <w:pPr>
+        <w:ind w:firstLineChars="322" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5840A5C2" w14:textId="5BAA7CDD" w:rsidR="00C515F3" w:rsidRPr="00704EE8" w:rsidRDefault="00F25E4A" w:rsidP="00F77239">
+      <w:pPr>
+        <w:ind w:firstLineChars="322" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-          <w:kern w:val="0"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">氏名）　</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>使用予定期間</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00212775">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="004A04F4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>令和</w:t>
+      </w:r>
+      <w:r w:rsidR="00C515F3" w:rsidRPr="00704EE8">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　年　　月　　日　～　</w:t>
+      </w:r>
+      <w:r w:rsidR="004A04F4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>令和</w:t>
+      </w:r>
+      <w:r w:rsidR="00C515F3" w:rsidRPr="00704EE8">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="002E188A" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="002E188A">
+    <w:p w14:paraId="5840A5C3" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="00704EE8" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5840A5C4" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="007A5FAC" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5840A5C5" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="0088541A" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5840A5C6" w14:textId="59470DC8" w:rsidR="00C515F3" w:rsidRPr="0088541A" w:rsidRDefault="004A04F4" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:ind w:leftChars="2092" w:left="4393"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>令和</w:t>
+      </w:r>
+      <w:r w:rsidR="00C515F3" w:rsidRPr="0088541A">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>（業者コード　　　　　）</w:t>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　年　　　月　　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="002E188A" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...8 lines deleted...]
-        <w:snapToGrid/>
+    <w:p w14:paraId="5840A5C7" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="0088541A" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5840A5C8" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="0088541A" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3150"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088541A">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0088541A">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>住所</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5840A5C9" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="0088541A" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3150"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5840A5CA" w14:textId="45E0FB23" w:rsidR="00C515F3" w:rsidRPr="006F329B" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3150"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088541A">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006F329B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">氏名　　　　　　　　　　　　　　　　　　　　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5840A5CB" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="006F329B" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5840A5CC" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="0088541A" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5840A5CD" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="0088541A" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5840A5CE" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="0088541A" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E188A">
+      <w:r w:rsidRPr="0088541A">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>独立行政法人医薬品医療機器総合機構</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="002E188A" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...8 lines deleted...]
-        <w:snapToGrid/>
+    <w:p w14:paraId="5840A5CF" w14:textId="77777777" w:rsidR="00306904" w:rsidRPr="0083003E" w:rsidRDefault="00C515F3" w:rsidP="005C24B1">
+      <w:pPr>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002E188A">
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088541A">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>審査センター長殿</w:t>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>審査</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088541A">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>業務</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088541A">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">部長　　　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088541A">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088541A">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>殿</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="002E188A" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...1412 lines deleted...]
-    <w:sectPr w:rsidR="000434B7" w:rsidRPr="00236A23" w:rsidSect="002D731A">
+    <w:p w14:paraId="5840A5D0" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="0083003E" w:rsidRDefault="00C515F3" w:rsidP="001C0788"/>
+    <w:sectPr w:rsidR="00C515F3" w:rsidRPr="0083003E" w:rsidSect="003F2965">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
+      <w:titlePg/>
       <w:docGrid w:type="linesAndChars" w:linePitch="328"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005B443C" w:rsidRDefault="005B443C">
+    <w:p w14:paraId="74CC0EDE" w14:textId="77777777" w:rsidR="0021571E" w:rsidRDefault="0021571E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005B443C" w:rsidRDefault="005B443C">
+    <w:p w14:paraId="230C0CB0" w14:textId="77777777" w:rsidR="0021571E" w:rsidRDefault="0021571E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
-    <w:altName w:val="MS Mincho"/>
+    <w:altName w:val="ＭＳ明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="PMingLiU">
+    <w:altName w:val="新細明體"/>
+    <w:panose1 w:val="02020500000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="1877BDE1" w14:textId="77777777" w:rsidR="00024243" w:rsidRDefault="00024243">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="012653B7" w14:textId="77777777" w:rsidR="00024243" w:rsidRDefault="00024243">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="2F176A07" w14:textId="77777777" w:rsidR="00024243" w:rsidRDefault="00024243">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005B443C" w:rsidRDefault="005B443C">
+    <w:p w14:paraId="68A6E9C8" w14:textId="77777777" w:rsidR="0021571E" w:rsidRDefault="0021571E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005B443C" w:rsidRDefault="005B443C">
+    <w:p w14:paraId="168F13E4" w14:textId="77777777" w:rsidR="0021571E" w:rsidRDefault="0021571E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="4C7B0F59" w14:textId="77777777" w:rsidR="00024243" w:rsidRDefault="00024243">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="704E6ACC" w14:textId="77777777" w:rsidR="00024243" w:rsidRDefault="00024243">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="099AFAC3" w14:textId="77777777" w:rsidR="00024243" w:rsidRDefault="00024243">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FF00A2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="405C8664"/>
     <w:lvl w:ilvl="0" w:tplc="60C4B7EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="850"/>
         </w:tabs>
         <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
@@ -4570,730 +2319,603 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="64"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:displayBackgroundShape/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="164"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="20481">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E7EDC"/>
     <w:rsid w:val="00002AC9"/>
     <w:rsid w:val="00003D97"/>
-    <w:rsid w:val="00007F36"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00016BCE"/>
+    <w:rsid w:val="00024243"/>
     <w:rsid w:val="000277A4"/>
     <w:rsid w:val="000334A9"/>
     <w:rsid w:val="00033D5E"/>
-    <w:rsid w:val="00037C8E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000434B7"/>
+    <w:rsid w:val="00041F89"/>
     <w:rsid w:val="00051AD0"/>
     <w:rsid w:val="00055EAF"/>
     <w:rsid w:val="0005606A"/>
     <w:rsid w:val="00063B06"/>
     <w:rsid w:val="00064B6E"/>
     <w:rsid w:val="00065176"/>
     <w:rsid w:val="000659BD"/>
-    <w:rsid w:val="000665F1"/>
     <w:rsid w:val="00066BC3"/>
     <w:rsid w:val="00066DC9"/>
-    <w:rsid w:val="00066EFD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00077A58"/>
     <w:rsid w:val="000B36A0"/>
     <w:rsid w:val="000B787F"/>
     <w:rsid w:val="000D3661"/>
-    <w:rsid w:val="000D3FCF"/>
     <w:rsid w:val="000D7A3B"/>
     <w:rsid w:val="000E6D46"/>
     <w:rsid w:val="000E7002"/>
-    <w:rsid w:val="000F34A3"/>
-    <w:rsid w:val="000F568B"/>
     <w:rsid w:val="000F5E73"/>
     <w:rsid w:val="0010429F"/>
     <w:rsid w:val="00106C1F"/>
     <w:rsid w:val="001107DF"/>
-    <w:rsid w:val="001118A5"/>
     <w:rsid w:val="00116054"/>
-    <w:rsid w:val="001259D2"/>
     <w:rsid w:val="00126ECD"/>
     <w:rsid w:val="00126F0E"/>
     <w:rsid w:val="001305DE"/>
     <w:rsid w:val="00130D1A"/>
     <w:rsid w:val="001316A2"/>
+    <w:rsid w:val="00137215"/>
     <w:rsid w:val="00141282"/>
     <w:rsid w:val="00147920"/>
     <w:rsid w:val="001522E4"/>
-    <w:rsid w:val="00152458"/>
-    <w:rsid w:val="0016221F"/>
     <w:rsid w:val="00165A43"/>
     <w:rsid w:val="0016729C"/>
-    <w:rsid w:val="0018257E"/>
     <w:rsid w:val="00183104"/>
-    <w:rsid w:val="0018443B"/>
     <w:rsid w:val="00190768"/>
     <w:rsid w:val="001A18B7"/>
     <w:rsid w:val="001A3238"/>
     <w:rsid w:val="001A6C9C"/>
     <w:rsid w:val="001B32B0"/>
     <w:rsid w:val="001B4866"/>
     <w:rsid w:val="001B5374"/>
     <w:rsid w:val="001B607E"/>
-    <w:rsid w:val="001B6E80"/>
     <w:rsid w:val="001C0788"/>
+    <w:rsid w:val="001C2DDC"/>
     <w:rsid w:val="001C47D9"/>
     <w:rsid w:val="001C543E"/>
-    <w:rsid w:val="001C5E43"/>
     <w:rsid w:val="001C7880"/>
-    <w:rsid w:val="001D0275"/>
-    <w:rsid w:val="001D2311"/>
     <w:rsid w:val="001D432A"/>
     <w:rsid w:val="001D5D60"/>
-    <w:rsid w:val="001E1CCB"/>
     <w:rsid w:val="001E1F85"/>
     <w:rsid w:val="001E59DF"/>
     <w:rsid w:val="001F4098"/>
     <w:rsid w:val="002031AE"/>
     <w:rsid w:val="00203A5D"/>
-    <w:rsid w:val="002054E7"/>
+    <w:rsid w:val="00212775"/>
     <w:rsid w:val="00212EF8"/>
+    <w:rsid w:val="0021571E"/>
+    <w:rsid w:val="0021741E"/>
     <w:rsid w:val="00217C9A"/>
     <w:rsid w:val="002201CF"/>
     <w:rsid w:val="002263F9"/>
     <w:rsid w:val="00227363"/>
     <w:rsid w:val="002275B8"/>
     <w:rsid w:val="00231D5B"/>
     <w:rsid w:val="002325B2"/>
-    <w:rsid w:val="00233066"/>
-    <w:rsid w:val="00236A23"/>
     <w:rsid w:val="0023750A"/>
     <w:rsid w:val="00244CD5"/>
     <w:rsid w:val="0024559A"/>
     <w:rsid w:val="002455AD"/>
     <w:rsid w:val="0024794D"/>
-    <w:rsid w:val="00271FBA"/>
     <w:rsid w:val="0028330A"/>
     <w:rsid w:val="00286C5E"/>
     <w:rsid w:val="002909BB"/>
     <w:rsid w:val="00293A89"/>
     <w:rsid w:val="002A0338"/>
     <w:rsid w:val="002A04AB"/>
     <w:rsid w:val="002A389E"/>
     <w:rsid w:val="002A3D97"/>
     <w:rsid w:val="002B44EB"/>
+    <w:rsid w:val="002B4F11"/>
     <w:rsid w:val="002B629B"/>
     <w:rsid w:val="002C69CD"/>
     <w:rsid w:val="002D05A3"/>
     <w:rsid w:val="002D0C51"/>
     <w:rsid w:val="002D135B"/>
     <w:rsid w:val="002D1C52"/>
     <w:rsid w:val="002D1F7B"/>
     <w:rsid w:val="002D5BF5"/>
-    <w:rsid w:val="002D731A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002E188A"/>
+    <w:rsid w:val="002D5D25"/>
     <w:rsid w:val="002E6D18"/>
-    <w:rsid w:val="002F057B"/>
     <w:rsid w:val="002F5C26"/>
     <w:rsid w:val="002F5D1C"/>
     <w:rsid w:val="002F7F69"/>
     <w:rsid w:val="0030276D"/>
     <w:rsid w:val="00303F1E"/>
     <w:rsid w:val="00304B9C"/>
     <w:rsid w:val="00306227"/>
     <w:rsid w:val="00306904"/>
     <w:rsid w:val="003078AF"/>
     <w:rsid w:val="00317868"/>
-    <w:rsid w:val="00317B01"/>
     <w:rsid w:val="00317C9E"/>
     <w:rsid w:val="0032282D"/>
+    <w:rsid w:val="00322994"/>
     <w:rsid w:val="0032608F"/>
     <w:rsid w:val="00326681"/>
     <w:rsid w:val="00334E51"/>
     <w:rsid w:val="003401F3"/>
     <w:rsid w:val="00345B2E"/>
-    <w:rsid w:val="0035118E"/>
     <w:rsid w:val="00352569"/>
     <w:rsid w:val="0035376F"/>
     <w:rsid w:val="0035587C"/>
     <w:rsid w:val="00355FDC"/>
-    <w:rsid w:val="00376F78"/>
+    <w:rsid w:val="00367130"/>
     <w:rsid w:val="003815A3"/>
     <w:rsid w:val="00381685"/>
-    <w:rsid w:val="003837C0"/>
     <w:rsid w:val="00383931"/>
-    <w:rsid w:val="0038540C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00390771"/>
     <w:rsid w:val="003B27ED"/>
     <w:rsid w:val="003C05DC"/>
     <w:rsid w:val="003C11D1"/>
     <w:rsid w:val="003C2C8F"/>
-    <w:rsid w:val="003D0D16"/>
-    <w:rsid w:val="003D1491"/>
     <w:rsid w:val="003D6477"/>
-    <w:rsid w:val="003D6F44"/>
     <w:rsid w:val="003E0B75"/>
     <w:rsid w:val="003F0338"/>
     <w:rsid w:val="003F2965"/>
+    <w:rsid w:val="003F3FD1"/>
     <w:rsid w:val="003F7087"/>
     <w:rsid w:val="00401943"/>
     <w:rsid w:val="0040450A"/>
     <w:rsid w:val="00404D89"/>
-    <w:rsid w:val="00405ABF"/>
     <w:rsid w:val="00407278"/>
     <w:rsid w:val="00412F19"/>
-    <w:rsid w:val="00420981"/>
-    <w:rsid w:val="00423FF8"/>
     <w:rsid w:val="00435195"/>
     <w:rsid w:val="00436EBD"/>
     <w:rsid w:val="00437DF3"/>
     <w:rsid w:val="0044259E"/>
-    <w:rsid w:val="004431D6"/>
     <w:rsid w:val="0044402E"/>
-    <w:rsid w:val="00446221"/>
     <w:rsid w:val="00446636"/>
     <w:rsid w:val="00450C55"/>
     <w:rsid w:val="004513FE"/>
     <w:rsid w:val="0045427A"/>
-    <w:rsid w:val="00455FC2"/>
+    <w:rsid w:val="004635A0"/>
     <w:rsid w:val="004644C6"/>
     <w:rsid w:val="00466067"/>
     <w:rsid w:val="004664AB"/>
     <w:rsid w:val="00481797"/>
-    <w:rsid w:val="00482BC1"/>
     <w:rsid w:val="00485F9F"/>
     <w:rsid w:val="0049207C"/>
     <w:rsid w:val="004936B2"/>
-    <w:rsid w:val="004A1FCD"/>
-    <w:rsid w:val="004C496D"/>
+    <w:rsid w:val="004A04F4"/>
+    <w:rsid w:val="004A4339"/>
     <w:rsid w:val="004D3CEB"/>
-    <w:rsid w:val="004D7DA6"/>
     <w:rsid w:val="004D7E31"/>
     <w:rsid w:val="004E0761"/>
     <w:rsid w:val="004E4F78"/>
     <w:rsid w:val="004E6E93"/>
-    <w:rsid w:val="004F587C"/>
     <w:rsid w:val="004F7078"/>
     <w:rsid w:val="004F7202"/>
     <w:rsid w:val="00503C9E"/>
     <w:rsid w:val="005101A5"/>
     <w:rsid w:val="005125E6"/>
     <w:rsid w:val="00512B61"/>
     <w:rsid w:val="005136C1"/>
-    <w:rsid w:val="00515528"/>
     <w:rsid w:val="00522B5C"/>
     <w:rsid w:val="00525BCC"/>
-    <w:rsid w:val="00526DF1"/>
     <w:rsid w:val="00530111"/>
-    <w:rsid w:val="005349A2"/>
+    <w:rsid w:val="005303D0"/>
     <w:rsid w:val="00535843"/>
     <w:rsid w:val="0054204F"/>
     <w:rsid w:val="0054305B"/>
     <w:rsid w:val="005535CC"/>
     <w:rsid w:val="0055366F"/>
     <w:rsid w:val="005564E7"/>
     <w:rsid w:val="00563025"/>
     <w:rsid w:val="0056484D"/>
     <w:rsid w:val="00567842"/>
     <w:rsid w:val="00573320"/>
-    <w:rsid w:val="005838F6"/>
     <w:rsid w:val="00584F03"/>
-    <w:rsid w:val="00587F5F"/>
+    <w:rsid w:val="005911E9"/>
     <w:rsid w:val="005A5485"/>
-    <w:rsid w:val="005A6A9E"/>
     <w:rsid w:val="005A79FF"/>
-    <w:rsid w:val="005B443C"/>
     <w:rsid w:val="005B5131"/>
-    <w:rsid w:val="005C0A4A"/>
+    <w:rsid w:val="005C24B1"/>
     <w:rsid w:val="005C5A7F"/>
     <w:rsid w:val="005D1F1B"/>
-    <w:rsid w:val="005E2FDB"/>
     <w:rsid w:val="005E7E73"/>
     <w:rsid w:val="005E7EDC"/>
-    <w:rsid w:val="005F1424"/>
-    <w:rsid w:val="005F64C0"/>
     <w:rsid w:val="00603876"/>
+    <w:rsid w:val="00603C21"/>
     <w:rsid w:val="006139F4"/>
-    <w:rsid w:val="0062147E"/>
-    <w:rsid w:val="006247FD"/>
     <w:rsid w:val="006261B5"/>
     <w:rsid w:val="006304B2"/>
+    <w:rsid w:val="006433CC"/>
     <w:rsid w:val="0064726E"/>
     <w:rsid w:val="006511FB"/>
-    <w:rsid w:val="006528CE"/>
-    <w:rsid w:val="00654C85"/>
     <w:rsid w:val="006625EB"/>
-    <w:rsid w:val="00666B60"/>
+    <w:rsid w:val="0066721F"/>
     <w:rsid w:val="0067178F"/>
     <w:rsid w:val="006778A6"/>
     <w:rsid w:val="00685DF1"/>
     <w:rsid w:val="006868C4"/>
-    <w:rsid w:val="006976E7"/>
-    <w:rsid w:val="006977A8"/>
     <w:rsid w:val="00697C2A"/>
     <w:rsid w:val="006A029E"/>
     <w:rsid w:val="006A71CC"/>
     <w:rsid w:val="006A7B89"/>
     <w:rsid w:val="006C1A1D"/>
-    <w:rsid w:val="006D71A8"/>
     <w:rsid w:val="006D7915"/>
-    <w:rsid w:val="006E4BF6"/>
     <w:rsid w:val="006E4CBA"/>
     <w:rsid w:val="006E54DF"/>
-    <w:rsid w:val="006F5D9B"/>
+    <w:rsid w:val="006F329B"/>
     <w:rsid w:val="006F625B"/>
+    <w:rsid w:val="00704EE8"/>
     <w:rsid w:val="0071120C"/>
     <w:rsid w:val="00712341"/>
     <w:rsid w:val="00717D40"/>
     <w:rsid w:val="00723D06"/>
     <w:rsid w:val="00723E13"/>
     <w:rsid w:val="007243F1"/>
     <w:rsid w:val="00726876"/>
-    <w:rsid w:val="00727D3E"/>
     <w:rsid w:val="00731A50"/>
     <w:rsid w:val="00732F32"/>
-    <w:rsid w:val="0073417C"/>
+    <w:rsid w:val="00737F27"/>
     <w:rsid w:val="00754C59"/>
     <w:rsid w:val="00754DAB"/>
-    <w:rsid w:val="007624C7"/>
     <w:rsid w:val="007642CA"/>
-    <w:rsid w:val="00764864"/>
     <w:rsid w:val="007664E9"/>
-    <w:rsid w:val="007733FD"/>
+    <w:rsid w:val="00773ADE"/>
     <w:rsid w:val="007762D7"/>
-    <w:rsid w:val="00776613"/>
     <w:rsid w:val="00777D8B"/>
     <w:rsid w:val="00786263"/>
-    <w:rsid w:val="00791410"/>
     <w:rsid w:val="007A5B52"/>
+    <w:rsid w:val="007A5FAC"/>
     <w:rsid w:val="007A68E4"/>
     <w:rsid w:val="007A77A5"/>
-    <w:rsid w:val="007B52D3"/>
-    <w:rsid w:val="007C20B0"/>
     <w:rsid w:val="007C232A"/>
-    <w:rsid w:val="007C3119"/>
-    <w:rsid w:val="007E2767"/>
     <w:rsid w:val="007E4B8D"/>
-    <w:rsid w:val="007F444F"/>
     <w:rsid w:val="0081172D"/>
     <w:rsid w:val="008141C3"/>
-    <w:rsid w:val="00815CE6"/>
-    <w:rsid w:val="008223F0"/>
     <w:rsid w:val="00823024"/>
     <w:rsid w:val="008246E6"/>
     <w:rsid w:val="0083003E"/>
     <w:rsid w:val="00831B4F"/>
     <w:rsid w:val="00832ACA"/>
     <w:rsid w:val="00841AA6"/>
     <w:rsid w:val="008441ED"/>
-    <w:rsid w:val="00845C57"/>
     <w:rsid w:val="00851A41"/>
     <w:rsid w:val="00854380"/>
-    <w:rsid w:val="00855BB5"/>
     <w:rsid w:val="0086168B"/>
     <w:rsid w:val="00863C8C"/>
-    <w:rsid w:val="008733BB"/>
     <w:rsid w:val="008747E9"/>
-    <w:rsid w:val="008772E7"/>
     <w:rsid w:val="00883E6A"/>
     <w:rsid w:val="008844AE"/>
-    <w:rsid w:val="008847BF"/>
+    <w:rsid w:val="0088541A"/>
     <w:rsid w:val="00886EEC"/>
     <w:rsid w:val="008933F3"/>
     <w:rsid w:val="008A011C"/>
-    <w:rsid w:val="008A1345"/>
     <w:rsid w:val="008B1370"/>
-    <w:rsid w:val="008B13C1"/>
-    <w:rsid w:val="008C0624"/>
+    <w:rsid w:val="008B5F53"/>
     <w:rsid w:val="008C4208"/>
     <w:rsid w:val="008C53ED"/>
     <w:rsid w:val="008C7D1E"/>
     <w:rsid w:val="008D58D8"/>
     <w:rsid w:val="008D5906"/>
     <w:rsid w:val="008E0B60"/>
     <w:rsid w:val="008E0D5D"/>
     <w:rsid w:val="008E2406"/>
     <w:rsid w:val="008E3736"/>
     <w:rsid w:val="008F474C"/>
     <w:rsid w:val="008F48CC"/>
     <w:rsid w:val="008F51E1"/>
     <w:rsid w:val="00903C74"/>
     <w:rsid w:val="0090600F"/>
     <w:rsid w:val="0091029B"/>
     <w:rsid w:val="00910AFF"/>
-    <w:rsid w:val="0091327C"/>
     <w:rsid w:val="00913633"/>
     <w:rsid w:val="00917886"/>
     <w:rsid w:val="009206DB"/>
     <w:rsid w:val="00923797"/>
     <w:rsid w:val="00931C9E"/>
-    <w:rsid w:val="0093234A"/>
-    <w:rsid w:val="009359DD"/>
     <w:rsid w:val="0094609B"/>
     <w:rsid w:val="009462B9"/>
-    <w:rsid w:val="00953C27"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00974D58"/>
     <w:rsid w:val="00992F14"/>
     <w:rsid w:val="00994A53"/>
-    <w:rsid w:val="0099719F"/>
-    <w:rsid w:val="0099731F"/>
     <w:rsid w:val="009A1E32"/>
     <w:rsid w:val="009B4D9B"/>
-    <w:rsid w:val="009C3A46"/>
     <w:rsid w:val="009D1571"/>
     <w:rsid w:val="009D3F45"/>
     <w:rsid w:val="009D4731"/>
-    <w:rsid w:val="009D6985"/>
     <w:rsid w:val="009D6DC3"/>
     <w:rsid w:val="009D74EC"/>
-    <w:rsid w:val="009E11BC"/>
-    <w:rsid w:val="009E3775"/>
     <w:rsid w:val="009F06EE"/>
     <w:rsid w:val="009F3D88"/>
     <w:rsid w:val="009F4DD4"/>
     <w:rsid w:val="009F511C"/>
-    <w:rsid w:val="00A06550"/>
     <w:rsid w:val="00A106F4"/>
     <w:rsid w:val="00A15AD7"/>
     <w:rsid w:val="00A2194D"/>
     <w:rsid w:val="00A21F78"/>
     <w:rsid w:val="00A2372D"/>
-    <w:rsid w:val="00A249B4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A26DC6"/>
     <w:rsid w:val="00A26EF6"/>
     <w:rsid w:val="00A333D6"/>
     <w:rsid w:val="00A35CE7"/>
     <w:rsid w:val="00A36571"/>
-    <w:rsid w:val="00A36BCA"/>
     <w:rsid w:val="00A50793"/>
     <w:rsid w:val="00A525A5"/>
     <w:rsid w:val="00A6240B"/>
-    <w:rsid w:val="00A624C5"/>
     <w:rsid w:val="00A63C82"/>
     <w:rsid w:val="00A671A1"/>
-    <w:rsid w:val="00A74099"/>
     <w:rsid w:val="00A7447A"/>
     <w:rsid w:val="00A75AC8"/>
     <w:rsid w:val="00A86316"/>
     <w:rsid w:val="00A86A83"/>
-    <w:rsid w:val="00A9172A"/>
     <w:rsid w:val="00A9278D"/>
     <w:rsid w:val="00A970C9"/>
     <w:rsid w:val="00AA2A96"/>
     <w:rsid w:val="00AB05EF"/>
     <w:rsid w:val="00AC1343"/>
     <w:rsid w:val="00AC17CC"/>
     <w:rsid w:val="00AC272E"/>
-    <w:rsid w:val="00AC5C1D"/>
-    <w:rsid w:val="00AD1280"/>
     <w:rsid w:val="00AD1FCF"/>
     <w:rsid w:val="00AE00FB"/>
     <w:rsid w:val="00AF0A79"/>
     <w:rsid w:val="00AF44F1"/>
-    <w:rsid w:val="00B02466"/>
     <w:rsid w:val="00B072AC"/>
     <w:rsid w:val="00B23D03"/>
-    <w:rsid w:val="00B258FD"/>
     <w:rsid w:val="00B271FA"/>
     <w:rsid w:val="00B303DE"/>
     <w:rsid w:val="00B315DB"/>
     <w:rsid w:val="00B3527C"/>
     <w:rsid w:val="00B44D43"/>
     <w:rsid w:val="00B6112C"/>
     <w:rsid w:val="00B633C8"/>
     <w:rsid w:val="00B63531"/>
-    <w:rsid w:val="00B7493C"/>
     <w:rsid w:val="00B812D5"/>
     <w:rsid w:val="00B81AAD"/>
     <w:rsid w:val="00B82C87"/>
-    <w:rsid w:val="00B90196"/>
-    <w:rsid w:val="00B909A4"/>
     <w:rsid w:val="00BA0E91"/>
     <w:rsid w:val="00BA28B8"/>
     <w:rsid w:val="00BA326B"/>
     <w:rsid w:val="00BA451A"/>
     <w:rsid w:val="00BB1C2F"/>
     <w:rsid w:val="00BB314E"/>
     <w:rsid w:val="00BC05F7"/>
     <w:rsid w:val="00BC0E14"/>
     <w:rsid w:val="00BC5A98"/>
     <w:rsid w:val="00BC62E9"/>
-    <w:rsid w:val="00BD6271"/>
     <w:rsid w:val="00BD62AF"/>
-    <w:rsid w:val="00BD6A13"/>
     <w:rsid w:val="00BE166E"/>
-    <w:rsid w:val="00BE556D"/>
     <w:rsid w:val="00BF39A3"/>
     <w:rsid w:val="00BF636A"/>
-    <w:rsid w:val="00BF7BCD"/>
-    <w:rsid w:val="00C01755"/>
     <w:rsid w:val="00C03DD5"/>
     <w:rsid w:val="00C07BCF"/>
-    <w:rsid w:val="00C154DE"/>
     <w:rsid w:val="00C221A4"/>
     <w:rsid w:val="00C22C47"/>
     <w:rsid w:val="00C3040E"/>
-    <w:rsid w:val="00C32564"/>
     <w:rsid w:val="00C448E9"/>
     <w:rsid w:val="00C515F3"/>
-    <w:rsid w:val="00C52652"/>
     <w:rsid w:val="00C52D34"/>
-    <w:rsid w:val="00C54010"/>
     <w:rsid w:val="00C61F94"/>
     <w:rsid w:val="00C66398"/>
     <w:rsid w:val="00C70D92"/>
-    <w:rsid w:val="00C76F0A"/>
     <w:rsid w:val="00C838F8"/>
     <w:rsid w:val="00C918C8"/>
     <w:rsid w:val="00C919C5"/>
     <w:rsid w:val="00C93AA6"/>
-    <w:rsid w:val="00C956FC"/>
     <w:rsid w:val="00C95792"/>
-    <w:rsid w:val="00C96666"/>
     <w:rsid w:val="00CA203C"/>
     <w:rsid w:val="00CA3C68"/>
     <w:rsid w:val="00CA5DC3"/>
     <w:rsid w:val="00CB392B"/>
     <w:rsid w:val="00CB5F01"/>
     <w:rsid w:val="00CB6AA1"/>
     <w:rsid w:val="00CB7FF8"/>
-    <w:rsid w:val="00CC20B3"/>
+    <w:rsid w:val="00CC2471"/>
     <w:rsid w:val="00CC616E"/>
     <w:rsid w:val="00CD094E"/>
     <w:rsid w:val="00CE1689"/>
     <w:rsid w:val="00CE7F0C"/>
     <w:rsid w:val="00CF32FF"/>
     <w:rsid w:val="00CF3966"/>
     <w:rsid w:val="00CF7AB3"/>
     <w:rsid w:val="00D01FB6"/>
     <w:rsid w:val="00D04C67"/>
     <w:rsid w:val="00D04EC5"/>
     <w:rsid w:val="00D05928"/>
     <w:rsid w:val="00D06EB7"/>
-    <w:rsid w:val="00D12D0B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D201F9"/>
     <w:rsid w:val="00D20E80"/>
     <w:rsid w:val="00D25271"/>
     <w:rsid w:val="00D34849"/>
     <w:rsid w:val="00D368A1"/>
-    <w:rsid w:val="00D37145"/>
     <w:rsid w:val="00D40DB1"/>
-    <w:rsid w:val="00D42A0D"/>
     <w:rsid w:val="00D45743"/>
     <w:rsid w:val="00D51167"/>
     <w:rsid w:val="00D524B8"/>
     <w:rsid w:val="00D54CE7"/>
     <w:rsid w:val="00D655D3"/>
     <w:rsid w:val="00D66880"/>
     <w:rsid w:val="00D66A44"/>
     <w:rsid w:val="00D67AE3"/>
     <w:rsid w:val="00D703B8"/>
     <w:rsid w:val="00D7464F"/>
     <w:rsid w:val="00D7700F"/>
     <w:rsid w:val="00D86F41"/>
     <w:rsid w:val="00D974D4"/>
     <w:rsid w:val="00DA2499"/>
-    <w:rsid w:val="00DA3C94"/>
-    <w:rsid w:val="00DA52B5"/>
     <w:rsid w:val="00DA7032"/>
-    <w:rsid w:val="00DB78E0"/>
-    <w:rsid w:val="00DC33B4"/>
     <w:rsid w:val="00DD2955"/>
+    <w:rsid w:val="00DD5F40"/>
     <w:rsid w:val="00DE338D"/>
     <w:rsid w:val="00DE3D53"/>
     <w:rsid w:val="00DE6A93"/>
     <w:rsid w:val="00DF3DAC"/>
-    <w:rsid w:val="00E0771C"/>
     <w:rsid w:val="00E10DF3"/>
     <w:rsid w:val="00E15B97"/>
     <w:rsid w:val="00E15C6C"/>
     <w:rsid w:val="00E16830"/>
-    <w:rsid w:val="00E23D2E"/>
     <w:rsid w:val="00E33C86"/>
-    <w:rsid w:val="00E361F7"/>
     <w:rsid w:val="00E40932"/>
     <w:rsid w:val="00E44D8C"/>
     <w:rsid w:val="00E45050"/>
     <w:rsid w:val="00E670AF"/>
     <w:rsid w:val="00E67335"/>
     <w:rsid w:val="00E73B7A"/>
     <w:rsid w:val="00E774AF"/>
     <w:rsid w:val="00E84EB9"/>
     <w:rsid w:val="00E84F0B"/>
     <w:rsid w:val="00E93A25"/>
     <w:rsid w:val="00EA0C7C"/>
     <w:rsid w:val="00EA1C44"/>
     <w:rsid w:val="00EA29AB"/>
     <w:rsid w:val="00EA4AD0"/>
-    <w:rsid w:val="00EA5F25"/>
     <w:rsid w:val="00EA6D07"/>
     <w:rsid w:val="00EB0459"/>
-    <w:rsid w:val="00EB2391"/>
     <w:rsid w:val="00EB4E3C"/>
     <w:rsid w:val="00EC0D04"/>
     <w:rsid w:val="00EC1C44"/>
     <w:rsid w:val="00EC25D2"/>
     <w:rsid w:val="00EC4281"/>
     <w:rsid w:val="00ED15D8"/>
     <w:rsid w:val="00EE2703"/>
-    <w:rsid w:val="00EF4B5E"/>
     <w:rsid w:val="00EF7666"/>
     <w:rsid w:val="00F1051A"/>
     <w:rsid w:val="00F241FE"/>
-    <w:rsid w:val="00F27E2C"/>
+    <w:rsid w:val="00F25E4A"/>
     <w:rsid w:val="00F320AF"/>
     <w:rsid w:val="00F33798"/>
+    <w:rsid w:val="00F371FA"/>
     <w:rsid w:val="00F417AD"/>
     <w:rsid w:val="00F41822"/>
-    <w:rsid w:val="00F43982"/>
     <w:rsid w:val="00F44CB9"/>
-    <w:rsid w:val="00F46A53"/>
     <w:rsid w:val="00F501E1"/>
-    <w:rsid w:val="00F50C3E"/>
     <w:rsid w:val="00F516AE"/>
     <w:rsid w:val="00F527A4"/>
     <w:rsid w:val="00F552F0"/>
     <w:rsid w:val="00F56B97"/>
-    <w:rsid w:val="00F62FEA"/>
     <w:rsid w:val="00F676A7"/>
-    <w:rsid w:val="00F71257"/>
     <w:rsid w:val="00F739CA"/>
     <w:rsid w:val="00F759E0"/>
+    <w:rsid w:val="00F77239"/>
     <w:rsid w:val="00F809F1"/>
     <w:rsid w:val="00F90F4E"/>
     <w:rsid w:val="00F93389"/>
     <w:rsid w:val="00F94FCC"/>
     <w:rsid w:val="00F9518B"/>
     <w:rsid w:val="00F953AE"/>
     <w:rsid w:val="00F9759B"/>
     <w:rsid w:val="00FA0FE3"/>
     <w:rsid w:val="00FA10CB"/>
-    <w:rsid w:val="00FA37BC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FB7D96"/>
     <w:rsid w:val="00FC7C62"/>
     <w:rsid w:val="00FD09AD"/>
     <w:rsid w:val="00FD0FE7"/>
     <w:rsid w:val="00FD3A78"/>
-    <w:rsid w:val="00FD6A71"/>
     <w:rsid w:val="00FF0A0E"/>
     <w:rsid w:val="00FF2785"/>
     <w:rsid w:val="00FF3BA8"/>
-    <w:rsid w:val="00FF4B3C"/>
     <w:rsid w:val="00FF6053"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="20481">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="5840A5B7"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5525,50 +3147,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -5714,187 +3345,163 @@
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
     <w:name w:val="一太郎"/>
     <w:rsid w:val="00BC5A98"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:wordWrap w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="333" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a9"/>
+    <w:semiHidden/>
     <w:rsid w:val="00AF44F1"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:wordWrap w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="left"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="aa">
+  <w:style w:type="table" w:styleId="a9">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:rsid w:val="00F1051A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
+  <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="Note Heading"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:rsid w:val="004E6E93"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Century"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
+  <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:semiHidden/>
     <w:rsid w:val="00130D1A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ad">
+  <w:style w:type="character" w:styleId="ac">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="a0"/>
     <w:semiHidden/>
     <w:rsid w:val="0094609B"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ae">
+  <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="a8"/>
     <w:next w:val="a8"/>
     <w:semiHidden/>
     <w:rsid w:val="0094609B"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:wordWrap/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="auto"/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="ヘッダー (文字)"/>
     <w:link w:val="a4"/>
     <w:rsid w:val="00003D97"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af">
-[...20 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6161,81 +3768,81 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{370ECE41-1C8C-44F5-ADE7-94C35B8A8581}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F05FE588-FF14-4A74-BB4A-DEF60EC40B2D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91A755BD-BFC7-4592-BDDB-34E68DF4AA9A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1234</Characters>
+  <Pages>1</Pages>
+  <Words>208</Words>
+  <Characters>116</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>1</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1448</CharactersWithSpaces>
+  <CharactersWithSpaces>323</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>