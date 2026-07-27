--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,6617 +1,4913 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="0043134E" w:rsidRPr="00AA383F" w:rsidRDefault="00085DCB" w:rsidP="008876FF">
-[...8 lines deleted...]
-          <w:kern w:val="0"/>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="00DF38C8" w:rsidP="00630534">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Microsoft JhengHei"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00AA383F">
-[...3 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Microsoft JhengHei"/>
+          <w:spacing w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>様式</w:t>
-[...5 lines deleted...]
-          <w:kern w:val="0"/>
+        <w:t>様</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Microsoft JhengHei"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>第</w:t>
-[...5 lines deleted...]
-          <w:kern w:val="0"/>
+        <w:t>式</w:t>
+      </w:r>
+      <w:r w:rsidR="00630534" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>３５</w:t>
-[...5 lines deleted...]
-          <w:kern w:val="0"/>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="00A45477" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t>１</w:t>
+      </w:r>
+      <w:r w:rsidR="00630534" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>号</w:t>
+      </w:r>
+      <w:r w:rsidR="00A45477" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>の４</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8506" w:type="dxa"/>
+        <w:tblW w:w="8392" w:type="dxa"/>
         <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8506"/>
+        <w:gridCol w:w="6618"/>
+        <w:gridCol w:w="1774"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0043134E" w:rsidRPr="00AA383F" w:rsidTr="00712AE7">
+      <w:tr w:rsidR="00E07C26" w:rsidRPr="00FE323A" w:rsidTr="00D511E1">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="464"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:tcW w:w="7140" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0043134E" w:rsidRPr="00AA383F" w:rsidRDefault="0043134E" w:rsidP="0043134E">
+          <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="005A3A4A" w:rsidP="006D2A68">
             <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>医療機器</w:t>
+            </w:r>
+            <w:r w:rsidR="009C6A8C" w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>先駆け総合評価相談申込書</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="00D511E1">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
-[...4 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:snapToGrid/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA383F">
-[...3 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>対面助言</w:t>
-[...26 lines deleted...]
-              <w:t>テレビ会議システム利用申込書</w:t>
+              <w:t>処理欄</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0043134E" w:rsidRPr="00AA383F" w:rsidTr="00712AE7">
+      <w:tr w:rsidR="00E07C26" w:rsidRPr="00FE323A" w:rsidTr="00D511E1">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="438"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:tcW w:w="7140" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
-            <w:hideMark/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0043134E" w:rsidRPr="00AA383F" w:rsidRDefault="0043134E" w:rsidP="002422E5">
+          <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="00D511E1">
             <w:pPr>
-              <w:widowControl/>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="00D511E1">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004E7957" w:rsidRPr="00AA383F" w:rsidRDefault="004E7957" w:rsidP="009976FD">
-      <w:pPr>
+    <w:p w:rsidR="00603983" w:rsidRPr="00FE323A" w:rsidRDefault="00603983" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
-[...49 lines deleted...]
-          <w:kern w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8505" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblCellMar>
-          <w:left w:w="13" w:type="dxa"/>
-          <w:right w:w="13" w:type="dxa"/>
+          <w:left w:w="99" w:type="dxa"/>
+          <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="450"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5958"/>
+        <w:gridCol w:w="704"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="5563"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0063464B" w:rsidRPr="00AA383F" w:rsidTr="00D646A7">
+      <w:tr w:rsidR="00E07C26" w:rsidRPr="00FE323A" w:rsidTr="00996437">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="775"/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
-[...754 lines deleted...]
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="2830" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00344813" w:rsidRPr="00AA383F" w:rsidRDefault="00832C82" w:rsidP="00344813">
+          <w:p w:rsidR="00344875" w:rsidRPr="00FE323A" w:rsidRDefault="00344875" w:rsidP="00D511E1">
             <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
-[...4 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA383F">
-[...3 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>関西支部テレビ会議</w:t>
-[...99 lines deleted...]
-              <w:t>称</w:t>
+              <w:t>類別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcW w:w="5563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00832C82" w:rsidRPr="00AA383F" w:rsidRDefault="00832C82" w:rsidP="00832C82">
+          <w:p w:rsidR="00344875" w:rsidRPr="00FE323A" w:rsidRDefault="00344875" w:rsidP="008F6D36">
             <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001019B0" w:rsidRPr="00AA383F" w:rsidTr="00832C82">
+      <w:tr w:rsidR="00E07C26" w:rsidRPr="00FE323A" w:rsidTr="00996437">
         <w:trPr>
-          <w:trHeight w:val="850"/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="2830" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001019B0" w:rsidRPr="00AA383F" w:rsidRDefault="001019B0" w:rsidP="00832C82">
+          <w:p w:rsidR="00603983" w:rsidRPr="00FE323A" w:rsidDel="00ED5816" w:rsidRDefault="00603983" w:rsidP="00D511E1">
             <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
-[...4 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA383F">
-[...3 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>対面助言</w:t>
-[...29 lines deleted...]
-              <w:t>申込書提出日</w:t>
+              <w:t>識別記号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcW w:w="5563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001019B0" w:rsidRPr="00AA383F" w:rsidRDefault="001019B0" w:rsidP="00832C82">
+          <w:p w:rsidR="00603983" w:rsidRPr="00FE323A" w:rsidRDefault="00603983" w:rsidP="008F6D36">
             <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001019B0" w:rsidRPr="00AA383F" w:rsidTr="00832C82">
+      <w:tr w:rsidR="00E07C26" w:rsidRPr="00FE323A" w:rsidTr="00996437">
         <w:trPr>
-          <w:trHeight w:val="850"/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="2830" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001019B0" w:rsidRPr="00AA383F" w:rsidRDefault="00832C82" w:rsidP="00832C82">
+          <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="00ED5816" w:rsidP="00D511E1">
             <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
-[...4 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA383F">
-[...3 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>対面助言</w:t>
-[...29 lines deleted...]
-              <w:t>受付番号</w:t>
+              <w:t>被験物の名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcW w:w="5563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="nil"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001019B0" w:rsidRPr="00AA383F" w:rsidRDefault="001019B0" w:rsidP="00832C82">
+          <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="008F6D36">
             <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00832C82" w:rsidRPr="00AA383F" w:rsidTr="00832C82">
+      <w:tr w:rsidR="00E07C26" w:rsidRPr="00FE323A" w:rsidTr="00996437">
         <w:trPr>
-          <w:trHeight w:val="850"/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="2830" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00832C82" w:rsidRPr="00AA383F" w:rsidRDefault="00832C82" w:rsidP="002C7C8A">
+          <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="002C6489" w:rsidP="00675AD9">
             <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
-[...4 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA383F">
-[...3 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>治験成分記号、被験物の</w:t>
+              <w:t>予定される</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA383F">
-[...3 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:r w:rsidR="00ED5816" w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:br/>
-[...9 lines deleted...]
-              <w:t>名称又は識別記号</w:t>
+              <w:t>一般的名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcW w:w="5563" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00832C82" w:rsidRPr="00AA383F" w:rsidRDefault="00832C82" w:rsidP="00832C82">
+          <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="008F6D36">
             <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A83782" w:rsidRPr="00AA383F" w:rsidTr="00832C82">
+      <w:tr w:rsidR="00E07C26" w:rsidRPr="00FE323A" w:rsidTr="00996437">
         <w:trPr>
-          <w:trHeight w:val="850"/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="2830" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A83782" w:rsidRPr="00AA383F" w:rsidRDefault="00A83782" w:rsidP="00F75CBB">
+          <w:p w:rsidR="00675AD9" w:rsidRPr="00FE323A" w:rsidRDefault="002C6489" w:rsidP="00675AD9">
             <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
-[...4 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA383F">
-[...3 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>同時通訳設備の利用希望</w:t>
+              <w:t>予定される</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED5816" w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>クラス分類</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcW w:w="5563" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009164F5" w:rsidRPr="00AA383F" w:rsidRDefault="009164F5" w:rsidP="009164F5">
+          <w:p w:rsidR="00675AD9" w:rsidRPr="00FE323A" w:rsidRDefault="00675AD9" w:rsidP="008F6D36">
             <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
-[...3 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E07C26" w:rsidRPr="00FE323A" w:rsidTr="00996437">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="00D511E1">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA383F">
-[...3 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>□　あり（外国人及び通訳</w:t>
+              <w:t>予定される</w:t>
             </w:r>
-            <w:r w:rsidR="00FE6C7C" w:rsidRPr="00AA383F">
-[...3 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:r w:rsidR="00A30DA8" w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>者</w:t>
+              <w:t>性能、</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA383F">
-[...3 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:r w:rsidR="00095E62" w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>の</w:t>
+              <w:t>使用目的</w:t>
             </w:r>
-            <w:r w:rsidR="00A33CDE" w:rsidRPr="00AA383F">
-[...3 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:r w:rsidR="00A30DA8" w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>参加会場</w:t>
+              <w:t>、効能</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA383F">
-[...3 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>：□東京　　□大阪）</w:t>
+              <w:t>又は効果</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A83782" w:rsidRPr="00AA383F" w:rsidRDefault="009164F5" w:rsidP="009164F5">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5563" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="008F6D36">
             <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
-[...3 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E07C26" w:rsidRPr="00FE323A" w:rsidTr="00996437">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="00D511E1">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA383F">
-[...3 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>□　なし</w:t>
+              <w:t>先駆け総合評価相談区分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5563" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="008F6D36">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00651741" w:rsidRPr="00FE323A" w:rsidTr="00996437">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00651741" w:rsidRPr="00FE323A" w:rsidRDefault="00651741" w:rsidP="00651741">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談内容の概略</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5563" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00651741" w:rsidRDefault="00651741" w:rsidP="00651741">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00651741" w:rsidRPr="00FE323A" w:rsidRDefault="00651741" w:rsidP="00651741">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00651741" w:rsidRPr="00FE323A" w:rsidTr="00996437">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="571"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00651741" w:rsidRPr="00FE323A" w:rsidRDefault="00651741" w:rsidP="00651741">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5563" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE5FD7" w:rsidRDefault="00675753" w:rsidP="00996437">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:ind w:left="200" w:hangingChars="100" w:hanging="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-657392355"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00651741" w:rsidRPr="00FA600D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00BE5FD7">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00651741" w:rsidRPr="00261EBC">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>リアルワールドデータの利用</w:t>
+            </w:r>
+            <w:r w:rsidR="00651741">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>の相談</w:t>
+            </w:r>
+            <w:r w:rsidR="00651741" w:rsidRPr="00261EBC">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>あり</w:t>
+            </w:r>
+            <w:r w:rsidR="00651741">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（臨床又は信頼</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00651741" w:rsidRPr="00FE323A" w:rsidRDefault="00651741" w:rsidP="00BE5FD7">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>性の相談区分で該当する場合にチェック）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00832C82" w:rsidRPr="00AA383F" w:rsidTr="00832C82">
+      <w:tr w:rsidR="00E07C26" w:rsidRPr="00FE323A" w:rsidTr="00996437">
         <w:trPr>
-          <w:trHeight w:val="850"/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="2830" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00832C82" w:rsidRPr="00AA383F" w:rsidRDefault="00832C82" w:rsidP="00832C82">
+          <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="004B41DA" w:rsidP="00675AD9">
             <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>指定番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5563" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="008F6D36">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E07C26" w:rsidRPr="00FE323A" w:rsidTr="00996437">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00675AD9" w:rsidRPr="00FE323A" w:rsidRDefault="00675AD9" w:rsidP="004B41DA">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>指定年月日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5563" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00675AD9" w:rsidRPr="00FE323A" w:rsidRDefault="00675AD9" w:rsidP="008F6D36">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E07C26" w:rsidRPr="00FE323A" w:rsidTr="00996437">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C94A5B" w:rsidRPr="00FE323A" w:rsidRDefault="00C94A5B" w:rsidP="00ED5816">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>同一</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED5816" w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>被験物</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>についての過去の対面助言（治験相談を含む）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5563" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C94A5B" w:rsidRPr="00FE323A" w:rsidRDefault="00C94A5B" w:rsidP="008F6D36">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E07C26" w:rsidRPr="00FE323A" w:rsidTr="00996437">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C94A5B" w:rsidRPr="00FE323A" w:rsidRDefault="00C94A5B" w:rsidP="0057180F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>主要先進国における</w:t>
+            </w:r>
+            <w:r w:rsidR="0057180F" w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>開発</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>状況</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5563" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C94A5B" w:rsidRPr="00FE323A" w:rsidRDefault="00C94A5B" w:rsidP="008F6D36">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E07C26" w:rsidRPr="00FE323A" w:rsidTr="00996437">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FC7597" w:rsidRPr="00FE323A" w:rsidRDefault="00EC1024" w:rsidP="00D511E1">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談対象製造所</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EC1024" w:rsidRPr="00FE323A" w:rsidRDefault="00EC1024" w:rsidP="00865FD9">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidR="00865FD9" w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ＱＭＳ</w:t>
+            </w:r>
+            <w:r w:rsidR="0066083A" w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談</w:t>
+            </w:r>
+            <w:r w:rsidR="0066083A" w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidR="0066083A" w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>み</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5563" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EC1024" w:rsidRPr="00FE323A" w:rsidRDefault="00EC1024" w:rsidP="008F6D36">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E07C26" w:rsidRPr="00FE323A" w:rsidTr="00996437">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EC1024" w:rsidRPr="00FE323A" w:rsidRDefault="00EC1024" w:rsidP="00D511E1">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>対象製造所の所在地</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EC1024" w:rsidRPr="00FE323A" w:rsidRDefault="00EC1024" w:rsidP="00865FD9">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidR="00865FD9" w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ＱＭＳ</w:t>
+            </w:r>
+            <w:r w:rsidR="0066083A" w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談</w:t>
+            </w:r>
+            <w:r w:rsidR="0066083A" w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>のみ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5563" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EC1024" w:rsidRPr="00FE323A" w:rsidRDefault="00EC1024" w:rsidP="008F6D36">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E07C26" w:rsidRPr="00FE323A" w:rsidTr="00996437">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="00D511E1">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>申請予</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>定</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>時期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5563" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="008F6D36">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E07C26" w:rsidRPr="00FE323A" w:rsidTr="00996437">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="00D511E1">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>添付資料一覧</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5563" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="008F6D36">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00870E05" w:rsidRPr="00FE323A" w:rsidTr="00996437">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00870E05" w:rsidRPr="00FE323A" w:rsidRDefault="00870E05" w:rsidP="00870E05">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本申込みの担当者</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00870E05" w:rsidRPr="00FE323A" w:rsidRDefault="00870E05" w:rsidP="00577831">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>氏名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5563" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00870E05" w:rsidRPr="00FE323A" w:rsidRDefault="00870E05" w:rsidP="008F6D36">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00870E05" w:rsidRPr="00FE323A" w:rsidTr="00996437">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00870E05" w:rsidRPr="00FE323A" w:rsidRDefault="00870E05" w:rsidP="00D511E1">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00870E05" w:rsidRPr="00FE323A" w:rsidRDefault="00870E05" w:rsidP="00D511E1">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>所属</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5563" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00870E05" w:rsidRPr="00FE323A" w:rsidRDefault="00870E05" w:rsidP="008F6D36">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00870E05" w:rsidRPr="00FE323A" w:rsidTr="00996437">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00870E05" w:rsidRPr="00FE323A" w:rsidRDefault="00870E05" w:rsidP="00D511E1">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00870E05" w:rsidRPr="00FE323A" w:rsidRDefault="00870E05" w:rsidP="00D511E1">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電話番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5563" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00870E05" w:rsidRPr="00FE323A" w:rsidRDefault="00870E05" w:rsidP="008F6D36">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00870E05" w:rsidRPr="00FE323A" w:rsidTr="00996437">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00870E05" w:rsidRPr="00FE323A" w:rsidRDefault="00870E05" w:rsidP="00870E05">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00870E05" w:rsidRPr="00FE323A" w:rsidRDefault="00870E05" w:rsidP="00B05E42">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ファクシミリ番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5563" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00870E05" w:rsidRPr="00FE323A" w:rsidRDefault="00870E05" w:rsidP="008F6D36">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00870E05" w:rsidRPr="00FE323A" w:rsidTr="00996437">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00870E05" w:rsidRPr="00FE323A" w:rsidRDefault="00870E05" w:rsidP="00B05E42">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00870E05" w:rsidRPr="00FE323A" w:rsidRDefault="00870E05" w:rsidP="00B05E42">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電子メールアドレス</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5563" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00870E05" w:rsidRPr="00FE323A" w:rsidRDefault="00870E05" w:rsidP="008F6D36">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E07C26" w:rsidRPr="00FE323A" w:rsidTr="00996437">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="00D511E1">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="200"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">備　</w:t>
+              <w:t>備</w:t>
             </w:r>
-            <w:r w:rsidR="00A83782" w:rsidRPr="00AA383F">
-[...12 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00FE323A">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>考</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcW w:w="5563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00832C82" w:rsidRPr="00AA383F" w:rsidRDefault="00832C82" w:rsidP="00832C82">
+          <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="008F6D36">
             <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003F2BA9" w:rsidRPr="00AA383F" w:rsidRDefault="002C7C8A" w:rsidP="00F55802">
-      <w:pPr>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
-[...165 lines deleted...]
-        <w:br w:type="page"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>上記により</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>先駆け総合評価相談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>を申</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96A8F" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>し</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>込みます。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF38C8" w:rsidRPr="00AA383F" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
-      <w:pPr>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="00D731CD" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:spacing w:afterLines="50" w:after="120"/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>（元号）</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6A8C" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　年　　月　　日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="1995"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="95"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="95"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>住</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>所（法人にあっては、主たる事務所の所在地）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="1995"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="95"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="95"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>氏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>名（法人にあっては、名称</w:t>
+      </w:r>
+      <w:r w:rsidR="00E12010" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>並びに</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>代表者の</w:t>
+      </w:r>
+      <w:r w:rsidR="00577831" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>役職名</w:t>
+      </w:r>
+      <w:r w:rsidR="00577831" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r w:rsidR="00870E05">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">氏名）　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（業者コード　　　　　）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>独立行政法人医薬品医療機器総合機構</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>審査センター長　　　　　　　　殿</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>（注意）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="00E80682" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>１　用紙の大きさは日本産業</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6A8C" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>規格Ａ４とすること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>２　記入欄に記入事項のすべてを記入できないときは、その欄に「別紙（　）のとおり」と記入し別紙を添付すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>３　先駆け総合評価相談申込書の記入方法は以下のとおり。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F24DAD" w:rsidRPr="00FE323A" w:rsidRDefault="00F24DAD" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（１）類別欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F24DAD" w:rsidRPr="00FE323A" w:rsidRDefault="00B23B80" w:rsidP="00E07C26">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24DAD" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品、医療機器等の品質、有効性及び安全性の確保等に関する法律施行令</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24DAD" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（昭和３６年政令第１１号）別表第一による類別を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:r w:rsidR="00F24DAD" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>２</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
+      <w:r w:rsidR="005E3ABE" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>識別</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記号欄</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2108" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及び被験物の名称欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00DF38C8" w:rsidRPr="00AA383F" w:rsidRDefault="0070526C" w:rsidP="009976FD">
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="002A2108" w:rsidP="00E07C26">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>被験物の化学名又は</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3ABE" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>識別</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6A8C" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記号</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3ABE" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3ABE" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>当該機械器具等を識別する為の記号</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5807" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、名称等</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3ABE" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6A8C" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24DAD" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2108" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>予定される一般的名称欄及び予定されるクラス分類欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2108" w:rsidRPr="00FE323A" w:rsidRDefault="002A2108" w:rsidP="00E07C26">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>「薬事法第二条第五項から第七項までの規定により厚生労働大臣が指定する高度管理医療機器、管理医療機器及び一般医療機器の一部を改正する件（告示）及び薬事法第二条第八項の規定により厚生労働大臣が指定する特定保守管理医療機器の一部を改正する件（告示）の施行について」</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23B80" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（平成１７年３月１１日薬食発第０３１１００５号厚生労働省医薬食品局</w:t>
+      </w:r>
+      <w:r w:rsidR="00957732" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>長</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23B80" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>通知）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>の別添に基づき記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5807" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00145BB1" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>先駆け総合評価相談区分欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00145BB1" w:rsidRPr="00FE323A" w:rsidRDefault="00853F21" w:rsidP="00E07C26">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>「独立行政法人医薬品医療機器総合機構が行う対面助言、証明確認調査等の実施要綱等について」（平成２４年３月２日薬機発第０３０２０７０号独立行政法人医薬品医療機器総合機構理事長通知）の</w:t>
+      </w:r>
+      <w:r w:rsidR="00145BB1" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>別紙</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA24A5" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>２</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD06B8" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>「先駆け総合評価相談の区分及び内容」</w:t>
+      </w:r>
+      <w:r w:rsidR="00486481" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>より</w:t>
+      </w:r>
+      <w:r w:rsidR="00486481" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>該当する</w:t>
+      </w:r>
+      <w:r w:rsidR="00145BB1" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>区分</w:t>
+      </w:r>
+      <w:r w:rsidR="00486481" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>選んで</w:t>
+      </w:r>
+      <w:r w:rsidR="00486481" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>記入</w:t>
+      </w:r>
+      <w:r w:rsidR="00145BB1" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="00145BB1">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="000534B2" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>５</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）相談内容の概略欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRDefault="009C6A8C" w:rsidP="00E07C26">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談内容を具体的に記入してください。別紙として添付しても差し支えありません。なお、</w:t>
+      </w:r>
+      <w:r w:rsidR="00651741">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>本申込書を紙媒体</w:t>
+      </w:r>
+      <w:r w:rsidR="002340C1">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>で</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>提出</w:t>
+      </w:r>
+      <w:r w:rsidR="00651741">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>する</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>際には、本欄の記入内容について、電子媒体（テキスト形式）をあわせて提出してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00651741" w:rsidRPr="00FE323A" w:rsidRDefault="00651741" w:rsidP="00E07C26">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-[...22 lines deleted...]
-        <w:t>。</w:t>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>また、臨床又は信頼性の相談区分において、レジストリ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>やデータベース</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>等のリアルワールドデータの利用に関する相談を行う場合</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>は</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、「リアルワールドデータの利用</w:t>
+      </w:r>
+      <w:r w:rsidR="00F520CE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談あり」にチェックしてください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF38C8" w:rsidRPr="00AA383F" w:rsidRDefault="00E97D4B" w:rsidP="009976FD">
-[...63 lines deleted...]
-        <w:t>。</w:t>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="000534B2" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>６</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="004B41DA" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>指定番号及び指定年月日欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF38C8" w:rsidRPr="00AA383F" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="004B41DA" w:rsidP="00E07C26">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>先駆け審査指定</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3DFC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>制度の対象医療機器、先駆的医療機器又はプログラム医療機器優先審査指定品目の指定</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>番号</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3DFC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>を記入してください。また、それらの</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>指定年月日</w:t>
+      </w:r>
+      <w:r w:rsidR="00145BB1" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidR="00145BB1" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF38C8" w:rsidRPr="00AA383F" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
-[...27 lines deleted...]
-        <w:t>。</w:t>
+    <w:p w:rsidR="00C94A5B" w:rsidRPr="00FE323A" w:rsidRDefault="00C94A5B" w:rsidP="00C94A5B">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="000534B2" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>７</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）同一</w:t>
+      </w:r>
+      <w:r w:rsidR="008D1D00" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>被験物</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>についての過去の対面助言（治験相談を含む）欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003570DE" w:rsidRPr="00AA383F" w:rsidRDefault="003570DE" w:rsidP="003570DE">
-[...17 lines deleted...]
-        <w:t>（２）連絡先欄</w:t>
+    <w:p w:rsidR="008D1D00" w:rsidRPr="00FE323A" w:rsidRDefault="008D1D00" w:rsidP="00E07C26">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>同一被験物について過去に対面助言を行っている場合には、その受付番号及び対面助言の区分、相談年月日を記入してください。同一被験物であって使用目的、効能効果等が今回の申込みと異なるものに対して対面助言を行っている場合も同様に記入し、年月日の後ろに括弧書きでその旨を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003570DE" w:rsidRPr="00AA383F" w:rsidRDefault="003570DE" w:rsidP="003570DE">
-[...32 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w:rsidR="00C94A5B" w:rsidRPr="00FE323A" w:rsidRDefault="00C94A5B" w:rsidP="00C94A5B">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="000534B2" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）主要先進国における</w:t>
+      </w:r>
+      <w:r w:rsidR="00757578" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>開発</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>状況欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94A5B" w:rsidRPr="00FE323A" w:rsidRDefault="00C94A5B" w:rsidP="00E07C26">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談対象</w:t>
+      </w:r>
+      <w:r w:rsidR="000534B2" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>である性能、使用目的、効能又は効果について、米国、ＥＵ等の主要先進国等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>において治験中の場合、</w:t>
+      </w:r>
+      <w:r w:rsidR="005A39F5" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>該当国</w:t>
+      </w:r>
+      <w:r w:rsidR="000534B2" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（地域）</w:t>
+      </w:r>
+      <w:r w:rsidR="005A39F5" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>名</w:t>
+      </w:r>
+      <w:r w:rsidR="005A39F5" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>記入し、その後ろに治験開始年を「</w:t>
+      </w:r>
+      <w:r w:rsidR="000534B2" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ＥＵ（２００３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>年治験開始）」のように記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidR="000534B2" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>また、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>別効能</w:t>
+      </w:r>
+      <w:r w:rsidR="000534B2" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>で承認がなされている場合には、「</w:t>
+      </w:r>
+      <w:r w:rsidR="00965088" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r w:rsidR="000534B2" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>国（２００４</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidR="000534B2" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>別</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>効能で承認）」のように記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC1024" w:rsidRPr="00FE323A" w:rsidRDefault="00EC1024" w:rsidP="00EC1024">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="000534B2" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>９</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）相談対象製造所欄及び相談対象製造所の所在地欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC1024" w:rsidRPr="00FE323A" w:rsidRDefault="00204D48" w:rsidP="00E07C26">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ＱＭＳ</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1024" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談区分の場合に、相談対象とする製造所及びその所在地を記載してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="009471D9" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00145BB1" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>申請予定時期欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00145BB1" w:rsidRPr="00FE323A" w:rsidRDefault="00145BB1" w:rsidP="00965088">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>申請予定時期（</w:t>
+      </w:r>
+      <w:r w:rsidR="00450C4C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（元号）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>○年△月）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="009471D9" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）添付資料一覧欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="00965088">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>本申込みに当たり添付する資料の一覧を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="009471D9" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）本申込みの担当者欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="00965088">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>本相談の連絡窓口になる担当者１名（共同開発の場合にあっては、複数可）について氏名、所属及び連絡先を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="00965088">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお、機構からの問合せ、案内等はこの欄に記入された担当者宛に行いますので、誤記、記入漏れ等のないようにお願いします。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="009471D9" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）備考欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D1D00" w:rsidRPr="00FE323A" w:rsidRDefault="008D1D00" w:rsidP="00E07C26">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="135" w:left="503" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>①生物由来製品（特定生物由来製品を含む。）に該当するもの又は該当することが見込まれるものについては、それぞれ、「生物由来製品」又は「生物由来製品の可能性」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D1D00" w:rsidRPr="00FE323A" w:rsidRDefault="008D1D00" w:rsidP="00E07C26">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="135" w:left="503" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>②遺伝子組換え技術を応用して製造されるものについては、「遺伝子組換え技術応用」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D1D00" w:rsidRPr="00FE323A" w:rsidRDefault="008D1D00" w:rsidP="00E07C26">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="135" w:left="503" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>③当該用途で希少疾病用医療機器の指定申請を検討している場合には、「希少疾病用医療機器の指定申請を検討中」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="009471D9" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）その他</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00630534" w:rsidRPr="00FE323A" w:rsidRDefault="009C6A8C" w:rsidP="002C6489">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>住所（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="00256AA4" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidR="002346A1" w:rsidRPr="00AA383F">
-[...29 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>主たる事務所の所在地）及び氏名（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="00256AA4" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidR="000E4D5C">
-[...51 lines deleted...]
-        <w:t>。</w:t>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名称</w:t>
+      </w:r>
+      <w:r w:rsidR="00256AA4" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>並びに</w:t>
+      </w:r>
+      <w:r w:rsidR="00256AA4" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>代表者の</w:t>
+      </w:r>
+      <w:r w:rsidR="00256AA4" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>役職名</w:t>
+      </w:r>
+      <w:r w:rsidR="00256AA4" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>氏名）を記入し、</w:t>
+      </w:r>
+      <w:r w:rsidR="008D1D00" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医療機器</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（９桁）を記入してください。なお、業者コードを持たない方は業者コードを「９９９９９９９９９」</w:t>
+      </w:r>
+      <w:r w:rsidR="008D1D00" w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>と、自ら治験を実施する方は業者コードを「９９９９９９８８８」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE323A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>と記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B57F0" w:rsidRPr="00AA383F" w:rsidRDefault="001019B0" w:rsidP="001019B0">
-[...1282 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:sectPr w:rsidR="00630534" w:rsidRPr="00FE323A" w:rsidSect="008F6D36">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
-      <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:linePitch="303" w:charSpace="-2374"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001F6546" w:rsidRDefault="001F6546" w:rsidP="0049504A">
+    <w:p w:rsidR="00675753" w:rsidRDefault="00675753" w:rsidP="0049504A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001F6546" w:rsidRDefault="001F6546" w:rsidP="0049504A">
+    <w:p w:rsidR="00675753" w:rsidRDefault="00675753" w:rsidP="0049504A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft JhengHei">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐ明朝">
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ....">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ.....">
-    <w:altName w:val="ＭＳ 明朝"/>
+    <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="004B05A9" w:rsidRDefault="004B05A9">
+  <w:p w:rsidR="00172765" w:rsidRDefault="00172765">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="0063464B" w:rsidRDefault="0063464B">
+  <w:p w:rsidR="00590D64" w:rsidRDefault="00590D64">
     <w:pPr>
       <w:spacing w:line="0" w:lineRule="atLeast"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="004B05A9" w:rsidRDefault="004B05A9">
+  <w:p w:rsidR="00172765" w:rsidRDefault="00172765">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001F6546" w:rsidRDefault="001F6546" w:rsidP="0049504A">
+    <w:p w:rsidR="00675753" w:rsidRDefault="00675753" w:rsidP="0049504A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001F6546" w:rsidRDefault="001F6546" w:rsidP="0049504A">
+    <w:p w:rsidR="00675753" w:rsidRDefault="00675753" w:rsidP="0049504A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="004B05A9" w:rsidRDefault="004B05A9">
+  <w:p w:rsidR="00172765" w:rsidRDefault="00172765">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="004B05A9" w:rsidRDefault="004B05A9">
+  <w:p w:rsidR="00172765" w:rsidRDefault="00172765">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="004B05A9" w:rsidRDefault="004B05A9">
+  <w:p w:rsidR="00172765" w:rsidRDefault="00172765">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00184661"/>
+    <w:nsid w:val="43264CDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7EEEE4FA"/>
-    <w:lvl w:ilvl="0" w:tplc="D750C670">
+    <w:tmpl w:val="E41A5F46"/>
+    <w:lvl w:ilvl="0" w:tplc="B97C6FA0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...619 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1407" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1827" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2247" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2667" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="3087" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3507" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3927" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4347" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="151B542E"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48466416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5978AB88"/>
-[...506 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="13948306">
+    <w:tmpl w:val="824284BC"/>
+    <w:lvl w:ilvl="0" w:tplc="41D27568">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1240" w:hanging="420"/>
-[...88 lines deleted...]
-        <w:ind w:left="1270" w:hanging="420"/>
+        <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1690" w:hanging="420"/>
+        <w:ind w:left="1189" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090011">
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1270" w:hanging="420"/>
+        <w:ind w:left="1609" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2530" w:hanging="420"/>
+        <w:ind w:left="2029" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2950" w:hanging="420"/>
+        <w:ind w:left="2449" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3370" w:hanging="420"/>
+        <w:ind w:left="2869" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3790" w:hanging="420"/>
+        <w:ind w:left="3289" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4210" w:hanging="420"/>
+        <w:ind w:left="3709" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4630" w:hanging="420"/>
+        <w:ind w:left="4129" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="292A72FB"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="484715A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9B5C9760"/>
-[...393 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090011">
+    <w:tmpl w:val="F680587A"/>
+    <w:lvl w:ilvl="0" w:tplc="17C892C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="735" w:hanging="420"/>
-[...859 lines deleted...]
-        <w:ind w:left="927" w:hanging="360"/>
+        <w:ind w:left="560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1407" w:hanging="420"/>
+        <w:ind w:left="1040" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1827" w:hanging="420"/>
+        <w:ind w:left="1460" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2247" w:hanging="420"/>
+        <w:ind w:left="1880" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2667" w:hanging="420"/>
+        <w:ind w:left="2300" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3087" w:hanging="420"/>
+        <w:ind w:left="2720" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3507" w:hanging="420"/>
+        <w:ind w:left="3140" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3927" w:hanging="420"/>
+        <w:ind w:left="3560" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4347" w:hanging="420"/>
+        <w:ind w:left="3980" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43E02FAC"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="495C1A07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="44A84D1C"/>
-[...114 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="41D27568">
+    <w:tmpl w:val="E21E4878"/>
+    <w:lvl w:ilvl="0" w:tplc="E55EF26C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1189" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
@@ -6652,2811 +4948,867 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3289" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3709" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4129" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="484715A3"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C215FAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F680587A"/>
-    <w:lvl w:ilvl="0" w:tplc="17C892C4">
+    <w:tmpl w:val="A6E0607C"/>
+    <w:lvl w:ilvl="0" w:tplc="0EE0131A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="657" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1497" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1917" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2337" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2757" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3177" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3597" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4017" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58366974"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="01E2ABE8"/>
+    <w:lvl w:ilvl="0" w:tplc="13948306">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="560" w:hanging="360"/>
+        <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1040" w:hanging="420"/>
+        <w:ind w:left="1189" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1460" w:hanging="420"/>
+        <w:ind w:left="1609" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1880" w:hanging="420"/>
+        <w:ind w:left="2029" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2300" w:hanging="420"/>
+        <w:ind w:left="2449" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2720" w:hanging="420"/>
+        <w:ind w:left="2869" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3140" w:hanging="420"/>
+        <w:ind w:left="3289" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3560" w:hanging="420"/>
+        <w:ind w:left="3709" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3980" w:hanging="420"/>
+        <w:ind w:left="4129" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49337F99"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58707B6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C1B4A51C"/>
-    <w:lvl w:ilvl="0" w:tplc="BBD43188">
+    <w:tmpl w:val="1A045660"/>
+    <w:lvl w:ilvl="0" w:tplc="3C364F9A">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...139 lines deleted...]
-        <w:ind w:left="709" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1189" w:hanging="420"/>
+        <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1609" w:hanging="420"/>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2029" w:hanging="420"/>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2449" w:hanging="420"/>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2869" w:hanging="420"/>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3289" w:hanging="420"/>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3709" w:hanging="420"/>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4129" w:hanging="420"/>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C215FAE"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="787457E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A6E0607C"/>
-[...369 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="13948306">
+    <w:tmpl w:val="AED83618"/>
+    <w:lvl w:ilvl="0" w:tplc="BEF20290">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="709" w:hanging="360"/>
+        <w:ind w:left="501" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1189" w:hanging="420"/>
+        <w:ind w:left="981" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1609" w:hanging="420"/>
+        <w:ind w:left="1401" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2029" w:hanging="420"/>
+        <w:ind w:left="1821" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2449" w:hanging="420"/>
+        <w:ind w:left="2241" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2869" w:hanging="420"/>
+        <w:ind w:left="2661" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3289" w:hanging="420"/>
+        <w:ind w:left="3081" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3709" w:hanging="420"/>
+        <w:ind w:left="3501" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4129" w:hanging="420"/>
-[...857 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3921" w:hanging="420"/>
       </w:pPr>
-    </w:lvl>
-[...278 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="1"/>
-[...13 lines deleted...]
-  <w:num w:numId="13">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...88 lines deleted...]
-    <w:abstractNumId w:val="39"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DF38C8"/>
-    <w:rsid w:val="00003A48"/>
+    <w:rsid w:val="00006027"/>
     <w:rsid w:val="0001091E"/>
-    <w:rsid w:val="00012A43"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00023105"/>
     <w:rsid w:val="00025C76"/>
     <w:rsid w:val="00026E98"/>
-    <w:rsid w:val="00027250"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0005172A"/>
+    <w:rsid w:val="000440C5"/>
+    <w:rsid w:val="000534B2"/>
     <w:rsid w:val="000535D8"/>
-    <w:rsid w:val="00055FD5"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00085DCB"/>
+    <w:rsid w:val="000734EA"/>
+    <w:rsid w:val="0007400A"/>
+    <w:rsid w:val="00075104"/>
     <w:rsid w:val="00095051"/>
-    <w:rsid w:val="00095B5D"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00101EFA"/>
+    <w:rsid w:val="00095E62"/>
+    <w:rsid w:val="000B5B83"/>
+    <w:rsid w:val="000C40A7"/>
+    <w:rsid w:val="000F5489"/>
+    <w:rsid w:val="00102039"/>
     <w:rsid w:val="00102328"/>
-    <w:rsid w:val="00102944"/>
-[...5 lines deleted...]
-    <w:rsid w:val="001271E5"/>
+    <w:rsid w:val="001124F8"/>
     <w:rsid w:val="0012770F"/>
-    <w:rsid w:val="00134B1D"/>
-[...71 lines deleted...]
-    <w:rsid w:val="002916E0"/>
+    <w:rsid w:val="00145BB1"/>
+    <w:rsid w:val="00153322"/>
+    <w:rsid w:val="00172765"/>
+    <w:rsid w:val="00181D87"/>
+    <w:rsid w:val="00185F4F"/>
+    <w:rsid w:val="001A107E"/>
+    <w:rsid w:val="001A1C8E"/>
+    <w:rsid w:val="001A5807"/>
+    <w:rsid w:val="001B0584"/>
+    <w:rsid w:val="001D69E8"/>
+    <w:rsid w:val="001E4885"/>
+    <w:rsid w:val="001E5A23"/>
+    <w:rsid w:val="001F7F4C"/>
+    <w:rsid w:val="0020374E"/>
+    <w:rsid w:val="00204D48"/>
+    <w:rsid w:val="00221889"/>
+    <w:rsid w:val="00222C9C"/>
+    <w:rsid w:val="0022790D"/>
+    <w:rsid w:val="00232233"/>
+    <w:rsid w:val="00232F48"/>
+    <w:rsid w:val="002340C1"/>
+    <w:rsid w:val="0023582A"/>
+    <w:rsid w:val="00256AA4"/>
+    <w:rsid w:val="00262116"/>
+    <w:rsid w:val="00286BD8"/>
     <w:rsid w:val="00291DA7"/>
-    <w:rsid w:val="00293664"/>
-[...8 lines deleted...]
-    <w:rsid w:val="002C3BD2"/>
+    <w:rsid w:val="002A2108"/>
+    <w:rsid w:val="002B052E"/>
+    <w:rsid w:val="002B3BA4"/>
+    <w:rsid w:val="002C38FE"/>
     <w:rsid w:val="002C501C"/>
-    <w:rsid w:val="002C5669"/>
-[...4 lines deleted...]
-    <w:rsid w:val="002D77CC"/>
+    <w:rsid w:val="002C6489"/>
+    <w:rsid w:val="002C6F25"/>
     <w:rsid w:val="002E06F0"/>
-    <w:rsid w:val="002E4791"/>
-[...26 lines deleted...]
-    <w:rsid w:val="00384BF1"/>
+    <w:rsid w:val="002E6E03"/>
+    <w:rsid w:val="002F0A6E"/>
+    <w:rsid w:val="003153DB"/>
+    <w:rsid w:val="00316DC8"/>
+    <w:rsid w:val="0033480A"/>
+    <w:rsid w:val="00344875"/>
+    <w:rsid w:val="00353956"/>
+    <w:rsid w:val="003645E5"/>
     <w:rsid w:val="00385030"/>
-    <w:rsid w:val="00390D34"/>
-[...5 lines deleted...]
-    <w:rsid w:val="003A1187"/>
+    <w:rsid w:val="003A3368"/>
     <w:rsid w:val="003A3784"/>
     <w:rsid w:val="003A742A"/>
-    <w:rsid w:val="003B08E3"/>
+    <w:rsid w:val="003B21C4"/>
     <w:rsid w:val="003B2BAE"/>
-    <w:rsid w:val="003B318E"/>
-[...9 lines deleted...]
-    <w:rsid w:val="003E26BB"/>
+    <w:rsid w:val="003B4377"/>
+    <w:rsid w:val="003B5937"/>
+    <w:rsid w:val="003D3431"/>
+    <w:rsid w:val="003E0F05"/>
+    <w:rsid w:val="003E10EE"/>
     <w:rsid w:val="003E3752"/>
-    <w:rsid w:val="003E7515"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003F2724"/>
+    <w:rsid w:val="003E3A10"/>
+    <w:rsid w:val="003E679D"/>
     <w:rsid w:val="003F2BA9"/>
-    <w:rsid w:val="003F2CAE"/>
-[...3 lines deleted...]
-    <w:rsid w:val="003F7A74"/>
     <w:rsid w:val="004020FF"/>
-    <w:rsid w:val="00402923"/>
     <w:rsid w:val="00405716"/>
-    <w:rsid w:val="0042444B"/>
-[...7 lines deleted...]
-    <w:rsid w:val="004616D8"/>
+    <w:rsid w:val="004064B0"/>
+    <w:rsid w:val="0041106F"/>
+    <w:rsid w:val="00425167"/>
+    <w:rsid w:val="00432422"/>
+    <w:rsid w:val="00435955"/>
+    <w:rsid w:val="0043612E"/>
+    <w:rsid w:val="00440EC6"/>
+    <w:rsid w:val="00443482"/>
+    <w:rsid w:val="00450C4C"/>
+    <w:rsid w:val="0046208E"/>
     <w:rsid w:val="00463CA6"/>
-    <w:rsid w:val="00474A14"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00494121"/>
+    <w:rsid w:val="00473AA1"/>
+    <w:rsid w:val="00486481"/>
+    <w:rsid w:val="0048698D"/>
+    <w:rsid w:val="00493582"/>
     <w:rsid w:val="0049504A"/>
-    <w:rsid w:val="004A07C2"/>
-[...5 lines deleted...]
-    <w:rsid w:val="004B5439"/>
+    <w:rsid w:val="00496668"/>
+    <w:rsid w:val="004A4DF3"/>
+    <w:rsid w:val="004B41DA"/>
     <w:rsid w:val="004C4F2A"/>
+    <w:rsid w:val="004C740E"/>
     <w:rsid w:val="004D40E3"/>
-    <w:rsid w:val="004D633A"/>
-[...15 lines deleted...]
-    <w:rsid w:val="005416F5"/>
+    <w:rsid w:val="004F2FCF"/>
+    <w:rsid w:val="004F7884"/>
+    <w:rsid w:val="00530874"/>
+    <w:rsid w:val="00530F1B"/>
+    <w:rsid w:val="00531ACF"/>
     <w:rsid w:val="005428B4"/>
-    <w:rsid w:val="00553BEF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005739FB"/>
+    <w:rsid w:val="005656EE"/>
+    <w:rsid w:val="005662C9"/>
+    <w:rsid w:val="0057180F"/>
     <w:rsid w:val="00574497"/>
-    <w:rsid w:val="005765EE"/>
-    <w:rsid w:val="00576C0A"/>
+    <w:rsid w:val="00574D9D"/>
+    <w:rsid w:val="00577831"/>
     <w:rsid w:val="00580381"/>
-    <w:rsid w:val="00584BEC"/>
-    <w:rsid w:val="00585D94"/>
+    <w:rsid w:val="00581D56"/>
     <w:rsid w:val="00590D64"/>
+    <w:rsid w:val="00591D1D"/>
     <w:rsid w:val="00592E0D"/>
     <w:rsid w:val="00595BFA"/>
-    <w:rsid w:val="005A02F1"/>
-[...3 lines deleted...]
-    <w:rsid w:val="005B57F0"/>
+    <w:rsid w:val="0059729B"/>
+    <w:rsid w:val="00597F81"/>
+    <w:rsid w:val="005A1979"/>
+    <w:rsid w:val="005A39F5"/>
+    <w:rsid w:val="005A3A4A"/>
+    <w:rsid w:val="005B3B82"/>
+    <w:rsid w:val="005B6DA2"/>
+    <w:rsid w:val="005B6E5C"/>
+    <w:rsid w:val="005B7CB0"/>
     <w:rsid w:val="005C0D5D"/>
-    <w:rsid w:val="005C7639"/>
-    <w:rsid w:val="005D206B"/>
+    <w:rsid w:val="005D2D1F"/>
     <w:rsid w:val="005D66F4"/>
-    <w:rsid w:val="005D6EA3"/>
-    <w:rsid w:val="005E38F1"/>
+    <w:rsid w:val="005E3ABE"/>
+    <w:rsid w:val="005E4F84"/>
     <w:rsid w:val="005E5C98"/>
-    <w:rsid w:val="005F1BED"/>
-    <w:rsid w:val="005F38A9"/>
+    <w:rsid w:val="005F16E7"/>
+    <w:rsid w:val="005F18E8"/>
     <w:rsid w:val="005F3906"/>
     <w:rsid w:val="005F3C5D"/>
-    <w:rsid w:val="0060616F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0061242A"/>
+    <w:rsid w:val="005F5A49"/>
+    <w:rsid w:val="00603983"/>
     <w:rsid w:val="0061296A"/>
-    <w:rsid w:val="00621891"/>
-    <w:rsid w:val="00622185"/>
+    <w:rsid w:val="006131C1"/>
+    <w:rsid w:val="00622F43"/>
     <w:rsid w:val="00625B38"/>
-    <w:rsid w:val="00632A0F"/>
-[...5 lines deleted...]
-    <w:rsid w:val="0065368D"/>
+    <w:rsid w:val="0062636C"/>
+    <w:rsid w:val="00630534"/>
+    <w:rsid w:val="00636C19"/>
+    <w:rsid w:val="00643E34"/>
+    <w:rsid w:val="00644421"/>
+    <w:rsid w:val="00651741"/>
+    <w:rsid w:val="006522CD"/>
+    <w:rsid w:val="0065430F"/>
     <w:rsid w:val="00654B86"/>
-    <w:rsid w:val="00655D3F"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00692A5C"/>
+    <w:rsid w:val="00656F8A"/>
+    <w:rsid w:val="0066083A"/>
+    <w:rsid w:val="006743E8"/>
+    <w:rsid w:val="00675753"/>
+    <w:rsid w:val="00675AD9"/>
+    <w:rsid w:val="00684349"/>
+    <w:rsid w:val="0069667C"/>
     <w:rsid w:val="006A1F58"/>
-    <w:rsid w:val="006C34BC"/>
+    <w:rsid w:val="006A200F"/>
+    <w:rsid w:val="006A5690"/>
+    <w:rsid w:val="006C27DA"/>
     <w:rsid w:val="006C4B90"/>
-    <w:rsid w:val="006D54C9"/>
-    <w:rsid w:val="006D7077"/>
+    <w:rsid w:val="006D2A68"/>
     <w:rsid w:val="006E5E3C"/>
-    <w:rsid w:val="006F263A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006F79EF"/>
+    <w:rsid w:val="006E7C6C"/>
+    <w:rsid w:val="006F0043"/>
     <w:rsid w:val="007016E4"/>
-    <w:rsid w:val="0070376D"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00742BBD"/>
+    <w:rsid w:val="00701E9A"/>
+    <w:rsid w:val="007155E0"/>
+    <w:rsid w:val="00721A88"/>
+    <w:rsid w:val="007350B9"/>
     <w:rsid w:val="00743DA4"/>
-    <w:rsid w:val="00752EAF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00773D75"/>
+    <w:rsid w:val="0075384F"/>
+    <w:rsid w:val="00757578"/>
+    <w:rsid w:val="00762046"/>
+    <w:rsid w:val="00765562"/>
     <w:rsid w:val="00780C82"/>
-    <w:rsid w:val="00780F2F"/>
-    <w:rsid w:val="00781B4F"/>
     <w:rsid w:val="00784993"/>
-    <w:rsid w:val="00787C97"/>
-    <w:rsid w:val="00793EDD"/>
     <w:rsid w:val="00796149"/>
     <w:rsid w:val="007A0C63"/>
+    <w:rsid w:val="007A322D"/>
+    <w:rsid w:val="007A47B3"/>
     <w:rsid w:val="007A72C1"/>
-    <w:rsid w:val="007C5BB4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007D14A0"/>
+    <w:rsid w:val="007D1820"/>
     <w:rsid w:val="007D35E4"/>
-    <w:rsid w:val="007D616C"/>
-    <w:rsid w:val="007D6C4D"/>
     <w:rsid w:val="007E0168"/>
     <w:rsid w:val="007E1C5E"/>
-    <w:rsid w:val="007E6C56"/>
-    <w:rsid w:val="007F0239"/>
+    <w:rsid w:val="007E5F4B"/>
     <w:rsid w:val="007F06C7"/>
-    <w:rsid w:val="007F1228"/>
-    <w:rsid w:val="007F243B"/>
     <w:rsid w:val="007F2F50"/>
-    <w:rsid w:val="00800083"/>
-[...4 lines deleted...]
-    <w:rsid w:val="0084263D"/>
+    <w:rsid w:val="00820CF8"/>
+    <w:rsid w:val="00827C18"/>
+    <w:rsid w:val="00845490"/>
     <w:rsid w:val="00845632"/>
-    <w:rsid w:val="0084602C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00883A13"/>
+    <w:rsid w:val="00853F21"/>
+    <w:rsid w:val="00865FD9"/>
+    <w:rsid w:val="00870E05"/>
+    <w:rsid w:val="00883BD1"/>
+    <w:rsid w:val="008862A2"/>
     <w:rsid w:val="00886D1D"/>
-    <w:rsid w:val="008876FF"/>
-[...5 lines deleted...]
-    <w:rsid w:val="008C26AC"/>
+    <w:rsid w:val="00894455"/>
+    <w:rsid w:val="008A50AF"/>
+    <w:rsid w:val="008B1FA7"/>
+    <w:rsid w:val="008C3176"/>
+    <w:rsid w:val="008C43CE"/>
     <w:rsid w:val="008C50CB"/>
-    <w:rsid w:val="008C52B9"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00902BE0"/>
+    <w:rsid w:val="008D1D00"/>
+    <w:rsid w:val="008E1CDE"/>
+    <w:rsid w:val="008E5FBF"/>
+    <w:rsid w:val="008F6D36"/>
     <w:rsid w:val="00910064"/>
-    <w:rsid w:val="009103D5"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00916578"/>
     <w:rsid w:val="0091773B"/>
-    <w:rsid w:val="00923FE9"/>
+    <w:rsid w:val="00924F36"/>
     <w:rsid w:val="009252DB"/>
-    <w:rsid w:val="00926987"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00962A7C"/>
+    <w:rsid w:val="009471D9"/>
+    <w:rsid w:val="00953A4D"/>
+    <w:rsid w:val="00956CC1"/>
+    <w:rsid w:val="00957732"/>
+    <w:rsid w:val="00965088"/>
+    <w:rsid w:val="00966A3D"/>
     <w:rsid w:val="00967284"/>
-    <w:rsid w:val="00973F86"/>
-[...10 lines deleted...]
-    <w:rsid w:val="009D390B"/>
+    <w:rsid w:val="00983B73"/>
+    <w:rsid w:val="009869DF"/>
+    <w:rsid w:val="009905DD"/>
+    <w:rsid w:val="00990B69"/>
+    <w:rsid w:val="00996437"/>
+    <w:rsid w:val="009C6A8C"/>
     <w:rsid w:val="009E230D"/>
-    <w:rsid w:val="009E78F0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009F1EC9"/>
+    <w:rsid w:val="009E78B3"/>
     <w:rsid w:val="009F7165"/>
-    <w:rsid w:val="009F7941"/>
     <w:rsid w:val="00A00F2B"/>
     <w:rsid w:val="00A012B1"/>
-    <w:rsid w:val="00A02379"/>
-    <w:rsid w:val="00A11B93"/>
+    <w:rsid w:val="00A121FC"/>
     <w:rsid w:val="00A15F38"/>
-    <w:rsid w:val="00A20BFF"/>
-    <w:rsid w:val="00A26302"/>
+    <w:rsid w:val="00A30DA8"/>
     <w:rsid w:val="00A316E8"/>
-    <w:rsid w:val="00A33CDE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A64F7A"/>
+    <w:rsid w:val="00A32C4C"/>
+    <w:rsid w:val="00A417C4"/>
+    <w:rsid w:val="00A45477"/>
+    <w:rsid w:val="00A54058"/>
+    <w:rsid w:val="00A611F9"/>
     <w:rsid w:val="00A704BC"/>
+    <w:rsid w:val="00A713C1"/>
     <w:rsid w:val="00A71456"/>
-    <w:rsid w:val="00A72DEA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A803FE"/>
+    <w:rsid w:val="00A742B1"/>
     <w:rsid w:val="00A80B8D"/>
-    <w:rsid w:val="00A816E8"/>
     <w:rsid w:val="00A817FA"/>
-    <w:rsid w:val="00A8183C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A83782"/>
+    <w:rsid w:val="00A827F8"/>
     <w:rsid w:val="00A905EE"/>
     <w:rsid w:val="00A91048"/>
     <w:rsid w:val="00A93E2D"/>
-    <w:rsid w:val="00AA2038"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AA46C8"/>
+    <w:rsid w:val="00AA24A5"/>
     <w:rsid w:val="00AA4E4A"/>
-    <w:rsid w:val="00AA6235"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AB1214"/>
+    <w:rsid w:val="00AB060B"/>
     <w:rsid w:val="00AB28F4"/>
-    <w:rsid w:val="00AB403D"/>
-[...22 lines deleted...]
-    <w:rsid w:val="00B33EC6"/>
+    <w:rsid w:val="00AB7F40"/>
+    <w:rsid w:val="00AC1012"/>
+    <w:rsid w:val="00AD650E"/>
+    <w:rsid w:val="00AF7175"/>
+    <w:rsid w:val="00B05E42"/>
+    <w:rsid w:val="00B23B80"/>
+    <w:rsid w:val="00B24CD1"/>
     <w:rsid w:val="00B3663D"/>
-    <w:rsid w:val="00B40942"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00BA7B50"/>
+    <w:rsid w:val="00B45733"/>
+    <w:rsid w:val="00B73D20"/>
+    <w:rsid w:val="00B776ED"/>
+    <w:rsid w:val="00B87D2A"/>
+    <w:rsid w:val="00B94143"/>
+    <w:rsid w:val="00BA5C8B"/>
+    <w:rsid w:val="00BA77F2"/>
     <w:rsid w:val="00BB0BDC"/>
-    <w:rsid w:val="00BB77A3"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00BF523C"/>
+    <w:rsid w:val="00BC131A"/>
+    <w:rsid w:val="00BD030E"/>
+    <w:rsid w:val="00BE0A90"/>
+    <w:rsid w:val="00BE22CB"/>
+    <w:rsid w:val="00BE49D1"/>
+    <w:rsid w:val="00BE5FD7"/>
+    <w:rsid w:val="00BF41B0"/>
+    <w:rsid w:val="00BF65E0"/>
     <w:rsid w:val="00BF7F6C"/>
-    <w:rsid w:val="00C05CD3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C10418"/>
+    <w:rsid w:val="00C02AE5"/>
     <w:rsid w:val="00C10799"/>
-    <w:rsid w:val="00C10E44"/>
+    <w:rsid w:val="00C139D1"/>
+    <w:rsid w:val="00C13B65"/>
     <w:rsid w:val="00C201D1"/>
-    <w:rsid w:val="00C21FAC"/>
     <w:rsid w:val="00C314F9"/>
-    <w:rsid w:val="00C3203E"/>
     <w:rsid w:val="00C33562"/>
-    <w:rsid w:val="00C33566"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00C50172"/>
+    <w:rsid w:val="00C3620A"/>
+    <w:rsid w:val="00C41DCB"/>
     <w:rsid w:val="00C51131"/>
-    <w:rsid w:val="00C548F4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C6539B"/>
+    <w:rsid w:val="00C57B96"/>
+    <w:rsid w:val="00C66BE6"/>
+    <w:rsid w:val="00C66DD5"/>
     <w:rsid w:val="00C679F9"/>
-    <w:rsid w:val="00C74846"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C75F1B"/>
+    <w:rsid w:val="00C75BAB"/>
     <w:rsid w:val="00C81F51"/>
-    <w:rsid w:val="00C877D7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C97481"/>
+    <w:rsid w:val="00C82BA0"/>
+    <w:rsid w:val="00C8421F"/>
+    <w:rsid w:val="00C94A5B"/>
+    <w:rsid w:val="00C95F7F"/>
+    <w:rsid w:val="00CA2267"/>
+    <w:rsid w:val="00CA7B20"/>
+    <w:rsid w:val="00CA7F91"/>
     <w:rsid w:val="00CC1524"/>
-    <w:rsid w:val="00CC6792"/>
-    <w:rsid w:val="00CD2098"/>
     <w:rsid w:val="00CD2FFB"/>
-    <w:rsid w:val="00CE1D69"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CE635A"/>
+    <w:rsid w:val="00CD3610"/>
+    <w:rsid w:val="00CD3DFC"/>
+    <w:rsid w:val="00CE195D"/>
     <w:rsid w:val="00CF0FB2"/>
     <w:rsid w:val="00CF2227"/>
-    <w:rsid w:val="00CF3C82"/>
+    <w:rsid w:val="00CF22E0"/>
+    <w:rsid w:val="00CF5F70"/>
     <w:rsid w:val="00D03BE4"/>
-    <w:rsid w:val="00D05A92"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D244AC"/>
+    <w:rsid w:val="00D114B2"/>
     <w:rsid w:val="00D24590"/>
-    <w:rsid w:val="00D3115D"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00D60172"/>
+    <w:rsid w:val="00D245BE"/>
+    <w:rsid w:val="00D25E1E"/>
+    <w:rsid w:val="00D35E3C"/>
+    <w:rsid w:val="00D42CBF"/>
+    <w:rsid w:val="00D44D78"/>
+    <w:rsid w:val="00D470C7"/>
+    <w:rsid w:val="00D55CDD"/>
     <w:rsid w:val="00D61C45"/>
-    <w:rsid w:val="00D646A7"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00DD3089"/>
+    <w:rsid w:val="00D731CD"/>
+    <w:rsid w:val="00D94663"/>
+    <w:rsid w:val="00D97E7E"/>
+    <w:rsid w:val="00DA0572"/>
+    <w:rsid w:val="00DB02D8"/>
+    <w:rsid w:val="00DB3100"/>
+    <w:rsid w:val="00DB3598"/>
+    <w:rsid w:val="00DB6B55"/>
+    <w:rsid w:val="00DC18CA"/>
     <w:rsid w:val="00DD4462"/>
-    <w:rsid w:val="00DD5DB5"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DE75B8"/>
     <w:rsid w:val="00DE7FC1"/>
-    <w:rsid w:val="00DF024C"/>
     <w:rsid w:val="00DF38C8"/>
-    <w:rsid w:val="00DF44E6"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E13B6D"/>
+    <w:rsid w:val="00E07C26"/>
+    <w:rsid w:val="00E11545"/>
+    <w:rsid w:val="00E12010"/>
     <w:rsid w:val="00E1642E"/>
-    <w:rsid w:val="00E21094"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00E8634F"/>
+    <w:rsid w:val="00E16A61"/>
+    <w:rsid w:val="00E17A4A"/>
+    <w:rsid w:val="00E37F82"/>
+    <w:rsid w:val="00E514E5"/>
+    <w:rsid w:val="00E562A1"/>
+    <w:rsid w:val="00E607FE"/>
+    <w:rsid w:val="00E77E71"/>
+    <w:rsid w:val="00E80682"/>
     <w:rsid w:val="00E86E56"/>
-    <w:rsid w:val="00E87E77"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00EA0B29"/>
+    <w:rsid w:val="00E86F7D"/>
+    <w:rsid w:val="00E87041"/>
+    <w:rsid w:val="00E95FBC"/>
     <w:rsid w:val="00EA44A7"/>
     <w:rsid w:val="00EA5DF8"/>
-    <w:rsid w:val="00EA799D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00ED4E88"/>
+    <w:rsid w:val="00EA74DA"/>
+    <w:rsid w:val="00EB1522"/>
+    <w:rsid w:val="00EC1024"/>
+    <w:rsid w:val="00ED5816"/>
     <w:rsid w:val="00ED709C"/>
     <w:rsid w:val="00EE22D3"/>
-    <w:rsid w:val="00EF3866"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F22F3F"/>
+    <w:rsid w:val="00EE3756"/>
+    <w:rsid w:val="00EE5E17"/>
+    <w:rsid w:val="00EF0D06"/>
+    <w:rsid w:val="00EF70F1"/>
+    <w:rsid w:val="00F20784"/>
+    <w:rsid w:val="00F226E5"/>
     <w:rsid w:val="00F23306"/>
-    <w:rsid w:val="00F333D3"/>
-    <w:rsid w:val="00F3527F"/>
+    <w:rsid w:val="00F24DAD"/>
+    <w:rsid w:val="00F32D3F"/>
     <w:rsid w:val="00F42838"/>
-    <w:rsid w:val="00F44A22"/>
-    <w:rsid w:val="00F500F0"/>
+    <w:rsid w:val="00F520CE"/>
     <w:rsid w:val="00F5298D"/>
-    <w:rsid w:val="00F55802"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F75CBB"/>
+    <w:rsid w:val="00F56DF9"/>
+    <w:rsid w:val="00F6485E"/>
+    <w:rsid w:val="00F77F4A"/>
     <w:rsid w:val="00F90DA0"/>
-    <w:rsid w:val="00F93B21"/>
-    <w:rsid w:val="00F95E1E"/>
+    <w:rsid w:val="00F9468B"/>
+    <w:rsid w:val="00F96A8F"/>
     <w:rsid w:val="00FA0A27"/>
     <w:rsid w:val="00FA2975"/>
-    <w:rsid w:val="00FA4E32"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00FD5C35"/>
+    <w:rsid w:val="00FB5735"/>
+    <w:rsid w:val="00FB76F3"/>
+    <w:rsid w:val="00FC7597"/>
+    <w:rsid w:val="00FD06B8"/>
+    <w:rsid w:val="00FE323A"/>
     <w:rsid w:val="00FE45C0"/>
     <w:rsid w:val="00FE4A45"/>
-    <w:rsid w:val="00FE6418"/>
-    <w:rsid w:val="00FE6C7C"/>
+    <w:rsid w:val="00FF14F3"/>
     <w:rsid w:val="00FF187F"/>
-    <w:rsid w:val="00FF28BD"/>
-    <w:rsid w:val="00FF3771"/>
+    <w:rsid w:val="00FF585F"/>
     <w:rsid w:val="00FF6569"/>
-    <w:rsid w:val="00FF7DA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -9487,60 +5839,60 @@
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9611,76 +5963,76 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -9981,51 +6333,51 @@
     <w:semiHidden/>
     <w:rsid w:val="00DF38C8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF38C8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a5">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="59"/>
+    <w:uiPriority w:val="39"/>
     <w:rsid w:val="00DF38C8"/>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a7"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF38C8"/>
     <w:pPr>
@@ -10085,95 +6437,93 @@
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ab">
     <w:name w:val="本文 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="aa"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00DF38C8"/>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ae"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ae">
     <w:name w:val="コメント文字列 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ad"/>
-    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DF38C8"/>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af">
     <w:name w:val="コメント内容 (文字)"/>
     <w:basedOn w:val="ae"/>
     <w:link w:val="af0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DF38C8"/>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af0">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="ad"/>
     <w:next w:val="ad"/>
     <w:link w:val="af"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -10303,232 +6653,1971 @@
   <w:style w:type="paragraph" w:styleId="23">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:ind w:leftChars="100" w:left="210"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="af3">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF38C8"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="a0"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A012B1"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
-    <w:name w:val="Revision"/>
-[...8 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="af6">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af7"/>
+    <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003D3A34"/>
+    <w:rsid w:val="003B5937"/>
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="脚注文字列 (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="af6"/>
+    <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="003D3A34"/>
+    <w:rsid w:val="003B5937"/>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af8">
+  <w:style w:type="character" w:styleId="af7">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003D3A34"/>
+    <w:rsid w:val="003B5937"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af9">
-[...1 lines deleted...]
-    <w:basedOn w:val="a0"/>
+  <w:style w:type="paragraph" w:styleId="af8">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="003C30CD"/>
+    <w:rsid w:val="009905DD"/>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
-[...10 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
-    <w:div w:id="341515084">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="572476122">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="733967350">
+    <w:div w:id="979653228">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-    </w:div>
-[...37 lines deleted...]
-      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="654191174">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1678000518">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1459686955">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="22944760">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="147720153">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="165562544">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="936795445">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1598515538">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="564530136">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1889760693">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1426219678">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1541478755">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="11226833">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1118258636">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1137529672">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="6493896">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="152648212">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="936789972">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="637413614">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1051803404">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1391882507">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1509755079">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1360470216">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="462233417">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1249002329">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1497262715">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="317004307">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1791774560">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1177501495">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1044254567">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="13920755">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1071929551">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="733162193">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="897014341">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="776829226">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1990018873">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1621494480">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1743722040">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1676566217">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1505129757">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="98914614">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="743335013">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="515116826">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1426681841">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="742679540">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="869222682">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="351801468">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2142729898">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="74786735">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1877766051">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1773092321">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="182671667">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="474219404">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="559442113">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1287736967">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1046098328">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="820578596">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="641733474">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="750852616">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="981079869">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2127457932">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="503394905">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="659501190">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="136268863">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="532884475">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1333025027">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1878227531">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1141462381">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1209341871">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="371465992">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="381640826">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1298490662">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="444081525">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="522331202">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="434712957">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="439641405">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="216817573">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1433553276">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="933588157">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="922181621">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1332833819">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="669724039">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="488205892">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1037122188">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="441650866">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1226379357">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1251235323">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="673265989">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="423111839">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1945917570">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="278345361">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1879900964">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="4214962">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1407220472">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="484080406">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="875777268">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1487479830">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="71895249">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1018240574">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="979068509">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="528644257">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1612129639">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1650287152">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2008702976">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="86773983">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1431900583">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="917446068">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="638000855">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="488792418">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="282467460">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="329336785">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="847254185">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1575815403">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="929121702">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="327902598">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2013870911">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1717312015">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="881330656">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1392391117">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1217202628">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="726883163">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1570073076">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1740668508">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="897783775">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1641421437">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1247837549">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1937051736">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2045136280">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1324233700">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1248079765">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1787115302">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="881670462">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="193811035">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2124111573">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1179001252">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="542711994">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="348146889">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1434279142">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2028674167">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="416875685">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1062951502">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1987778726">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="521746786">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="221715159">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="716707961">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1849443500">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="565410914">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1508399127">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="90929358">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="387073277">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="675693094">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="2009097044">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10748,72 +8837,71 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1349</Characters>
+  <Pages>3</Pages>
+  <Words>362</Words>
+  <Characters>2067</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>タイトル</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1582</CharactersWithSpaces>
+  <CharactersWithSpaces>2425</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>