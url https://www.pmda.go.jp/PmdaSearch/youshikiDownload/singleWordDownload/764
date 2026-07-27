--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -9,2359 +9,3574 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="77B79610" w14:textId="7FBC4192" w:rsidR="00991E6E" w:rsidRPr="002E0B94" w:rsidRDefault="00991E6E" w:rsidP="00991E6E">
+    <w:p w:rsidR="0043134E" w:rsidRPr="00AA383F" w:rsidRDefault="00085DCB" w:rsidP="008876FF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E0B94">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00AA383F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>様式第３６号</w:t>
+        <w:t>様式</w:t>
+      </w:r>
+      <w:r w:rsidR="0043134E" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>３５</w:t>
+      </w:r>
+      <w:r w:rsidR="0043134E" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>号</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8506" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8506"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00991E6E" w:rsidRPr="002E0B94" w14:paraId="28146896" w14:textId="77777777" w:rsidTr="006236D4">
+      <w:tr w:rsidR="0043134E" w:rsidRPr="00AA383F" w:rsidTr="00712AE7">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="897"/>
+          <w:trHeight w:val="464"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8506" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5904CC09" w14:textId="2CBDEF16" w:rsidR="00991E6E" w:rsidRPr="002E0B94" w:rsidRDefault="000049B4" w:rsidP="005D5540">
+          <w:p w:rsidR="0043134E" w:rsidRPr="00AA383F" w:rsidRDefault="0043134E" w:rsidP="0043134E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:ind w:leftChars="-47" w:hangingChars="45" w:hanging="99"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E0B94">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>レギュラトリー</w:t>
+              <w:t>対面助言</w:t>
             </w:r>
-            <w:r w:rsidRPr="002E0B94">
+            <w:r w:rsidR="00953284" w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>サイエンス</w:t>
+              <w:t>における関西支部</w:t>
             </w:r>
-            <w:r w:rsidR="00991E6E" w:rsidRPr="002E0B94">
-[...17 lines deleted...]
-            <w:r w:rsidR="00991E6E" w:rsidRPr="002E0B94">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>テレビ会議システム利用申込書</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="0043134E" w:rsidRPr="00AA383F" w:rsidTr="00712AE7">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="438"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0043134E" w:rsidRPr="00AA383F" w:rsidRDefault="0043134E" w:rsidP="002422E5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="204FD5AE" w14:textId="77777777" w:rsidR="00C74846" w:rsidRPr="002E0B94" w:rsidRDefault="00C74846" w:rsidP="00C74846">
+    <w:p w:rsidR="004E7957" w:rsidRPr="00AA383F" w:rsidRDefault="004E7957" w:rsidP="009976FD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31C5327A" w14:textId="72AD7DB8" w:rsidR="00C74846" w:rsidRPr="002E0B94" w:rsidRDefault="008110BE" w:rsidP="00C74846">
+    <w:p w:rsidR="00DF38C8" w:rsidRPr="00AA383F" w:rsidRDefault="00A402A6" w:rsidP="009976FD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>令和</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C74846" w:rsidRPr="002E0B94">
+      <w:r w:rsidR="00DF38C8" w:rsidRPr="00AA383F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">　　年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752E49FC" w14:textId="77777777" w:rsidR="00C74846" w:rsidRPr="002E0B94" w:rsidRDefault="00C74846" w:rsidP="00C74846">
+    <w:p w:rsidR="00DF38C8" w:rsidRPr="00AA383F" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8926" w:type="dxa"/>
+        <w:tblW w:w="8505" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="13" w:type="dxa"/>
           <w:right w:w="13" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="2097"/>
-        <w:gridCol w:w="6379"/>
+        <w:gridCol w:w="5958"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C74846" w:rsidRPr="002E0B94" w14:paraId="1DBD8A65" w14:textId="77777777" w:rsidTr="006134EE">
+      <w:tr w:rsidR="0063464B" w:rsidRPr="00AA383F" w:rsidTr="00D646A7">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="680"/>
+          <w:trHeight w:hRule="exact" w:val="775"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BD93652" w14:textId="77777777" w:rsidR="00C74846" w:rsidRPr="002E0B94" w:rsidRDefault="00C74846" w:rsidP="003D63FB">
+          <w:p w:rsidR="0063464B" w:rsidRPr="00AA383F" w:rsidRDefault="00DA3C5D" w:rsidP="00DA3C5D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:leftChars="20" w:left="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E0B94">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>申込者名</w:t>
+              <w:t>申込者</w:t>
+            </w:r>
+            <w:r w:rsidR="0063464B" w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcW w:w="5958" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27059F50" w14:textId="77777777" w:rsidR="00C74846" w:rsidRPr="002E0B94" w:rsidRDefault="00C74846" w:rsidP="003D63FB">
+          <w:p w:rsidR="0063464B" w:rsidRPr="00AA383F" w:rsidRDefault="0063464B" w:rsidP="009976FD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72236" w:rsidRPr="002E0B94" w14:paraId="2D5CBFE8" w14:textId="77777777" w:rsidTr="004E291A">
+      <w:tr w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidTr="00D707A5">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B72FF5D" w14:textId="77777777" w:rsidR="00E72236" w:rsidRPr="002E0B94" w:rsidRDefault="00E72236" w:rsidP="003D63FB">
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="007D616C" w:rsidP="00C10418">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:leftChars="20" w:left="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E0B94">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>連絡先</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55BB4EE0" w14:textId="77777777" w:rsidR="00E72236" w:rsidRPr="002E0B94" w:rsidRDefault="00E72236" w:rsidP="003D63FB">
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="007D616C" w:rsidP="00DA3C5D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E0B94">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>申込責任者名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcW w:w="5958" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DCDDB25" w14:textId="77777777" w:rsidR="00E72236" w:rsidRPr="002E0B94" w:rsidRDefault="00E72236" w:rsidP="003D63FB">
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="007D616C" w:rsidP="009976FD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72236" w:rsidRPr="002E0B94" w14:paraId="6354A68D" w14:textId="77777777" w:rsidTr="004E291A">
+      <w:tr w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidTr="00D707A5">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A3AFA3A" w14:textId="77777777" w:rsidR="00E72236" w:rsidRPr="002E0B94" w:rsidRDefault="00E72236" w:rsidP="003D63FB">
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="007D616C" w:rsidP="009976FD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="239E5FD5" w14:textId="77777777" w:rsidR="00E72236" w:rsidRPr="002E0B94" w:rsidRDefault="00E72236" w:rsidP="003D63FB">
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="007D616C" w:rsidP="00DA3C5D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E0B94">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>所属部署名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcW w:w="5958" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DCF4347" w14:textId="77777777" w:rsidR="00E72236" w:rsidRPr="002E0B94" w:rsidRDefault="00E72236" w:rsidP="003D63FB">
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="007D616C" w:rsidP="009976FD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72236" w:rsidRPr="002E0B94" w14:paraId="02FDB107" w14:textId="77777777" w:rsidTr="004E291A">
+      <w:tr w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidTr="00D707A5">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41864C0F" w14:textId="77777777" w:rsidR="00E72236" w:rsidRPr="002E0B94" w:rsidRDefault="00E72236" w:rsidP="003D63FB">
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="007D616C" w:rsidP="009976FD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5820B74F" w14:textId="77777777" w:rsidR="00E72236" w:rsidRPr="002E0B94" w:rsidRDefault="00E72236" w:rsidP="003D63FB">
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="007D616C" w:rsidP="00DA3C5D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E0B94">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>電話番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcW w:w="5958" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A25460F" w14:textId="77777777" w:rsidR="00E72236" w:rsidRPr="002E0B94" w:rsidRDefault="00E72236" w:rsidP="003D63FB">
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="007D616C" w:rsidP="009976FD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E0B94">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（　　）　　―</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72236" w:rsidRPr="002E0B94" w14:paraId="006598F2" w14:textId="77777777" w:rsidTr="004E291A">
+      <w:tr w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidTr="00AD3E4B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="680"/>
+          <w:trHeight w:hRule="exact" w:val="644"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="597D0B85" w14:textId="77777777" w:rsidR="00E72236" w:rsidRPr="002E0B94" w:rsidRDefault="00E72236" w:rsidP="003D63FB">
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="007D616C" w:rsidP="009976FD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D2FCD14" w14:textId="141DB967" w:rsidR="00E72236" w:rsidRPr="002E0B94" w:rsidRDefault="00E72236" w:rsidP="003D63FB">
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="007D616C" w:rsidP="00DA3C5D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E0B94">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ファクシミリ番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcW w:w="5958" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DDB47FE" w14:textId="77777777" w:rsidR="00E72236" w:rsidRPr="002E0B94" w:rsidRDefault="00E72236" w:rsidP="003D63FB">
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="007D616C" w:rsidP="009976FD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E0B94">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（　　）　　―</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72236" w:rsidRPr="002E0B94" w14:paraId="0AA7551E" w14:textId="77777777" w:rsidTr="004E291A">
+      <w:tr w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidTr="00AD3E4B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="680"/>
+          <w:trHeight w:hRule="exact" w:val="427"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59DAB8FF" w14:textId="77777777" w:rsidR="00E72236" w:rsidRPr="002E0B94" w:rsidRDefault="00E72236" w:rsidP="003D63FB">
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="007D616C" w:rsidP="009976FD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36F804F3" w14:textId="3470BDF0" w:rsidR="00E72236" w:rsidRPr="002E0B94" w:rsidRDefault="00E72236" w:rsidP="003D63FB">
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="003B08E3" w:rsidP="00DA3C5D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E0B94">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>電子メールアドレス</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcW w:w="5958" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63E2B0D9" w14:textId="77777777" w:rsidR="00E72236" w:rsidRPr="002E0B94" w:rsidRDefault="00E72236" w:rsidP="003D63FB">
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="007D616C" w:rsidP="009976FD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C74846" w:rsidRPr="002E0B94" w14:paraId="6C1A5BD0" w14:textId="77777777" w:rsidTr="006134EE">
+      <w:tr w:rsidR="002C7C8A" w:rsidRPr="00AA383F" w:rsidTr="00832C82">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1701"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="611497F4" w14:textId="21DE2A58" w:rsidR="00C74846" w:rsidRPr="002E0B94" w:rsidRDefault="00C74846" w:rsidP="00B7517B">
+          <w:p w:rsidR="002C7C8A" w:rsidRPr="00AA383F" w:rsidRDefault="002C7C8A" w:rsidP="00B7517B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E0B94">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>相談</w:t>
             </w:r>
-            <w:r w:rsidR="00B7517B" w:rsidRPr="002E0B94">
+            <w:r w:rsidR="009140D1">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>区分</w:t>
+              <w:t>等の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>対象</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcW w:w="5958" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45390B05" w14:textId="328FA6FA" w:rsidR="00C74846" w:rsidRPr="002E0B94" w:rsidRDefault="00C74846" w:rsidP="003D63FB">
+          <w:p w:rsidR="00F55802" w:rsidRPr="00AA383F" w:rsidRDefault="002C7C8A" w:rsidP="00344813">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E0B94">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>□　医薬品戦略相談対面助言</w:t>
+              <w:t xml:space="preserve">□　医薬品　　</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-              <w:ind w:firstLineChars="100" w:firstLine="200"/>
+            <w:r w:rsidRPr="0070376D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
-[...118 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidRPr="002E0B94">
+            <w:r w:rsidR="002E6C36" w:rsidRPr="0070376D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>開発計画等戦略相談対面助言</w:t>
+              <w:t xml:space="preserve">□医薬部外品　　</w:t>
+            </w:r>
+            <w:r w:rsidR="002E6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□　医療機器</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002C7C8A" w:rsidRPr="00AA383F" w:rsidRDefault="00F55802" w:rsidP="00344813">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□　体外診断用医薬品</w:t>
+            </w:r>
+            <w:r w:rsidR="002C7C8A" w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　□　再生医療等製品</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C74846" w:rsidRPr="002E0B94" w14:paraId="0DD411D0" w14:textId="77777777" w:rsidTr="006134EE">
+      <w:tr w:rsidR="00832C82" w:rsidRPr="00AA383F" w:rsidTr="00C06A38">
+        <w:trPr>
+          <w:trHeight w:val="1134"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00344813" w:rsidRPr="00AA383F" w:rsidRDefault="00832C82" w:rsidP="00344813">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>関西支部テレビ会議</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00344813" w:rsidRPr="00AA383F" w:rsidRDefault="00832C82" w:rsidP="00344813">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>システムを利用する</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00832C82" w:rsidRPr="00AA383F" w:rsidRDefault="00832C82" w:rsidP="00344813">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>対面助言</w:t>
+            </w:r>
+            <w:r w:rsidR="00D646A7" w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>の相談区分</w:t>
+            </w:r>
+            <w:r w:rsidR="00781B4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>等の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>名</w:t>
+            </w:r>
+            <w:r w:rsidR="00781B4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00832C82" w:rsidRPr="00AA383F" w:rsidRDefault="00832C82" w:rsidP="00832C82">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001019B0" w:rsidRPr="00AA383F" w:rsidTr="00832C82">
         <w:trPr>
           <w:trHeight w:val="850"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D27CDB6" w14:textId="00183C85" w:rsidR="00C74846" w:rsidRPr="002E0B94" w:rsidRDefault="00C74846" w:rsidP="003D63FB">
+          <w:p w:rsidR="001019B0" w:rsidRPr="00AA383F" w:rsidRDefault="001019B0" w:rsidP="00832C82">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E0B94">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>対面助言</w:t>
+            </w:r>
+            <w:r w:rsidR="00B01271" w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidR="00832C82" w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>申込書提出日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcW w:w="5958" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B0BC6BC" w14:textId="630B2897" w:rsidR="00C74846" w:rsidRPr="002E0B94" w:rsidRDefault="00C74846" w:rsidP="00832C82">
+          <w:p w:rsidR="001019B0" w:rsidRPr="00AA383F" w:rsidRDefault="001019B0" w:rsidP="00832C82">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C74846" w:rsidRPr="002E0B94" w14:paraId="1737D279" w14:textId="77777777" w:rsidTr="006134EE">
+      <w:tr w:rsidR="001019B0" w:rsidRPr="00AA383F" w:rsidTr="00832C82">
         <w:trPr>
           <w:trHeight w:val="850"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BBC0140" w14:textId="54E5A8BC" w:rsidR="00C74846" w:rsidRPr="002E0B94" w:rsidRDefault="00832C82" w:rsidP="003D63FB">
+          <w:p w:rsidR="001019B0" w:rsidRPr="00AA383F" w:rsidRDefault="00832C82" w:rsidP="00832C82">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E0B94">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>対面助言</w:t>
+            </w:r>
+            <w:r w:rsidR="00B01271" w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>受付番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcW w:w="5958" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1688BFEE" w14:textId="77777777" w:rsidR="00C74846" w:rsidRPr="002E0B94" w:rsidRDefault="00C74846" w:rsidP="003D63FB">
+          <w:p w:rsidR="001019B0" w:rsidRPr="00AA383F" w:rsidRDefault="001019B0" w:rsidP="00832C82">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00832C82" w:rsidRPr="002E0B94" w14:paraId="297903BA" w14:textId="77777777" w:rsidTr="006134EE">
+      <w:tr w:rsidR="00832C82" w:rsidRPr="00AA383F" w:rsidTr="00832C82">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1134"/>
+          <w:trHeight w:val="850"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40B43273" w14:textId="573688FD" w:rsidR="00832C82" w:rsidRPr="002E0B94" w:rsidRDefault="00832C82" w:rsidP="003D63FB">
+          <w:p w:rsidR="00832C82" w:rsidRPr="00AA383F" w:rsidRDefault="00832C82" w:rsidP="002C7C8A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E0B94">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>治験成分記号、被験物の</w:t>
             </w:r>
-            <w:r w:rsidRPr="002E0B94">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="002E0B94">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>名称又は識別記号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcW w:w="5958" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53922A99" w14:textId="1466A427" w:rsidR="00832C82" w:rsidRPr="002E0B94" w:rsidRDefault="00832C82" w:rsidP="00832C82">
+          <w:p w:rsidR="00832C82" w:rsidRPr="00AA383F" w:rsidRDefault="00832C82" w:rsidP="00832C82">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A83782" w:rsidRPr="002E0B94" w14:paraId="78DFE070" w14:textId="77777777" w:rsidTr="002E0B94">
+      <w:tr w:rsidR="00A83782" w:rsidRPr="00AA383F" w:rsidTr="00832C82">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="926"/>
+          <w:trHeight w:val="850"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53655AFD" w14:textId="49B7095A" w:rsidR="00A83782" w:rsidRPr="002E0B94" w:rsidRDefault="00A83782" w:rsidP="00F81E46">
+          <w:p w:rsidR="00A83782" w:rsidRPr="00AA383F" w:rsidRDefault="00A83782" w:rsidP="00F75CBB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E0B94">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>同時通訳設備の利用希望</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcW w:w="5958" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42A5177C" w14:textId="0C71155C" w:rsidR="003D345B" w:rsidRPr="002E0B94" w:rsidRDefault="003D345B" w:rsidP="003D345B">
+          <w:p w:rsidR="009164F5" w:rsidRPr="00AA383F" w:rsidRDefault="009164F5" w:rsidP="009164F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:ind w:leftChars="-1" w:left="-2" w:firstLineChars="59" w:firstLine="118"/>
-              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E0B94">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□　あり（外国人及び通訳</w:t>
             </w:r>
-            <w:r w:rsidR="006134EE" w:rsidRPr="002E0B94">
+            <w:r w:rsidR="00FE6C7C" w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>者</w:t>
             </w:r>
-            <w:r w:rsidRPr="002E0B94">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>の参加会場：□東京　　□大阪）</w:t>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidR="00A33CDE" w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>参加会場</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>：□東京　　□大阪）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7260711A" w14:textId="0DEEA01C" w:rsidR="00A83782" w:rsidRPr="002E0B94" w:rsidRDefault="003D345B" w:rsidP="003D345B">
+          <w:p w:rsidR="00A83782" w:rsidRPr="00AA383F" w:rsidRDefault="009164F5" w:rsidP="009164F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:ind w:leftChars="-1" w:left="-2" w:firstLineChars="59" w:firstLine="118"/>
-              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E0B94">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□　なし</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00832C82" w:rsidRPr="002E0B94" w14:paraId="287E3EFB" w14:textId="77777777" w:rsidTr="006134EE">
+      <w:tr w:rsidR="00832C82" w:rsidRPr="00AA383F" w:rsidTr="00832C82">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1134"/>
+          <w:trHeight w:val="850"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="649709F5" w14:textId="514D9487" w:rsidR="00832C82" w:rsidRPr="002E0B94" w:rsidRDefault="00832C82" w:rsidP="00832C82">
+          <w:p w:rsidR="00832C82" w:rsidRPr="00AA383F" w:rsidRDefault="00832C82" w:rsidP="00832C82">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E0B94">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">備　</w:t>
             </w:r>
-            <w:r w:rsidR="00A83782" w:rsidRPr="002E0B94">
+            <w:r w:rsidR="00A83782" w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
-            <w:r w:rsidRPr="002E0B94">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>考</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcW w:w="5958" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2290CFBD" w14:textId="147EEEAC" w:rsidR="00832C82" w:rsidRPr="002E0B94" w:rsidRDefault="00832C82" w:rsidP="003D63FB">
+          <w:p w:rsidR="00832C82" w:rsidRPr="00AA383F" w:rsidRDefault="00832C82" w:rsidP="00832C82">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="541EF12F" w14:textId="7F8C4706" w:rsidR="00C74846" w:rsidRPr="002E0B94" w:rsidRDefault="00C74846" w:rsidP="00C74846">
+    <w:p w:rsidR="003F2BA9" w:rsidRPr="00AA383F" w:rsidRDefault="002C7C8A" w:rsidP="00F55802">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002E0B94">
+        <w:t>＊</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2404C" w:rsidRPr="00AA383F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>＊</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:t>利用対象となる</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2404C" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>事前面談は、関西支部テレビ会議システムを利用することはできません。なお、従来どおり、</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidR="0089449C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Web</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2404C" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>会議システムを利用した事前面談は実施可能です（無料）。</w:t>
+        <w:t>は、</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2404C" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidR="00344813" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>対面助言</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6EF4" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidR="00344813" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>における</w:t>
+      </w:r>
+      <w:r w:rsidR="003F620F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>関西支部</w:t>
+      </w:r>
+      <w:r w:rsidR="00344813" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>テレビ会議システム利用</w:t>
+      </w:r>
+      <w:r w:rsidR="00344813" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>要綱</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2404C" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2404C" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>にて</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2404C" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>確認してください。</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2BA9" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197CA40B" w14:textId="77777777" w:rsidR="00C74846" w:rsidRPr="002E0B94" w:rsidRDefault="00C74846" w:rsidP="002E0B94">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+    <w:p w:rsidR="00DF38C8" w:rsidRPr="00AA383F" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E0B94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002E0B94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>注意</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002E0B94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DADF9C2" w14:textId="7E327C21" w:rsidR="00C74846" w:rsidRPr="002E0B94" w:rsidRDefault="0024472D" w:rsidP="00C74846">
+    <w:p w:rsidR="00DF38C8" w:rsidRPr="00AA383F" w:rsidRDefault="0070526C" w:rsidP="009976FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...10 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>１　用紙の大きさは日本産業</w:t>
       </w:r>
-      <w:r w:rsidR="00C74846" w:rsidRPr="002E0B94">
-[...6 lines deleted...]
-        <w:t>規格Ａ４とすること。</w:t>
+      <w:r w:rsidR="00DF38C8" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>規格Ａ４とすること</w:t>
+      </w:r>
+      <w:r w:rsidR="0018565A" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7653776B" w14:textId="38DD76DA" w:rsidR="00C74846" w:rsidRPr="002E0B94" w:rsidRDefault="00C74846" w:rsidP="00C74846">
+    <w:p w:rsidR="00DF38C8" w:rsidRPr="00AA383F" w:rsidRDefault="00E97D4B" w:rsidP="009976FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...10 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">２　</w:t>
       </w:r>
-      <w:r w:rsidR="00B7517B" w:rsidRPr="002E0B94">
-[...22 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00B7517B" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>関西支部</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>テレビ会議システム</w:t>
       </w:r>
-      <w:r w:rsidR="00C06A38" w:rsidRPr="002E0B94">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00B7517B" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>利用</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E0B94">
-[...6 lines deleted...]
-        <w:t>申込書記入方法は以下のとおり。</w:t>
+      <w:r w:rsidR="00DF38C8" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>申込書記入方法は以下のとおり</w:t>
+      </w:r>
+      <w:r w:rsidR="0018565A" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B192BF1" w14:textId="77777777" w:rsidR="00C74846" w:rsidRPr="002E0B94" w:rsidRDefault="00C74846" w:rsidP="00C74846">
+    <w:p w:rsidR="00DF38C8" w:rsidRPr="00AA383F" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...10 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>（１）申込者名欄</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E0B94">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB7C84C" w14:textId="77777777" w:rsidR="00C74846" w:rsidRPr="002E0B94" w:rsidRDefault="00C74846" w:rsidP="00C74846">
+    <w:p w:rsidR="00DF38C8" w:rsidRPr="00AA383F" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="220"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...12 lines deleted...]
-        <w:t>法人にあっては名称を記入してください。</w:t>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>法人にあっては名称を記入してください</w:t>
+      </w:r>
+      <w:r w:rsidR="0018565A" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="188BB5F2" w14:textId="77777777" w:rsidR="00C74846" w:rsidRPr="002E0B94" w:rsidRDefault="00C74846" w:rsidP="00C74846">
+    <w:p w:rsidR="003570DE" w:rsidRPr="00AA383F" w:rsidRDefault="003570DE" w:rsidP="003570DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...10 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>（２）連絡先欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42CFD071" w14:textId="5A592ABF" w:rsidR="00C74846" w:rsidRPr="002E0B94" w:rsidRDefault="002346A1" w:rsidP="00C74846">
+    <w:p w:rsidR="003570DE" w:rsidRPr="00AA383F" w:rsidRDefault="003570DE" w:rsidP="003570DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="220"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...10 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>対面助言</w:t>
       </w:r>
-      <w:r w:rsidR="00D2404C" w:rsidRPr="002E0B94">
-[...15 lines deleted...]
-        <w:t>対面助言申込書と同一の連絡先を記載してください。</w:t>
+      <w:r w:rsidR="002346A1" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>日程調整依頼書</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="002346A1" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>申込書</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、承認申請書</w:t>
+      </w:r>
+      <w:r w:rsidR="005541C2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="000E4D5C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言準備面談予約依頼書、質問</w:t>
+      </w:r>
+      <w:r w:rsidR="005541C2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>申込書</w:t>
+      </w:r>
+      <w:r w:rsidR="00887F89" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>と</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>同一</w:t>
+      </w:r>
+      <w:r w:rsidR="00887F89" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の連絡先を記載してください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397C5C7D" w14:textId="23256A28" w:rsidR="00C74846" w:rsidRPr="002E0B94" w:rsidRDefault="00C74846" w:rsidP="00C74846">
+    <w:p w:rsidR="005B57F0" w:rsidRPr="00AA383F" w:rsidRDefault="001019B0" w:rsidP="001019B0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...30 lines deleted...]
-        <w:t>欄</w:t>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="003570DE" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="005B57F0" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidR="009140D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等の</w:t>
+      </w:r>
+      <w:r w:rsidR="005B57F0" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対象欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F4EE4A" w14:textId="05253F8F" w:rsidR="00C74846" w:rsidRPr="002E0B94" w:rsidRDefault="00B7517B" w:rsidP="00C74846">
+    <w:p w:rsidR="005B57F0" w:rsidRPr="00AA383F" w:rsidRDefault="00B7517B" w:rsidP="005B57F0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="220"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...10 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>関西支部</w:t>
       </w:r>
-      <w:r w:rsidR="00C74846" w:rsidRPr="002E0B94">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="005B57F0" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>テレビ会議システムを</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E0B94">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00344813" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>利</w:t>
+      </w:r>
+      <w:r w:rsidR="005B57F0" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>用する相談</w:t>
+      </w:r>
+      <w:r w:rsidR="009140D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidR="005B57F0" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の対象について、該当する</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製品の</w:t>
+      </w:r>
+      <w:r w:rsidR="005B57F0" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>区分</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidR="005B57F0" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>チェックしてください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B57F0" w:rsidRPr="00AA383F" w:rsidRDefault="005B57F0" w:rsidP="005B57F0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（４）</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7517B" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>関西支部</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>テレビ会議システムを</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7517B" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>利用</w:t>
       </w:r>
-      <w:r w:rsidR="00C74846" w:rsidRPr="002E0B94">
-[...24 lines deleted...]
-        <w:t>ください。</w:t>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>する相談区分</w:t>
+      </w:r>
+      <w:r w:rsidR="00781B4F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等の名称</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4347DE6C" w14:textId="535E647B" w:rsidR="00C74846" w:rsidRPr="002E0B94" w:rsidRDefault="00C74846" w:rsidP="00C74846">
-[...38 lines deleted...]
-    <w:p w14:paraId="372CA57C" w14:textId="0103F60B" w:rsidR="00C74846" w:rsidRPr="002E0B94" w:rsidRDefault="00B7517B" w:rsidP="00C74846">
+    <w:p w:rsidR="005B57F0" w:rsidRDefault="00B7517B" w:rsidP="005B57F0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="220"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>関西</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06A38" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>支部</w:t>
+      </w:r>
+      <w:r w:rsidR="005B57F0" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>テレビ会議システムを</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E0B94">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>利用</w:t>
       </w:r>
-      <w:r w:rsidR="00C74846" w:rsidRPr="002E0B94">
-[...33 lines deleted...]
-        <w:t>申込日が確定している場合には、申込日を優先してください。</w:t>
+      <w:r w:rsidR="005B57F0" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>する相談区分</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の名称</w:t>
+      </w:r>
+      <w:r w:rsidR="005B57F0" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を記載してください。</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03B58" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>独立行政法人医薬品医療機器総合機構審査等業務及び安全対策業務関係業務方法書第１７９条に基づいて実施する安全対策に関する相談において利用する場合は「安全対策に関する相談」</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、承認申請後に実施される初回面談／品目説明会において利用する場合は「初回面談」又は「品目説明会」と</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03B58" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D54E21" w14:textId="6741A822" w:rsidR="00C74846" w:rsidRPr="002E0B94" w:rsidRDefault="00C74846" w:rsidP="00C74846">
-[...38 lines deleted...]
-    <w:p w14:paraId="71EC6513" w14:textId="179B7BF4" w:rsidR="005B57F0" w:rsidRPr="002E0B94" w:rsidRDefault="00B7517B" w:rsidP="008F6843">
+    <w:p w:rsidR="002F08A4" w:rsidRPr="002F08A4" w:rsidRDefault="002F08A4" w:rsidP="005B57F0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="220"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...10 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>利用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>が可能となる</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>は、</w:t>
+      </w:r>
+      <w:r w:rsidR="00973F86" w:rsidRPr="007A22F6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>「独立行政法人医薬品医療機器総合機構が行う対面助言、証明確認調査等の実施要綱等について」（平成２４年３月２日薬機発第０３０２０７０号独立行政法人医薬品医療機器総合機構理事長通知）の</w:t>
+      </w:r>
+      <w:r w:rsidR="00973F86">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>別添２３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言等における</w:t>
+      </w:r>
+      <w:r w:rsidR="003F620F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>関西支部</w:t>
       </w:r>
-      <w:r w:rsidR="00C74846" w:rsidRPr="002E0B94">
-[...42 lines deleted...]
-        <w:t>には空欄で構いません。</w:t>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>テレビ会議システム利用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>要綱」にて確認してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C4BF3D3" w14:textId="5CDC1E4E" w:rsidR="00A83782" w:rsidRPr="002E0B94" w:rsidRDefault="00A83782" w:rsidP="00A83782">
+    <w:p w:rsidR="001019B0" w:rsidRPr="00AA383F" w:rsidRDefault="005B57F0" w:rsidP="001019B0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:rPr>
-[...31 lines deleted...]
-        <w:t>）同時通訳設備の利用希望</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（５）</w:t>
+      </w:r>
+      <w:r w:rsidR="001019B0" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01271" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidR="001019B0" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>申込日</w:t>
+      </w:r>
+      <w:r w:rsidR="003570DE" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D5D23A" w14:textId="3DF96013" w:rsidR="00A83782" w:rsidRPr="002E0B94" w:rsidRDefault="00A83782" w:rsidP="00A83782">
+    <w:p w:rsidR="003570DE" w:rsidRPr="00AA383F" w:rsidRDefault="00B7517B" w:rsidP="003570DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="220"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...75 lines deleted...]
-        <w:t>、該当するものをチェックしてください。</w:t>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>関西支部</w:t>
+      </w:r>
+      <w:r w:rsidR="003570DE" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>テレビ会議システムを</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>利用</w:t>
+      </w:r>
+      <w:r w:rsidR="003570DE" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>する対面助言</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01271" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidR="003570DE" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>日程調整依頼書提出日</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="003570DE" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>申込日</w:t>
+      </w:r>
+      <w:r w:rsidR="003F620F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>承認申請日</w:t>
+      </w:r>
+      <w:r w:rsidR="003570DE" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>申込日が確定している場合には、申込日を優先</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06A38" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>してください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DEEB631" w14:textId="03837D24" w:rsidR="00A83782" w:rsidRPr="002E0B94" w:rsidRDefault="00A83782" w:rsidP="00A83782">
+    <w:p w:rsidR="001019B0" w:rsidRPr="00AA383F" w:rsidRDefault="001019B0" w:rsidP="001019B0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...10 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidR="00584397" w:rsidRPr="002E0B94">
-[...15 lines deleted...]
-        <w:t>）備考欄</w:t>
+      <w:r w:rsidR="005B57F0" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>６</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="003570DE" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidR="003570DE" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>受付番号欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E8ADEC2" w14:textId="64FFCB69" w:rsidR="00A83782" w:rsidRPr="00815434" w:rsidRDefault="00A83782" w:rsidP="00C06A38">
+    <w:p w:rsidR="00C74846" w:rsidRPr="00AA383F" w:rsidRDefault="00B7517B" w:rsidP="005B57F0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="220"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...30 lines deleted...]
-        <w:t>関西支部会議室の利用人数を記載してください。</w:t>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>関西支部</w:t>
+      </w:r>
+      <w:r w:rsidR="003570DE" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>テレビ会議システムを</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>利用</w:t>
+      </w:r>
+      <w:r w:rsidR="003570DE" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>する対面助言</w:t>
+      </w:r>
+      <w:r w:rsidR="00257282">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidR="003570DE" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidR="00887F89" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>受付番号</w:t>
+      </w:r>
+      <w:r w:rsidR="003570DE" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>初回面談</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5ED4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>／品目説明会において利用される場合は承認申請時のシステム受付番号を記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>不明の場合</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01271" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>や安全対策に関する相談の場合</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>には</w:t>
+      </w:r>
+      <w:r w:rsidR="003570DE" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>空欄で構いません。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A83782" w:rsidRPr="00815434" w:rsidSect="0049504A">
+    <w:p w:rsidR="00D646A7" w:rsidRPr="00AA383F" w:rsidRDefault="00D646A7" w:rsidP="00D646A7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（７）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>治験成分記号、被験物の名称又は識別記号</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00012A43" w:rsidRPr="00AA383F" w:rsidRDefault="00012A43" w:rsidP="00293664">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:leftChars="135" w:left="283" w:firstLineChars="129" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>安全対策に関する相談</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5ED4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は初回面談／品目説明会</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の場合は、販売名を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A83782" w:rsidRPr="00AA383F" w:rsidRDefault="00A83782" w:rsidP="00A83782">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00D646A7" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）同時通訳設備の利用希望</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A83782" w:rsidRPr="00AA383F" w:rsidRDefault="00A83782" w:rsidP="00A83782">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>同時通訳の設備の利用</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0993" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>希望する場合には、必ず「あり」をチェックしてください。</w:t>
+      </w:r>
+      <w:r w:rsidR="0093112B" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>また、外国人及び通訳</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6C7C" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>者</w:t>
+      </w:r>
+      <w:r w:rsidR="0093112B" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の参加</w:t>
+      </w:r>
+      <w:r w:rsidR="00172DBD" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>会場</w:t>
+      </w:r>
+      <w:r w:rsidR="001516AA" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>は、東京又は大阪のいずれか一つになりますので</w:t>
+      </w:r>
+      <w:r w:rsidR="0093112B" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、該当するものをチェックしてください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA0B29" w:rsidRPr="00AA383F" w:rsidRDefault="00832C82" w:rsidP="00EA0B29">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00D646A7" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>９</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）備考欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA0B29" w:rsidRPr="00AA383F" w:rsidRDefault="00EA0B29" w:rsidP="00EA0B29">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:ind w:hanging="278"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>関西支部テレビ会議システムを利用する対面助言等におけるPMDA関西支部会議室の利用人数を記載してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA0B29" w:rsidRDefault="00EA0B29" w:rsidP="00293664">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:ind w:hanging="278"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>安全対策に関する相談</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5ED4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は初回面談／品目説明会</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>で担当部と調整の結果、面談日時が確定している場合には、「日程調整の結果、</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC594C" w:rsidRPr="00FC594C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（元号）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>○年○月○日○時から面談を実施予定」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C74846" w:rsidRPr="007D6C4D" w:rsidRDefault="004B5439" w:rsidP="00293664">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:ind w:hanging="278"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>承認申請後の品目説明会、全般相談、同時申請相談及</w:t>
+      </w:r>
+      <w:r w:rsidR="000E4D5C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>び</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>フォローアップ面談で利用される場合は、連絡先の住所</w:t>
+      </w:r>
+      <w:r w:rsidR="0003326C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及び業者コード</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を記載してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00C74846" w:rsidRPr="007D6C4D" w:rsidSect="0049504A">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:linePitch="303" w:charSpace="-2374"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17C125B0" w14:textId="77777777" w:rsidR="0011552E" w:rsidRDefault="0011552E" w:rsidP="0049504A">
+    <w:p w:rsidR="001F6546" w:rsidRDefault="001F6546" w:rsidP="0049504A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F3FE65F" w14:textId="77777777" w:rsidR="0011552E" w:rsidRDefault="0011552E" w:rsidP="0049504A">
+    <w:p w:rsidR="001F6546" w:rsidRDefault="001F6546" w:rsidP="0049504A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
@@ -2403,137 +3618,137 @@
   <w:font w:name="ＭＳ....">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ.....">
-    <w:altName w:val="游ゴシック"/>
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="18F0FECE" w14:textId="77777777" w:rsidR="00714DDC" w:rsidRDefault="00714DDC">
+  <w:p w:rsidR="004B05A9" w:rsidRDefault="004B05A9">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="6548C283" w14:textId="77777777" w:rsidR="0063464B" w:rsidRDefault="0063464B">
+  <w:p w:rsidR="0063464B" w:rsidRDefault="0063464B">
     <w:pPr>
       <w:spacing w:line="0" w:lineRule="atLeast"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0873D79A" w14:textId="77777777" w:rsidR="00714DDC" w:rsidRDefault="00714DDC">
+  <w:p w:rsidR="004B05A9" w:rsidRDefault="004B05A9">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C501ED5" w14:textId="77777777" w:rsidR="0011552E" w:rsidRDefault="0011552E" w:rsidP="0049504A">
+    <w:p w:rsidR="001F6546" w:rsidRDefault="001F6546" w:rsidP="0049504A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D7170E5" w14:textId="77777777" w:rsidR="0011552E" w:rsidRDefault="0011552E" w:rsidP="0049504A">
+    <w:p w:rsidR="001F6546" w:rsidRDefault="001F6546" w:rsidP="0049504A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7F8BDCED" w14:textId="77777777" w:rsidR="00714DDC" w:rsidRDefault="00714DDC">
+  <w:p w:rsidR="004B05A9" w:rsidRDefault="004B05A9">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="3BA5939C" w14:textId="77777777" w:rsidR="00714DDC" w:rsidRDefault="00714DDC">
+  <w:p w:rsidR="004B05A9" w:rsidRDefault="004B05A9">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="77220687" w14:textId="77777777" w:rsidR="00714DDC" w:rsidRDefault="00714DDC">
+  <w:p w:rsidR="004B05A9" w:rsidRDefault="004B05A9">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00184661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7EEEE4FA"/>
     <w:lvl w:ilvl="0" w:tplc="D750C670">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2754,50 +3969,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CB4058A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80ACCCCC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E8770E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65444304"/>
     <w:lvl w:ilvl="0" w:tplc="48D21882">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B8BA38BA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2893,51 +4194,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8D6E2E6A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F6D7CBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF1AA32A"/>
     <w:lvl w:ilvl="0" w:tplc="3100347C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C6B8F58E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3033,51 +4334,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4F54D0A0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="145411FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31AAAFE2"/>
     <w:lvl w:ilvl="0" w:tplc="A72CE42C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -3122,51 +4423,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="151B542E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5978AB88"/>
     <w:lvl w:ilvl="0" w:tplc="FEF2196A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7E04F4AC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3262,51 +4563,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="65363B9A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="159A6372"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A42E0262"/>
     <w:lvl w:ilvl="0" w:tplc="6212C42C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -3375,51 +4676,51 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4200" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DC95303"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5FAA86A"/>
     <w:lvl w:ilvl="0" w:tplc="6A444BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4B4E6B84" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3515,51 +4816,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B2FE2B9C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2065793C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8794CF36"/>
     <w:lvl w:ilvl="0" w:tplc="A8B6E77E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="630" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1050" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -3628,51 +4929,51 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3570" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3990" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25A551D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FF02CE2"/>
     <w:lvl w:ilvl="0" w:tplc="13948306">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1240" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1660" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -3717,51 +5018,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3760" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4180" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4600" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27A47CB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1FC2956C"/>
     <w:lvl w:ilvl="0" w:tplc="13948306">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1270" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1690" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011">
@@ -3806,51 +5107,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3790" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4210" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4630" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="292A72FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B5C9760"/>
     <w:lvl w:ilvl="0" w:tplc="ED2898DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="49D0047E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3946,51 +5247,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="39446536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C5A2212"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56209EB4"/>
     <w:lvl w:ilvl="0" w:tplc="8C26FA98">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="・"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="904" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1384" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -4059,51 +5360,51 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3904" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4324" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DE43ED7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D84A3B1C"/>
     <w:lvl w:ilvl="0" w:tplc="1BBA167C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08283958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4199,51 +5500,137 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D47E8528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="302415E0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F3886A86"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="735" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1155" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1575" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1995" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2415" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2835" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3255" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4095" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="360B7283"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6EA5BF4"/>
     <w:lvl w:ilvl="0" w:tplc="09820C2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="37A05572" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4339,51 +5726,137 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7CBC9594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37101A4C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="100E5F04"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1125" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1545" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1965" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2385" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2805" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3225" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3645" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4065" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37516067"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4EFEBECE"/>
     <w:lvl w:ilvl="0" w:tplc="5D2E0CF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6D64EF44" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4479,51 +5952,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3566FC80" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6F4CD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F4285B8"/>
     <w:lvl w:ilvl="0" w:tplc="AC56EDDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="830" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="ＭＳ 明朝" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1250" w:hanging="420"/>
@@ -4595,51 +6068,51 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3770" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4190" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DC9048E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FF21B9E"/>
     <w:lvl w:ilvl="0" w:tplc="67A0D1D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="ED9E874C">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="・"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
@@ -4687,51 +6160,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F67114B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="30D4B022"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="735" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1155" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1575" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1995" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2415" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2835" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3255" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4095" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4251663F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="959045CC"/>
     <w:lvl w:ilvl="0" w:tplc="04090013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C3343248">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
@@ -4801,51 +6360,51 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43264CDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E41A5F46"/>
     <w:lvl w:ilvl="0" w:tplc="B97C6FA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1407" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -4890,51 +6449,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3507" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3927" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4347" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43E02FAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44A84D1C"/>
     <w:lvl w:ilvl="0" w:tplc="04090013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C3343248">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
@@ -5004,51 +6563,51 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48466416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="824284BC"/>
     <w:lvl w:ilvl="0" w:tplc="41D27568">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1189" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -5093,51 +6652,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3289" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3709" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4129" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="484715A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F680587A"/>
     <w:lvl w:ilvl="0" w:tplc="17C892C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1040" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -5182,51 +6741,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3140" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3560" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3980" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49337F99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1B4A51C"/>
     <w:lvl w:ilvl="0" w:tplc="BBD43188">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9A3C8C00" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5322,51 +6881,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0052C328" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="495C1A07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E21E4878"/>
     <w:lvl w:ilvl="0" w:tplc="E55EF26C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1189" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -5411,51 +6970,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3289" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3709" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4129" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C215FAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6E0607C"/>
     <w:lvl w:ilvl="0" w:tplc="0EE0131A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="657" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -5500,51 +7059,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3177" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3597" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4017" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="563027C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F0453B4"/>
     <w:lvl w:ilvl="0" w:tplc="AB0EBCE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="938AA216" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5640,51 +7199,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E3CA540C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57CD18B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7CCD0E0"/>
     <w:lvl w:ilvl="0" w:tplc="E0E2D900">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="51465988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5780,51 +7339,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1BAA9234" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58366974"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="01E2ABE8"/>
     <w:lvl w:ilvl="0" w:tplc="13948306">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1189" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -5869,51 +7428,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3289" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3709" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4129" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E7C7E3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79C283B6"/>
     <w:lvl w:ilvl="0" w:tplc="4FE0C64C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CD1AE296" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6009,51 +7568,137 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F4E6A048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61525F3D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA26BB0C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65B76516"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B666036"/>
     <w:lvl w:ilvl="0" w:tplc="20E2BF24">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="・"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="778" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1258" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -6122,51 +7767,51 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3778" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4198" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69A8241D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="60B46C10"/>
     <w:lvl w:ilvl="0" w:tplc="1E5C1BF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="19343462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6262,51 +7907,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="82CE89F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="707B5C8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4DE84038"/>
     <w:lvl w:ilvl="0" w:tplc="137839EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1．"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="521" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="ＭＳ 明朝" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -6351,51 +7996,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71702C61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A392B8C0"/>
     <w:lvl w:ilvl="0" w:tplc="6212C42C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1050" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1470" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -6464,51 +8109,140 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3990" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4410" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71D5363B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5F14DC9C"/>
+    <w:lvl w:ilvl="0" w:tplc="0F3AA1F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="787457E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AED83618"/>
     <w:lvl w:ilvl="0" w:tplc="BEF20290">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="501" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="981" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -6553,51 +8287,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3081" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3501" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3921" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79B908F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7EE8248E"/>
     <w:lvl w:ilvl="0" w:tplc="C132410C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F1980500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6693,51 +8427,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="56C89B56" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DAF74AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0DB890D4"/>
     <w:lvl w:ilvl="0" w:tplc="84C27992">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="56BCBA6E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6834,905 +8568,971 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7C1CCCE8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="16">
-[...17 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23">
-[...14 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="29">
-[...24 lines deleted...]
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="39"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:hideSpellingErrors/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529">
+    <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DF38C8"/>
     <w:rsid w:val="00003A48"/>
-    <w:rsid w:val="000049B4"/>
     <w:rsid w:val="0001091E"/>
+    <w:rsid w:val="00012A43"/>
     <w:rsid w:val="000228EE"/>
     <w:rsid w:val="00023105"/>
     <w:rsid w:val="00025C76"/>
     <w:rsid w:val="00026E98"/>
     <w:rsid w:val="00027250"/>
+    <w:rsid w:val="0003326C"/>
     <w:rsid w:val="00040A01"/>
     <w:rsid w:val="000435D0"/>
+    <w:rsid w:val="0005172A"/>
     <w:rsid w:val="000535D8"/>
     <w:rsid w:val="00055FD5"/>
     <w:rsid w:val="00056EAE"/>
     <w:rsid w:val="00056F9E"/>
-    <w:rsid w:val="0005708F"/>
     <w:rsid w:val="00061925"/>
     <w:rsid w:val="00070BA2"/>
     <w:rsid w:val="00072724"/>
+    <w:rsid w:val="00074DCE"/>
     <w:rsid w:val="0008063E"/>
     <w:rsid w:val="00083322"/>
     <w:rsid w:val="00085DCB"/>
-    <w:rsid w:val="00093DD1"/>
     <w:rsid w:val="00095051"/>
     <w:rsid w:val="00095B5D"/>
     <w:rsid w:val="00096AFF"/>
     <w:rsid w:val="000B074A"/>
     <w:rsid w:val="000B4A7B"/>
     <w:rsid w:val="000B4E09"/>
     <w:rsid w:val="000C0507"/>
     <w:rsid w:val="000C15BF"/>
     <w:rsid w:val="000C71D3"/>
-    <w:rsid w:val="000C7AD6"/>
     <w:rsid w:val="000D0B84"/>
     <w:rsid w:val="000D1232"/>
-    <w:rsid w:val="000D65B0"/>
+    <w:rsid w:val="000D5423"/>
     <w:rsid w:val="000D6709"/>
     <w:rsid w:val="000D7DFB"/>
+    <w:rsid w:val="000E1D8D"/>
+    <w:rsid w:val="000E4D5C"/>
     <w:rsid w:val="000F32B8"/>
     <w:rsid w:val="000F5A75"/>
     <w:rsid w:val="001019B0"/>
     <w:rsid w:val="00101EFA"/>
     <w:rsid w:val="00102328"/>
+    <w:rsid w:val="00102944"/>
     <w:rsid w:val="001108DC"/>
     <w:rsid w:val="00111BBA"/>
     <w:rsid w:val="0011298C"/>
-    <w:rsid w:val="0011552E"/>
     <w:rsid w:val="00117BE9"/>
     <w:rsid w:val="00125434"/>
     <w:rsid w:val="001271E5"/>
     <w:rsid w:val="0012770F"/>
     <w:rsid w:val="00134B1D"/>
     <w:rsid w:val="00135015"/>
     <w:rsid w:val="0013746A"/>
+    <w:rsid w:val="00141468"/>
     <w:rsid w:val="00145125"/>
     <w:rsid w:val="00146382"/>
     <w:rsid w:val="00147D1F"/>
+    <w:rsid w:val="001516AA"/>
     <w:rsid w:val="00153AB8"/>
     <w:rsid w:val="001554E9"/>
     <w:rsid w:val="00157CBB"/>
     <w:rsid w:val="00161B56"/>
     <w:rsid w:val="00162427"/>
     <w:rsid w:val="0016491F"/>
     <w:rsid w:val="00164DA5"/>
+    <w:rsid w:val="00165128"/>
     <w:rsid w:val="00167601"/>
     <w:rsid w:val="001702BA"/>
+    <w:rsid w:val="00172DBD"/>
     <w:rsid w:val="0018565A"/>
     <w:rsid w:val="001861F6"/>
     <w:rsid w:val="0018721E"/>
     <w:rsid w:val="001915A1"/>
+    <w:rsid w:val="00192422"/>
     <w:rsid w:val="001A2B15"/>
-    <w:rsid w:val="001A55CA"/>
     <w:rsid w:val="001B2958"/>
     <w:rsid w:val="001B562B"/>
     <w:rsid w:val="001B7FD2"/>
     <w:rsid w:val="001C0565"/>
     <w:rsid w:val="001C5267"/>
-    <w:rsid w:val="001D270F"/>
     <w:rsid w:val="001D54F2"/>
     <w:rsid w:val="001E6F0B"/>
     <w:rsid w:val="001E742D"/>
     <w:rsid w:val="001F481D"/>
     <w:rsid w:val="001F5AA3"/>
+    <w:rsid w:val="001F6546"/>
+    <w:rsid w:val="001F789E"/>
     <w:rsid w:val="00206468"/>
+    <w:rsid w:val="00206E46"/>
+    <w:rsid w:val="00207E23"/>
     <w:rsid w:val="002114AB"/>
     <w:rsid w:val="002118BC"/>
     <w:rsid w:val="0022017E"/>
     <w:rsid w:val="0022083D"/>
     <w:rsid w:val="00221242"/>
     <w:rsid w:val="00223A9D"/>
     <w:rsid w:val="00223A9F"/>
+    <w:rsid w:val="00223DE1"/>
     <w:rsid w:val="002251CD"/>
     <w:rsid w:val="00227BB6"/>
+    <w:rsid w:val="00230381"/>
     <w:rsid w:val="0023125D"/>
     <w:rsid w:val="00232EA9"/>
     <w:rsid w:val="002346A1"/>
+    <w:rsid w:val="0023776F"/>
     <w:rsid w:val="00243C21"/>
-    <w:rsid w:val="0024472D"/>
-    <w:rsid w:val="00250862"/>
     <w:rsid w:val="002536AA"/>
     <w:rsid w:val="00253711"/>
     <w:rsid w:val="00254605"/>
+    <w:rsid w:val="00257282"/>
     <w:rsid w:val="002635A1"/>
     <w:rsid w:val="00264C47"/>
     <w:rsid w:val="00265F52"/>
     <w:rsid w:val="00265FE1"/>
     <w:rsid w:val="002662D1"/>
+    <w:rsid w:val="00266BF5"/>
     <w:rsid w:val="00270E78"/>
     <w:rsid w:val="002720D9"/>
     <w:rsid w:val="00272D91"/>
     <w:rsid w:val="00281B74"/>
     <w:rsid w:val="002825D4"/>
     <w:rsid w:val="00291515"/>
     <w:rsid w:val="002916E0"/>
     <w:rsid w:val="00291DA7"/>
+    <w:rsid w:val="00293664"/>
     <w:rsid w:val="00296C77"/>
     <w:rsid w:val="0029779D"/>
     <w:rsid w:val="002A2273"/>
     <w:rsid w:val="002A4129"/>
     <w:rsid w:val="002A5245"/>
+    <w:rsid w:val="002A5368"/>
     <w:rsid w:val="002A646F"/>
     <w:rsid w:val="002B00FB"/>
+    <w:rsid w:val="002C3BD2"/>
     <w:rsid w:val="002C501C"/>
     <w:rsid w:val="002C5669"/>
     <w:rsid w:val="002C56E3"/>
     <w:rsid w:val="002C7C8A"/>
     <w:rsid w:val="002D2B71"/>
     <w:rsid w:val="002D2DC5"/>
+    <w:rsid w:val="002D77CC"/>
     <w:rsid w:val="002E06F0"/>
-    <w:rsid w:val="002E0B94"/>
     <w:rsid w:val="002E4791"/>
     <w:rsid w:val="002E54D9"/>
+    <w:rsid w:val="002E6C36"/>
+    <w:rsid w:val="002F08A4"/>
     <w:rsid w:val="002F3785"/>
     <w:rsid w:val="0030416B"/>
     <w:rsid w:val="00315AC7"/>
     <w:rsid w:val="00317CE1"/>
     <w:rsid w:val="003310A9"/>
     <w:rsid w:val="0033522F"/>
     <w:rsid w:val="0034100B"/>
     <w:rsid w:val="003445C3"/>
     <w:rsid w:val="00344813"/>
     <w:rsid w:val="00344E12"/>
     <w:rsid w:val="00351ED3"/>
     <w:rsid w:val="003543CB"/>
     <w:rsid w:val="003570DE"/>
     <w:rsid w:val="0036009E"/>
     <w:rsid w:val="0036608D"/>
-    <w:rsid w:val="00373163"/>
+    <w:rsid w:val="00373432"/>
     <w:rsid w:val="0037422F"/>
+    <w:rsid w:val="003775C5"/>
     <w:rsid w:val="00380880"/>
     <w:rsid w:val="00380D18"/>
     <w:rsid w:val="0038153F"/>
     <w:rsid w:val="00382344"/>
+    <w:rsid w:val="003840A0"/>
     <w:rsid w:val="00384BF1"/>
     <w:rsid w:val="00385030"/>
-    <w:rsid w:val="00386442"/>
     <w:rsid w:val="00390D34"/>
     <w:rsid w:val="003934F2"/>
     <w:rsid w:val="00393CA3"/>
     <w:rsid w:val="0039478B"/>
     <w:rsid w:val="0039527C"/>
     <w:rsid w:val="003A053C"/>
     <w:rsid w:val="003A1187"/>
     <w:rsid w:val="003A3784"/>
     <w:rsid w:val="003A742A"/>
+    <w:rsid w:val="003B08E3"/>
     <w:rsid w:val="003B2BAE"/>
     <w:rsid w:val="003B318E"/>
     <w:rsid w:val="003B3A7C"/>
     <w:rsid w:val="003B7B43"/>
     <w:rsid w:val="003C2819"/>
     <w:rsid w:val="003C30CD"/>
     <w:rsid w:val="003C7E3A"/>
     <w:rsid w:val="003D2355"/>
-    <w:rsid w:val="003D345B"/>
     <w:rsid w:val="003D3A34"/>
     <w:rsid w:val="003D568E"/>
+    <w:rsid w:val="003E1975"/>
     <w:rsid w:val="003E26BB"/>
     <w:rsid w:val="003E3752"/>
-    <w:rsid w:val="003E5F80"/>
     <w:rsid w:val="003E7515"/>
     <w:rsid w:val="003F1AF7"/>
+    <w:rsid w:val="003F2724"/>
     <w:rsid w:val="003F2BA9"/>
     <w:rsid w:val="003F2CAE"/>
+    <w:rsid w:val="003F5C14"/>
+    <w:rsid w:val="003F620F"/>
     <w:rsid w:val="003F6CFC"/>
+    <w:rsid w:val="003F7A74"/>
     <w:rsid w:val="004020FF"/>
     <w:rsid w:val="00402923"/>
     <w:rsid w:val="00405716"/>
+    <w:rsid w:val="0042444B"/>
     <w:rsid w:val="00427870"/>
     <w:rsid w:val="004307F2"/>
+    <w:rsid w:val="0043134E"/>
     <w:rsid w:val="004321C5"/>
     <w:rsid w:val="004367AA"/>
     <w:rsid w:val="00450A0F"/>
     <w:rsid w:val="00451439"/>
-    <w:rsid w:val="00454E63"/>
     <w:rsid w:val="004616D8"/>
     <w:rsid w:val="00463CA6"/>
     <w:rsid w:val="00474A14"/>
     <w:rsid w:val="00474E52"/>
+    <w:rsid w:val="00477269"/>
     <w:rsid w:val="00482F27"/>
     <w:rsid w:val="0049017E"/>
     <w:rsid w:val="00491ED9"/>
+    <w:rsid w:val="00494121"/>
     <w:rsid w:val="0049504A"/>
     <w:rsid w:val="004A07C2"/>
     <w:rsid w:val="004A182F"/>
     <w:rsid w:val="004A7210"/>
     <w:rsid w:val="004A7C3A"/>
+    <w:rsid w:val="004B05A9"/>
     <w:rsid w:val="004B3156"/>
+    <w:rsid w:val="004B5439"/>
     <w:rsid w:val="004C4F2A"/>
     <w:rsid w:val="004D40E3"/>
     <w:rsid w:val="004D633A"/>
-    <w:rsid w:val="004E3CEC"/>
+    <w:rsid w:val="004D6EF4"/>
     <w:rsid w:val="004E425A"/>
+    <w:rsid w:val="004E5ED4"/>
     <w:rsid w:val="004E7957"/>
+    <w:rsid w:val="004F0219"/>
     <w:rsid w:val="004F46A9"/>
     <w:rsid w:val="0050355B"/>
     <w:rsid w:val="00505C48"/>
     <w:rsid w:val="00506A8B"/>
     <w:rsid w:val="00511A75"/>
     <w:rsid w:val="00512448"/>
     <w:rsid w:val="005126E4"/>
     <w:rsid w:val="00513BCB"/>
     <w:rsid w:val="00520755"/>
-    <w:rsid w:val="00520CBC"/>
     <w:rsid w:val="005246E1"/>
     <w:rsid w:val="005416F5"/>
     <w:rsid w:val="005428B4"/>
     <w:rsid w:val="00553BEF"/>
+    <w:rsid w:val="005541C2"/>
     <w:rsid w:val="005739FB"/>
     <w:rsid w:val="00574497"/>
     <w:rsid w:val="005765EE"/>
+    <w:rsid w:val="00576C0A"/>
     <w:rsid w:val="00580381"/>
-    <w:rsid w:val="00584397"/>
     <w:rsid w:val="00584BEC"/>
     <w:rsid w:val="00585D94"/>
     <w:rsid w:val="00590D64"/>
     <w:rsid w:val="00592E0D"/>
     <w:rsid w:val="00595BFA"/>
     <w:rsid w:val="005A02F1"/>
     <w:rsid w:val="005A1CD2"/>
     <w:rsid w:val="005A2733"/>
     <w:rsid w:val="005A608F"/>
     <w:rsid w:val="005B57F0"/>
     <w:rsid w:val="005C0D5D"/>
     <w:rsid w:val="005C7639"/>
     <w:rsid w:val="005D206B"/>
-    <w:rsid w:val="005D5540"/>
     <w:rsid w:val="005D66F4"/>
     <w:rsid w:val="005D6EA3"/>
     <w:rsid w:val="005E38F1"/>
     <w:rsid w:val="005E5C98"/>
     <w:rsid w:val="005F1BED"/>
     <w:rsid w:val="005F38A9"/>
     <w:rsid w:val="005F3906"/>
     <w:rsid w:val="005F3C5D"/>
     <w:rsid w:val="0060616F"/>
     <w:rsid w:val="00610167"/>
     <w:rsid w:val="0061242A"/>
     <w:rsid w:val="0061296A"/>
-    <w:rsid w:val="006134EE"/>
     <w:rsid w:val="00621891"/>
     <w:rsid w:val="00622185"/>
-    <w:rsid w:val="006236D4"/>
     <w:rsid w:val="00625B38"/>
     <w:rsid w:val="00632A0F"/>
     <w:rsid w:val="0063464B"/>
     <w:rsid w:val="006379A6"/>
     <w:rsid w:val="006401AE"/>
     <w:rsid w:val="0064397F"/>
-    <w:rsid w:val="0065054F"/>
     <w:rsid w:val="006521AC"/>
     <w:rsid w:val="0065368D"/>
     <w:rsid w:val="00654B86"/>
+    <w:rsid w:val="00655D3F"/>
     <w:rsid w:val="0066318A"/>
     <w:rsid w:val="0066394A"/>
     <w:rsid w:val="0066759B"/>
     <w:rsid w:val="00667CA0"/>
     <w:rsid w:val="00670698"/>
     <w:rsid w:val="00671C2F"/>
     <w:rsid w:val="00676FE7"/>
     <w:rsid w:val="006800F9"/>
     <w:rsid w:val="00681163"/>
     <w:rsid w:val="00692A5C"/>
     <w:rsid w:val="006A1F58"/>
-    <w:rsid w:val="006B790C"/>
     <w:rsid w:val="006C34BC"/>
     <w:rsid w:val="006C4B90"/>
+    <w:rsid w:val="006D54C9"/>
+    <w:rsid w:val="006D7077"/>
     <w:rsid w:val="006E5E3C"/>
     <w:rsid w:val="006F263A"/>
+    <w:rsid w:val="006F78BE"/>
     <w:rsid w:val="006F79EF"/>
-    <w:rsid w:val="00700357"/>
     <w:rsid w:val="007016E4"/>
-    <w:rsid w:val="00714DDC"/>
+    <w:rsid w:val="0070376D"/>
+    <w:rsid w:val="0070526C"/>
+    <w:rsid w:val="00712AE7"/>
+    <w:rsid w:val="007171D0"/>
     <w:rsid w:val="0071764C"/>
+    <w:rsid w:val="0071778C"/>
     <w:rsid w:val="00731975"/>
     <w:rsid w:val="0073304D"/>
     <w:rsid w:val="00735812"/>
     <w:rsid w:val="007363B5"/>
     <w:rsid w:val="00737023"/>
     <w:rsid w:val="007406FF"/>
     <w:rsid w:val="00742786"/>
     <w:rsid w:val="00742BBD"/>
     <w:rsid w:val="00743DA4"/>
     <w:rsid w:val="00752EAF"/>
     <w:rsid w:val="00757007"/>
-    <w:rsid w:val="00773572"/>
+    <w:rsid w:val="00767FAE"/>
     <w:rsid w:val="00773D75"/>
     <w:rsid w:val="00780C82"/>
     <w:rsid w:val="00780F2F"/>
+    <w:rsid w:val="00781B4F"/>
     <w:rsid w:val="00784993"/>
-    <w:rsid w:val="007869B2"/>
     <w:rsid w:val="00787C97"/>
     <w:rsid w:val="00793EDD"/>
     <w:rsid w:val="00796149"/>
     <w:rsid w:val="007A0C63"/>
     <w:rsid w:val="007A72C1"/>
     <w:rsid w:val="007C5BB4"/>
     <w:rsid w:val="007D050B"/>
+    <w:rsid w:val="007D14A0"/>
     <w:rsid w:val="007D35E4"/>
-    <w:rsid w:val="007D6C51"/>
+    <w:rsid w:val="007D616C"/>
+    <w:rsid w:val="007D6C4D"/>
     <w:rsid w:val="007E0168"/>
     <w:rsid w:val="007E1C5E"/>
     <w:rsid w:val="007E6C56"/>
     <w:rsid w:val="007F0239"/>
     <w:rsid w:val="007F06C7"/>
     <w:rsid w:val="007F1228"/>
     <w:rsid w:val="007F243B"/>
     <w:rsid w:val="007F2F50"/>
     <w:rsid w:val="00800083"/>
-    <w:rsid w:val="008110BE"/>
-    <w:rsid w:val="00815434"/>
+    <w:rsid w:val="008155F2"/>
     <w:rsid w:val="008210C1"/>
     <w:rsid w:val="00831FD0"/>
     <w:rsid w:val="00832C82"/>
-    <w:rsid w:val="0084171C"/>
     <w:rsid w:val="0084263D"/>
     <w:rsid w:val="00845632"/>
     <w:rsid w:val="0084602C"/>
     <w:rsid w:val="008555DC"/>
-    <w:rsid w:val="008619C8"/>
     <w:rsid w:val="00862B4D"/>
     <w:rsid w:val="00866B3C"/>
     <w:rsid w:val="00883A13"/>
     <w:rsid w:val="00886D1D"/>
     <w:rsid w:val="008876FF"/>
     <w:rsid w:val="00887F89"/>
     <w:rsid w:val="00893EAE"/>
+    <w:rsid w:val="0089449C"/>
     <w:rsid w:val="008B312E"/>
     <w:rsid w:val="008B6C45"/>
     <w:rsid w:val="008C26AC"/>
     <w:rsid w:val="008C50CB"/>
     <w:rsid w:val="008C52B9"/>
     <w:rsid w:val="008E13B0"/>
-    <w:rsid w:val="008E38C3"/>
     <w:rsid w:val="008E662D"/>
     <w:rsid w:val="008F01CD"/>
     <w:rsid w:val="008F6843"/>
     <w:rsid w:val="009000B1"/>
     <w:rsid w:val="00902BE0"/>
     <w:rsid w:val="00910064"/>
     <w:rsid w:val="009103D5"/>
     <w:rsid w:val="00910550"/>
     <w:rsid w:val="009129A2"/>
+    <w:rsid w:val="009140D1"/>
+    <w:rsid w:val="009164F5"/>
     <w:rsid w:val="00916578"/>
     <w:rsid w:val="0091773B"/>
-    <w:rsid w:val="00922F89"/>
     <w:rsid w:val="00923FE9"/>
     <w:rsid w:val="009252DB"/>
     <w:rsid w:val="00926987"/>
+    <w:rsid w:val="0093112B"/>
     <w:rsid w:val="009405FC"/>
     <w:rsid w:val="00942ED6"/>
     <w:rsid w:val="009530C5"/>
+    <w:rsid w:val="00953284"/>
+    <w:rsid w:val="00953575"/>
     <w:rsid w:val="00962A7C"/>
-    <w:rsid w:val="00963014"/>
     <w:rsid w:val="00967284"/>
+    <w:rsid w:val="00973F86"/>
     <w:rsid w:val="00975DA6"/>
-    <w:rsid w:val="0098600B"/>
-    <w:rsid w:val="00991E6E"/>
     <w:rsid w:val="00993DD2"/>
     <w:rsid w:val="00994318"/>
     <w:rsid w:val="009976FD"/>
-    <w:rsid w:val="009A3C96"/>
     <w:rsid w:val="009A61B7"/>
     <w:rsid w:val="009B2751"/>
     <w:rsid w:val="009B3759"/>
     <w:rsid w:val="009C1C7E"/>
-    <w:rsid w:val="009C23E9"/>
     <w:rsid w:val="009C3D69"/>
     <w:rsid w:val="009C7FF7"/>
     <w:rsid w:val="009D390B"/>
     <w:rsid w:val="009E230D"/>
     <w:rsid w:val="009E78F0"/>
+    <w:rsid w:val="009F0ABE"/>
     <w:rsid w:val="009F1EC9"/>
     <w:rsid w:val="009F7165"/>
     <w:rsid w:val="009F7941"/>
     <w:rsid w:val="00A00F2B"/>
     <w:rsid w:val="00A012B1"/>
     <w:rsid w:val="00A02379"/>
+    <w:rsid w:val="00A11B93"/>
     <w:rsid w:val="00A15F38"/>
     <w:rsid w:val="00A20BFF"/>
-    <w:rsid w:val="00A220F9"/>
     <w:rsid w:val="00A26302"/>
     <w:rsid w:val="00A316E8"/>
+    <w:rsid w:val="00A33CDE"/>
+    <w:rsid w:val="00A402A6"/>
     <w:rsid w:val="00A64F7A"/>
     <w:rsid w:val="00A704BC"/>
     <w:rsid w:val="00A71456"/>
     <w:rsid w:val="00A72DEA"/>
     <w:rsid w:val="00A77C78"/>
     <w:rsid w:val="00A801E3"/>
     <w:rsid w:val="00A803FE"/>
     <w:rsid w:val="00A80B8D"/>
     <w:rsid w:val="00A816E8"/>
     <w:rsid w:val="00A817FA"/>
     <w:rsid w:val="00A8183C"/>
     <w:rsid w:val="00A81DCA"/>
     <w:rsid w:val="00A828A9"/>
     <w:rsid w:val="00A831B7"/>
     <w:rsid w:val="00A83782"/>
     <w:rsid w:val="00A905EE"/>
     <w:rsid w:val="00A91048"/>
     <w:rsid w:val="00A93E2D"/>
     <w:rsid w:val="00AA2038"/>
+    <w:rsid w:val="00AA383F"/>
     <w:rsid w:val="00AA46C8"/>
     <w:rsid w:val="00AA4E4A"/>
+    <w:rsid w:val="00AA6235"/>
     <w:rsid w:val="00AA6BC4"/>
     <w:rsid w:val="00AA7E86"/>
     <w:rsid w:val="00AB1214"/>
     <w:rsid w:val="00AB28F4"/>
     <w:rsid w:val="00AB403D"/>
     <w:rsid w:val="00AB465B"/>
-    <w:rsid w:val="00AC0A89"/>
     <w:rsid w:val="00AC1CAF"/>
     <w:rsid w:val="00AC6E3C"/>
     <w:rsid w:val="00AD17D9"/>
     <w:rsid w:val="00AD180D"/>
+    <w:rsid w:val="00AD3E4B"/>
     <w:rsid w:val="00AD5A8D"/>
     <w:rsid w:val="00AD7011"/>
     <w:rsid w:val="00AE1493"/>
     <w:rsid w:val="00AE1D29"/>
+    <w:rsid w:val="00B01271"/>
+    <w:rsid w:val="00B017F0"/>
+    <w:rsid w:val="00B03B58"/>
     <w:rsid w:val="00B043B2"/>
     <w:rsid w:val="00B05420"/>
     <w:rsid w:val="00B077FE"/>
     <w:rsid w:val="00B10903"/>
     <w:rsid w:val="00B171E4"/>
     <w:rsid w:val="00B2033B"/>
     <w:rsid w:val="00B2751F"/>
     <w:rsid w:val="00B305B6"/>
-    <w:rsid w:val="00B32355"/>
+    <w:rsid w:val="00B31F52"/>
     <w:rsid w:val="00B33EC6"/>
     <w:rsid w:val="00B3663D"/>
     <w:rsid w:val="00B40942"/>
     <w:rsid w:val="00B43593"/>
     <w:rsid w:val="00B45D67"/>
     <w:rsid w:val="00B46953"/>
     <w:rsid w:val="00B540EA"/>
     <w:rsid w:val="00B5554B"/>
     <w:rsid w:val="00B56ED0"/>
     <w:rsid w:val="00B64F20"/>
+    <w:rsid w:val="00B65A5C"/>
     <w:rsid w:val="00B7374E"/>
     <w:rsid w:val="00B73F24"/>
     <w:rsid w:val="00B7517B"/>
+    <w:rsid w:val="00B7573F"/>
     <w:rsid w:val="00B7580D"/>
-    <w:rsid w:val="00B75E96"/>
     <w:rsid w:val="00B77F58"/>
     <w:rsid w:val="00B84D9F"/>
     <w:rsid w:val="00B84EF5"/>
     <w:rsid w:val="00B9330B"/>
     <w:rsid w:val="00B955D6"/>
-    <w:rsid w:val="00B96D2F"/>
     <w:rsid w:val="00B97931"/>
+    <w:rsid w:val="00B979EC"/>
     <w:rsid w:val="00BA64F8"/>
     <w:rsid w:val="00BA7B50"/>
     <w:rsid w:val="00BB0BDC"/>
+    <w:rsid w:val="00BB77A3"/>
     <w:rsid w:val="00BC2984"/>
     <w:rsid w:val="00BC29E2"/>
     <w:rsid w:val="00BC4C4C"/>
-    <w:rsid w:val="00BC513A"/>
     <w:rsid w:val="00BC66CF"/>
     <w:rsid w:val="00BD410A"/>
     <w:rsid w:val="00BE4C86"/>
     <w:rsid w:val="00BE5DF7"/>
     <w:rsid w:val="00BF523C"/>
     <w:rsid w:val="00BF7F6C"/>
+    <w:rsid w:val="00C05CD3"/>
     <w:rsid w:val="00C06A38"/>
     <w:rsid w:val="00C10418"/>
     <w:rsid w:val="00C10799"/>
     <w:rsid w:val="00C10E44"/>
     <w:rsid w:val="00C201D1"/>
+    <w:rsid w:val="00C21FAC"/>
     <w:rsid w:val="00C314F9"/>
     <w:rsid w:val="00C3203E"/>
     <w:rsid w:val="00C33562"/>
     <w:rsid w:val="00C33566"/>
     <w:rsid w:val="00C3443C"/>
     <w:rsid w:val="00C361F7"/>
+    <w:rsid w:val="00C42FB5"/>
     <w:rsid w:val="00C432F4"/>
     <w:rsid w:val="00C50172"/>
     <w:rsid w:val="00C51131"/>
     <w:rsid w:val="00C548F4"/>
     <w:rsid w:val="00C57EC3"/>
+    <w:rsid w:val="00C6539B"/>
     <w:rsid w:val="00C679F9"/>
     <w:rsid w:val="00C74846"/>
     <w:rsid w:val="00C75061"/>
     <w:rsid w:val="00C75F1B"/>
     <w:rsid w:val="00C81F51"/>
     <w:rsid w:val="00C877D7"/>
     <w:rsid w:val="00C927D6"/>
     <w:rsid w:val="00C93C1C"/>
     <w:rsid w:val="00C97481"/>
     <w:rsid w:val="00CC1524"/>
     <w:rsid w:val="00CC6792"/>
     <w:rsid w:val="00CD2098"/>
     <w:rsid w:val="00CD2FFB"/>
     <w:rsid w:val="00CE1D69"/>
     <w:rsid w:val="00CE4746"/>
     <w:rsid w:val="00CE635A"/>
     <w:rsid w:val="00CF0FB2"/>
     <w:rsid w:val="00CF2227"/>
     <w:rsid w:val="00CF3C82"/>
-    <w:rsid w:val="00D03477"/>
-    <w:rsid w:val="00D036D4"/>
     <w:rsid w:val="00D03BE4"/>
     <w:rsid w:val="00D05A92"/>
     <w:rsid w:val="00D1298E"/>
     <w:rsid w:val="00D17848"/>
     <w:rsid w:val="00D2404C"/>
     <w:rsid w:val="00D244AC"/>
     <w:rsid w:val="00D24590"/>
-    <w:rsid w:val="00D26C08"/>
     <w:rsid w:val="00D3115D"/>
+    <w:rsid w:val="00D3337A"/>
     <w:rsid w:val="00D35E0D"/>
     <w:rsid w:val="00D401C1"/>
     <w:rsid w:val="00D42973"/>
     <w:rsid w:val="00D51182"/>
     <w:rsid w:val="00D527EE"/>
     <w:rsid w:val="00D60172"/>
     <w:rsid w:val="00D61C45"/>
+    <w:rsid w:val="00D646A7"/>
     <w:rsid w:val="00D7390B"/>
     <w:rsid w:val="00D84E80"/>
     <w:rsid w:val="00D87AE6"/>
     <w:rsid w:val="00D93777"/>
     <w:rsid w:val="00D95CBC"/>
-    <w:rsid w:val="00DA1C4F"/>
     <w:rsid w:val="00DA3C5D"/>
     <w:rsid w:val="00DA6F60"/>
     <w:rsid w:val="00DA7A81"/>
     <w:rsid w:val="00DB11C1"/>
     <w:rsid w:val="00DB3FD9"/>
+    <w:rsid w:val="00DC454A"/>
     <w:rsid w:val="00DC5B75"/>
     <w:rsid w:val="00DD1EC7"/>
     <w:rsid w:val="00DD3089"/>
     <w:rsid w:val="00DD4462"/>
     <w:rsid w:val="00DD5DB5"/>
     <w:rsid w:val="00DE377D"/>
     <w:rsid w:val="00DE4E4C"/>
     <w:rsid w:val="00DE75B8"/>
     <w:rsid w:val="00DE7FC1"/>
     <w:rsid w:val="00DF024C"/>
     <w:rsid w:val="00DF38C8"/>
     <w:rsid w:val="00DF44E6"/>
+    <w:rsid w:val="00E00365"/>
     <w:rsid w:val="00E06B84"/>
     <w:rsid w:val="00E12E0C"/>
     <w:rsid w:val="00E12F30"/>
+    <w:rsid w:val="00E13B6D"/>
     <w:rsid w:val="00E1642E"/>
     <w:rsid w:val="00E21094"/>
+    <w:rsid w:val="00E31484"/>
     <w:rsid w:val="00E31E24"/>
     <w:rsid w:val="00E34FED"/>
-    <w:rsid w:val="00E375F4"/>
+    <w:rsid w:val="00E4091F"/>
     <w:rsid w:val="00E40CA3"/>
     <w:rsid w:val="00E441BA"/>
     <w:rsid w:val="00E50282"/>
     <w:rsid w:val="00E565C5"/>
     <w:rsid w:val="00E577CE"/>
     <w:rsid w:val="00E57B00"/>
     <w:rsid w:val="00E67736"/>
     <w:rsid w:val="00E7066C"/>
-    <w:rsid w:val="00E72236"/>
     <w:rsid w:val="00E7249A"/>
     <w:rsid w:val="00E8634F"/>
     <w:rsid w:val="00E86E56"/>
     <w:rsid w:val="00E87E77"/>
     <w:rsid w:val="00E97D4B"/>
     <w:rsid w:val="00EA05C6"/>
+    <w:rsid w:val="00EA0993"/>
+    <w:rsid w:val="00EA0B29"/>
     <w:rsid w:val="00EA44A7"/>
     <w:rsid w:val="00EA5DF8"/>
     <w:rsid w:val="00EA799D"/>
     <w:rsid w:val="00EB6F32"/>
+    <w:rsid w:val="00EB77CC"/>
     <w:rsid w:val="00ED4E88"/>
     <w:rsid w:val="00ED709C"/>
     <w:rsid w:val="00EE22D3"/>
     <w:rsid w:val="00EF3866"/>
     <w:rsid w:val="00F02F61"/>
-    <w:rsid w:val="00F10018"/>
     <w:rsid w:val="00F13BAC"/>
     <w:rsid w:val="00F13E34"/>
     <w:rsid w:val="00F16DFB"/>
     <w:rsid w:val="00F22F3F"/>
     <w:rsid w:val="00F23306"/>
-    <w:rsid w:val="00F27E78"/>
     <w:rsid w:val="00F333D3"/>
+    <w:rsid w:val="00F3527F"/>
     <w:rsid w:val="00F42838"/>
     <w:rsid w:val="00F44A22"/>
     <w:rsid w:val="00F500F0"/>
     <w:rsid w:val="00F5298D"/>
+    <w:rsid w:val="00F55802"/>
     <w:rsid w:val="00F668DF"/>
-    <w:rsid w:val="00F81E46"/>
-    <w:rsid w:val="00F90130"/>
+    <w:rsid w:val="00F75CBB"/>
     <w:rsid w:val="00F90DA0"/>
     <w:rsid w:val="00F93B21"/>
     <w:rsid w:val="00F95E1E"/>
     <w:rsid w:val="00FA0A27"/>
     <w:rsid w:val="00FA2975"/>
     <w:rsid w:val="00FA4E32"/>
     <w:rsid w:val="00FA669E"/>
     <w:rsid w:val="00FB04C7"/>
     <w:rsid w:val="00FC32BB"/>
+    <w:rsid w:val="00FC594C"/>
+    <w:rsid w:val="00FC6C4C"/>
     <w:rsid w:val="00FC7110"/>
     <w:rsid w:val="00FD5C35"/>
     <w:rsid w:val="00FE45C0"/>
     <w:rsid w:val="00FE4A45"/>
     <w:rsid w:val="00FE6418"/>
+    <w:rsid w:val="00FE6C7C"/>
     <w:rsid w:val="00FF187F"/>
     <w:rsid w:val="00FF28BD"/>
     <w:rsid w:val="00FF3771"/>
     <w:rsid w:val="00FF6569"/>
     <w:rsid w:val="00FF7DA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529">
+    <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="06BD3483"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8204,66 +10004,64 @@
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00DF38C8"/>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a7"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="ヘッダー (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
-    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DF38C8"/>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
@@ -8959,78 +10757,63 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E310EC5C-8974-4B84-BA7A-4DB1243CB345}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{625E746B-2387-4038-9B6E-67F76F485356}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>138</Words>
-  <Characters>793</Characters>
+  <Words>236</Words>
+  <Characters>1349</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>930</CharactersWithSpaces>
+  <CharactersWithSpaces>1582</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>