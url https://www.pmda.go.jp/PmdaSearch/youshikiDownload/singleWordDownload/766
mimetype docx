--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,7296 +1,4976 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="41C64C8A" w14:textId="37590F19" w:rsidR="00C515F3" w:rsidRPr="00873D94" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="007F05EB" w:rsidRDefault="00DF38C8" w:rsidP="00630534">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Microsoft JhengHei"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00873D94">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Microsoft JhengHei"/>
+          <w:spacing w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>様式第</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        <w:t>様</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Microsoft JhengHei"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>４０</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        <w:t>式</w:t>
+      </w:r>
+      <w:r w:rsidR="007D4CED" w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6144" w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>３８</w:t>
+      </w:r>
+      <w:r w:rsidR="007D4CED" w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>号</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8392" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2907"/>
+        <w:gridCol w:w="703"/>
+        <w:gridCol w:w="2204"/>
         <w:gridCol w:w="5479"/>
         <w:gridCol w:w="6"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD20D8" w:rsidRPr="00A74099" w14:paraId="55BC3446" w14:textId="77777777" w:rsidTr="00B35F0C">
+      <w:tr w:rsidR="00BB6FAC" w:rsidRPr="007F05EB" w:rsidTr="00AA5CBB">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="676"/>
+          <w:trHeight w:val="912"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8392" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="8386" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D634E36" w14:textId="110EDCCA" w:rsidR="00AD20D8" w:rsidRPr="00A74099" w:rsidRDefault="00AD20D8" w:rsidP="00A6427D">
+          <w:p w:rsidR="00BB6FAC" w:rsidRPr="007F05EB" w:rsidRDefault="00BB6FAC" w:rsidP="006A78A0">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
-[...6 lines deleted...]
-              <w:snapToGrid/>
+              <w:pStyle w:val="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A74099">
+            <w:r w:rsidRPr="007F05EB">
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>医薬品</w:t>
+              <w:t>再製造単回</w:t>
             </w:r>
-            <w:r w:rsidR="003F531E" w:rsidRPr="00504D38">
+            <w:r w:rsidRPr="007F05EB">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>/</w:t>
+              <w:t>使用医療機器</w:t>
             </w:r>
-            <w:r w:rsidR="003F531E">
+            <w:r w:rsidRPr="007F05EB">
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>再生医療等製品</w:t>
+              <w:t>評価相談（ＱＭＳ適合性</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A74099">
+            <w:r w:rsidRPr="007F05EB">
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>対面助言申込書</w:t>
+              <w:t>確認</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007F05EB">
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>（</w:t>
-[...29 lines deleted...]
-              <w:t>相談）</w:t>
+              <w:t>）申込書</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="00A74099" w14:paraId="644238B0" w14:textId="77777777" w:rsidTr="00A6427D">
+      <w:tr w:rsidR="00AA5CBB" w:rsidRPr="007F05EB" w:rsidTr="00AA5CBB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="2907" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61672045" w14:textId="3D4246D0" w:rsidR="006A0A22" w:rsidRPr="00660BBD" w:rsidRDefault="002146CA" w:rsidP="00B35F0C">
+          <w:p w:rsidR="00AA5CBB" w:rsidRPr="007F05EB" w:rsidRDefault="00AA5CBB" w:rsidP="00AA5CBB">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007F05EB">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-                <w:bCs/>
-                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>一般的名称</w:t>
+              <w:t>類別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C4DEB21" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="00660BBD" w:rsidRDefault="00C515F3" w:rsidP="00B35F0C">
-[...9 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+          <w:sdt>
+            <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-          </w:p>
+              <w:id w:val="-82221016"/>
+              <w:placeholder>
+                <w:docPart w:val="698E2E52DC1B429EB445E8DBDEA5EBF4"/>
+              </w:placeholder>
+              <w:dropDownList>
+                <w:listItem w:displayText="類別を選択してください" w:value="類別を選択してください"/>
+                <w:listItem w:displayText="器01 手術台及び治療台" w:value="器01 手術台及び治療台"/>
+                <w:listItem w:displayText="器02 医療用照明器" w:value="器02 医療用照明器"/>
+                <w:listItem w:displayText="器03 医療用消毒器" w:value="器03 医療用消毒器"/>
+                <w:listItem w:displayText="器04 医療用殺菌水装置" w:value="器04 医療用殺菌水装置"/>
+                <w:listItem w:displayText="器05 麻酔器並びに麻酔器用呼吸嚢及びガス吸収かん" w:value="器05 麻酔器並びに麻酔器用呼吸嚢及びガス吸収かん"/>
+                <w:listItem w:displayText="器06 呼吸補助器" w:value="器06 呼吸補助器"/>
+                <w:listItem w:displayText="器07 内臓機能代用器" w:value="器07 内臓機能代用器"/>
+                <w:listItem w:displayText="器08 保育器" w:value="器08 保育器"/>
+                <w:listItem w:displayText="器09 医療用エックス線装置及び医療用エックス線装置用エックス線管" w:value="器09 医療用エックス線装置及び医療用エックス線装置用エックス線管"/>
+                <w:listItem w:displayText="器10 放射性物質診療用器具" w:value="器10 放射性物質診療用器具"/>
+                <w:listItem w:displayText="器11 放射線障害防護用器具" w:value="器11 放射線障害防護用器具"/>
+                <w:listItem w:displayText="器12 理学診療用器具" w:value="器12 理学診療用器具"/>
+                <w:listItem w:displayText="器13 聴診器" w:value="器13 聴診器"/>
+                <w:listItem w:displayText="器14 打診器" w:value="器14 打診器"/>
+                <w:listItem w:displayText="器15 舌圧子" w:value="器15 舌圧子"/>
+                <w:listItem w:displayText="器16 体温計" w:value="器16 体温計"/>
+                <w:listItem w:displayText="器17 血液検査用器具" w:value="器17 血液検査用器具"/>
+                <w:listItem w:displayText="器18 血圧検査又は脈波検査用器具" w:value="器18 血圧検査又は脈波検査用器具"/>
+                <w:listItem w:displayText="器19 尿検査又は糞便検査用器具" w:value="器19 尿検査又は糞便検査用器具"/>
+                <w:listItem w:displayText="器20 体液検査用器具" w:value="器20 体液検査用器具"/>
+                <w:listItem w:displayText="器21 内臓機能検査用器具" w:value="器21 内臓機能検査用器具"/>
+                <w:listItem w:displayText="器22 検眼用器具" w:value="器22 検眼用器具"/>
+                <w:listItem w:displayText="器23 聴力検査用器具" w:value="器23 聴力検査用器具"/>
+                <w:listItem w:displayText="器24 知覚検査又は運動機能検査用器具" w:value="器24 知覚検査又は運動機能検査用器具"/>
+                <w:listItem w:displayText="器25 医療用鏡" w:value="器25 医療用鏡"/>
+                <w:listItem w:displayText="器26 医療用遠心ちんでん器" w:value="器26 医療用遠心ちんでん器"/>
+                <w:listItem w:displayText="器27 医療用ミクロトーム" w:value="器27 医療用ミクロトーム"/>
+                <w:listItem w:displayText="器28 医療用定温器" w:value="器28 医療用定温器"/>
+                <w:listItem w:displayText="器29 電気手術器" w:value="器29 電気手術器"/>
+                <w:listItem w:displayText="器30 結紮器及び縫合器" w:value="器30 結紮器及び縫合器"/>
+                <w:listItem w:displayText="器31 医療用焼灼器" w:value="器31 医療用焼灼器"/>
+                <w:listItem w:displayText="器32 医療用吸引器" w:value="器32 医療用吸引器"/>
+                <w:listItem w:displayText="器33 気胸器及び気腹器" w:value="器33 気胸器及び気腹器"/>
+                <w:listItem w:displayText="器34 医療用刀" w:value="器34 医療用刀"/>
+                <w:listItem w:displayText="器35 医療用はさみ" w:value="器35 医療用はさみ"/>
+                <w:listItem w:displayText="器36 医療用ピンセット" w:value="器36 医療用ピンセット"/>
+                <w:listItem w:displayText="器37 医療用匙" w:value="器37 医療用匙"/>
+                <w:listItem w:displayText="器38 医療用鈎" w:value="器38 医療用鈎"/>
+                <w:listItem w:displayText="器39 医療用鉗子" w:value="器39 医療用鉗子"/>
+                <w:listItem w:displayText="器40 医療用のこぎり" w:value="器40 医療用のこぎり"/>
+                <w:listItem w:displayText="器41 医療用のみ" w:value="器41 医療用のみ"/>
+                <w:listItem w:displayText="器42 医療用剥離子" w:value="器42 医療用剥離子"/>
+                <w:listItem w:displayText="器43 医療用つち" w:value="器43 医療用つち"/>
+                <w:listItem w:displayText="器44 医療用やすり" w:value="器44 医療用やすり"/>
+                <w:listItem w:displayText="器45 医療用てこ" w:value="器45 医療用てこ"/>
+                <w:listItem w:displayText="器46 医療用絞断器" w:value="器46 医療用絞断器"/>
+                <w:listItem w:displayText="器47 注射針及び穿刺針" w:value="器47 注射針及び穿刺針"/>
+                <w:listItem w:displayText="器48 注射筒" w:value="器48 注射筒"/>
+                <w:listItem w:displayText="器49 医療用穿刺器、穿削器及び穿孔器" w:value="器49 医療用穿刺器、穿削器及び穿孔器"/>
+                <w:listItem w:displayText="器50 開創又は開孔用器具" w:value="器50 開創又は開孔用器具"/>
+                <w:listItem w:displayText="器51 医療用嘴管及び体液誘導管" w:value="器51 医療用嘴管及び体液誘導管"/>
+                <w:listItem w:displayText="器52 医療用拡張器" w:value="器52 医療用拡張器"/>
+                <w:listItem w:displayText="器53 医療用消息子" w:value="器53 医療用消息子"/>
+                <w:listItem w:displayText="器54 医療用捲綿子" w:value="器54 医療用捲綿子"/>
+                <w:listItem w:displayText="器55 医療用洗浄器" w:value="器55 医療用洗浄器"/>
+                <w:listItem w:displayText="器56 採血又は輸血用器具" w:value="器56 採血又は輸血用器具"/>
+                <w:listItem w:displayText="器57 種痘用器具" w:value="器57 種痘用器具"/>
+                <w:listItem w:displayText="器58 整形用機械器具" w:value="器58 整形用機械器具"/>
+                <w:listItem w:displayText="器59 歯科用ユニット" w:value="器59 歯科用ユニット"/>
+                <w:listItem w:displayText="器60 歯科用エンジン" w:value="器60 歯科用エンジン"/>
+                <w:listItem w:displayText="器61 歯科用ハンドピース" w:value="器61 歯科用ハンドピース"/>
+                <w:listItem w:displayText="器62 歯科用切削器" w:value="器62 歯科用切削器"/>
+                <w:listItem w:displayText="器63 歯科用ブローチ" w:value="器63 歯科用ブローチ"/>
+                <w:listItem w:displayText="器64 歯科用探針" w:value="器64 歯科用探針"/>
+                <w:listItem w:displayText="器65 歯科用充填器" w:value="器65 歯科用充填器"/>
+                <w:listItem w:displayText="器66 歯科用練成器" w:value="器66 歯科用練成器"/>
+                <w:listItem w:displayText="器67 歯科用防湿器" w:value="器67 歯科用防湿器"/>
+                <w:listItem w:displayText="器68 印象採得又は咬合採得用器具" w:value="器68 印象採得又は咬合採得用器具"/>
+                <w:listItem w:displayText="器69 歯科用蒸和器及び重合器" w:value="器69 歯科用蒸和器及び重合器"/>
+                <w:listItem w:displayText="器70 歯科用鋳造器" w:value="器70 歯科用鋳造器"/>
+                <w:listItem w:displayText="器71 視力補正用眼鏡" w:value="器71 視力補正用眼鏡"/>
+                <w:listItem w:displayText="器72 視力補正用レンズ" w:value="器72 視力補正用レンズ"/>
+                <w:listItem w:displayText="器72の2 コンタクトレンズ（視力補正用のものを除く。）" w:value="器72の2 コンタクトレンズ（視力補正用のものを除く。）"/>
+                <w:listItem w:displayText="器73 補聴器" w:value="器73 補聴器"/>
+                <w:listItem w:displayText="器74 医薬品注入器" w:value="器74 医薬品注入器"/>
+                <w:listItem w:displayText="器75 脱疾治療用器具" w:value="器75 脱疾治療用器具"/>
+                <w:listItem w:displayText="器76 医療用吸入器" w:value="器76 医療用吸入器"/>
+                <w:listItem w:displayText="器77 バイブレーター" w:value="器77 バイブレーター"/>
+                <w:listItem w:displayText="器78 家庭用電気治療器" w:value="器78 家庭用電気治療器"/>
+                <w:listItem w:displayText="器79 指圧代用器" w:value="器79 指圧代用器"/>
+                <w:listItem w:displayText="器80 はり又はきゅう用器具" w:value="器80 はり又はきゅう用器具"/>
+                <w:listItem w:displayText="器81 磁気治療器" w:value="器81 磁気治療器"/>
+                <w:listItem w:displayText="器82 近視眼矯正器" w:value="器82 近視眼矯正器"/>
+                <w:listItem w:displayText="器83 医療用物質生成器" w:value="器83 医療用物質生成器"/>
+                <w:listItem w:displayText="器84 前各号に掲げる物の附属品で、厚生省令で定めるもの" w:value="器84 前各号に掲げる物の附属品で、厚生省令で定めるもの"/>
+                <w:listItem w:displayText="医01 エックス線フィルム" w:value="医01 エックス線フィルム"/>
+                <w:listItem w:displayText="医02 縫合糸" w:value="医02 縫合糸"/>
+                <w:listItem w:displayText="医03 手術用手袋及び指サック" w:value="医03 手術用手袋及び指サック"/>
+                <w:listItem w:displayText="医04 整形用品" w:value="医04 整形用品"/>
+                <w:listItem w:displayText="医05 副木" w:value="医05 副木"/>
+                <w:listItem w:displayText="医06 視力表及び色盲検査表" w:value="医06 視力表及び色盲検査表"/>
+                <w:listItem w:displayText="歯01 歯科用金属" w:value="歯01 歯科用金属"/>
+                <w:listItem w:displayText="歯02 歯冠材料" w:value="歯02 歯冠材料"/>
+                <w:listItem w:displayText="歯03 義歯床材料" w:value="歯03 義歯床材料"/>
+                <w:listItem w:displayText="歯04 歯科用根管充填材料" w:value="歯04 歯科用根管充填材料"/>
+                <w:listItem w:displayText="歯05 歯科用接着充填材料" w:value="歯05 歯科用接着充填材料"/>
+                <w:listItem w:displayText="歯06 歯科用印象材料" w:value="歯06 歯科用印象材料"/>
+                <w:listItem w:displayText="歯07 歯科用ワックス" w:value="歯07 歯科用ワックス"/>
+                <w:listItem w:displayText="歯08 歯科用石こう及び石こう製品" w:value="歯08 歯科用石こう及び石こう製品"/>
+                <w:listItem w:displayText="歯09 歯科用研削材料" w:value="歯09 歯科用研削材料"/>
+                <w:listItem w:displayText="衛01 月経処理用タンポン" w:value="衛01 月経処理用タンポン"/>
+                <w:listItem w:displayText="衛02 コンドーム" w:value="衛02 コンドーム"/>
+                <w:listItem w:displayText="衛03 避妊用具" w:value="衛03 避妊用具"/>
+                <w:listItem w:displayText="衛04 性具" w:value="衛04 性具"/>
+                <w:listItem w:displayText="プ01 疾病診断用プログラム" w:value="プ01 疾病診断用プログラム"/>
+                <w:listItem w:displayText="プ02 疾病治療用プログラム" w:value="プ02 疾病治療用プログラム"/>
+                <w:listItem w:displayText="プ03 疾病予防用プログラム" w:value="プ03 疾病予防用プログラム"/>
+                <w:listItem w:displayText="未定" w:value="未定"/>
+                <w:listItem w:displayText="選択肢に含まれていない「識別」を入力する場合は、まずプルダウンボックスを削除してから、欄へ直接ご入力ください" w:value="選択肢に含まれていない「識別」を入力する場合は、まずプルダウンボックスを削除してから、欄へ直接ご入力ください"/>
+                <w:listItem w:displayText="　" w:value="　"/>
+                <w:listItem w:displayText="（体外診断用医薬品は空欄で構いません）" w:value="（体外診断用医薬品は空欄で構いません）"/>
+              </w:dropDownList>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w:rsidR="00AA5CBB" w:rsidRPr="007F05EB" w:rsidRDefault="00AA5CBB" w:rsidP="00AA5CBB">
+                <w:pPr>
+                  <w:pStyle w:val="a6"/>
+                  <w:tabs>
+                    <w:tab w:val="clear" w:pos="4252"/>
+                    <w:tab w:val="clear" w:pos="8504"/>
+                  </w:tabs>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:snapToGrid/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E404A3">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>類別</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00E404A3">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>を選択してください</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="00A74099" w14:paraId="1BCFA741" w14:textId="77777777" w:rsidTr="00A6427D">
+      <w:tr w:rsidR="00AA5CBB" w:rsidRPr="007F05EB" w:rsidTr="00AA5CBB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="2907" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B85A0C3" w14:textId="3AAFC3F5" w:rsidR="006A0A22" w:rsidRPr="00660BBD" w:rsidRDefault="006023C0" w:rsidP="00B35F0C">
+          <w:p w:rsidR="00AA5CBB" w:rsidRPr="007F05EB" w:rsidDel="00ED5816" w:rsidRDefault="00AA5CBB" w:rsidP="00AA5CBB">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00660BBD">
+            <w:r w:rsidRPr="007F05EB">
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>販売名</w:t>
+              <w:t>識別記号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3075371A" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="00660BBD" w:rsidRDefault="00C515F3" w:rsidP="00B35F0C">
+          <w:p w:rsidR="00AA5CBB" w:rsidRPr="007F05EB" w:rsidRDefault="00AA5CBB" w:rsidP="00AA5CBB">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="00A74099" w14:paraId="5B385386" w14:textId="77777777" w:rsidTr="00A6427D">
+      <w:tr w:rsidR="00AA5CBB" w:rsidRPr="007F05EB" w:rsidTr="00AA5CBB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="2907" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0850350B" w14:textId="3A555074" w:rsidR="006A0A22" w:rsidRPr="00660BBD" w:rsidRDefault="00D178A3" w:rsidP="00B35F0C">
+          <w:p w:rsidR="00AA5CBB" w:rsidRPr="007F05EB" w:rsidRDefault="00AA5CBB" w:rsidP="00AA5CBB">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05EB">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>被験物の名称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA5CBB" w:rsidRPr="007F05EB" w:rsidRDefault="00AA5CBB" w:rsidP="00AA5CBB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA5CBB" w:rsidRPr="007F05EB" w:rsidTr="00AA5CBB">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2907" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA5CBB" w:rsidRPr="007F05EB" w:rsidRDefault="00AA5CBB" w:rsidP="00AA5CBB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05EB">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される一般的名称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA5CBB" w:rsidRPr="007F05EB" w:rsidRDefault="00AA5CBB" w:rsidP="00AA5CBB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidTr="00071960">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2907" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05EB">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定されるクラス分類</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:id w:val="-181517440"/>
+              <w:placeholder>
+                <w:docPart w:val="77F5DEBD7A714E0E93D3EFC7A9C00C0A"/>
+              </w:placeholder>
+              <w:dropDownList>
+                <w:listItem w:displayText="クラス分類を選択してください" w:value="クラス分類を選択してください"/>
+                <w:listItem w:displayText="　" w:value="　　"/>
+                <w:listItem w:displayText="Ⅳ" w:value="Ⅳ"/>
+                <w:listItem w:displayText="Ⅲ" w:value="Ⅲ"/>
+                <w:listItem w:displayText="Ⅱ" w:value="Ⅱ"/>
+                <w:listItem w:displayText="Ⅰ" w:value="Ⅰ"/>
+                <w:listItem w:displayText="未定" w:value="未定"/>
+                <w:listItem w:displayText="　　　　　" w:value="　　　　　"/>
+              </w:dropDownList>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
+                <w:pPr>
+                  <w:pStyle w:val="a6"/>
+                  <w:tabs>
+                    <w:tab w:val="clear" w:pos="4252"/>
+                    <w:tab w:val="clear" w:pos="8504"/>
+                  </w:tabs>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:snapToGrid/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>クラス分類を選択してください</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidTr="00AA5CBB">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2907" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05EB">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される性能、使用目的又は効果</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidTr="00AA5CBB">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="878"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2907" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05EB">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談内容の概略</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidTr="00AA5CBB">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2907" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>同一被験物についての過去の対面助言</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidTr="00AA5CBB">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="613"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2907" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>主要先進国における承認</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>認証</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>状況</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidTr="00AA5CBB">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2907" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談対象製造所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidTr="00AA5CBB">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2907" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>対象製造所の所在地</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidTr="00AA5CBB">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2907" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>申請予</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>定</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>時期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidTr="00AA5CBB">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="465"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="703" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05EB">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本申込みの担当者</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2204" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00167E51" w:rsidRPr="002C2714" w:rsidRDefault="00167E51" w:rsidP="00167E51">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>担当</w:t>
-[...7 lines deleted...]
-              <w:t>分野</w:t>
+              <w:t>氏名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="080FA4F7" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="00660BBD" w:rsidRDefault="00C515F3" w:rsidP="00B35F0C">
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="00A74099" w14:paraId="7FCDE224" w14:textId="77777777" w:rsidTr="00A6427D">
+      <w:tr w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidTr="00AA5CBB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:hRule="exact" w:val="442"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="703" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2204" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71C5009A" w14:textId="248CE7B2" w:rsidR="009560E1" w:rsidRPr="00660BBD" w:rsidRDefault="006023C0" w:rsidP="00B35F0C">
+          <w:p w:rsidR="00167E51" w:rsidRPr="002C2714" w:rsidRDefault="00167E51" w:rsidP="00167E51">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...175 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>用法及び用量又は使用方法</w:t>
+              <w:t>所属</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F1463A2" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="00660BBD" w:rsidRDefault="00C515F3" w:rsidP="00B35F0C">
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="00A74099" w14:paraId="70A12878" w14:textId="77777777" w:rsidTr="00A6427D">
+      <w:tr w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidTr="00AA5CBB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="689"/>
+          <w:trHeight w:hRule="exact" w:val="431"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="703" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2204" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49A26850" w14:textId="6427325F" w:rsidR="00C515F3" w:rsidRPr="00660BBD" w:rsidRDefault="006023C0" w:rsidP="00B35F0C">
+          <w:p w:rsidR="00167E51" w:rsidRPr="002C2714" w:rsidRDefault="00167E51" w:rsidP="00167E51">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00660BBD">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>相談の</w:t>
-[...7 lines deleted...]
-              <w:t>区分</w:t>
+              <w:t>電話番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23915D3E" w14:textId="341F8EFA" w:rsidR="00C754AB" w:rsidRPr="00504D38" w:rsidRDefault="00456022" w:rsidP="00B35F0C">
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
             <w:pPr>
-              <w:widowControl/>
-[...96 lines deleted...]
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...285 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27212" w:rsidRPr="00A74099" w14:paraId="0E75065D" w14:textId="1F85B23B" w:rsidTr="00A6427D">
+      <w:tr w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidTr="00AA5CBB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="1128"/>
+          <w:trHeight w:hRule="exact" w:val="414"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="703" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="719A7735" w14:textId="4EC4478B" w:rsidR="00A27212" w:rsidRPr="00660BBD" w:rsidRDefault="00A27212" w:rsidP="00B35F0C">
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00660BBD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2204" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DDC1095" w14:textId="6C293CAD" w:rsidR="00A27212" w:rsidRPr="00660BBD" w:rsidRDefault="00A27212" w:rsidP="00B35F0C">
+          <w:p w:rsidR="00167E51" w:rsidRPr="002C2714" w:rsidRDefault="00167E51" w:rsidP="00167E51">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E3241">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ファクシミリ番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27212" w:rsidRPr="00A74099" w14:paraId="683051B1" w14:textId="77777777" w:rsidTr="0029183B">
+      <w:tr w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidTr="00AA5CBB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="270"/>
+          <w:trHeight w:hRule="exact" w:val="419"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="703" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="265070B4" w14:textId="77777777" w:rsidR="00A27212" w:rsidRPr="00660BBD" w:rsidRDefault="00A27212" w:rsidP="00504D38">
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2204" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77007909" w14:textId="6FECEF93" w:rsidR="00A27212" w:rsidRPr="00660BBD" w:rsidRDefault="00456022" w:rsidP="00504D38">
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...25 lines deleted...]
-            <w:r w:rsidR="00F90846" w:rsidRPr="00660BBD">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">　</w:t>
-[...7 lines deleted...]
-              <w:t>リアルワールドデータの利用の相談あり</w:t>
+              <w:t>電子メールアドレス</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="00A74099" w14:paraId="6E2175E7" w14:textId="77777777">
+      <w:tr w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidTr="00AA5CBB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="730"/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="2907" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EC43237" w14:textId="568586C7" w:rsidR="00C515F3" w:rsidRPr="00660BBD" w:rsidRDefault="006023C0" w:rsidP="00B35F0C">
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00660BBD">
-[...639 lines deleted...]
-            <w:r w:rsidRPr="00660BBD">
+            <w:r w:rsidRPr="007F05EB">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="200"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>備</w:t>
             </w:r>
-            <w:r w:rsidRPr="00660BBD">
+            <w:r w:rsidRPr="007F05EB">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>考</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E6542DB" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="00660BBD" w:rsidRDefault="00C515F3" w:rsidP="00B35F0C">
+          <w:p w:rsidR="00167E51" w:rsidRPr="007F05EB" w:rsidRDefault="00167E51" w:rsidP="00167E51">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1E25192E" w14:textId="0E7F55AB" w:rsidR="00C515F3" w:rsidRPr="006023C0" w:rsidRDefault="00C515F3" w:rsidP="00B35F0C">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00AB254C" w:rsidRPr="007F05EB" w:rsidRDefault="00AB254C" w:rsidP="00AB254C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006023C0">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00F42720">
+        </w:rPr>
+        <w:t>上記により</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>再製造単回使用医療機器評価相談（ＱＭＳ適合性確認）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を申</w:t>
+      </w:r>
+      <w:r w:rsidR="00E14D7F" w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>し</w:t>
       </w:r>
-      <w:r w:rsidRPr="006023C0">
+      <w:r w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>込みます。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1043B356" w14:textId="01AC839D" w:rsidR="00C515F3" w:rsidRPr="006023C0" w:rsidRDefault="00B43174" w:rsidP="00B35F0C">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00AB254C" w:rsidRPr="007F05EB" w:rsidRDefault="006A78A0" w:rsidP="00AB254C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:afterLines="50" w:after="164" w:line="0" w:lineRule="atLeast"/>
+        <w:spacing w:afterLines="50" w:after="120"/>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>令和</w:t>
       </w:r>
-      <w:r w:rsidR="00C515F3" w:rsidRPr="006023C0">
+      <w:r w:rsidR="00AB254C" w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　　年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10439182" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="006023C0" w:rsidRDefault="00C515F3" w:rsidP="00B35F0C">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00AB254C" w:rsidRPr="007F05EB" w:rsidRDefault="00AB254C" w:rsidP="00AB254C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006023C0">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006023C0">
+      <w:r w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>住</w:t>
       </w:r>
-      <w:r w:rsidRPr="006023C0">
+      <w:r w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>所（法人にあっては、主たる事務所の所在地）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B31E299" w14:textId="55CDD7A5" w:rsidR="00C515F3" w:rsidRPr="006023C0" w:rsidRDefault="00C515F3" w:rsidP="00B35F0C">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00AB254C" w:rsidRPr="007F05EB" w:rsidRDefault="00AB254C" w:rsidP="00AB254C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006023C0">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006023C0">
+      <w:r w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>氏</w:t>
       </w:r>
-      <w:r w:rsidRPr="006023C0">
+      <w:r w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00F42720" w:rsidRPr="00F42720">
+        </w:rPr>
+        <w:t>名（法人にあっては、名称並びに代表者の役職名</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2714">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">）　</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">氏名）　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13CECE2B" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="006023C0" w:rsidRDefault="00C515F3" w:rsidP="00B35F0C">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00AB254C" w:rsidRPr="007F05EB" w:rsidRDefault="00AB254C" w:rsidP="00AB254C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006023C0">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>（業者コード　　　　　）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC7FF24" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="006023C0" w:rsidRDefault="00C515F3" w:rsidP="00B35F0C">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00AB254C" w:rsidRPr="007F05EB" w:rsidRDefault="00AB254C" w:rsidP="00AB254C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006023C0">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>独立行政法人医薬品医療機器総合機構</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3693F8C5" w14:textId="48418B82" w:rsidR="00C515F3" w:rsidRPr="006023C0" w:rsidRDefault="00C515F3" w:rsidP="00B35F0C">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00AB254C" w:rsidRPr="007F05EB" w:rsidRDefault="00AB254C" w:rsidP="00AB254C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>審査センター長殿</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BB7E99" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="00CD714D" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="007F05EB" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00CD714D">
+      <w:r w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（注意）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F49609" w14:textId="17A22D3F" w:rsidR="00C515F3" w:rsidRPr="00DF3F4A" w:rsidRDefault="00DB4A47" w:rsidP="00CD094E">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="007F05EB" w:rsidRDefault="00226364" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>１　用紙の大きさは日本産業</w:t>
       </w:r>
-      <w:r w:rsidR="00C515F3" w:rsidRPr="00DF3F4A">
+      <w:r w:rsidR="009C6A8C" w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>規格Ａ４と</w:t>
       </w:r>
-      <w:r w:rsidR="00AD20D8" w:rsidRPr="00AD20D8">
+      <w:r w:rsidR="00BB6FAC" w:rsidRPr="00BB6FAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>し、テキスト認識可能な電子ファイルで提出</w:t>
       </w:r>
-      <w:r w:rsidR="00C515F3" w:rsidRPr="00DF3F4A">
+      <w:r w:rsidR="009C6A8C" w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="162CCB09" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="00CD714D" w:rsidRDefault="00C515F3" w:rsidP="00CD094E">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="007F05EB" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DF3F4A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>２　記入欄に記入事項のすべてを記入できないときは、その欄に「別紙（　）のとおり」と記入し別紙を添付すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F75E419" w14:textId="7F6EDE0C" w:rsidR="00C515F3" w:rsidRPr="00B5737F" w:rsidRDefault="00C515F3" w:rsidP="00CD094E">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="007F05EB" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B5737F">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00E4556A" w:rsidRPr="00504D38">
+        </w:rPr>
+        <w:t xml:space="preserve">３　</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3351" w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-          <w:bCs/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00B5737F">
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>再製造</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5BAA" w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00244CD5" w:rsidRPr="00B5737F">
+        </w:rPr>
+        <w:t>単回</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5BAA" w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>使用医療機器</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B5737F">
+        </w:rPr>
+        <w:t>評価相談</w:t>
+      </w:r>
+      <w:r w:rsidR="00781820" w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00244CD5" w:rsidRPr="00B5737F">
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00106401" w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B5737F">
+        </w:rPr>
+        <w:t>ＱＭＳ</w:t>
+      </w:r>
+      <w:r w:rsidR="00781820" w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...1 lines deleted...]
-        <w:t>は以下のとおり。</w:t>
+        </w:rPr>
+        <w:t>適合性</w:t>
+      </w:r>
+      <w:r w:rsidR="00781820" w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>確認</w:t>
+      </w:r>
+      <w:r w:rsidR="00781820" w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>申込書の記入方法は以下のとおり。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BC6606" w14:textId="19F612A5" w:rsidR="00C515F3" w:rsidRPr="00B5737F" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="a7"/>
+    <w:p w:rsidR="00F24DAD" w:rsidRPr="007F05EB" w:rsidRDefault="00F24DAD" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（１）類別欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F24DAD" w:rsidRPr="007F05EB" w:rsidRDefault="00B23B80" w:rsidP="00E07C26">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24DAD" w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品、医療機器等の品質、有効性及び安全性の確保等に関する法律施行令</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24DAD" w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（昭和３６年政令第１１号）別表第一による類別を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="007F05EB" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5737F">
+      <w:r w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>（１）</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002146CA">
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3351" w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>一般的名称</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B5737F">
+        <w:t>２</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>欄</w:t>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2108" w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>予定される一般的名称欄及び予定されるクラス分類欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27927560" w14:textId="69EBA308" w:rsidR="00716D59" w:rsidRPr="00B5737F" w:rsidRDefault="006023C0" w:rsidP="00716D59">
-[...1 lines deleted...]
-        <w:pStyle w:val="a7"/>
+    <w:p w:rsidR="00145BB1" w:rsidRPr="007F05EB" w:rsidRDefault="001C41F5" w:rsidP="00BB3351">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>平成</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>17年3月11日薬食発第0311005号厚生労働省医薬食品局通知「薬事法第二条第五項から第七項までの規定に</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>より厚生労働大臣が指定する高度管理医療機器、管理医療機器及び一般医療機器の一部を改正する件（告示）及び薬事法第二条第八項の規定により厚生労働大臣が指定する特定保守管理医療機器の一部を改正する件（告示）の施行について」</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7684" w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>の別添に</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7684" w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>基づき記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="007F05EB" w:rsidRDefault="009C6A8C" w:rsidP="00145BB1">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5737F">
+      <w:r w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>相談を</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B5737F">
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3351" w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）相談内容の概略欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00074AEE" w:rsidRPr="007F05EB" w:rsidRDefault="009C6A8C" w:rsidP="00E07C26">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談内容を具体的に記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6FAC" w:rsidRPr="00BB6FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>記載内容が欄内では収まりきらない場合等には、「詳細は別紙（ ）のとおり」と記入して、別紙を添付するとともに、当該欄内には１～５行程度に要点を整理した簡潔な概略（相談事項の箇条書き等。図表等を除く、テキストのみ。）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94A5B" w:rsidRPr="007F05EB" w:rsidRDefault="00C94A5B" w:rsidP="006A78A0">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00E74954">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00E8376A">
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="007D4CED" w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...11 lines deleted...]
-      <w:r w:rsidR="00E8376A">
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...11 lines deleted...]
-      <w:r w:rsidR="00E8376A">
+        </w:rPr>
+        <w:t>）同一</w:t>
+      </w:r>
+      <w:r w:rsidR="008D1D00" w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...11 lines deleted...]
-      <w:r w:rsidR="00E8376A">
+        </w:rPr>
+        <w:t>被験物</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...25 lines deleted...]
-        <w:t>。</w:t>
+        </w:rPr>
+        <w:t>についての過去の対面助言欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF64060" w14:textId="2C496602" w:rsidR="00C515F3" w:rsidRPr="00B5737F" w:rsidRDefault="00C515F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="a7"/>
+    <w:p w:rsidR="008D1D00" w:rsidRPr="007F05EB" w:rsidRDefault="008D1D00" w:rsidP="00E07C26">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>同一被験物について過去に対面助言を行っている場合には、その受付番号及び対面助言の区分、相談年月日を記入してください。同一被験物であって使用目的、効能効果等が今回の申込みと異なるものに対して対面助言を行っている場合も同様に記入し、年月日の後ろに括弧書きでその旨を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94A5B" w:rsidRPr="007F05EB" w:rsidRDefault="00C94A5B" w:rsidP="00C94A5B">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5737F">
+      <w:r w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>（２）</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006023C0" w:rsidRPr="00B5737F">
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="007D4CED" w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>販売名</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B5737F">
+        <w:t>５</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>欄</w:t>
+        <w:t>）主要先進国における</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3351" w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>承認</w:t>
+      </w:r>
+      <w:r w:rsidR="00356B4A" w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（認証）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>状況欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E10A960" w14:textId="545D92CA" w:rsidR="00C515F3" w:rsidRPr="00B5737F" w:rsidRDefault="006023C0" w:rsidP="00CD094E">
-[...1 lines deleted...]
-        <w:pStyle w:val="a7"/>
+    <w:p w:rsidR="00A4361D" w:rsidRPr="007F05EB" w:rsidRDefault="00A4361D" w:rsidP="00A4361D">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談対象について、米国、ＥＵ等の主要先進国等において承認を取得している場合には、それぞれ、承認又は認証国（地域）名を記入するとともに、その後ろに承認又は認証年を括弧書きで記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（例：「米国（２００４年承認）、ＥＵ（２００４年認証、認証機関名）」）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94A5B" w:rsidRPr="007F05EB" w:rsidRDefault="00A4361D" w:rsidP="00A4361D">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>また、承認には至っていないが治験中又は申請中の場合にも</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5C7F" w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>該当</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>国（地域）名を記入し、その後ろに治験開始年又は申請年を「ＥＵ（２００３年治験開始）」又は「米国（２００４年申請）」のように記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC1024" w:rsidRPr="007F05EB" w:rsidRDefault="00EC1024" w:rsidP="00EC1024">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5737F">
+      <w:r w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>相談を</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="007D4CED" w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>希望する医薬品</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D178A3">
+        <w:t>６</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/再生医療等製品</w:t>
-[...23 lines deleted...]
-        <w:t>記入すること。</w:t>
+        <w:t>）相談対象製造所欄及び相談対象製造所の所在地欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303E7D26" w14:textId="2F51355C" w:rsidR="00C515F3" w:rsidRPr="00B5737F" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="a7"/>
+    <w:p w:rsidR="00EC1024" w:rsidRPr="007F05EB" w:rsidRDefault="00204D48" w:rsidP="00E07C26">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ＱＭＳ</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1024" w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談区分の場合に、相談対象とする製造所及びその所在地を記載してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="007F05EB" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5737F">
+      <w:r w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>（３）</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D178A3">
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="007D4CED" w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>担当</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006023C0" w:rsidRPr="00B5737F">
+        <w:t>７</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>分野</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B5737F">
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00145BB1" w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>欄</w:t>
+        <w:t>申請予定時期欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6853FA43" w14:textId="7B552CBA" w:rsidR="00C515F3" w:rsidRPr="00B5737F" w:rsidRDefault="00F42720" w:rsidP="00CD094E">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="00145BB1" w:rsidRPr="007F05EB" w:rsidRDefault="00145BB1" w:rsidP="00965088">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="100" w:firstLine="220"/>
-        <w:rPr>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5737F">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>「独立行政法人医薬品医療機器総合機構が行う対面助言、証明確認調査等の実施要綱等について」（平成２４年３月２日薬機発第０３０２０７０号独立行政法人医薬品医療機器総合機構理事長通知）</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+        <w:t>申請予定時期（</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9584B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>の別紙９に定める分野のうち、該当する分野を記入すること。</w:t>
+        <w:t>（元号）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>○年△月）を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B4C5E9" w14:textId="55B23099" w:rsidR="00C515F3" w:rsidRPr="00B5737F" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="007F05EB" w:rsidRDefault="009C6A8C" w:rsidP="00965088">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5737F">
-[...53 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4A197939" w14:textId="3A4B16E0" w:rsidR="00C515F3" w:rsidRDefault="00D178A3" w:rsidP="00CD094E">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="007F05EB" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="100" w:firstLine="220"/>
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>医薬品においては、</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>相談を希望する医薬品の効能又は効果を記入すること。</w:t>
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）本申込みの担当者欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41734DA8" w14:textId="421D6A29" w:rsidR="00646358" w:rsidRPr="00CD714D" w:rsidRDefault="00E4556A" w:rsidP="00CD094E">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="007F05EB" w:rsidRDefault="009C6A8C" w:rsidP="00965088">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>再生医療等製品においては、</w:t>
-[...70 lines deleted...]
-        <w:t>記入すること。</w:t>
+        <w:t>本相談の連絡窓口になる担当者１名（共同開発の場合にあっては、複数可）について氏名、所属及び連絡先を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4C6A08" w14:textId="05B1BCC4" w:rsidR="00C515F3" w:rsidRPr="00CD714D" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="007F05EB" w:rsidRDefault="009C6A8C" w:rsidP="00965088">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3F4A">
+      <w:r w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>（５）</w:t>
-[...31 lines deleted...]
-        <w:t>欄</w:t>
+        <w:t>なお、機構からの問合せ、案内等はこの欄に記入された担当者宛に行いますので、誤記、記入漏れ等のないようにお願いします。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="648C8514" w14:textId="6F54B4B0" w:rsidR="00C515F3" w:rsidRDefault="00910C4B" w:rsidP="00CD094E">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="007F05EB" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="100" w:firstLine="220"/>
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>医薬品においては、</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>相談を希望する医薬品の用法及び用量を記入すること。</w:t>
+        <w:t>９</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）その他</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4606EC" w14:textId="624DA43D" w:rsidR="00910C4B" w:rsidRPr="00CD714D" w:rsidRDefault="00910C4B" w:rsidP="00CD094E">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="00630534" w:rsidRPr="007F05EB" w:rsidRDefault="009C6A8C" w:rsidP="002C6489">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>住所（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6299" w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>主たる事務所の所在地）及び氏名（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6299" w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名称</w:t>
+      </w:r>
+      <w:r w:rsidR="00E748F7" w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>並びに</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>代表者の</w:t>
+      </w:r>
+      <w:r w:rsidR="00E748F7" w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>役職</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6299" w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名</w:t>
+      </w:r>
+      <w:r w:rsidR="00E748F7" w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>再生医療等製品においては、相談を希望する再生医療等製品の</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>氏名）を記入し、</w:t>
+      </w:r>
+      <w:r w:rsidR="008D1D00" w:rsidRPr="007F05EB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>用法及び用量又は使用方法を記入すること。</w:t>
+        <w:t>医療機器</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（９桁）を記入してください。なお、業者コード</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>を持たない方は業者コードを「９９９９９９９９９」</w:t>
+      </w:r>
+      <w:r w:rsidR="008D1D00" w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>と</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDA37BD" w14:textId="3765F1A8" w:rsidR="00C515F3" w:rsidRPr="00CD714D" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...1626 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+    <w:sectPr w:rsidR="00630534" w:rsidRPr="007F05EB" w:rsidSect="008F6D36">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:titlePg/>
-      <w:docGrid w:type="linesAndChars" w:linePitch="328"/>
+      <w:docGrid w:linePitch="303" w:charSpace="-2374"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FA04A81" w14:textId="77777777" w:rsidR="006E2F5A" w:rsidRDefault="006E2F5A">
+    <w:p w:rsidR="001C1BAE" w:rsidRDefault="001C1BAE" w:rsidP="0049504A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E25BB31" w14:textId="77777777" w:rsidR="006E2F5A" w:rsidRDefault="006E2F5A">
+    <w:p w:rsidR="001C1BAE" w:rsidRDefault="001C1BAE" w:rsidP="0049504A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Microsoft JhengHei">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ Ｐ明朝">
+    <w:panose1 w:val="02020600040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ....">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="PMingLiU">
-[...2 lines deleted...]
-    <w:charset w:val="88"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ.....">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002FF" w:usb1="2ACFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00C06DDD" w:rsidRDefault="00C06DDD">
+    <w:pPr>
+      <w:pStyle w:val="a8"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00590D64" w:rsidRDefault="00590D64">
+    <w:pPr>
+      <w:spacing w:line="0" w:lineRule="atLeast"/>
+      <w:rPr>
+        <w:sz w:val="4"/>
+        <w:szCs w:val="4"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00C06DDD" w:rsidRDefault="00C06DDD">
+    <w:pPr>
+      <w:pStyle w:val="a8"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45FE919B" w14:textId="77777777" w:rsidR="006E2F5A" w:rsidRDefault="006E2F5A">
+    <w:p w:rsidR="001C1BAE" w:rsidRDefault="001C1BAE" w:rsidP="0049504A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="695A2639" w14:textId="77777777" w:rsidR="006E2F5A" w:rsidRDefault="006E2F5A">
+    <w:p w:rsidR="001C1BAE" w:rsidRDefault="001C1BAE" w:rsidP="0049504A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2F853B9E" w14:textId="115863A5" w:rsidR="00EF0F1A" w:rsidRPr="00EF0F1A" w:rsidRDefault="00EF0F1A" w:rsidP="00EF0F1A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00C06DDD" w:rsidRDefault="00C06DDD">
     <w:pPr>
-      <w:pStyle w:val="a4"/>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00C06DDD" w:rsidRDefault="00C06DDD">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00C06DDD" w:rsidRDefault="00C06DDD">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FF00A2E"/>
+    <w:nsid w:val="43264CDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="405C8664"/>
-    <w:lvl w:ilvl="0" w:tplc="60C4B7EE">
+    <w:tmpl w:val="E41A5F46"/>
+    <w:lvl w:ilvl="0" w:tplc="B97C6FA0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="850" w:hanging="420"/>
+        <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1407" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1827" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2247" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2667" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="3087" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3507" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3927" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4347" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12991AE0"/>
+    <w:nsid w:val="48466416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="71B81052"/>
-    <w:lvl w:ilvl="0" w:tplc="02745938">
+    <w:tmpl w:val="824284BC"/>
+    <w:lvl w:ilvl="0" w:tplc="41D27568">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="850" w:hanging="420"/>
+        <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1189" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1609" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2029" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2449" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2869" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3289" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3709" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4129" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18F8216A"/>
+    <w:nsid w:val="484715A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="91AAA482"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="第%1章"/>
+    <w:tmpl w:val="F680587A"/>
+    <w:lvl w:ilvl="0" w:tplc="17C892C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="885" w:hanging="885"/>
+        <w:ind w:left="560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1040" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1460" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="1880" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2300" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2720" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3140" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3560" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="3980" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B7B6629"/>
+    <w:nsid w:val="495C1A07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0E74E656"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="第%1章"/>
+    <w:tmpl w:val="E21E4878"/>
+    <w:lvl w:ilvl="0" w:tplc="E55EF26C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1189" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1609" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2029" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2449" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2869" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3289" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3709" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4129" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3239717E"/>
+    <w:nsid w:val="4C215FAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BAE45B14"/>
-    <w:lvl w:ilvl="0" w:tplc="2BC6AADE">
+    <w:tmpl w:val="A6E0607C"/>
+    <w:lvl w:ilvl="0" w:tplc="0EE0131A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="657" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1497" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1917" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2337" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2757" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3177" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3597" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4017" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58366974"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="01E2ABE8"/>
+    <w:lvl w:ilvl="0" w:tplc="13948306">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="630" w:hanging="420"/>
+        <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1189" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1609" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2029" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2449" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2869" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3289" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3709" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...118 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4129" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44ED09C0"/>
+    <w:nsid w:val="58707B6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="59ACB7E6"/>
-    <w:lvl w:ilvl="0" w:tplc="2BC6AADE">
+    <w:tmpl w:val="1A045660"/>
+    <w:lvl w:ilvl="0" w:tplc="3C364F9A">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="630" w:hanging="420"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50173F0F"/>
+    <w:nsid w:val="787457E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DABE24F8"/>
-    <w:lvl w:ilvl="0" w:tplc="863E7D92">
+    <w:tmpl w:val="AED83618"/>
+    <w:lvl w:ilvl="0" w:tplc="BEF20290">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimalFullWidth"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="630" w:hanging="420"/>
+        <w:ind w:left="501" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="981" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1401" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="1821" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2241" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2661" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3081" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3501" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...466 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="3921" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="7"/>
-[...11 lines deleted...]
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:hideSpellingErrors/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="105"/>
-  <w:drawingGridVerticalSpacing w:val="164"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385">
+    <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005E7EDC"/>
-[...639 lines deleted...]
-    <w:rsid w:val="00FF6053"/>
+    <w:rsidRoot w:val="00DF38C8"/>
+    <w:rsid w:val="00006027"/>
+    <w:rsid w:val="0001091E"/>
+    <w:rsid w:val="00025C76"/>
+    <w:rsid w:val="00026E98"/>
+    <w:rsid w:val="000422BE"/>
+    <w:rsid w:val="000440C5"/>
+    <w:rsid w:val="000534B2"/>
+    <w:rsid w:val="000535D8"/>
+    <w:rsid w:val="00062802"/>
+    <w:rsid w:val="00071960"/>
+    <w:rsid w:val="000734EA"/>
+    <w:rsid w:val="0007400A"/>
+    <w:rsid w:val="00074AEE"/>
+    <w:rsid w:val="00075104"/>
+    <w:rsid w:val="00095051"/>
+    <w:rsid w:val="00095E62"/>
+    <w:rsid w:val="000B5B83"/>
+    <w:rsid w:val="000C40A7"/>
+    <w:rsid w:val="000D12A9"/>
+    <w:rsid w:val="000D5511"/>
+    <w:rsid w:val="000F5489"/>
+    <w:rsid w:val="000F7970"/>
+    <w:rsid w:val="00102039"/>
+    <w:rsid w:val="00102328"/>
+    <w:rsid w:val="00102B25"/>
+    <w:rsid w:val="00106401"/>
+    <w:rsid w:val="001124F8"/>
+    <w:rsid w:val="0012770F"/>
+    <w:rsid w:val="0013521B"/>
+    <w:rsid w:val="001458CD"/>
+    <w:rsid w:val="00145BB1"/>
+    <w:rsid w:val="00153322"/>
+    <w:rsid w:val="00167E51"/>
+    <w:rsid w:val="00181D87"/>
+    <w:rsid w:val="00185F4F"/>
+    <w:rsid w:val="001A107E"/>
+    <w:rsid w:val="001A1C8E"/>
+    <w:rsid w:val="001A5807"/>
+    <w:rsid w:val="001B0584"/>
+    <w:rsid w:val="001C1BAE"/>
+    <w:rsid w:val="001C41F5"/>
+    <w:rsid w:val="001D69E8"/>
+    <w:rsid w:val="001E4885"/>
+    <w:rsid w:val="001E5A23"/>
+    <w:rsid w:val="0020374E"/>
+    <w:rsid w:val="00204D48"/>
+    <w:rsid w:val="00221889"/>
+    <w:rsid w:val="00222C9C"/>
+    <w:rsid w:val="00226364"/>
+    <w:rsid w:val="0022790D"/>
+    <w:rsid w:val="00232233"/>
+    <w:rsid w:val="00232F48"/>
+    <w:rsid w:val="002332FB"/>
+    <w:rsid w:val="0023582A"/>
+    <w:rsid w:val="00262116"/>
+    <w:rsid w:val="00286BD8"/>
+    <w:rsid w:val="00291DA7"/>
+    <w:rsid w:val="00296EEC"/>
+    <w:rsid w:val="002A2108"/>
+    <w:rsid w:val="002B052E"/>
+    <w:rsid w:val="002B09A0"/>
+    <w:rsid w:val="002B0E7A"/>
+    <w:rsid w:val="002C2714"/>
+    <w:rsid w:val="002C38FE"/>
+    <w:rsid w:val="002C501C"/>
+    <w:rsid w:val="002C6489"/>
+    <w:rsid w:val="002C6F25"/>
+    <w:rsid w:val="002E06F0"/>
+    <w:rsid w:val="002E6E03"/>
+    <w:rsid w:val="002F0A6E"/>
+    <w:rsid w:val="003153DB"/>
+    <w:rsid w:val="0033480A"/>
+    <w:rsid w:val="00344875"/>
+    <w:rsid w:val="00353956"/>
+    <w:rsid w:val="00356B4A"/>
+    <w:rsid w:val="0036410C"/>
+    <w:rsid w:val="003645E5"/>
+    <w:rsid w:val="00385030"/>
+    <w:rsid w:val="0039780C"/>
+    <w:rsid w:val="003A3368"/>
+    <w:rsid w:val="003A3636"/>
+    <w:rsid w:val="003A3784"/>
+    <w:rsid w:val="003A742A"/>
+    <w:rsid w:val="003B21C4"/>
+    <w:rsid w:val="003B2BAE"/>
+    <w:rsid w:val="003B4377"/>
+    <w:rsid w:val="003B5937"/>
+    <w:rsid w:val="003C4AF9"/>
+    <w:rsid w:val="003D3431"/>
+    <w:rsid w:val="003E0F05"/>
+    <w:rsid w:val="003E10EE"/>
+    <w:rsid w:val="003E3752"/>
+    <w:rsid w:val="003F1ACE"/>
+    <w:rsid w:val="003F2BA9"/>
+    <w:rsid w:val="004020FF"/>
+    <w:rsid w:val="00405716"/>
+    <w:rsid w:val="0041106F"/>
+    <w:rsid w:val="00425167"/>
+    <w:rsid w:val="00435955"/>
+    <w:rsid w:val="0043612E"/>
+    <w:rsid w:val="00440EC6"/>
+    <w:rsid w:val="00443482"/>
+    <w:rsid w:val="004557CB"/>
+    <w:rsid w:val="004629DA"/>
+    <w:rsid w:val="00463CA6"/>
+    <w:rsid w:val="004718C7"/>
+    <w:rsid w:val="00473AA1"/>
+    <w:rsid w:val="00481062"/>
+    <w:rsid w:val="0048582F"/>
+    <w:rsid w:val="00486481"/>
+    <w:rsid w:val="0049504A"/>
+    <w:rsid w:val="00496668"/>
+    <w:rsid w:val="004A4DF3"/>
+    <w:rsid w:val="004B41DA"/>
+    <w:rsid w:val="004C4F2A"/>
+    <w:rsid w:val="004C740E"/>
+    <w:rsid w:val="004D2B4D"/>
+    <w:rsid w:val="004D40E3"/>
+    <w:rsid w:val="004F070A"/>
+    <w:rsid w:val="004F2FCF"/>
+    <w:rsid w:val="00512576"/>
+    <w:rsid w:val="00530874"/>
+    <w:rsid w:val="00530F1B"/>
+    <w:rsid w:val="00531ACF"/>
+    <w:rsid w:val="00533966"/>
+    <w:rsid w:val="005428B4"/>
+    <w:rsid w:val="005656EE"/>
+    <w:rsid w:val="005662C9"/>
+    <w:rsid w:val="0057180F"/>
+    <w:rsid w:val="00574497"/>
+    <w:rsid w:val="00574D9D"/>
+    <w:rsid w:val="00577831"/>
+    <w:rsid w:val="00580381"/>
+    <w:rsid w:val="00586F57"/>
+    <w:rsid w:val="00590D64"/>
+    <w:rsid w:val="00591D1D"/>
+    <w:rsid w:val="00592E0D"/>
+    <w:rsid w:val="00595BFA"/>
+    <w:rsid w:val="0059729B"/>
+    <w:rsid w:val="00597F81"/>
+    <w:rsid w:val="005A1979"/>
+    <w:rsid w:val="005A39F5"/>
+    <w:rsid w:val="005A3A4A"/>
+    <w:rsid w:val="005A5F76"/>
+    <w:rsid w:val="005B3B82"/>
+    <w:rsid w:val="005B7CB0"/>
+    <w:rsid w:val="005C0D5D"/>
+    <w:rsid w:val="005D2D1F"/>
+    <w:rsid w:val="005D66F4"/>
+    <w:rsid w:val="005E3ABE"/>
+    <w:rsid w:val="005E5C98"/>
+    <w:rsid w:val="005F16E7"/>
+    <w:rsid w:val="005F18E8"/>
+    <w:rsid w:val="005F3906"/>
+    <w:rsid w:val="005F3C5D"/>
+    <w:rsid w:val="00603983"/>
+    <w:rsid w:val="0061296A"/>
+    <w:rsid w:val="006131C1"/>
+    <w:rsid w:val="00625B38"/>
+    <w:rsid w:val="0062636C"/>
+    <w:rsid w:val="00630534"/>
+    <w:rsid w:val="006349FC"/>
+    <w:rsid w:val="00636C19"/>
+    <w:rsid w:val="00643E34"/>
+    <w:rsid w:val="00644421"/>
+    <w:rsid w:val="006522CD"/>
+    <w:rsid w:val="00654B86"/>
+    <w:rsid w:val="0066083A"/>
+    <w:rsid w:val="006743E8"/>
+    <w:rsid w:val="00675AD9"/>
+    <w:rsid w:val="00684349"/>
+    <w:rsid w:val="00691E79"/>
+    <w:rsid w:val="006A1F58"/>
+    <w:rsid w:val="006A200F"/>
+    <w:rsid w:val="006A5690"/>
+    <w:rsid w:val="006A78A0"/>
+    <w:rsid w:val="006B2497"/>
+    <w:rsid w:val="006B7E31"/>
+    <w:rsid w:val="006C27DA"/>
+    <w:rsid w:val="006C4B90"/>
+    <w:rsid w:val="006D2A68"/>
+    <w:rsid w:val="006E5E3C"/>
+    <w:rsid w:val="006E7C6C"/>
+    <w:rsid w:val="006F0043"/>
+    <w:rsid w:val="007016E4"/>
+    <w:rsid w:val="00707706"/>
+    <w:rsid w:val="007155E0"/>
+    <w:rsid w:val="00721A88"/>
+    <w:rsid w:val="007350B9"/>
+    <w:rsid w:val="00743DA4"/>
+    <w:rsid w:val="0075384F"/>
+    <w:rsid w:val="00757578"/>
+    <w:rsid w:val="00762046"/>
+    <w:rsid w:val="00765562"/>
+    <w:rsid w:val="00780C82"/>
+    <w:rsid w:val="00781820"/>
+    <w:rsid w:val="00784993"/>
+    <w:rsid w:val="00796149"/>
+    <w:rsid w:val="007A0C63"/>
+    <w:rsid w:val="007A322D"/>
+    <w:rsid w:val="007A47B3"/>
+    <w:rsid w:val="007A72C1"/>
+    <w:rsid w:val="007C0280"/>
+    <w:rsid w:val="007D1820"/>
+    <w:rsid w:val="007D35E4"/>
+    <w:rsid w:val="007D4CED"/>
+    <w:rsid w:val="007E0168"/>
+    <w:rsid w:val="007E1C5E"/>
+    <w:rsid w:val="007E5F4B"/>
+    <w:rsid w:val="007F05EB"/>
+    <w:rsid w:val="007F06C7"/>
+    <w:rsid w:val="007F2F50"/>
+    <w:rsid w:val="00820CF8"/>
+    <w:rsid w:val="00827C18"/>
+    <w:rsid w:val="0083230A"/>
+    <w:rsid w:val="00845632"/>
+    <w:rsid w:val="00853F21"/>
+    <w:rsid w:val="00862B13"/>
+    <w:rsid w:val="00863481"/>
+    <w:rsid w:val="0087656D"/>
+    <w:rsid w:val="00883BD1"/>
+    <w:rsid w:val="008862A2"/>
+    <w:rsid w:val="00886D1D"/>
+    <w:rsid w:val="008B1FA7"/>
+    <w:rsid w:val="008C3176"/>
+    <w:rsid w:val="008C43CE"/>
+    <w:rsid w:val="008C50CB"/>
+    <w:rsid w:val="008D00B7"/>
+    <w:rsid w:val="008D1D00"/>
+    <w:rsid w:val="008D2CAF"/>
+    <w:rsid w:val="008E1CDE"/>
+    <w:rsid w:val="008E5FBF"/>
+    <w:rsid w:val="008F6D36"/>
+    <w:rsid w:val="00905018"/>
+    <w:rsid w:val="00910064"/>
+    <w:rsid w:val="0091773B"/>
+    <w:rsid w:val="00921854"/>
+    <w:rsid w:val="00924F36"/>
+    <w:rsid w:val="009252DB"/>
+    <w:rsid w:val="009278D4"/>
+    <w:rsid w:val="00953A4D"/>
+    <w:rsid w:val="00957732"/>
+    <w:rsid w:val="00965088"/>
+    <w:rsid w:val="00966A3D"/>
+    <w:rsid w:val="00967284"/>
+    <w:rsid w:val="00977C6C"/>
+    <w:rsid w:val="00983B73"/>
+    <w:rsid w:val="009869DF"/>
+    <w:rsid w:val="009905DD"/>
+    <w:rsid w:val="00990B69"/>
+    <w:rsid w:val="009A7684"/>
+    <w:rsid w:val="009C6A8C"/>
+    <w:rsid w:val="009E230D"/>
+    <w:rsid w:val="009E55AD"/>
+    <w:rsid w:val="009E6144"/>
+    <w:rsid w:val="009E78B3"/>
+    <w:rsid w:val="009F7165"/>
+    <w:rsid w:val="00A00F2B"/>
+    <w:rsid w:val="00A012B1"/>
+    <w:rsid w:val="00A023C1"/>
+    <w:rsid w:val="00A07D76"/>
+    <w:rsid w:val="00A121FC"/>
+    <w:rsid w:val="00A15F38"/>
+    <w:rsid w:val="00A30DA8"/>
+    <w:rsid w:val="00A316E8"/>
+    <w:rsid w:val="00A32C4C"/>
+    <w:rsid w:val="00A417C4"/>
+    <w:rsid w:val="00A4361D"/>
+    <w:rsid w:val="00A45477"/>
+    <w:rsid w:val="00A50F4A"/>
+    <w:rsid w:val="00A54058"/>
+    <w:rsid w:val="00A611F9"/>
+    <w:rsid w:val="00A645A4"/>
+    <w:rsid w:val="00A6654E"/>
+    <w:rsid w:val="00A704BC"/>
+    <w:rsid w:val="00A713C1"/>
+    <w:rsid w:val="00A71456"/>
+    <w:rsid w:val="00A742B1"/>
+    <w:rsid w:val="00A80B8D"/>
+    <w:rsid w:val="00A817FA"/>
+    <w:rsid w:val="00A827F8"/>
+    <w:rsid w:val="00A905EE"/>
+    <w:rsid w:val="00A91048"/>
+    <w:rsid w:val="00A93E2D"/>
+    <w:rsid w:val="00AA24A5"/>
+    <w:rsid w:val="00AA4E4A"/>
+    <w:rsid w:val="00AA5CBB"/>
+    <w:rsid w:val="00AB254C"/>
+    <w:rsid w:val="00AB28F4"/>
+    <w:rsid w:val="00AB7F40"/>
+    <w:rsid w:val="00AC1012"/>
+    <w:rsid w:val="00AD650E"/>
+    <w:rsid w:val="00AF7175"/>
+    <w:rsid w:val="00B23163"/>
+    <w:rsid w:val="00B23B80"/>
+    <w:rsid w:val="00B24CD1"/>
+    <w:rsid w:val="00B3663D"/>
+    <w:rsid w:val="00B45733"/>
+    <w:rsid w:val="00B47C25"/>
+    <w:rsid w:val="00B66ED6"/>
+    <w:rsid w:val="00B73D20"/>
+    <w:rsid w:val="00B776ED"/>
+    <w:rsid w:val="00B87D2A"/>
+    <w:rsid w:val="00B94143"/>
+    <w:rsid w:val="00B9584B"/>
+    <w:rsid w:val="00BA5C8B"/>
+    <w:rsid w:val="00BA77F2"/>
+    <w:rsid w:val="00BB0BDC"/>
+    <w:rsid w:val="00BB3351"/>
+    <w:rsid w:val="00BB6FAC"/>
+    <w:rsid w:val="00BC131A"/>
+    <w:rsid w:val="00BC132E"/>
+    <w:rsid w:val="00BC4B84"/>
+    <w:rsid w:val="00BE0A90"/>
+    <w:rsid w:val="00BE22CB"/>
+    <w:rsid w:val="00BF2E33"/>
+    <w:rsid w:val="00BF65E0"/>
+    <w:rsid w:val="00BF7F6C"/>
+    <w:rsid w:val="00C02AE5"/>
+    <w:rsid w:val="00C06DDD"/>
+    <w:rsid w:val="00C10799"/>
+    <w:rsid w:val="00C13B65"/>
+    <w:rsid w:val="00C201D1"/>
+    <w:rsid w:val="00C314F9"/>
+    <w:rsid w:val="00C33562"/>
+    <w:rsid w:val="00C3620A"/>
+    <w:rsid w:val="00C41DCB"/>
+    <w:rsid w:val="00C51131"/>
+    <w:rsid w:val="00C56DDB"/>
+    <w:rsid w:val="00C66BE6"/>
+    <w:rsid w:val="00C66DD5"/>
+    <w:rsid w:val="00C679F9"/>
+    <w:rsid w:val="00C75BAB"/>
+    <w:rsid w:val="00C81F51"/>
+    <w:rsid w:val="00C94A5B"/>
+    <w:rsid w:val="00C95F7F"/>
+    <w:rsid w:val="00CA2267"/>
+    <w:rsid w:val="00CA7B20"/>
+    <w:rsid w:val="00CA7F91"/>
+    <w:rsid w:val="00CC1524"/>
+    <w:rsid w:val="00CD2FFB"/>
+    <w:rsid w:val="00CD3610"/>
+    <w:rsid w:val="00CD6491"/>
+    <w:rsid w:val="00CD6897"/>
+    <w:rsid w:val="00CE5BAA"/>
+    <w:rsid w:val="00CF0FB2"/>
+    <w:rsid w:val="00CF2227"/>
+    <w:rsid w:val="00CF22E0"/>
+    <w:rsid w:val="00D03BE4"/>
+    <w:rsid w:val="00D160C2"/>
+    <w:rsid w:val="00D24590"/>
+    <w:rsid w:val="00D245BE"/>
+    <w:rsid w:val="00D25E1E"/>
+    <w:rsid w:val="00D35E3C"/>
+    <w:rsid w:val="00D42CBF"/>
+    <w:rsid w:val="00D44D78"/>
+    <w:rsid w:val="00D470C7"/>
+    <w:rsid w:val="00D545A0"/>
+    <w:rsid w:val="00D61C45"/>
+    <w:rsid w:val="00D80B7D"/>
+    <w:rsid w:val="00D94663"/>
+    <w:rsid w:val="00D97E7E"/>
+    <w:rsid w:val="00DA0572"/>
+    <w:rsid w:val="00DB02D8"/>
+    <w:rsid w:val="00DB3598"/>
+    <w:rsid w:val="00DB6B55"/>
+    <w:rsid w:val="00DC18CA"/>
+    <w:rsid w:val="00DD4462"/>
+    <w:rsid w:val="00DE53A9"/>
+    <w:rsid w:val="00DE7FC1"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rsid w:val="00E07C26"/>
+    <w:rsid w:val="00E11545"/>
+    <w:rsid w:val="00E12010"/>
+    <w:rsid w:val="00E14D7F"/>
+    <w:rsid w:val="00E1642E"/>
+    <w:rsid w:val="00E17A4A"/>
+    <w:rsid w:val="00E37F82"/>
+    <w:rsid w:val="00E47BDA"/>
+    <w:rsid w:val="00E47BF6"/>
+    <w:rsid w:val="00E562A1"/>
+    <w:rsid w:val="00E607FE"/>
+    <w:rsid w:val="00E748F7"/>
+    <w:rsid w:val="00E77E71"/>
+    <w:rsid w:val="00E85DA8"/>
+    <w:rsid w:val="00E86E56"/>
+    <w:rsid w:val="00E86F7D"/>
+    <w:rsid w:val="00E87041"/>
+    <w:rsid w:val="00E95FBC"/>
+    <w:rsid w:val="00EA040B"/>
+    <w:rsid w:val="00EA44A7"/>
+    <w:rsid w:val="00EA5DF8"/>
+    <w:rsid w:val="00EA74DA"/>
+    <w:rsid w:val="00EB6299"/>
+    <w:rsid w:val="00EC1024"/>
+    <w:rsid w:val="00ED5816"/>
+    <w:rsid w:val="00ED709C"/>
+    <w:rsid w:val="00EE22D3"/>
+    <w:rsid w:val="00EE3756"/>
+    <w:rsid w:val="00EE5E17"/>
+    <w:rsid w:val="00EF0D06"/>
+    <w:rsid w:val="00EF70F1"/>
+    <w:rsid w:val="00F20784"/>
+    <w:rsid w:val="00F22469"/>
+    <w:rsid w:val="00F226E5"/>
+    <w:rsid w:val="00F23306"/>
+    <w:rsid w:val="00F24DAD"/>
+    <w:rsid w:val="00F32D3F"/>
+    <w:rsid w:val="00F42838"/>
+    <w:rsid w:val="00F5298D"/>
+    <w:rsid w:val="00F6485E"/>
+    <w:rsid w:val="00F90DA0"/>
+    <w:rsid w:val="00F9468B"/>
+    <w:rsid w:val="00FA0A27"/>
+    <w:rsid w:val="00FA2975"/>
+    <w:rsid w:val="00FB0D6F"/>
+    <w:rsid w:val="00FB76F3"/>
+    <w:rsid w:val="00FC7597"/>
+    <w:rsid w:val="00FD06B8"/>
+    <w:rsid w:val="00FD5C7F"/>
+    <w:rsid w:val="00FE45C0"/>
+    <w:rsid w:val="00FE4A45"/>
+    <w:rsid w:val="00FF187F"/>
+    <w:rsid w:val="00FF585F"/>
+    <w:rsid w:val="00FF6569"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385">
+    <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="10AAA7ED"/>
-  <w15:docId w15:val="{655E2D2C-5879-479E-BF25-A4BCF636BC5E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7312,75 +4992,76 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -7424,50 +5105,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -7519,629 +5209,3420 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D66A44"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="2"/>
-      <w:sz w:val="21"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:ind w:left="2844"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:ind w:left="101"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...3 lines deleted...]
-    <w:rsid w:val="005E7EDC"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="見出し 1 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="見出し 2 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ...." w:eastAsia="ＭＳ...." w:hAnsi="Century" w:cs="ＭＳ...."/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a3">
+    <w:name w:val="吹き出し (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a5">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a5"/>
-    <w:rsid w:val="00055EAF"/>
+    <w:link w:val="a7"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="ヘッダー (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00055EAF"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="フッター (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:spacing w:before="29"/>
+      <w:ind w:left="101"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="本文 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ae"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="コメント文字列 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ad"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="コメント内容 (文字)"/>
+    <w:basedOn w:val="ae"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af0">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="ad"/>
+    <w:next w:val="ad"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04">
+    <w:name w:val="04  基本文"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:ind w:leftChars="300" w:left="612" w:firstLineChars="100" w:firstLine="204"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ 明朝"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af1">
     <w:name w:val="一太郎"/>
-    <w:rsid w:val="00BC5A98"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:wordWrap w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="333" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="カスタムタイトル1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="12"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="12">
+    <w:name w:val="カスタムタイトル1 (文字)"/>
+    <w:link w:val="11"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
+    <w:name w:val="カスタムタイトル2"/>
+    <w:basedOn w:val="2"/>
+    <w:link w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
+      <w:color w:val="000000"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
-[...4 lines deleted...]
-    <w:rsid w:val="007020B7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+    <w:name w:val="カスタムタイトル2 (文字)"/>
+    <w:link w:val="21"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af2">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-[...5 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-[...3 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="aa">
-[...19 lines deleted...]
-    <w:name w:val="Note Heading"/>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="toc 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
-    <w:rsid w:val="004E6E93"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
-      <w:jc w:val="center"/>
+      <w:ind w:leftChars="100" w:left="210"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af3">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF38C8"/>
     <w:rPr>
-      <w:rFonts w:cs="Century"/>
-      <w:szCs w:val="21"/>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
-[...10 lines deleted...]
-  <w:style w:type="character" w:styleId="ad">
+  <w:style w:type="character" w:styleId="af4">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="a0"/>
     <w:semiHidden/>
-    <w:rsid w:val="0094609B"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A012B1"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ae">
-[...2 lines deleted...]
-    <w:next w:val="a8"/>
+  <w:style w:type="paragraph" w:styleId="af5">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af6"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0094609B"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003B5937"/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="0"/>
-[...2 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:snapToGrid w:val="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af6">
+    <w:name w:val="脚注文字列 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B5937"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
-[...2 lines deleted...]
-    <w:rsid w:val="00003D97"/>
+  <w:style w:type="character" w:styleId="af7">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003B5937"/>
     <w:rPr>
-      <w:kern w:val="2"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af">
+  <w:style w:type="paragraph" w:styleId="af8">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006023C0"/>
+    <w:rsid w:val="009905DD"/>
     <w:rPr>
-      <w:kern w:val="2"/>
-[...45 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
-    <w:div w:id="87702672">
+    <w:div w:id="572476122">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="979653228">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="654191174">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1678000518">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1459686955">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="22944760">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="147720153">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="165562544">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="936795445">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1598515538">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="564530136">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1889760693">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1426219678">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1541478755">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="11226833">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1118258636">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1137529672">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="6493896">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="152648212">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="936789972">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="637413614">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1051803404">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1391882507">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1509755079">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1360470216">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="462233417">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1249002329">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1497262715">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="317004307">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1791774560">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1177501495">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1044254567">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="13920755">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1071929551">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="733162193">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="897014341">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="776829226">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1990018873">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1621494480">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1743722040">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1676566217">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1505129757">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="98914614">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="743335013">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="515116826">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1426681841">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="742679540">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="869222682">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="351801468">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2142729898">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="74786735">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1877766051">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1773092321">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="182671667">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="474219404">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="559442113">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1287736967">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1046098328">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="820578596">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="641733474">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="750852616">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="981079869">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2127457932">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="503394905">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="659501190">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="136268863">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="532884475">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1333025027">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1878227531">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1141462381">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1209341871">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="371465992">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="381640826">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1298490662">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="444081525">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="522331202">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="434712957">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="439641405">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="216817573">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1433553276">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="933588157">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="922181621">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1332833819">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="669724039">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="488205892">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1037122188">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="441650866">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1226379357">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1251235323">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="673265989">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="423111839">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1945917570">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="278345361">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1879900964">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="4214962">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1407220472">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="484080406">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="875777268">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1487479830">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="71895249">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1018240574">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="979068509">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="528644257">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1612129639">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1650287152">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2008702976">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="86773983">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1431900583">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="917446068">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="638000855">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="488792418">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="282467460">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="329336785">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="847254185">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1575815403">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="929121702">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="327902598">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2013870911">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1717312015">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="881330656">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1392391117">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1217202628">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="726883163">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1570073076">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1740668508">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="897783775">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1641421437">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1247837549">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1937051736">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2045136280">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1324233700">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1248079765">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1787115302">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="881670462">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="193811035">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2124111573">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1179001252">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="542711994">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="348146889">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1434279142">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2028674167">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="416875685">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1062951502">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1987778726">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="521746786">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="221715159">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="716707961">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1849443500">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="565410914">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1508399127">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="90929358">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="387073277">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="675693094">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2009097044">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="698E2E52DC1B429EB445E8DBDEA5EBF4"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5C8C08D9-E202-4DAA-A02E-252EEE2CB538}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0061118B" w:rsidRDefault="00054FBA" w:rsidP="00054FBA">
+          <w:pPr>
+            <w:pStyle w:val="698E2E52DC1B429EB445E8DBDEA5EBF4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BD0E8A">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>アイテムを選択してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="77F5DEBD7A714E0E93D3EFC7A9C00C0A"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AF789B64-7676-4E99-884D-43ECCF0421C2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0061118B" w:rsidRDefault="00054FBA" w:rsidP="00054FBA">
+          <w:pPr>
+            <w:pStyle w:val="77F5DEBD7A714E0E93D3EFC7A9C00C0A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BD0E8A">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>アイテムを選択してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ 明朝">
+    <w:altName w:val="MS Mincho"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft JhengHei">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ Ｐ明朝">
+    <w:panose1 w:val="02020600040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ....">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:altName w:val="MS Gothic"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ.....">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="游明朝">
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="游ゴシック Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:view w:val="normal"/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
+  <w:defaultTabStop w:val="840"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
+  <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:compat>
+    <w:spaceForUL/>
+    <w:balanceSingleByteDoubleByteWidth/>
+    <w:doNotLeaveBackslashAlone/>
+    <w:ulTrailSpace/>
+    <w:doNotExpandShiftReturn/>
+    <w:adjustLineHeightInTable/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00054FBA"/>
+    <w:rsid w:val="00054FBA"/>
+    <w:rsid w:val="002D269B"/>
+    <w:rsid w:val="0061118B"/>
+    <w:rsid w:val="00687745"/>
+    <w:rsid w:val="00DF11A0"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00054FBA"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="698E2E52DC1B429EB445E8DBDEA5EBF4">
+    <w:name w:val="698E2E52DC1B429EB445E8DBDEA5EBF4"/>
+    <w:rsid w:val="00054FBA"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="77F5DEBD7A714E0E93D3EFC7A9C00C0A">
+    <w:name w:val="77F5DEBD7A714E0E93D3EFC7A9C00C0A"/>
+    <w:rsid w:val="00054FBA"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century"/>
+        <a:latin typeface="Century" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20266F9B-9C27-48C7-9919-6C2D79A1F193}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>2653</Words>
-  <Characters>145</Characters>
+  <Words>269</Words>
+  <Characters>1536</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>タイトル</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2793</CharactersWithSpaces>
+  <CharactersWithSpaces>1802</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <cp:keywords/>
-  <dc:description/>
+  <cp:lastModifiedBy/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>