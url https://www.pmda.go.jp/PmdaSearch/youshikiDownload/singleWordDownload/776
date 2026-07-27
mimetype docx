--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,2647 +1,1641 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="63C54BC8" w14:textId="09CFF67C" w:rsidR="00850299" w:rsidRPr="00757360" w:rsidRDefault="00850299" w:rsidP="00850299">
-      <w:pPr>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00927CF9" w:rsidRDefault="00003D97" w:rsidP="00C32564">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:outlineLvl w:val="0"/>
+        <w:snapToGrid/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00757360">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00927CF9">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...3 lines deleted...]
-          <w:lang w:val="x-none"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>様式第</w:t>
       </w:r>
-      <w:r w:rsidR="00A96390">
+      <w:r w:rsidR="00BF448A" w:rsidRPr="00927CF9">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...3 lines deleted...]
-          <w:lang w:val="x-none"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>５８</w:t>
+        <w:t>３３</w:t>
       </w:r>
-      <w:r w:rsidRPr="00757360">
+      <w:r w:rsidR="00525BCC" w:rsidRPr="00927CF9">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...3 lines deleted...]
-          <w:lang w:val="x-none"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>号</w:t>
+      </w:r>
+      <w:r w:rsidR="00C515F3" w:rsidRPr="00927CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（対面助言申込書取下願）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9078" w:type="dxa"/>
+        <w:tblW w:w="8392" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblCellMar>
+          <w:left w:w="99" w:type="dxa"/>
+          <w:right w:w="99" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8392"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00592172" w:rsidRPr="00EC4ADF" w:rsidTr="000A7935">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="912"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8392" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00592172" w:rsidRPr="000A7935" w:rsidRDefault="00592172" w:rsidP="000A7935">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00933875">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>対面助言申込書取下願</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00933875" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8393" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="99" w:type="dxa"/>
-          <w:right w:w="99" w:type="dxa"/>
+          <w:left w:w="52" w:type="dxa"/>
+          <w:right w:w="52" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3340"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="21"/>
+        <w:gridCol w:w="2909"/>
+        <w:gridCol w:w="5484"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00757360" w:rsidRPr="00757360" w14:paraId="4B1674C5" w14:textId="77777777" w:rsidTr="00437CC0">
-[...1115 lines deleted...]
-      <w:tr w:rsidR="00757360" w:rsidRPr="00757360" w14:paraId="379FCF3F" w14:textId="77777777" w:rsidTr="00437CC0">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="0098616E">
         <w:trPr>
           <w:trHeight w:val="539"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3340" w:type="dxa"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="182F300B" w14:textId="77777777" w:rsidR="00850299" w:rsidRPr="00757360" w:rsidRDefault="00850299" w:rsidP="00437CC0">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00927CF9" w:rsidRDefault="004664AB" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="20" w:left="42" w:rightChars="20" w:right="42"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC38B9">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="500"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="-762070772"/>
+              </w:rPr>
+              <w:t>名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC38B9">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="-762070772"/>
+              </w:rPr>
+              <w:t>称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00933875" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="0098616E">
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00927CF9" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="20" w:left="42" w:rightChars="20" w:right="42"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00927CF9">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>対面助言の対象</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D1491" w:rsidRPr="00933875" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00933875">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">医薬品　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00933875">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D1491" w:rsidRPr="00933875">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00933875">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>医薬部外品</w:t>
+            </w:r>
+            <w:r w:rsidR="003D1491" w:rsidRPr="00933875">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00933875">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00933875">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00933875">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">医療機器　</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00933875" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00933875">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00933875">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>体外診断用医薬品</w:t>
+            </w:r>
+            <w:r w:rsidR="003D1491" w:rsidRPr="00933875">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　再生医療等製品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="0098616E">
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00927CF9" w:rsidRDefault="004664AB" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="20" w:left="42" w:rightChars="20" w:right="42"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC38B9">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="100"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="-762070771"/>
+              </w:rPr>
+              <w:t>相談区</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC38B9">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="-762070771"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00933875" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="0098616E">
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00927CF9" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="20" w:left="42" w:rightChars="20" w:right="42"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00927CF9">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>対面助言申込日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00933875" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="0098616E">
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00927CF9" w:rsidRDefault="004664AB" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="20" w:left="42" w:rightChars="20" w:right="42"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC38B9">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="100"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="-762070770"/>
+              </w:rPr>
+              <w:t>受付番</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC38B9">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="-762070770"/>
+              </w:rPr>
+              <w:t>号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00933875" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="0098616E">
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00927CF9" w:rsidRDefault="004664AB" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="20" w:left="42" w:rightChars="20" w:right="42"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC38B9">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="50"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="-762070769"/>
+              </w:rPr>
+              <w:t>相談予定</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC38B9">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="-762070769"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00933875" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="0098616E">
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00927CF9" w:rsidRDefault="004664AB" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="20" w:left="42" w:rightChars="20" w:right="42"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC38B9">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="-762070768"/>
+              </w:rPr>
+              <w:t>取下げの理</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC38B9">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="-762070768"/>
+              </w:rPr>
+              <w:t>由</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00927CF9" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="20" w:left="42" w:rightChars="20" w:right="42"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00927CF9" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="20" w:left="42" w:rightChars="20" w:right="42"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00927CF9" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="20" w:left="42" w:rightChars="20" w:right="42"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00927CF9" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="20" w:left="42" w:rightChars="20" w:right="42"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00933875" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="0098616E">
+        <w:trPr>
+          <w:trHeight w:val="731"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00927CF9" w:rsidRDefault="00C515F3" w:rsidP="003E2F57">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
+              <w:ind w:leftChars="20" w:left="42" w:rightChars="20" w:right="42"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00757360">
+            <w:r w:rsidRPr="00927CF9">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-                <w:spacing w:val="200"/>
-                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本申込みの担当者氏名、所属及び連絡先（電話</w:t>
+            </w:r>
+            <w:r w:rsidR="00225C4C" w:rsidRPr="00E65DEC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>番号</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1FFC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="0021621F">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電子</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1FFC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>メールアドレス</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00927CF9">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00933875" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="0098616E">
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00927CF9" w:rsidRDefault="004664AB" w:rsidP="0040450A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="20" w:left="42" w:rightChars="20" w:right="42"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC38B9">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="500"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="-762070784"/>
               </w:rPr>
               <w:t>備</w:t>
             </w:r>
-            <w:r w:rsidRPr="00757360">
+            <w:r w:rsidRPr="00DC38B9">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="-762070784"/>
               </w:rPr>
               <w:t>考</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6552E172" w14:textId="77777777" w:rsidR="00850299" w:rsidRPr="00757360" w:rsidRDefault="00850299" w:rsidP="00437CC0">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00933875" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
-[...2 lines deleted...]
-              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="08DE6EE5" w14:textId="77777777" w:rsidR="00850299" w:rsidRPr="00757360" w:rsidRDefault="00850299" w:rsidP="00850299">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00933875" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00927CF9">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>上記により申込みをした対面助言の取下げをお願いします。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00933875" w:rsidRDefault="007D2F37" w:rsidP="007D2F37">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="840"/>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:ind w:leftChars="100" w:left="210"/>
-[...22 lines deleted...]
-        <w:spacing w:afterLines="50" w:after="159"/>
+        <w:spacing w:afterLines="50" w:after="164"/>
         <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>令和</w:t>
+        <w:t xml:space="preserve">令和 </w:t>
       </w:r>
-      <w:r w:rsidR="00850299" w:rsidRPr="00757360">
+      <w:r w:rsidR="00C515F3" w:rsidRPr="00927CF9">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　　年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A7AF90" w14:textId="77777777" w:rsidR="00850299" w:rsidRPr="00757360" w:rsidRDefault="00850299" w:rsidP="00850299">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00933875" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1995"/>
-[...40 lines deleted...]
-        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00757360">
+      <w:r w:rsidRPr="00933875">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00927CF9">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="95"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>住</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927CF9">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>所（法人にあっては、主たる事務所の所在地）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00933875" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="1995"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00933875">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="95"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00927CF9">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="95"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>氏</w:t>
       </w:r>
-      <w:r w:rsidRPr="00757360">
+      <w:r w:rsidRPr="00927CF9">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">名（法人にあっては、名称並びに代表者の役職名及び氏名）　</w:t>
+        <w:t>名（法人にあっては、名称</w:t>
+      </w:r>
+      <w:r w:rsidR="006571F8" w:rsidRPr="00E65DEC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>並びに代表者の役職名</w:t>
+      </w:r>
+      <w:r w:rsidR="006571F8" w:rsidRPr="00E65DEC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r w:rsidR="003E2F57">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">氏名）　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4668367D" w14:textId="77777777" w:rsidR="00850299" w:rsidRPr="00757360" w:rsidRDefault="00850299" w:rsidP="00850299">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00933875" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="840"/>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00757360">
+      <w:r w:rsidRPr="00933875">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>（業者コード　　　　　）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26FF32BA" w14:textId="77777777" w:rsidR="00850299" w:rsidRPr="00757360" w:rsidRDefault="00850299" w:rsidP="00850299">
-[...24 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00933875" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00757360">
+      <w:r w:rsidRPr="00927CF9">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>独立行政法人医薬品医療機器総合機構</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55DD24E3" w14:textId="77777777" w:rsidR="00850299" w:rsidRPr="00757360" w:rsidRDefault="00850299" w:rsidP="00850299">
-[...8 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00933875" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="20"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00757360">
+      <w:r w:rsidRPr="00927CF9">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>審査センター長殿</w:t>
       </w:r>
-      <w:r w:rsidRPr="00757360">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1FDD0A6F" w14:textId="77777777" w:rsidR="00850299" w:rsidRPr="00757360" w:rsidRDefault="00850299" w:rsidP="00850299">
-[...8 lines deleted...]
-        <w:ind w:leftChars="100" w:left="210"/>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00933875" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00757360">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7DE6025D" w14:textId="77777777" w:rsidR="00850299" w:rsidRPr="00757360" w:rsidRDefault="00850299" w:rsidP="00850299">
-[...8 lines deleted...]
-        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00933875" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00757360">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7BF592E8" w14:textId="77777777" w:rsidR="00850299" w:rsidRPr="00757360" w:rsidRDefault="00850299" w:rsidP="00850299">
-[...8 lines deleted...]
-        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+    <w:p w:rsidR="00C32564" w:rsidRPr="00933875" w:rsidRDefault="00C32564" w:rsidP="001E456D">
+      <w:pPr>
+        <w:ind w:left="341" w:hangingChars="142" w:hanging="341"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00757360">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1711C87E" w14:textId="77777777" w:rsidR="00850299" w:rsidRPr="00757360" w:rsidRDefault="00850299" w:rsidP="00850299">
-[...915 lines deleted...]
-    <w:sectPr w:rsidR="000434B7" w:rsidRPr="00757360" w:rsidSect="008B537B">
+    <w:sectPr w:rsidR="00C32564" w:rsidRPr="00933875" w:rsidSect="003F2965">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="680" w:right="1701" w:bottom="680" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:titlePg/>
-      <w:docGrid w:type="linesAndChars" w:linePitch="318"/>
+      <w:docGrid w:type="linesAndChars" w:linePitch="328"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67ECA3A3" w14:textId="77777777" w:rsidR="004A32A5" w:rsidRDefault="004A32A5">
+    <w:p w:rsidR="00BD55EB" w:rsidRDefault="00BD55EB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E90BF5A" w14:textId="77777777" w:rsidR="004A32A5" w:rsidRDefault="004A32A5">
+    <w:p w:rsidR="00BD55EB" w:rsidRDefault="00BD55EB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="Microsoft JhengHei"/>
-    <w:panose1 w:val="02010601000101010101"/>
+    <w:altName w:val="新細明體"/>
+    <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002FF" w:usb1="2ACFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00DC38B9" w:rsidRDefault="00DC38B9">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00DC38B9" w:rsidRDefault="00DC38B9">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00DC38B9" w:rsidRDefault="00DC38B9">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26775E5A" w14:textId="77777777" w:rsidR="004A32A5" w:rsidRDefault="004A32A5">
+    <w:p w:rsidR="00BD55EB" w:rsidRDefault="00BD55EB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50004330" w14:textId="77777777" w:rsidR="004A32A5" w:rsidRDefault="004A32A5">
+    <w:p w:rsidR="00BD55EB" w:rsidRDefault="00BD55EB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00DC38B9" w:rsidRDefault="00DC38B9">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00DC38B9" w:rsidRDefault="00DC38B9">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00DC38B9" w:rsidRDefault="00DC38B9">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FF00A2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="405C8664"/>
     <w:lvl w:ilvl="0" w:tplc="60C4B7EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="850"/>
         </w:tabs>
         <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4030,792 +3024,693 @@
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:displayBackgroundShape/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
-  <w:drawingGridVerticalSpacing w:val="159"/>
+  <w:drawingGridVerticalSpacing w:val="164"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385">
+    <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E7EDC"/>
-    <w:rsid w:val="00001B42"/>
     <w:rsid w:val="00002AC9"/>
     <w:rsid w:val="00003D97"/>
-    <w:rsid w:val="00014517"/>
     <w:rsid w:val="000277A4"/>
     <w:rsid w:val="000334A9"/>
     <w:rsid w:val="00033D5E"/>
-    <w:rsid w:val="000406D8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000517F2"/>
     <w:rsid w:val="00051AD0"/>
     <w:rsid w:val="00055EAF"/>
     <w:rsid w:val="0005606A"/>
     <w:rsid w:val="00063B06"/>
     <w:rsid w:val="00064B6E"/>
     <w:rsid w:val="00065176"/>
     <w:rsid w:val="000659BD"/>
     <w:rsid w:val="00066BC3"/>
     <w:rsid w:val="00066DC9"/>
-    <w:rsid w:val="0007067D"/>
     <w:rsid w:val="00077A58"/>
-    <w:rsid w:val="00090C6D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000A5DD4"/>
+    <w:rsid w:val="000A7935"/>
     <w:rsid w:val="000B36A0"/>
     <w:rsid w:val="000B787F"/>
     <w:rsid w:val="000D3661"/>
     <w:rsid w:val="000D7A3B"/>
-    <w:rsid w:val="000E63C6"/>
     <w:rsid w:val="000E6D46"/>
     <w:rsid w:val="000E7002"/>
     <w:rsid w:val="000F5E73"/>
     <w:rsid w:val="0010429F"/>
     <w:rsid w:val="00106C1F"/>
     <w:rsid w:val="001107DF"/>
-    <w:rsid w:val="00110BF0"/>
-    <w:rsid w:val="001118A5"/>
     <w:rsid w:val="00116054"/>
     <w:rsid w:val="00126ECD"/>
     <w:rsid w:val="00126F0E"/>
     <w:rsid w:val="001305DE"/>
     <w:rsid w:val="00130D1A"/>
     <w:rsid w:val="001316A2"/>
     <w:rsid w:val="00141282"/>
     <w:rsid w:val="00147920"/>
     <w:rsid w:val="001522E4"/>
-    <w:rsid w:val="0016221F"/>
     <w:rsid w:val="00165A43"/>
     <w:rsid w:val="0016729C"/>
-    <w:rsid w:val="00181BC4"/>
+    <w:rsid w:val="0017527B"/>
     <w:rsid w:val="00183104"/>
     <w:rsid w:val="00190768"/>
-    <w:rsid w:val="001A13C9"/>
+    <w:rsid w:val="00192916"/>
     <w:rsid w:val="001A18B7"/>
     <w:rsid w:val="001A3238"/>
     <w:rsid w:val="001A6C9C"/>
     <w:rsid w:val="001B32B0"/>
     <w:rsid w:val="001B4866"/>
     <w:rsid w:val="001B5374"/>
     <w:rsid w:val="001B607E"/>
-    <w:rsid w:val="001B6E80"/>
     <w:rsid w:val="001C0788"/>
     <w:rsid w:val="001C47D9"/>
     <w:rsid w:val="001C543E"/>
     <w:rsid w:val="001C7880"/>
-    <w:rsid w:val="001D3A6A"/>
     <w:rsid w:val="001D432A"/>
     <w:rsid w:val="001D5D60"/>
     <w:rsid w:val="001E1F85"/>
+    <w:rsid w:val="001E456D"/>
     <w:rsid w:val="001E59DF"/>
-    <w:rsid w:val="001F1416"/>
     <w:rsid w:val="001F4098"/>
     <w:rsid w:val="002031AE"/>
     <w:rsid w:val="00203A5D"/>
-    <w:rsid w:val="00205AFD"/>
     <w:rsid w:val="00212EF8"/>
+    <w:rsid w:val="002141D8"/>
+    <w:rsid w:val="0021621F"/>
     <w:rsid w:val="00217C9A"/>
     <w:rsid w:val="002201CF"/>
-    <w:rsid w:val="00223CF9"/>
+    <w:rsid w:val="00225C4C"/>
     <w:rsid w:val="002263F9"/>
     <w:rsid w:val="00227363"/>
     <w:rsid w:val="002275B8"/>
     <w:rsid w:val="00231D5B"/>
     <w:rsid w:val="002325B2"/>
-    <w:rsid w:val="00233F52"/>
     <w:rsid w:val="0023750A"/>
     <w:rsid w:val="00244CD5"/>
-    <w:rsid w:val="002450EB"/>
+    <w:rsid w:val="002453BE"/>
     <w:rsid w:val="0024559A"/>
     <w:rsid w:val="002455AD"/>
     <w:rsid w:val="0024794D"/>
-    <w:rsid w:val="00260B9C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00274F5C"/>
     <w:rsid w:val="0028330A"/>
     <w:rsid w:val="00286C5E"/>
-    <w:rsid w:val="00287FD8"/>
     <w:rsid w:val="002909BB"/>
     <w:rsid w:val="00293A89"/>
     <w:rsid w:val="002A0338"/>
     <w:rsid w:val="002A04AB"/>
-    <w:rsid w:val="002A1A06"/>
+    <w:rsid w:val="002A1EDF"/>
     <w:rsid w:val="002A389E"/>
     <w:rsid w:val="002A3D97"/>
     <w:rsid w:val="002B44EB"/>
     <w:rsid w:val="002B629B"/>
-    <w:rsid w:val="002B77D4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002C3F22"/>
     <w:rsid w:val="002C69CD"/>
     <w:rsid w:val="002D05A3"/>
     <w:rsid w:val="002D0C51"/>
     <w:rsid w:val="002D135B"/>
     <w:rsid w:val="002D1C52"/>
     <w:rsid w:val="002D1F7B"/>
     <w:rsid w:val="002D5BF5"/>
-    <w:rsid w:val="002D6413"/>
-    <w:rsid w:val="002E0009"/>
     <w:rsid w:val="002E6D18"/>
     <w:rsid w:val="002F5C26"/>
     <w:rsid w:val="002F5D1C"/>
+    <w:rsid w:val="002F6FDF"/>
     <w:rsid w:val="002F7F69"/>
     <w:rsid w:val="0030276D"/>
     <w:rsid w:val="00303F1E"/>
     <w:rsid w:val="00304B9C"/>
+    <w:rsid w:val="00305B7D"/>
     <w:rsid w:val="00306227"/>
     <w:rsid w:val="00306904"/>
     <w:rsid w:val="003078AF"/>
+    <w:rsid w:val="00313786"/>
     <w:rsid w:val="00317868"/>
     <w:rsid w:val="00317B01"/>
     <w:rsid w:val="00317C9E"/>
     <w:rsid w:val="0032282D"/>
     <w:rsid w:val="0032608F"/>
     <w:rsid w:val="00326681"/>
     <w:rsid w:val="00334E51"/>
     <w:rsid w:val="003401F3"/>
-    <w:rsid w:val="00344724"/>
     <w:rsid w:val="00345B2E"/>
     <w:rsid w:val="0035118E"/>
     <w:rsid w:val="00352569"/>
     <w:rsid w:val="0035376F"/>
     <w:rsid w:val="0035587C"/>
     <w:rsid w:val="00355FDC"/>
     <w:rsid w:val="00376F78"/>
     <w:rsid w:val="003815A3"/>
     <w:rsid w:val="00381685"/>
     <w:rsid w:val="00383931"/>
     <w:rsid w:val="003B27ED"/>
     <w:rsid w:val="003C05DC"/>
     <w:rsid w:val="003C11D1"/>
     <w:rsid w:val="003C2C8F"/>
     <w:rsid w:val="003D1491"/>
     <w:rsid w:val="003D6477"/>
+    <w:rsid w:val="003D686A"/>
     <w:rsid w:val="003E0B75"/>
-    <w:rsid w:val="003E3F31"/>
-    <w:rsid w:val="003E49FB"/>
+    <w:rsid w:val="003E2F57"/>
     <w:rsid w:val="003F0338"/>
-    <w:rsid w:val="003F145E"/>
     <w:rsid w:val="003F2965"/>
     <w:rsid w:val="003F7087"/>
     <w:rsid w:val="00401943"/>
     <w:rsid w:val="0040450A"/>
     <w:rsid w:val="00404D89"/>
     <w:rsid w:val="00407278"/>
     <w:rsid w:val="00412F19"/>
-    <w:rsid w:val="00416FF0"/>
+    <w:rsid w:val="00420E81"/>
     <w:rsid w:val="00435195"/>
     <w:rsid w:val="00436EBD"/>
     <w:rsid w:val="00437DF3"/>
     <w:rsid w:val="0044259E"/>
     <w:rsid w:val="0044402E"/>
-    <w:rsid w:val="00444B50"/>
     <w:rsid w:val="00446221"/>
     <w:rsid w:val="00446636"/>
     <w:rsid w:val="00450C55"/>
     <w:rsid w:val="004513FE"/>
     <w:rsid w:val="0045427A"/>
     <w:rsid w:val="004644C6"/>
     <w:rsid w:val="00466067"/>
     <w:rsid w:val="004664AB"/>
     <w:rsid w:val="00481797"/>
-    <w:rsid w:val="00485EB5"/>
+    <w:rsid w:val="004857F6"/>
     <w:rsid w:val="00485F9F"/>
     <w:rsid w:val="0049207C"/>
     <w:rsid w:val="004936B2"/>
-    <w:rsid w:val="00495A2C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004A6179"/>
+    <w:rsid w:val="004D0993"/>
     <w:rsid w:val="004D3CEB"/>
     <w:rsid w:val="004D7E31"/>
     <w:rsid w:val="004E0761"/>
-    <w:rsid w:val="004E297A"/>
     <w:rsid w:val="004E4F78"/>
     <w:rsid w:val="004E6E93"/>
     <w:rsid w:val="004F7078"/>
     <w:rsid w:val="004F7202"/>
     <w:rsid w:val="00503C9E"/>
+    <w:rsid w:val="00503CDA"/>
+    <w:rsid w:val="00505F5C"/>
     <w:rsid w:val="005101A5"/>
     <w:rsid w:val="005125E6"/>
     <w:rsid w:val="00512B61"/>
     <w:rsid w:val="005136C1"/>
+    <w:rsid w:val="00514434"/>
     <w:rsid w:val="00522B5C"/>
     <w:rsid w:val="00525BCC"/>
+    <w:rsid w:val="00530051"/>
     <w:rsid w:val="00530111"/>
-    <w:rsid w:val="0053021E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00533CAA"/>
     <w:rsid w:val="00535843"/>
     <w:rsid w:val="0054204F"/>
     <w:rsid w:val="0054305B"/>
-    <w:rsid w:val="0054704B"/>
-    <w:rsid w:val="0054705D"/>
     <w:rsid w:val="005535CC"/>
     <w:rsid w:val="0055366F"/>
     <w:rsid w:val="005564E7"/>
-    <w:rsid w:val="00560B7D"/>
     <w:rsid w:val="00563025"/>
     <w:rsid w:val="0056484D"/>
-    <w:rsid w:val="00566C2B"/>
     <w:rsid w:val="00567842"/>
     <w:rsid w:val="00573320"/>
-    <w:rsid w:val="00580CA0"/>
     <w:rsid w:val="00584F03"/>
-    <w:rsid w:val="00596408"/>
-    <w:rsid w:val="005A4E2F"/>
+    <w:rsid w:val="00592172"/>
     <w:rsid w:val="005A5485"/>
     <w:rsid w:val="005A79FF"/>
-    <w:rsid w:val="005B4526"/>
     <w:rsid w:val="005B5131"/>
     <w:rsid w:val="005C5A7F"/>
-    <w:rsid w:val="005D1E39"/>
     <w:rsid w:val="005D1F1B"/>
-    <w:rsid w:val="005E2FDB"/>
+    <w:rsid w:val="005E2665"/>
     <w:rsid w:val="005E7E73"/>
     <w:rsid w:val="005E7EDC"/>
     <w:rsid w:val="00603876"/>
-    <w:rsid w:val="006118D8"/>
-    <w:rsid w:val="00612C82"/>
     <w:rsid w:val="006139F4"/>
-    <w:rsid w:val="00616519"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00617AAA"/>
+    <w:rsid w:val="0062326A"/>
     <w:rsid w:val="006261B5"/>
     <w:rsid w:val="006304B2"/>
     <w:rsid w:val="0064726E"/>
-    <w:rsid w:val="006474A7"/>
+    <w:rsid w:val="00650366"/>
     <w:rsid w:val="006511FB"/>
     <w:rsid w:val="006528CE"/>
-    <w:rsid w:val="00654C85"/>
+    <w:rsid w:val="006571F8"/>
     <w:rsid w:val="006625EB"/>
     <w:rsid w:val="0067178F"/>
     <w:rsid w:val="006778A6"/>
-    <w:rsid w:val="00681137"/>
     <w:rsid w:val="00685DF1"/>
     <w:rsid w:val="006868C4"/>
     <w:rsid w:val="00697C2A"/>
     <w:rsid w:val="006A029E"/>
     <w:rsid w:val="006A71CC"/>
     <w:rsid w:val="006A7B89"/>
-    <w:rsid w:val="006B478E"/>
+    <w:rsid w:val="006B1FFC"/>
     <w:rsid w:val="006C1A1D"/>
-    <w:rsid w:val="006C415A"/>
     <w:rsid w:val="006D71A8"/>
     <w:rsid w:val="006D7915"/>
     <w:rsid w:val="006E4BF6"/>
     <w:rsid w:val="006E4CBA"/>
     <w:rsid w:val="006E54DF"/>
-    <w:rsid w:val="006F03F6"/>
     <w:rsid w:val="006F625B"/>
-    <w:rsid w:val="006F695B"/>
-    <w:rsid w:val="00705F61"/>
     <w:rsid w:val="0071120C"/>
-    <w:rsid w:val="00711CFB"/>
     <w:rsid w:val="00712341"/>
     <w:rsid w:val="00717D40"/>
     <w:rsid w:val="00723D06"/>
     <w:rsid w:val="00723E13"/>
     <w:rsid w:val="007243F1"/>
     <w:rsid w:val="00726876"/>
     <w:rsid w:val="00731A50"/>
     <w:rsid w:val="00732F32"/>
-    <w:rsid w:val="0075076F"/>
     <w:rsid w:val="00754C59"/>
     <w:rsid w:val="00754DAB"/>
-    <w:rsid w:val="00757360"/>
     <w:rsid w:val="007642CA"/>
     <w:rsid w:val="007664E9"/>
     <w:rsid w:val="007762D7"/>
     <w:rsid w:val="00777D8B"/>
     <w:rsid w:val="00786263"/>
-    <w:rsid w:val="007931BD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007A343F"/>
+    <w:rsid w:val="00792E93"/>
     <w:rsid w:val="007A5B52"/>
     <w:rsid w:val="007A68E4"/>
     <w:rsid w:val="007A77A5"/>
     <w:rsid w:val="007C232A"/>
-    <w:rsid w:val="007C315D"/>
+    <w:rsid w:val="007D2F37"/>
     <w:rsid w:val="007E4B8D"/>
-    <w:rsid w:val="007F0B04"/>
     <w:rsid w:val="007F444F"/>
     <w:rsid w:val="0081172D"/>
-    <w:rsid w:val="008122C8"/>
     <w:rsid w:val="008141C3"/>
-    <w:rsid w:val="00814E38"/>
+    <w:rsid w:val="0081680C"/>
     <w:rsid w:val="00823024"/>
     <w:rsid w:val="008246E6"/>
-    <w:rsid w:val="008248A6"/>
     <w:rsid w:val="0083003E"/>
     <w:rsid w:val="00831B4F"/>
     <w:rsid w:val="00832ACA"/>
     <w:rsid w:val="00841AA6"/>
     <w:rsid w:val="008441ED"/>
-    <w:rsid w:val="00850299"/>
     <w:rsid w:val="00851A41"/>
     <w:rsid w:val="00854380"/>
     <w:rsid w:val="00855BB5"/>
     <w:rsid w:val="0086168B"/>
     <w:rsid w:val="00863C8C"/>
-    <w:rsid w:val="008733BB"/>
     <w:rsid w:val="008747E9"/>
-    <w:rsid w:val="008772E7"/>
-    <w:rsid w:val="00880FC6"/>
     <w:rsid w:val="00883E6A"/>
     <w:rsid w:val="008844AE"/>
     <w:rsid w:val="00886EEC"/>
     <w:rsid w:val="008933F3"/>
-    <w:rsid w:val="00896B78"/>
     <w:rsid w:val="008A011C"/>
-    <w:rsid w:val="008B1037"/>
     <w:rsid w:val="008B1370"/>
     <w:rsid w:val="008B13C1"/>
-    <w:rsid w:val="008B537B"/>
-    <w:rsid w:val="008C0831"/>
     <w:rsid w:val="008C4208"/>
     <w:rsid w:val="008C53ED"/>
     <w:rsid w:val="008C7D1E"/>
-    <w:rsid w:val="008D07A9"/>
     <w:rsid w:val="008D58D8"/>
     <w:rsid w:val="008D5906"/>
     <w:rsid w:val="008E0B60"/>
     <w:rsid w:val="008E0D5D"/>
     <w:rsid w:val="008E2406"/>
     <w:rsid w:val="008E3736"/>
     <w:rsid w:val="008F474C"/>
     <w:rsid w:val="008F48CC"/>
-    <w:rsid w:val="008F4E65"/>
     <w:rsid w:val="008F51E1"/>
     <w:rsid w:val="00903C74"/>
     <w:rsid w:val="0090600F"/>
     <w:rsid w:val="0091029B"/>
     <w:rsid w:val="00910AFF"/>
     <w:rsid w:val="0091327C"/>
     <w:rsid w:val="00913633"/>
     <w:rsid w:val="00917886"/>
     <w:rsid w:val="009206DB"/>
     <w:rsid w:val="00923797"/>
+    <w:rsid w:val="00927CF9"/>
     <w:rsid w:val="00931C9E"/>
-    <w:rsid w:val="0093312B"/>
+    <w:rsid w:val="00933875"/>
     <w:rsid w:val="0094609B"/>
     <w:rsid w:val="009462B9"/>
+    <w:rsid w:val="00967D0E"/>
+    <w:rsid w:val="0098616E"/>
     <w:rsid w:val="00992F14"/>
     <w:rsid w:val="00994A53"/>
-    <w:rsid w:val="0099719F"/>
     <w:rsid w:val="009A1E32"/>
+    <w:rsid w:val="009A61A1"/>
     <w:rsid w:val="009B4D9B"/>
-    <w:rsid w:val="009C5B58"/>
+    <w:rsid w:val="009C4AAC"/>
     <w:rsid w:val="009D1571"/>
     <w:rsid w:val="009D3F45"/>
     <w:rsid w:val="009D4731"/>
     <w:rsid w:val="009D6DC3"/>
     <w:rsid w:val="009D74EC"/>
+    <w:rsid w:val="009E317C"/>
     <w:rsid w:val="009F06EE"/>
     <w:rsid w:val="009F3D88"/>
-    <w:rsid w:val="009F44F1"/>
     <w:rsid w:val="009F4DD4"/>
     <w:rsid w:val="009F511C"/>
-    <w:rsid w:val="00A048C3"/>
     <w:rsid w:val="00A106F4"/>
-    <w:rsid w:val="00A13C1B"/>
     <w:rsid w:val="00A15AD7"/>
-    <w:rsid w:val="00A170D1"/>
+    <w:rsid w:val="00A15E8C"/>
     <w:rsid w:val="00A2194D"/>
     <w:rsid w:val="00A21F78"/>
     <w:rsid w:val="00A2372D"/>
     <w:rsid w:val="00A26EF6"/>
-    <w:rsid w:val="00A31834"/>
+    <w:rsid w:val="00A314BA"/>
     <w:rsid w:val="00A333D6"/>
     <w:rsid w:val="00A35CE7"/>
     <w:rsid w:val="00A36571"/>
     <w:rsid w:val="00A50793"/>
     <w:rsid w:val="00A525A5"/>
     <w:rsid w:val="00A6240B"/>
     <w:rsid w:val="00A63C82"/>
     <w:rsid w:val="00A671A1"/>
-    <w:rsid w:val="00A74099"/>
     <w:rsid w:val="00A7447A"/>
     <w:rsid w:val="00A75AC8"/>
+    <w:rsid w:val="00A830BD"/>
     <w:rsid w:val="00A86316"/>
     <w:rsid w:val="00A86A83"/>
-    <w:rsid w:val="00A9172A"/>
     <w:rsid w:val="00A9278D"/>
-    <w:rsid w:val="00A96390"/>
     <w:rsid w:val="00A970C9"/>
     <w:rsid w:val="00AA2A96"/>
     <w:rsid w:val="00AB05EF"/>
-    <w:rsid w:val="00AB7656"/>
     <w:rsid w:val="00AC1343"/>
     <w:rsid w:val="00AC17CC"/>
     <w:rsid w:val="00AC272E"/>
     <w:rsid w:val="00AD1FCF"/>
     <w:rsid w:val="00AE00FB"/>
-    <w:rsid w:val="00AE0879"/>
     <w:rsid w:val="00AF0A79"/>
     <w:rsid w:val="00AF44F1"/>
+    <w:rsid w:val="00B01177"/>
     <w:rsid w:val="00B072AC"/>
-    <w:rsid w:val="00B149C4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B239AB"/>
     <w:rsid w:val="00B23D03"/>
     <w:rsid w:val="00B271FA"/>
     <w:rsid w:val="00B303DE"/>
     <w:rsid w:val="00B315DB"/>
     <w:rsid w:val="00B3527C"/>
     <w:rsid w:val="00B44D43"/>
-    <w:rsid w:val="00B53E31"/>
-    <w:rsid w:val="00B55574"/>
     <w:rsid w:val="00B6112C"/>
     <w:rsid w:val="00B633C8"/>
     <w:rsid w:val="00B63531"/>
-    <w:rsid w:val="00B72B15"/>
     <w:rsid w:val="00B812D5"/>
     <w:rsid w:val="00B81AAD"/>
     <w:rsid w:val="00B82C87"/>
-    <w:rsid w:val="00B876DE"/>
-    <w:rsid w:val="00B909A4"/>
     <w:rsid w:val="00BA0E91"/>
-    <w:rsid w:val="00BA0FD9"/>
     <w:rsid w:val="00BA28B8"/>
     <w:rsid w:val="00BA326B"/>
     <w:rsid w:val="00BA451A"/>
     <w:rsid w:val="00BB1C2F"/>
     <w:rsid w:val="00BB314E"/>
     <w:rsid w:val="00BC05F7"/>
-    <w:rsid w:val="00BC07BD"/>
     <w:rsid w:val="00BC0E14"/>
     <w:rsid w:val="00BC5A98"/>
     <w:rsid w:val="00BC62E9"/>
-    <w:rsid w:val="00BC7077"/>
+    <w:rsid w:val="00BD55EB"/>
     <w:rsid w:val="00BD62AF"/>
-    <w:rsid w:val="00BE00C8"/>
-    <w:rsid w:val="00BE10B3"/>
     <w:rsid w:val="00BE166E"/>
-    <w:rsid w:val="00BE5F1B"/>
-    <w:rsid w:val="00BF0A68"/>
     <w:rsid w:val="00BF39A3"/>
+    <w:rsid w:val="00BF448A"/>
     <w:rsid w:val="00BF636A"/>
+    <w:rsid w:val="00C00746"/>
     <w:rsid w:val="00C03DD5"/>
     <w:rsid w:val="00C07BCF"/>
-    <w:rsid w:val="00C154DE"/>
     <w:rsid w:val="00C221A4"/>
     <w:rsid w:val="00C22C47"/>
     <w:rsid w:val="00C3040E"/>
     <w:rsid w:val="00C32564"/>
-    <w:rsid w:val="00C33DF7"/>
     <w:rsid w:val="00C448E9"/>
     <w:rsid w:val="00C515F3"/>
     <w:rsid w:val="00C52D34"/>
-    <w:rsid w:val="00C54010"/>
-    <w:rsid w:val="00C54712"/>
     <w:rsid w:val="00C61F94"/>
     <w:rsid w:val="00C66398"/>
     <w:rsid w:val="00C70D92"/>
     <w:rsid w:val="00C838F8"/>
     <w:rsid w:val="00C918C8"/>
     <w:rsid w:val="00C919C5"/>
     <w:rsid w:val="00C93AA6"/>
-    <w:rsid w:val="00C956FC"/>
     <w:rsid w:val="00C95792"/>
     <w:rsid w:val="00CA203C"/>
     <w:rsid w:val="00CA3C68"/>
     <w:rsid w:val="00CA5DC3"/>
+    <w:rsid w:val="00CB1DA5"/>
     <w:rsid w:val="00CB392B"/>
     <w:rsid w:val="00CB5F01"/>
     <w:rsid w:val="00CB6AA1"/>
     <w:rsid w:val="00CB7FF8"/>
     <w:rsid w:val="00CC616E"/>
     <w:rsid w:val="00CD094E"/>
     <w:rsid w:val="00CE1689"/>
-    <w:rsid w:val="00CE37F8"/>
-    <w:rsid w:val="00CE71B6"/>
     <w:rsid w:val="00CE7F0C"/>
     <w:rsid w:val="00CF32FF"/>
     <w:rsid w:val="00CF3966"/>
     <w:rsid w:val="00CF7AB3"/>
     <w:rsid w:val="00D01FB6"/>
     <w:rsid w:val="00D04C67"/>
     <w:rsid w:val="00D04EC5"/>
     <w:rsid w:val="00D05928"/>
     <w:rsid w:val="00D06EB7"/>
     <w:rsid w:val="00D20E80"/>
     <w:rsid w:val="00D25271"/>
     <w:rsid w:val="00D34849"/>
     <w:rsid w:val="00D368A1"/>
-    <w:rsid w:val="00D36C32"/>
-    <w:rsid w:val="00D40782"/>
     <w:rsid w:val="00D40DB1"/>
     <w:rsid w:val="00D45743"/>
     <w:rsid w:val="00D51167"/>
     <w:rsid w:val="00D524B8"/>
     <w:rsid w:val="00D54CE7"/>
-    <w:rsid w:val="00D57645"/>
     <w:rsid w:val="00D655D3"/>
     <w:rsid w:val="00D66880"/>
     <w:rsid w:val="00D66A44"/>
     <w:rsid w:val="00D67AE3"/>
     <w:rsid w:val="00D703B8"/>
     <w:rsid w:val="00D7464F"/>
     <w:rsid w:val="00D7700F"/>
     <w:rsid w:val="00D86F41"/>
     <w:rsid w:val="00D974D4"/>
     <w:rsid w:val="00DA2499"/>
     <w:rsid w:val="00DA52B5"/>
     <w:rsid w:val="00DA7032"/>
+    <w:rsid w:val="00DC38B9"/>
+    <w:rsid w:val="00DC76CE"/>
     <w:rsid w:val="00DD2955"/>
     <w:rsid w:val="00DE338D"/>
     <w:rsid w:val="00DE3D53"/>
     <w:rsid w:val="00DE6A93"/>
     <w:rsid w:val="00DF3DAC"/>
-    <w:rsid w:val="00DF6473"/>
-    <w:rsid w:val="00E0582F"/>
     <w:rsid w:val="00E10DF3"/>
     <w:rsid w:val="00E15B97"/>
     <w:rsid w:val="00E15C6C"/>
     <w:rsid w:val="00E16830"/>
+    <w:rsid w:val="00E1688D"/>
     <w:rsid w:val="00E33C86"/>
     <w:rsid w:val="00E40932"/>
+    <w:rsid w:val="00E43800"/>
     <w:rsid w:val="00E44D8C"/>
     <w:rsid w:val="00E45050"/>
-    <w:rsid w:val="00E52A8F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E6669A"/>
+    <w:rsid w:val="00E65DEC"/>
     <w:rsid w:val="00E670AF"/>
     <w:rsid w:val="00E67335"/>
     <w:rsid w:val="00E73B7A"/>
     <w:rsid w:val="00E774AF"/>
     <w:rsid w:val="00E84EB9"/>
     <w:rsid w:val="00E84F0B"/>
-    <w:rsid w:val="00E87BA5"/>
-    <w:rsid w:val="00E917A2"/>
     <w:rsid w:val="00E93A25"/>
     <w:rsid w:val="00EA0C7C"/>
     <w:rsid w:val="00EA1C44"/>
     <w:rsid w:val="00EA29AB"/>
+    <w:rsid w:val="00EA4984"/>
     <w:rsid w:val="00EA4AD0"/>
     <w:rsid w:val="00EA6D07"/>
     <w:rsid w:val="00EB0459"/>
     <w:rsid w:val="00EB4E3C"/>
     <w:rsid w:val="00EC0D04"/>
     <w:rsid w:val="00EC1C44"/>
     <w:rsid w:val="00EC25D2"/>
     <w:rsid w:val="00EC4281"/>
-    <w:rsid w:val="00EC5F40"/>
+    <w:rsid w:val="00EC4ADF"/>
     <w:rsid w:val="00ED15D8"/>
     <w:rsid w:val="00EE2703"/>
     <w:rsid w:val="00EF7666"/>
-    <w:rsid w:val="00EF7F94"/>
-    <w:rsid w:val="00F0633F"/>
     <w:rsid w:val="00F1051A"/>
+    <w:rsid w:val="00F16881"/>
     <w:rsid w:val="00F241FE"/>
-    <w:rsid w:val="00F27BEA"/>
     <w:rsid w:val="00F320AF"/>
     <w:rsid w:val="00F33798"/>
-    <w:rsid w:val="00F36E90"/>
     <w:rsid w:val="00F417AD"/>
     <w:rsid w:val="00F41822"/>
-    <w:rsid w:val="00F4270E"/>
     <w:rsid w:val="00F44CB9"/>
     <w:rsid w:val="00F501E1"/>
     <w:rsid w:val="00F516AE"/>
     <w:rsid w:val="00F527A4"/>
     <w:rsid w:val="00F552F0"/>
     <w:rsid w:val="00F56B97"/>
-    <w:rsid w:val="00F619D5"/>
     <w:rsid w:val="00F62FEA"/>
-    <w:rsid w:val="00F66BD7"/>
     <w:rsid w:val="00F676A7"/>
     <w:rsid w:val="00F71257"/>
     <w:rsid w:val="00F739CA"/>
     <w:rsid w:val="00F759E0"/>
+    <w:rsid w:val="00F80298"/>
     <w:rsid w:val="00F809F1"/>
     <w:rsid w:val="00F90F4E"/>
-    <w:rsid w:val="00F9222E"/>
     <w:rsid w:val="00F93389"/>
     <w:rsid w:val="00F94FCC"/>
     <w:rsid w:val="00F9518B"/>
     <w:rsid w:val="00F953AE"/>
     <w:rsid w:val="00F9759B"/>
-    <w:rsid w:val="00F97F7D"/>
     <w:rsid w:val="00FA0FE3"/>
     <w:rsid w:val="00FA10CB"/>
-    <w:rsid w:val="00FA57EF"/>
-    <w:rsid w:val="00FC5B21"/>
     <w:rsid w:val="00FC7C62"/>
     <w:rsid w:val="00FD09AD"/>
     <w:rsid w:val="00FD0FE7"/>
     <w:rsid w:val="00FD3A78"/>
-    <w:rsid w:val="00FE1B6B"/>
-    <w:rsid w:val="00FE6F2F"/>
     <w:rsid w:val="00FF0A0E"/>
     <w:rsid w:val="00FF2785"/>
     <w:rsid w:val="00FF3BA8"/>
     <w:rsid w:val="00FF6053"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385">
+    <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="10AAA7ED"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5096,55 +3991,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D66A44"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -5195,178 +4085,165 @@
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
     <w:name w:val="一太郎"/>
     <w:rsid w:val="00BC5A98"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:wordWrap w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="333" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a9"/>
-    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="00AF44F1"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:wordWrap w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="left"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="aa">
+  <w:style w:type="table" w:styleId="a9">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:rsid w:val="00F1051A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
+  <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="Note Heading"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:rsid w:val="004E6E93"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Century"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
+  <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:semiHidden/>
     <w:rsid w:val="00130D1A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ad">
+  <w:style w:type="character" w:styleId="ac">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="a0"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0094609B"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ae">
+  <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="a8"/>
     <w:next w:val="a8"/>
     <w:semiHidden/>
     <w:rsid w:val="0094609B"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:wordWrap/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="auto"/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="ヘッダー (文字)"/>
     <w:link w:val="a4"/>
     <w:rsid w:val="00003D97"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
-[...9 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5617,97 +4494,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EC43950-7484-4A97-92DB-CC2546E2BAD2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{370ECE41-1C8C-44F5-ADE7-94C35B8A8581}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{370ECE41-1C8C-44F5-ADE7-94C35B8A8581}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F2B3B0D-0913-4135-8395-2AB21AF50D7C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>136</Characters>
+  <Pages>1</Pages>
+  <Words>47</Words>
+  <Characters>270</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>2</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3186</CharactersWithSpaces>
+  <CharactersWithSpaces>316</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>