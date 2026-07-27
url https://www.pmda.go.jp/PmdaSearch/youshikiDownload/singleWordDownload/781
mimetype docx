--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,11068 +1,7947 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="000E1BBC" w:rsidRPr="009022AA" w:rsidRDefault="00570C00" w:rsidP="000E1BBC">
-[...5 lines deleted...]
-          <w:szCs w:val="21"/>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="009022AA">
+      <w:r w:rsidRPr="00123B87">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>様式第</w:t>
       </w:r>
-      <w:r w:rsidR="00BE0570" w:rsidRPr="009022AA">
+      <w:r w:rsidR="004A1FAD" w:rsidRPr="00123B87">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>３２</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009022AA">
+        <w:t>１</w:t>
+      </w:r>
+      <w:r w:rsidR="004B045A" w:rsidRPr="00123B87">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>２</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>号</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00272066" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>医療機器ＧＣＰ／ＧＬＰ／ＧＰＳＰ</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5A38" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>に関する対面助言</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8789" w:type="dxa"/>
+        <w:tblW w:w="8540" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3256"/>
-        <w:gridCol w:w="5533"/>
+        <w:gridCol w:w="1503"/>
+        <w:gridCol w:w="2246"/>
+        <w:gridCol w:w="4784"/>
+        <w:gridCol w:w="7"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE47D4" w:rsidRPr="00F02D1E" w:rsidTr="00702122">
+      <w:tr w:rsidR="00B95B7F" w:rsidRPr="00123B87" w:rsidTr="00C8102A">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="912"/>
+          <w:trHeight w:val="818"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8789" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="8540" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE47D4" w:rsidRPr="005D516D" w:rsidRDefault="00EE47D4" w:rsidP="00702122">
+          <w:p w:rsidR="00B95B7F" w:rsidRPr="00C8102A" w:rsidRDefault="00B95B7F" w:rsidP="00C8102A">
             <w:pPr>
-              <w:widowControl/>
-[...984 lines deleted...]
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00123B87">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>医療機器</w:t>
+            </w:r>
+            <w:r w:rsidR="00357FC5" w:rsidRPr="007A74D4">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>対面助言</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="-1057314390"/>
+                <w:placeholder>
+                  <w:docPart w:val="28FD22EBDC8A4AC0A488087608007551"/>
+                </w:placeholder>
+                <w:dropDownList>
+                  <w:listItem w:displayText="申込書" w:value="申込書"/>
+                  <w:listItem w:displayText="日程調整依頼書" w:value="日程調整依頼書"/>
+                </w:dropDownList>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00357FC5">
+                  <w:rPr>
+                    <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:t>日程調整依頼書</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00123B87">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>（ＧＣＰ／ＧＬＰ／ＧＰＳＰ相談）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC4517" w:rsidRPr="00123B87" w:rsidTr="00DD5A17">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3749" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00272066" w:rsidRPr="00123B87" w:rsidRDefault="00272066" w:rsidP="0040450A">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00123B87">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談区分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="zh-TW"/>
+            </w:rPr>
+            <w:id w:val="-1111512301"/>
+            <w:placeholder>
+              <w:docPart w:val="4DE41733E54C4E5299EE0428063EF916"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="相談区分を選択してください。"/>
+              <w:listItem w:displayText="GCP" w:value="GCP"/>
+              <w:listItem w:displayText="GCP（追加相談）" w:value="GCP（追加相談）"/>
+              <w:listItem w:displayText="GLP" w:value="GLP"/>
+              <w:listItem w:displayText="GLP（追加相談）" w:value="GLP（追加相談）"/>
+              <w:listItem w:displayText="GPSP" w:value="GPSP"/>
+              <w:listItem w:displayText="GPSP（追加相談）" w:value="GPSP（追加相談）"/>
+              <w:listItem w:displayText="その他の信頼性基準" w:value="その他の信頼性基準"/>
+              <w:listItem w:displayText="その他の信頼性基準（追加相談）" w:value="その他の信頼性基準（追加相談）"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4791" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+              </w:tcPr>
+              <w:p w:rsidR="00272066" w:rsidRPr="00123B87" w:rsidRDefault="008467D1" w:rsidP="00272066">
+                <w:pPr>
+                  <w:pStyle w:val="a4"/>
+                  <w:tabs>
+                    <w:tab w:val="clear" w:pos="4252"/>
+                    <w:tab w:val="clear" w:pos="8504"/>
+                  </w:tabs>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:snapToGrid/>
+                  <w:spacing w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>相談区分を選択してください</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00236D85" w:rsidRPr="00123B87" w:rsidTr="00E54BF2">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3749" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00236D85" w:rsidRPr="00123B87" w:rsidRDefault="00236D85" w:rsidP="00236D85">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E7853">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="500"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="-762070779"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>類</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E7853">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="-762070779"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>別</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:id w:val="-82221016"/>
+              <w:placeholder>
+                <w:docPart w:val="2DD8E4F6D4194E8EA89276F0D29B6ADD"/>
+              </w:placeholder>
+              <w:dropDownList>
+                <w:listItem w:displayText="類別を選択してください" w:value="類別を選択してください"/>
+                <w:listItem w:displayText="器01 手術台及び治療台" w:value="器01 手術台及び治療台"/>
+                <w:listItem w:displayText="器02 医療用照明器" w:value="器02 医療用照明器"/>
+                <w:listItem w:displayText="器03 医療用消毒器" w:value="器03 医療用消毒器"/>
+                <w:listItem w:displayText="器04 医療用殺菌水装置" w:value="器04 医療用殺菌水装置"/>
+                <w:listItem w:displayText="器05 麻酔器並びに麻酔器用呼吸嚢及びガス吸収かん" w:value="器05 麻酔器並びに麻酔器用呼吸嚢及びガス吸収かん"/>
+                <w:listItem w:displayText="器06 呼吸補助器" w:value="器06 呼吸補助器"/>
+                <w:listItem w:displayText="器07 内臓機能代用器" w:value="器07 内臓機能代用器"/>
+                <w:listItem w:displayText="器08 保育器" w:value="器08 保育器"/>
+                <w:listItem w:displayText="器09 医療用エックス線装置及び医療用エックス線装置用エックス線管" w:value="器09 医療用エックス線装置及び医療用エックス線装置用エックス線管"/>
+                <w:listItem w:displayText="器10 放射性物質診療用器具" w:value="器10 放射性物質診療用器具"/>
+                <w:listItem w:displayText="器11 放射線障害防護用器具" w:value="器11 放射線障害防護用器具"/>
+                <w:listItem w:displayText="器12 理学診療用器具" w:value="器12 理学診療用器具"/>
+                <w:listItem w:displayText="器13 聴診器" w:value="器13 聴診器"/>
+                <w:listItem w:displayText="器14 打診器" w:value="器14 打診器"/>
+                <w:listItem w:displayText="器15 舌圧子" w:value="器15 舌圧子"/>
+                <w:listItem w:displayText="器16 体温計" w:value="器16 体温計"/>
+                <w:listItem w:displayText="器17 血液検査用器具" w:value="器17 血液検査用器具"/>
+                <w:listItem w:displayText="器18 血圧検査又は脈波検査用器具" w:value="器18 血圧検査又は脈波検査用器具"/>
+                <w:listItem w:displayText="器19 尿検査又は糞便検査用器具" w:value="器19 尿検査又は糞便検査用器具"/>
+                <w:listItem w:displayText="器20 体液検査用器具" w:value="器20 体液検査用器具"/>
+                <w:listItem w:displayText="器21 内臓機能検査用器具" w:value="器21 内臓機能検査用器具"/>
+                <w:listItem w:displayText="器22 検眼用器具" w:value="器22 検眼用器具"/>
+                <w:listItem w:displayText="器23 聴力検査用器具" w:value="器23 聴力検査用器具"/>
+                <w:listItem w:displayText="器24 知覚検査又は運動機能検査用器具" w:value="器24 知覚検査又は運動機能検査用器具"/>
+                <w:listItem w:displayText="器25 医療用鏡" w:value="器25 医療用鏡"/>
+                <w:listItem w:displayText="器26 医療用遠心ちんでん器" w:value="器26 医療用遠心ちんでん器"/>
+                <w:listItem w:displayText="器27 医療用ミクロトーム" w:value="器27 医療用ミクロトーム"/>
+                <w:listItem w:displayText="器28 医療用定温器" w:value="器28 医療用定温器"/>
+                <w:listItem w:displayText="器29 電気手術器" w:value="器29 電気手術器"/>
+                <w:listItem w:displayText="器30 結紮器及び縫合器" w:value="器30 結紮器及び縫合器"/>
+                <w:listItem w:displayText="器31 医療用焼灼器" w:value="器31 医療用焼灼器"/>
+                <w:listItem w:displayText="器32 医療用吸引器" w:value="器32 医療用吸引器"/>
+                <w:listItem w:displayText="器33 気胸器及び気腹器" w:value="器33 気胸器及び気腹器"/>
+                <w:listItem w:displayText="器34 医療用刀" w:value="器34 医療用刀"/>
+                <w:listItem w:displayText="器35 医療用はさみ" w:value="器35 医療用はさみ"/>
+                <w:listItem w:displayText="器36 医療用ピンセット" w:value="器36 医療用ピンセット"/>
+                <w:listItem w:displayText="器37 医療用匙" w:value="器37 医療用匙"/>
+                <w:listItem w:displayText="器38 医療用鈎" w:value="器38 医療用鈎"/>
+                <w:listItem w:displayText="器39 医療用鉗子" w:value="器39 医療用鉗子"/>
+                <w:listItem w:displayText="器40 医療用のこぎり" w:value="器40 医療用のこぎり"/>
+                <w:listItem w:displayText="器41 医療用のみ" w:value="器41 医療用のみ"/>
+                <w:listItem w:displayText="器42 医療用剥離子" w:value="器42 医療用剥離子"/>
+                <w:listItem w:displayText="器43 医療用つち" w:value="器43 医療用つち"/>
+                <w:listItem w:displayText="器44 医療用やすり" w:value="器44 医療用やすり"/>
+                <w:listItem w:displayText="器45 医療用てこ" w:value="器45 医療用てこ"/>
+                <w:listItem w:displayText="器46 医療用絞断器" w:value="器46 医療用絞断器"/>
+                <w:listItem w:displayText="器47 注射針及び穿刺針" w:value="器47 注射針及び穿刺針"/>
+                <w:listItem w:displayText="器48 注射筒" w:value="器48 注射筒"/>
+                <w:listItem w:displayText="器49 医療用穿刺器、穿削器及び穿孔器" w:value="器49 医療用穿刺器、穿削器及び穿孔器"/>
+                <w:listItem w:displayText="器50 開創又は開孔用器具" w:value="器50 開創又は開孔用器具"/>
+                <w:listItem w:displayText="器51 医療用嘴管及び体液誘導管" w:value="器51 医療用嘴管及び体液誘導管"/>
+                <w:listItem w:displayText="器52 医療用拡張器" w:value="器52 医療用拡張器"/>
+                <w:listItem w:displayText="器53 医療用消息子" w:value="器53 医療用消息子"/>
+                <w:listItem w:displayText="器54 医療用捲綿子" w:value="器54 医療用捲綿子"/>
+                <w:listItem w:displayText="器55 医療用洗浄器" w:value="器55 医療用洗浄器"/>
+                <w:listItem w:displayText="器56 採血又は輸血用器具" w:value="器56 採血又は輸血用器具"/>
+                <w:listItem w:displayText="器57 種痘用器具" w:value="器57 種痘用器具"/>
+                <w:listItem w:displayText="器58 整形用機械器具" w:value="器58 整形用機械器具"/>
+                <w:listItem w:displayText="器59 歯科用ユニット" w:value="器59 歯科用ユニット"/>
+                <w:listItem w:displayText="器60 歯科用エンジン" w:value="器60 歯科用エンジン"/>
+                <w:listItem w:displayText="器61 歯科用ハンドピース" w:value="器61 歯科用ハンドピース"/>
+                <w:listItem w:displayText="器62 歯科用切削器" w:value="器62 歯科用切削器"/>
+                <w:listItem w:displayText="器63 歯科用ブローチ" w:value="器63 歯科用ブローチ"/>
+                <w:listItem w:displayText="器64 歯科用探針" w:value="器64 歯科用探針"/>
+                <w:listItem w:displayText="器65 歯科用充填器" w:value="器65 歯科用充填器"/>
+                <w:listItem w:displayText="器66 歯科用練成器" w:value="器66 歯科用練成器"/>
+                <w:listItem w:displayText="器67 歯科用防湿器" w:value="器67 歯科用防湿器"/>
+                <w:listItem w:displayText="器68 印象採得又は咬合採得用器具" w:value="器68 印象採得又は咬合採得用器具"/>
+                <w:listItem w:displayText="器69 歯科用蒸和器及び重合器" w:value="器69 歯科用蒸和器及び重合器"/>
+                <w:listItem w:displayText="器70 歯科用鋳造器" w:value="器70 歯科用鋳造器"/>
+                <w:listItem w:displayText="器71 視力補正用眼鏡" w:value="器71 視力補正用眼鏡"/>
+                <w:listItem w:displayText="器72 視力補正用レンズ" w:value="器72 視力補正用レンズ"/>
+                <w:listItem w:displayText="器72の2 コンタクトレンズ（視力補正用のものを除く。）" w:value="器72の2 コンタクトレンズ（視力補正用のものを除く。）"/>
+                <w:listItem w:displayText="器73 補聴器" w:value="器73 補聴器"/>
+                <w:listItem w:displayText="器74 医薬品注入器" w:value="器74 医薬品注入器"/>
+                <w:listItem w:displayText="器75 脱疾治療用器具" w:value="器75 脱疾治療用器具"/>
+                <w:listItem w:displayText="器76 医療用吸入器" w:value="器76 医療用吸入器"/>
+                <w:listItem w:displayText="器77 バイブレーター" w:value="器77 バイブレーター"/>
+                <w:listItem w:displayText="器78 家庭用電気治療器" w:value="器78 家庭用電気治療器"/>
+                <w:listItem w:displayText="器79 指圧代用器" w:value="器79 指圧代用器"/>
+                <w:listItem w:displayText="器80 はり又はきゅう用器具" w:value="器80 はり又はきゅう用器具"/>
+                <w:listItem w:displayText="器81 磁気治療器" w:value="器81 磁気治療器"/>
+                <w:listItem w:displayText="器82 近視眼矯正器" w:value="器82 近視眼矯正器"/>
+                <w:listItem w:displayText="器83 医療用物質生成器" w:value="器83 医療用物質生成器"/>
+                <w:listItem w:displayText="器84 前各号に掲げる物の附属品で、厚生省令で定めるもの" w:value="器84 前各号に掲げる物の附属品で、厚生省令で定めるもの"/>
+                <w:listItem w:displayText="医01 エックス線フィルム" w:value="医01 エックス線フィルム"/>
+                <w:listItem w:displayText="医02 縫合糸" w:value="医02 縫合糸"/>
+                <w:listItem w:displayText="医03 手術用手袋及び指サック" w:value="医03 手術用手袋及び指サック"/>
+                <w:listItem w:displayText="医04 整形用品" w:value="医04 整形用品"/>
+                <w:listItem w:displayText="医05 副木" w:value="医05 副木"/>
+                <w:listItem w:displayText="医06 視力表及び色盲検査表" w:value="医06 視力表及び色盲検査表"/>
+                <w:listItem w:displayText="歯01 歯科用金属" w:value="歯01 歯科用金属"/>
+                <w:listItem w:displayText="歯02 歯冠材料" w:value="歯02 歯冠材料"/>
+                <w:listItem w:displayText="歯03 義歯床材料" w:value="歯03 義歯床材料"/>
+                <w:listItem w:displayText="歯04 歯科用根管充填材料" w:value="歯04 歯科用根管充填材料"/>
+                <w:listItem w:displayText="歯05 歯科用接着充填材料" w:value="歯05 歯科用接着充填材料"/>
+                <w:listItem w:displayText="歯06 歯科用印象材料" w:value="歯06 歯科用印象材料"/>
+                <w:listItem w:displayText="歯07 歯科用ワックス" w:value="歯07 歯科用ワックス"/>
+                <w:listItem w:displayText="歯08 歯科用石こう及び石こう製品" w:value="歯08 歯科用石こう及び石こう製品"/>
+                <w:listItem w:displayText="歯09 歯科用研削材料" w:value="歯09 歯科用研削材料"/>
+                <w:listItem w:displayText="衛01 月経処理用タンポン" w:value="衛01 月経処理用タンポン"/>
+                <w:listItem w:displayText="衛02 コンドーム" w:value="衛02 コンドーム"/>
+                <w:listItem w:displayText="衛03 避妊用具" w:value="衛03 避妊用具"/>
+                <w:listItem w:displayText="衛04 性具" w:value="衛04 性具"/>
+                <w:listItem w:displayText="プ01 疾病診断用プログラム" w:value="プ01 疾病診断用プログラム"/>
+                <w:listItem w:displayText="プ02 疾病治療用プログラム" w:value="プ02 疾病治療用プログラム"/>
+                <w:listItem w:displayText="プ03 疾病予防用プログラム" w:value="プ03 疾病予防用プログラム"/>
+                <w:listItem w:displayText="未定" w:value="未定"/>
+                <w:listItem w:displayText="選択肢に含まれていない「識別」を入力する場合は、まずプルダウンボックスを削除してから、欄へ直接ご入力ください" w:value="選択肢に含まれていない「識別」を入力する場合は、まずプルダウンボックスを削除してから、欄へ直接ご入力ください"/>
+                <w:listItem w:displayText="　" w:value="　"/>
+                <w:listItem w:displayText="（体外診断用医薬品は空欄で構いません）" w:value="（体外診断用医薬品は空欄で構いません）"/>
+              </w:dropDownList>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w:rsidR="00236D85" w:rsidRPr="00123B87" w:rsidRDefault="00236D85" w:rsidP="00236D85">
+                <w:pPr>
+                  <w:pStyle w:val="a4"/>
+                  <w:tabs>
+                    <w:tab w:val="clear" w:pos="4252"/>
+                    <w:tab w:val="clear" w:pos="8504"/>
+                  </w:tabs>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:snapToGrid/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E404A3">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>類別</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00E404A3">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>を選択してください</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC4517" w:rsidRPr="00123B87" w:rsidTr="00DD5A17">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3749" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00123B87">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>被験物の名称及び識別記号</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="002B2A7E" w:rsidRPr="00346307" w:rsidRDefault="002B2A7E" w:rsidP="002B2A7E">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-              <w:ind w:leftChars="67" w:left="209" w:hangingChars="33" w:hanging="67"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2A7E" w:rsidRPr="00F02D1E" w:rsidTr="00B52C30">
+      <w:tr w:rsidR="00FC4517" w:rsidRPr="00123B87" w:rsidTr="00DD5A17">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...3 lines deleted...]
-          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="258"/>
+          <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="3749" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00123B87">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される一般的名称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD5A17" w:rsidRPr="00123B87" w:rsidTr="006F37F7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3749" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2A7E" w:rsidRPr="00346307" w:rsidRDefault="002B2A7E" w:rsidP="002B2A7E">
+          <w:p w:rsidR="00DD5A17" w:rsidRPr="00123B87" w:rsidRDefault="00DD5A17" w:rsidP="00DD5A17">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-              <w:ind w:leftChars="67" w:left="209" w:hangingChars="33" w:hanging="67"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C74DE4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定されるクラス分類</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:id w:val="-181517440"/>
+              <w:placeholder>
+                <w:docPart w:val="78F41D7F959042A6832691373E908C03"/>
+              </w:placeholder>
+              <w:dropDownList>
+                <w:listItem w:displayText="クラス分類を選択してください" w:value="クラス分類を選択してください"/>
+                <w:listItem w:displayText="（体外診断用医薬品は空欄で構いません）" w:value="（体外診断用医薬品は空欄で構いません）"/>
+                <w:listItem w:displayText="　" w:value="　　"/>
+                <w:listItem w:displayText="Ⅳ" w:value="Ⅳ"/>
+                <w:listItem w:displayText="Ⅲ" w:value="Ⅲ"/>
+                <w:listItem w:displayText="Ⅱ" w:value="Ⅱ"/>
+                <w:listItem w:displayText="Ⅰ" w:value="Ⅰ"/>
+                <w:listItem w:displayText="未定" w:value="未定"/>
+                <w:listItem w:displayText="　　　　　" w:value="　　　　　"/>
+              </w:dropDownList>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w:rsidR="00DD5A17" w:rsidRPr="00123B87" w:rsidRDefault="00FB0954" w:rsidP="00DD5A17">
+                <w:pPr>
+                  <w:pStyle w:val="a4"/>
+                  <w:tabs>
+                    <w:tab w:val="clear" w:pos="4252"/>
+                    <w:tab w:val="clear" w:pos="8504"/>
+                  </w:tabs>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:snapToGrid/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>クラス分類を選択してください</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC4517" w:rsidRPr="00123B87" w:rsidTr="00DD5A17">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3749" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00474833">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00123B87">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される使用目的</w:t>
+            </w:r>
+            <w:r w:rsidR="00474833" w:rsidRPr="00123B87">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>又は効果</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC4517" w:rsidRPr="00123B87" w:rsidTr="00DD5A17">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3749" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00123B87">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される治験等の目的</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC4517" w:rsidRPr="00123B87" w:rsidTr="00DD5A17">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="925"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3749" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00123B87">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談内容の概略</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC4517" w:rsidRPr="00123B87" w:rsidTr="00DD5A17">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="711"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3749" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00123B87">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>治験等の実施計画作成時に助言を得た専門家の氏名及び所属</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC4517" w:rsidRPr="00123B87" w:rsidTr="00DD5A17">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="711"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3749" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00123B87">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>同一被験物についての過去の対面助言</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC4517" w:rsidRPr="00123B87" w:rsidTr="00DD5A17">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="711"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3749" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00123B87">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>主要先進国における承認（認証）状況</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC4517" w:rsidRPr="00123B87" w:rsidTr="00DD5A17">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="524"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3749" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0097673C" w:rsidRPr="00123B87" w:rsidRDefault="0097673C" w:rsidP="0040450A">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00123B87">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>対面助言</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00123B87">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>準備面談</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00123B87">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00123B87">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>受付番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="0097673C" w:rsidRPr="00123B87" w:rsidRDefault="0097673C" w:rsidP="0040450A">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A4750B" w:rsidRPr="00123B87" w:rsidTr="00DD5A17">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="262"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A4750B" w:rsidRPr="00123B87" w:rsidRDefault="00A4750B" w:rsidP="00A4750B">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00123B87">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本申込みの担当者</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2246" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A4750B" w:rsidRPr="00A4750B" w:rsidRDefault="00A4750B" w:rsidP="00A4750B">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00123B87">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>氏名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A4750B" w:rsidRPr="00123B87" w:rsidRDefault="00A4750B" w:rsidP="0040450A">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A4750B" w:rsidRPr="00123B87" w:rsidTr="00DD5A17">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="321"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A4750B" w:rsidRPr="00123B87" w:rsidRDefault="00A4750B" w:rsidP="0040450A">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2246" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2A7E" w:rsidRPr="00346307" w:rsidRDefault="00774A5E" w:rsidP="00B52C30">
+          <w:p w:rsidR="00A4750B" w:rsidRPr="00A4750B" w:rsidRDefault="00A4750B" w:rsidP="00A4750B">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-              <w:ind w:firstLineChars="100" w:firstLine="202"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...25 lines deleted...]
-            <w:r w:rsidR="005D26AF">
+            <w:r w:rsidRPr="00123B87">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">　</w:t>
-[...7 lines deleted...]
-              <w:t>リアルワールドデータの利用の相談あり</w:t>
+              <w:t>所属</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A4750B" w:rsidRPr="00123B87" w:rsidRDefault="00A4750B" w:rsidP="0040450A">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01064" w:rsidRPr="00F02D1E" w:rsidTr="009D0523">
+      <w:tr w:rsidR="00A4750B" w:rsidRPr="00123B87" w:rsidTr="00DD5A17">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...3 lines deleted...]
-          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1194"/>
+          <w:trHeight w:val="68"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8784" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C01064" w:rsidRPr="00346307" w:rsidRDefault="000D3918" w:rsidP="00C01064">
+          <w:p w:rsidR="00A4750B" w:rsidRPr="00123B87" w:rsidRDefault="00A4750B" w:rsidP="0040450A">
             <w:pPr>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
-[...1 lines deleted...]
-                <w:tab w:val="right" w:pos="8504"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid w:val="0"/>
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
-[...250 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2246" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A4750B" w:rsidRPr="00A4750B" w:rsidRDefault="00A4750B" w:rsidP="00A4750B">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00123B87">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電話番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A4750B" w:rsidRPr="00123B87" w:rsidRDefault="00A4750B" w:rsidP="0040450A">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE47D4" w:rsidRPr="00F02D1E" w:rsidTr="00702122">
+      <w:tr w:rsidR="00A4750B" w:rsidRPr="00123B87" w:rsidTr="00DD5A17">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...3 lines deleted...]
-          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="510"/>
+          <w:trHeight w:val="68"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE47D4" w:rsidRPr="00346307" w:rsidRDefault="00EE47D4" w:rsidP="00C01064">
+          <w:p w:rsidR="00A4750B" w:rsidRPr="00123B87" w:rsidRDefault="00A4750B" w:rsidP="0040450A">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-              <w:ind w:leftChars="67" w:left="209" w:hangingChars="33" w:hanging="67"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE47D4">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2246" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A4750B" w:rsidRPr="00123B87" w:rsidRDefault="00A4750B" w:rsidP="0040450A">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00123B87">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ファクシミリ番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A4750B" w:rsidRPr="00123B87" w:rsidRDefault="00A4750B" w:rsidP="0040450A">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A4750B" w:rsidRPr="00123B87" w:rsidTr="00DD5A17">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="68"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A4750B" w:rsidRPr="00123B87" w:rsidRDefault="00A4750B" w:rsidP="0040450A">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2246" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A4750B" w:rsidRPr="00123B87" w:rsidRDefault="00A4750B" w:rsidP="0040450A">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電子メールアドレス</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A4750B" w:rsidRPr="00123B87" w:rsidRDefault="00A4750B" w:rsidP="0040450A">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B95B7F" w:rsidRPr="00123B87" w:rsidTr="00DD5A17">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3749" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B95B7F" w:rsidRPr="00123B87" w:rsidRDefault="00B95B7F" w:rsidP="00B95B7F">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:spacing w:val="200"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E4781">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>相談希望日／相談実施予定日・受付番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE47D4" w:rsidRPr="00346307" w:rsidRDefault="00EE47D4" w:rsidP="00C01064">
+          <w:p w:rsidR="00B95B7F" w:rsidRPr="00123B87" w:rsidRDefault="00B95B7F" w:rsidP="00B95B7F">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-              <w:ind w:leftChars="67" w:left="209" w:hangingChars="33" w:hanging="67"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE47D4" w:rsidRPr="00F02D1E" w:rsidTr="00702122">
+      <w:tr w:rsidR="00B95B7F" w:rsidRPr="00123B87" w:rsidTr="00DD5A17">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...3 lines deleted...]
-          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="510"/>
+          <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3749" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE47D4" w:rsidRPr="00346307" w:rsidRDefault="00EE47D4" w:rsidP="00C01064">
+          <w:p w:rsidR="00B95B7F" w:rsidRPr="005E4781" w:rsidRDefault="00B95B7F" w:rsidP="00B95B7F">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-              <w:ind w:leftChars="67" w:left="209" w:hangingChars="33" w:hanging="67"/>
+              <w:snapToGrid/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B95B7F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>希望実施方法／予定実施方法</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE47D4" w:rsidRPr="00346307" w:rsidRDefault="00EE47D4" w:rsidP="00C01064">
+          <w:p w:rsidR="00B95B7F" w:rsidRPr="00123B87" w:rsidRDefault="00B95B7F" w:rsidP="00B95B7F">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-              <w:ind w:leftChars="67" w:left="209" w:hangingChars="33" w:hanging="67"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121880" w:rsidRPr="00F02D1E" w:rsidTr="008D181D">
+      <w:tr w:rsidR="00FC4517" w:rsidRPr="00123B87" w:rsidTr="00DD5A17">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...3 lines deleted...]
-          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="510"/>
+          <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3749" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00121880" w:rsidRPr="00346307" w:rsidRDefault="00121880" w:rsidP="004451AB">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-              <w:ind w:leftChars="67" w:left="209" w:hangingChars="33" w:hanging="67"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00346307">
+            <w:r w:rsidRPr="00123B87">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="200"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>備考</w:t>
+              <w:t>備</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00123B87">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>考</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00121880" w:rsidRPr="00346307" w:rsidRDefault="00121880" w:rsidP="004451AB">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-              <w:ind w:leftChars="67" w:left="209" w:hangingChars="33" w:hanging="67"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000E1BBC" w:rsidRPr="00346307" w:rsidRDefault="000E1BBC" w:rsidP="00570C00">
-[...3 lines deleted...]
-          <w:tab w:val="left" w:pos="840"/>
+    <w:p w:rsidR="00586F97" w:rsidRDefault="00C515F3" w:rsidP="00586F97">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...9 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>上記により対面助言</w:t>
       </w:r>
-      <w:r w:rsidR="005D516D">
-[...12 lines deleted...]
-      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1231848650"/>
+          <w:placeholder>
+            <w:docPart w:val="200929CEC63F491DB42A705EF3B15082"/>
+          </w:placeholder>
+          <w:dropDownList>
+            <w:listItem w:displayText="を申し込みます。" w:value="を申し込みます。"/>
+            <w:listItem w:displayText="の日程調整を依頼します。" w:value="の日程調整を依頼します。"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00586F97">
+            <w:rPr>
+              <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>の日程調整を依頼します。</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w:rsidR="000E1BBC" w:rsidRPr="00346307" w:rsidRDefault="00702122" w:rsidP="00570C00">
-[...3 lines deleted...]
-          <w:tab w:val="left" w:pos="840"/>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00933105" w:rsidP="00586F97">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:afterLines="50" w:after="152" w:line="240" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>令和</w:t>
       </w:r>
-      <w:r w:rsidR="000E1BBC" w:rsidRPr="00346307">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00C515F3" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　　年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E1BBC" w:rsidRPr="00346307" w:rsidRDefault="000E1BBC" w:rsidP="00570C00">
-[...2 lines deleted...]
-        <w:tabs>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00346307">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>住</w:t>
       </w:r>
-      <w:r w:rsidRPr="00346307">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>所（法人にあっては、主たる事務所の所在地）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E1BBC" w:rsidRPr="00346307" w:rsidRDefault="000E1BBC" w:rsidP="00570C00">
-[...2 lines deleted...]
-        <w:tabs>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00346307">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>氏</w:t>
       </w:r>
-      <w:r w:rsidRPr="00346307">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>名（法人にあっては、名称</w:t>
       </w:r>
-      <w:r w:rsidR="002A2A12" w:rsidRPr="00BB6506">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidR="009D321B" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>並びに代表者の役職名及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">氏名）　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E1BBC" w:rsidRPr="00346307" w:rsidRDefault="000E1BBC" w:rsidP="00570C00">
-[...3 lines deleted...]
-          <w:tab w:val="left" w:pos="840"/>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:ind w:leftChars="67" w:left="215" w:hangingChars="33" w:hanging="73"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>（業者コード　　　　　）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E1BBC" w:rsidRPr="00346307" w:rsidRDefault="000E1BBC" w:rsidP="00570C00">
-[...3 lines deleted...]
-          <w:tab w:val="left" w:pos="840"/>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00346307">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>独立行政法人医薬品医療機器総合機構</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A5646" w:rsidRPr="00346307" w:rsidRDefault="000E1BBC" w:rsidP="00230F5B">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="003E629D" w:rsidRDefault="00C515F3" w:rsidP="00D6430C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:ind w:leftChars="67" w:left="215" w:hangingChars="33" w:hanging="73"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>審査センター長殿</w:t>
+      </w:r>
+      <w:r w:rsidR="003E629D">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D6430C" w:rsidRPr="00123B87" w:rsidRDefault="00D6430C" w:rsidP="00D6430C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00A4750B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（注意）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00FC356D" w:rsidP="00CD094E">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>１　用紙の大きさは日本産業</w:t>
+      </w:r>
+      <w:r w:rsidR="00C515F3" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>規格Ａ４と</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95B7F" w:rsidRPr="00B95B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>し、テキスト認識可能な電子ファイルで提出</w:t>
+      </w:r>
+      <w:r w:rsidR="00C515F3" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00CD094E">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>２　記入欄に記入事項のすべてを記入できないときは、その欄に「別紙（　）のとおり」と記入し別紙を添付すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00CD094E">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">３　</w:t>
+      </w:r>
+      <w:r w:rsidR="0033794B" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00346307">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医療機器対面助言申込書（ＧＣＰ／ＧＬＰ／ＧＰＳＰ相談）</w:t>
+      </w:r>
+      <w:r w:rsidR="00244CD5" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記入</w:t>
+      </w:r>
+      <w:r w:rsidR="00244CD5" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>方法</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>は以下のとおり。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00272066" w:rsidRPr="00123B87" w:rsidRDefault="00272066" w:rsidP="00272066">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談区分欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00021F98" w:rsidRPr="00123B87" w:rsidRDefault="00272066" w:rsidP="00272066">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="00021F98" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ＧＣＰ</w:t>
+      </w:r>
+      <w:r w:rsidR="00021F98" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00021F98" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ＧＬＰ</w:t>
+      </w:r>
+      <w:r w:rsidR="00021F98" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00021F98" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ＧＰＳＰ</w:t>
+      </w:r>
+      <w:r w:rsidR="00021F98" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は</w:t>
+      </w:r>
+      <w:r w:rsidR="00021F98" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>その他の信頼性基準</w:t>
+      </w:r>
+      <w:r w:rsidR="00021F98" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidR="0033794B" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidR="00021F98" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記入し</w:t>
+      </w:r>
+      <w:r w:rsidR="00021F98" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>てください</w:t>
+      </w:r>
+      <w:r w:rsidR="00021F98" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidR="00021F98" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>また</w:t>
+      </w:r>
+      <w:r w:rsidR="00021F98" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>追加相談</w:t>
+      </w:r>
+      <w:r w:rsidR="00021F98" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>である場合は</w:t>
+      </w:r>
+      <w:r w:rsidR="00021F98" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、例えば</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8676A" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidR="00021F98" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ＧＣＰ（</w:t>
+      </w:r>
+      <w:r w:rsidR="00021F98" w:rsidRPr="00123B87">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:br w:type="page"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>追加</w:t>
+      </w:r>
+      <w:r w:rsidR="00021F98" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談）</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8676A" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidR="00021F98" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>として</w:t>
+      </w:r>
+      <w:r w:rsidR="0033794B" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>くだ</w:t>
+      </w:r>
+      <w:r w:rsidR="00021F98" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>さい</w:t>
+      </w:r>
+      <w:r w:rsidR="00021F98" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E1BBC" w:rsidRPr="00346307" w:rsidRDefault="000E1BBC" w:rsidP="000E1BBC">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00CD094E">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00272066" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>２</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）類別欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00FC4517" w:rsidP="00CD094E">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品、医療機器等の品質、有効性及び安全性の確保等に関する法律施行令（昭和３６年政令第１１号）</w:t>
+      </w:r>
+      <w:r w:rsidR="00C515F3" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>別表第一による類別を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00272066" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）被験物の名称及び識別記号欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00CD094E">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>被験物の化学名又は識別記号（当該機械器具等を識別するための記号、名称等）を記入してください。なお、海外において当該機械器具等が既に販売されている場合は、その販売名も記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00272066" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）予定される一般的名称欄及び予定されるクラス分類欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00CD094E">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>平成</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F809F1" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidR="00F809F1" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="00F809F1" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>日薬食発第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00F809F1" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>311005</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>号厚生労働省医薬食品局通知「薬事法第二条第五項から第七項までの規定により厚生労働大臣が指定する高度管理医療機器、管理医療機器及び一般医療機器</w:t>
+      </w:r>
+      <w:r w:rsidR="00D54CE7" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の一部を改正する件</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（告示）及び薬事法第二条第八項の規定により厚生労働大臣が指定する特定保守管理医療機器</w:t>
+      </w:r>
+      <w:r w:rsidR="00D54CE7" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の一部を改正する件</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（告示）の施行について」の別添に基づき記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidR="00474833" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>既承認の場合は、一般的名称及びクラス分類を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00474833" w:rsidRPr="00123B87" w:rsidRDefault="00474833" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（５）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>予定される使用目的又は効果欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00474833" w:rsidRPr="00123B87" w:rsidRDefault="00474833" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　既承認の場合は、承認されている使用目的又は効果を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00474833" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>６</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）予定される治験等の目的欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00CD094E">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談の対象となる予定される治験等の目的などを記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00474833" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>７</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）相談内容の概略欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00CD094E">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談内容を具体的に記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00CD094E">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>国際共同試験を計画しており、その試験計画等に関する相談を行う場合には、「国際共同試験の相談」と記入した上で、相談内容を具体的に記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRDefault="00C515F3" w:rsidP="00CD094E">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>海外データを利用して申請することを検討している場合には、「海外データの利用あり」と記入した上で、相談内容を具体的に記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B95B7F" w:rsidRPr="00123B87" w:rsidRDefault="003E629D" w:rsidP="00CD094E">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお、</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95B7F" w:rsidRPr="00B95B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記載内容が欄内では収まりきらない場合等には、「詳細は別紙（ ）のとおり」と記入して、別紙を添付するとともに、当該欄内には１～５行程度に要点を整理した簡潔な概略（相談事項の箇条書き等。図表等を除く、テキストのみ。）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00474833" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）治験</w:t>
+      </w:r>
+      <w:r w:rsidR="0033794B" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>実施計画作成時に助言を得た専門家の氏名及び所属欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>治験等の実施計画作成に当たり指導・助言を得た外部の専門家がいる場合に、その専門家の氏名及び所属を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>対面助言に参加を予定している外部の専門家には、氏名の頭に○印をつけてください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00474833" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>９</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）同一被験物についての過去の対面助言欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>同一被験物について過去に対面助言を行っている場合には、その受付番号及び対面助言の区分、相談年月日を記入してください。同一被験物であって使用目的、効能効果等が今回の申込みと異なるものに対して対面助言を行っている場合も同様に記入し、年月日の後ろに括弧書きでその旨を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00474833" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）主要先進国における承認（認証）状況欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談対象である使用目的又は効果について、米国、ＥＵ等の主要先進国等において承認を取得している場合には、それぞれ、承認又は認証国（地域）名を記入するとともに、その後ろに承認又は認証年を括弧書きで記入してください。なお、認証の場合は、認証機関名も記入してください（例：「米国（２００４年承認）、ＥＵ（２００４年認証、認証機関名）」）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>また、承認には至っていないが治験中又は申請中の場合にも同様に承認国（地域）名を記入し、その後ろに治験開始年又は申請年を「ＥＵ（２００３年治験開始）」又は「米国</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>２００４年申請</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>」のように記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお、別効能等で承認がなされている場合には、「米国（２００４年別効能で承認）」のように記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0097673C" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="0097673C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（1</w:t>
+      </w:r>
+      <w:r w:rsidR="00474833" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="0097673C" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言準備面談</w:t>
+      </w:r>
+      <w:r w:rsidR="00965DF9" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の受付番号</w:t>
+      </w:r>
+      <w:r w:rsidR="0097673C" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0097673C" w:rsidRPr="00123B87" w:rsidRDefault="0097673C" w:rsidP="0097673C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　本相談を受けるに当た</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>り行った</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言準備面談の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>受付番号</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を記入して</w:t>
+      </w:r>
+      <w:r w:rsidR="0033794B" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>くだ</w:t>
+      </w:r>
+      <w:r w:rsidR="0033794B" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>さい</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="001D09F7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）本申込みの担当者欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="009E6277" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>本相談の連絡窓口となる担当者１</w:t>
+      </w:r>
+      <w:r w:rsidR="00C515F3" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名（共同開発の場合にあっては、複数可）について、氏名、所属及び連絡先を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお、機構からの問合せ、案内等はこの欄に記入された担当者宛に行いますので、誤記、記入漏れ等のないようにお願いします。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>自ら治験を実施する医師の場合は、所属は医療機関名及びその所属診療科を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D09F7" w:rsidRPr="001D09F7" w:rsidRDefault="001D09F7" w:rsidP="001D09F7">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D09F7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（13）相談希望日／相談実施予定日・受付番号欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D09F7" w:rsidRPr="001D09F7" w:rsidRDefault="001D09F7" w:rsidP="00C8102A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D09F7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>日程調整依頼を行う場合には、対面助言の実施を希望する日時を記入してください。また、その他実施日程について希望がある場合には、その旨記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D09F7" w:rsidRPr="001D09F7" w:rsidRDefault="003E629D" w:rsidP="00C8102A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお、</w:t>
+      </w:r>
+      <w:r w:rsidR="001D09F7" w:rsidRPr="001D09F7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>日程調整結果を受けて本申込みを行う場合には、例えば「日程調整の結果、（元号）〇年〇月〇日○時より対面助言実施予定」のように日程調整結果を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D09F7" w:rsidRPr="001D09F7" w:rsidRDefault="001D09F7" w:rsidP="001D09F7">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D09F7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（14）希望実施方法／予定実施方法欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D09F7" w:rsidRPr="001D09F7" w:rsidRDefault="001D09F7" w:rsidP="00C8102A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D09F7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>日程調整依頼を行う場合には、希望する実施方法を記入してください。日程調整結果を受けて本申込みを行う場合には、予定される実施方法を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="001D09F7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）備考欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="95" w:left="199"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>①生物由来製品（特定生物由来製品を含む。）に該当するもの又は該当することが見込まれるものについては、それぞれ、「生物由来製品」又は「生物由来製品の可能性」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="95" w:left="199"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>②遺伝子組換え技術を応用して製造されるものについては、「遺伝子組換え技術応用」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="95" w:left="199"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>③当該用途で希少疾病用医療機器の指定申請を検討している場合には、「希少疾病用医療機器の指定申請を検討中」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="95" w:left="199"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>④優先対面助言品目に指定されている場合</w:t>
+      </w:r>
+      <w:r w:rsidR="0005606A" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>に</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>は、優先対面助言品目に指定されている旨とその優先対面助言品目指定日を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="95" w:left="199"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>⑤自ら実施する治験の場合には、「自らが実施する治験」と記入してください。また、治験機器提供者が定まっている場合には、治験機器提供者名を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="001D09F7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）その他</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="155" w:hangingChars="70" w:hanging="155"/>
-[...13 lines deleted...]
-        <w:t>（注意）</w:t>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>住所（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="008579D2" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>主たる事務所の所在地）及び氏名（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="008579D2" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名称</w:t>
+      </w:r>
+      <w:r w:rsidR="008579D2" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>並びに代表者の役職名及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>氏名）を記入し、医療機器製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（９桁）を記入してください。なお、業者コードを持たない方は業者コードを「９９９９９９９９９」と、自ら治験を実施する方は業者コードを「９９９９９９８８８」と記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E1BBC" w:rsidRPr="00346307" w:rsidRDefault="00A7650B" w:rsidP="000E1BBC">
-[...41 lines deleted...]
-        <w:t>してください。</w:t>
+    <w:p w:rsidR="00306904" w:rsidRPr="00123B87" w:rsidRDefault="00C515F3" w:rsidP="00966B79">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">４　</w:t>
+      </w:r>
+      <w:r w:rsidR="001D09F7" w:rsidRPr="001D09F7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>資料の構成等については、相談を申</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE288F" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>し</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>込む前に</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3071D" w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言準備</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123B87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>面談をご利用いただき、必要かつ十分な資料の準備をお願いします。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E1BBC" w:rsidRPr="00346307" w:rsidRDefault="000E1BBC" w:rsidP="000E1BBC">
-[...702 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="001D09F7" w:rsidRDefault="00C515F3" w:rsidP="001C0788"/>
+    <w:sectPr w:rsidR="00C515F3" w:rsidRPr="001D09F7" w:rsidSect="003F2965">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="510" w:footer="284" w:gutter="0"/>
-      <w:pgNumType w:start="11"/>
+      <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="linesAndChars" w:linePitch="305" w:charSpace="410"/>
+      <w:titlePg/>
+      <w:docGrid w:type="linesAndChars" w:linePitch="328"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00774A5E" w:rsidRDefault="00774A5E" w:rsidP="00D86487">
+    <w:p w:rsidR="004D7265" w:rsidRDefault="004D7265">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00774A5E" w:rsidRDefault="00774A5E" w:rsidP="00D86487">
+    <w:p w:rsidR="004D7265" w:rsidRDefault="004D7265">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...8 lines deleted...]
-    <w:charset w:val="80"/>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century">
-    <w:panose1 w:val="02040604050505020304"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00D61C85" w:rsidRDefault="00D61C85">
+  <w:p w:rsidR="002E7853" w:rsidRDefault="002E7853">
     <w:pPr>
-      <w:pStyle w:val="a5"/>
+      <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00D61C85" w:rsidRDefault="00D61C85">
+  <w:p w:rsidR="002E7853" w:rsidRDefault="002E7853">
     <w:pPr>
-      <w:pStyle w:val="a5"/>
+      <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00D61C85" w:rsidRDefault="00D61C85">
+  <w:p w:rsidR="002E7853" w:rsidRDefault="002E7853">
     <w:pPr>
-      <w:pStyle w:val="a5"/>
+      <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00774A5E" w:rsidRDefault="00774A5E" w:rsidP="00D86487">
+    <w:p w:rsidR="004D7265" w:rsidRDefault="004D7265">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00774A5E" w:rsidRDefault="00774A5E" w:rsidP="00D86487">
+    <w:p w:rsidR="004D7265" w:rsidRDefault="004D7265">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00D61C85" w:rsidRDefault="00D61C85">
+  <w:p w:rsidR="002E7853" w:rsidRDefault="002E7853">
     <w:pPr>
-      <w:pStyle w:val="a3"/>
+      <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00D61C85" w:rsidRDefault="00D61C85">
+  <w:p w:rsidR="002E7853" w:rsidRDefault="002E7853">
     <w:pPr>
-      <w:pStyle w:val="a3"/>
+      <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00D61C85" w:rsidRDefault="00D61C85">
+  <w:p w:rsidR="002E7853" w:rsidRDefault="002E7853">
     <w:pPr>
-      <w:pStyle w:val="a3"/>
+      <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="229A3492"/>
+    <w:nsid w:val="0FF00A2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E0C69A64"/>
-[...6 lines deleted...]
-        <w:ind w:left="420" w:hanging="420"/>
+    <w:tmpl w:val="405C8664"/>
+    <w:lvl w:ilvl="0" w:tplc="60C4B7EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
-[...4 lines deleted...]
-      <w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A117F28"/>
+    <w:nsid w:val="12991AE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="00506008"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="71B81052"/>
+    <w:lvl w:ilvl="0" w:tplc="02745938">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38AE3300"/>
+    <w:nsid w:val="18F8216A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7EE80A76"/>
-[...5 lines deleted...]
-      <w:pPr>
+    <w:tmpl w:val="91AAA482"/>
+    <w:lvl w:ilvl="0" w:tplc="23062736">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="第%1章"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="885"/>
+        </w:tabs>
+        <w:ind w:left="885" w:hanging="885"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...13 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42E9310D"/>
+    <w:nsid w:val="1B7B6629"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E6ECAC04"/>
-[...6 lines deleted...]
-        <w:ind w:left="632" w:hanging="420"/>
+    <w:tmpl w:val="0E74E656"/>
+    <w:lvl w:ilvl="0" w:tplc="538CB840">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="第%1章"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
-[...93 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AC11D0C"/>
+    <w:nsid w:val="22FB3CF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="830A94A4"/>
-[...6 lines deleted...]
-        <w:ind w:left="420" w:hanging="420"/>
+    <w:tmpl w:val="D2489CDE"/>
+    <w:lvl w:ilvl="0" w:tplc="75745E0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C666C574">
-[...13 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C663B93"/>
+    <w:nsid w:val="3239717E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="473664EE"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="BAE45B14"/>
+    <w:lvl w:ilvl="0" w:tplc="2BC6AADE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CDE2E00"/>
+    <w:nsid w:val="4381688C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EC60DF14"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimalEnclosedCircle"/>
+    <w:tmpl w:val="38DE2788"/>
+    <w:lvl w:ilvl="0" w:tplc="8FE49A2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="420" w:hanging="420"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F8C715D"/>
+    <w:nsid w:val="44ED09C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="29DC2C28"/>
-[...5 lines deleted...]
-        <w:ind w:left="572" w:hanging="360"/>
+    <w:tmpl w:val="59ACB7E6"/>
+    <w:lvl w:ilvl="0" w:tplc="2BC6AADE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
-[...93 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B8714FA"/>
+    <w:nsid w:val="50173F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BB786478"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimalEnclosedCircle"/>
+    <w:tmpl w:val="DABE24F8"/>
+    <w:lvl w:ilvl="0" w:tplc="863E7D92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="420" w:hanging="420"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F42240F"/>
+    <w:nsid w:val="561E72C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FBCA048C"/>
-[...6 lines deleted...]
-        <w:ind w:left="420" w:hanging="420"/>
+    <w:tmpl w:val="EF58B77E"/>
+    <w:lvl w:ilvl="0" w:tplc="817C1B48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
-[...4 lines deleted...]
-      <w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F4C2CF2"/>
+    <w:nsid w:val="5C835BB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="66EE3268"/>
-    <w:lvl w:ilvl="0" w:tplc="9814AA94">
+    <w:tmpl w:val="1818C51A"/>
+    <w:lvl w:ilvl="0" w:tplc="8FE49A2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60CF3825"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2F564FE0"/>
+    <w:lvl w:ilvl="0" w:tplc="863E7D92">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
-      <w:lvlText w:val="（%1）"/>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
-    </w:lvl>
-[...111 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71285D64"/>
+    <w:nsid w:val="6C7C2971"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="43D6E992"/>
-[...6 lines deleted...]
-        <w:ind w:left="420" w:hanging="420"/>
+    <w:tmpl w:val="0E181EC4"/>
+    <w:lvl w:ilvl="0" w:tplc="8FE49A2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
-[...4 lines deleted...]
-      <w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:displayBackgroundShape/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="106"/>
-  <w:drawingGridVerticalSpacing w:val="305"/>
+  <w:drawingGridHorizontalSpacing w:val="105"/>
+  <w:drawingGridVerticalSpacing w:val="164"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CB590F"/>
-[...6470 lines deleted...]
-    <w:rsid w:val="00FF7FA4"/>
+    <w:rsidRoot w:val="005E7EDC"/>
+    <w:rsid w:val="00002AC9"/>
+    <w:rsid w:val="00003D97"/>
+    <w:rsid w:val="00020DF0"/>
+    <w:rsid w:val="00021F98"/>
+    <w:rsid w:val="000277A4"/>
+    <w:rsid w:val="000334A9"/>
+    <w:rsid w:val="00033D5E"/>
+    <w:rsid w:val="00051AD0"/>
+    <w:rsid w:val="00055EAF"/>
+    <w:rsid w:val="0005606A"/>
+    <w:rsid w:val="00063B06"/>
+    <w:rsid w:val="00064B6E"/>
+    <w:rsid w:val="00065023"/>
+    <w:rsid w:val="00065176"/>
+    <w:rsid w:val="000659BD"/>
+    <w:rsid w:val="00066BC3"/>
+    <w:rsid w:val="00066DC9"/>
+    <w:rsid w:val="00091D51"/>
+    <w:rsid w:val="0009209E"/>
+    <w:rsid w:val="000B36A0"/>
+    <w:rsid w:val="000B787F"/>
+    <w:rsid w:val="000D3661"/>
+    <w:rsid w:val="000D7A3B"/>
+    <w:rsid w:val="000E6D46"/>
+    <w:rsid w:val="000E7002"/>
+    <w:rsid w:val="000F5E73"/>
+    <w:rsid w:val="0010429F"/>
+    <w:rsid w:val="00106C1F"/>
+    <w:rsid w:val="001107DF"/>
+    <w:rsid w:val="00116054"/>
+    <w:rsid w:val="00123B87"/>
+    <w:rsid w:val="00126ECD"/>
+    <w:rsid w:val="00126F0E"/>
+    <w:rsid w:val="001305DE"/>
+    <w:rsid w:val="00130D1A"/>
+    <w:rsid w:val="001316A2"/>
+    <w:rsid w:val="0013507A"/>
+    <w:rsid w:val="00141282"/>
+    <w:rsid w:val="00147920"/>
+    <w:rsid w:val="001522E4"/>
+    <w:rsid w:val="00165A43"/>
+    <w:rsid w:val="0016729C"/>
+    <w:rsid w:val="00183104"/>
+    <w:rsid w:val="00190768"/>
+    <w:rsid w:val="001A18B7"/>
+    <w:rsid w:val="001A3238"/>
+    <w:rsid w:val="001A6C9C"/>
+    <w:rsid w:val="001A7072"/>
+    <w:rsid w:val="001B32B0"/>
+    <w:rsid w:val="001B4866"/>
+    <w:rsid w:val="001B5374"/>
+    <w:rsid w:val="001B607E"/>
+    <w:rsid w:val="001C0788"/>
+    <w:rsid w:val="001C47D9"/>
+    <w:rsid w:val="001C543E"/>
+    <w:rsid w:val="001C7880"/>
+    <w:rsid w:val="001D09F7"/>
+    <w:rsid w:val="001D432A"/>
+    <w:rsid w:val="001D5D60"/>
+    <w:rsid w:val="001E1F85"/>
+    <w:rsid w:val="001E33D7"/>
+    <w:rsid w:val="001E59DF"/>
+    <w:rsid w:val="001F4098"/>
+    <w:rsid w:val="002031AE"/>
+    <w:rsid w:val="00203A5D"/>
+    <w:rsid w:val="00212EF8"/>
+    <w:rsid w:val="00217C9A"/>
+    <w:rsid w:val="002201CF"/>
+    <w:rsid w:val="002263F9"/>
+    <w:rsid w:val="00227363"/>
+    <w:rsid w:val="002275B8"/>
+    <w:rsid w:val="00231D5B"/>
+    <w:rsid w:val="002325B2"/>
+    <w:rsid w:val="00236D85"/>
+    <w:rsid w:val="0023750A"/>
+    <w:rsid w:val="00244CD5"/>
+    <w:rsid w:val="0024559A"/>
+    <w:rsid w:val="002455AD"/>
+    <w:rsid w:val="0024794D"/>
+    <w:rsid w:val="00251EDD"/>
+    <w:rsid w:val="00272066"/>
+    <w:rsid w:val="0028330A"/>
+    <w:rsid w:val="00283FE8"/>
+    <w:rsid w:val="00286C5E"/>
+    <w:rsid w:val="002909BB"/>
+    <w:rsid w:val="00293A89"/>
+    <w:rsid w:val="002A0338"/>
+    <w:rsid w:val="002A04AB"/>
+    <w:rsid w:val="002A389E"/>
+    <w:rsid w:val="002A3D97"/>
+    <w:rsid w:val="002B44EB"/>
+    <w:rsid w:val="002B629B"/>
+    <w:rsid w:val="002C69CD"/>
+    <w:rsid w:val="002D05A3"/>
+    <w:rsid w:val="002D0C51"/>
+    <w:rsid w:val="002D135B"/>
+    <w:rsid w:val="002D1C52"/>
+    <w:rsid w:val="002D1F7B"/>
+    <w:rsid w:val="002D5BF5"/>
+    <w:rsid w:val="002E6D18"/>
+    <w:rsid w:val="002E7853"/>
+    <w:rsid w:val="002F5C26"/>
+    <w:rsid w:val="002F5D1C"/>
+    <w:rsid w:val="002F7F69"/>
+    <w:rsid w:val="0030276D"/>
+    <w:rsid w:val="00303F1E"/>
+    <w:rsid w:val="00304B9C"/>
+    <w:rsid w:val="00306227"/>
+    <w:rsid w:val="00306904"/>
+    <w:rsid w:val="003078AF"/>
+    <w:rsid w:val="003120F5"/>
+    <w:rsid w:val="00317868"/>
+    <w:rsid w:val="00317C9E"/>
+    <w:rsid w:val="0032282D"/>
+    <w:rsid w:val="0032608F"/>
+    <w:rsid w:val="00326681"/>
+    <w:rsid w:val="00334E51"/>
+    <w:rsid w:val="0033794B"/>
+    <w:rsid w:val="003401F3"/>
+    <w:rsid w:val="00345B2E"/>
+    <w:rsid w:val="00352569"/>
+    <w:rsid w:val="0035376F"/>
+    <w:rsid w:val="0035587C"/>
+    <w:rsid w:val="00355FDC"/>
+    <w:rsid w:val="00357FC5"/>
+    <w:rsid w:val="00370FD1"/>
+    <w:rsid w:val="00375D1D"/>
+    <w:rsid w:val="003815A3"/>
+    <w:rsid w:val="00381685"/>
+    <w:rsid w:val="00383931"/>
+    <w:rsid w:val="00397028"/>
+    <w:rsid w:val="003B27ED"/>
+    <w:rsid w:val="003B2DC3"/>
+    <w:rsid w:val="003C05DC"/>
+    <w:rsid w:val="003C11D1"/>
+    <w:rsid w:val="003C2C8F"/>
+    <w:rsid w:val="003D6477"/>
+    <w:rsid w:val="003E0B75"/>
+    <w:rsid w:val="003E629D"/>
+    <w:rsid w:val="003F0338"/>
+    <w:rsid w:val="003F2965"/>
+    <w:rsid w:val="003F7087"/>
+    <w:rsid w:val="00401943"/>
+    <w:rsid w:val="0040450A"/>
+    <w:rsid w:val="00404D89"/>
+    <w:rsid w:val="00407278"/>
+    <w:rsid w:val="00412F19"/>
+    <w:rsid w:val="0041305B"/>
+    <w:rsid w:val="0041714E"/>
+    <w:rsid w:val="00432721"/>
+    <w:rsid w:val="00435195"/>
+    <w:rsid w:val="00436EBD"/>
+    <w:rsid w:val="00437DF3"/>
+    <w:rsid w:val="0044259E"/>
+    <w:rsid w:val="0044402E"/>
+    <w:rsid w:val="00446636"/>
+    <w:rsid w:val="00450C55"/>
+    <w:rsid w:val="004513FE"/>
+    <w:rsid w:val="0045427A"/>
+    <w:rsid w:val="004644C6"/>
+    <w:rsid w:val="00466067"/>
+    <w:rsid w:val="004664AB"/>
+    <w:rsid w:val="00466E9A"/>
+    <w:rsid w:val="00474833"/>
+    <w:rsid w:val="00481797"/>
+    <w:rsid w:val="00485F9F"/>
+    <w:rsid w:val="0049207C"/>
+    <w:rsid w:val="004936B2"/>
+    <w:rsid w:val="004A1FAD"/>
+    <w:rsid w:val="004B045A"/>
+    <w:rsid w:val="004C34A2"/>
+    <w:rsid w:val="004D3CEB"/>
+    <w:rsid w:val="004D7265"/>
+    <w:rsid w:val="004D7E31"/>
+    <w:rsid w:val="004E0761"/>
+    <w:rsid w:val="004E4F78"/>
+    <w:rsid w:val="004E509B"/>
+    <w:rsid w:val="004E6E93"/>
+    <w:rsid w:val="004F7078"/>
+    <w:rsid w:val="004F7202"/>
+    <w:rsid w:val="00503C9E"/>
+    <w:rsid w:val="005101A5"/>
+    <w:rsid w:val="005125E6"/>
+    <w:rsid w:val="00512B61"/>
+    <w:rsid w:val="005136C1"/>
+    <w:rsid w:val="00522B5C"/>
+    <w:rsid w:val="00525BCC"/>
+    <w:rsid w:val="00530111"/>
+    <w:rsid w:val="00535843"/>
+    <w:rsid w:val="0054204F"/>
+    <w:rsid w:val="0054305B"/>
+    <w:rsid w:val="00545B26"/>
+    <w:rsid w:val="005535CC"/>
+    <w:rsid w:val="0055366F"/>
+    <w:rsid w:val="005564E7"/>
+    <w:rsid w:val="00563025"/>
+    <w:rsid w:val="0056484D"/>
+    <w:rsid w:val="00567842"/>
+    <w:rsid w:val="00573320"/>
+    <w:rsid w:val="005743CA"/>
+    <w:rsid w:val="00584F03"/>
+    <w:rsid w:val="00586F97"/>
+    <w:rsid w:val="005A5485"/>
+    <w:rsid w:val="005A79FF"/>
+    <w:rsid w:val="005B5131"/>
+    <w:rsid w:val="005C5A7F"/>
+    <w:rsid w:val="005D0452"/>
+    <w:rsid w:val="005D1F1B"/>
+    <w:rsid w:val="005E7E73"/>
+    <w:rsid w:val="005E7EDC"/>
+    <w:rsid w:val="00603876"/>
+    <w:rsid w:val="006139F4"/>
+    <w:rsid w:val="006261B5"/>
+    <w:rsid w:val="006304B2"/>
+    <w:rsid w:val="0064726E"/>
+    <w:rsid w:val="006511FB"/>
+    <w:rsid w:val="006561B6"/>
+    <w:rsid w:val="006625EB"/>
+    <w:rsid w:val="0067178F"/>
+    <w:rsid w:val="006778A6"/>
+    <w:rsid w:val="00685DF1"/>
+    <w:rsid w:val="006868C4"/>
+    <w:rsid w:val="00697C2A"/>
+    <w:rsid w:val="006A029E"/>
+    <w:rsid w:val="006A71CC"/>
+    <w:rsid w:val="006A7B89"/>
+    <w:rsid w:val="006C1A1D"/>
+    <w:rsid w:val="006D7915"/>
+    <w:rsid w:val="006E4CBA"/>
+    <w:rsid w:val="006E54DF"/>
+    <w:rsid w:val="006F37F7"/>
+    <w:rsid w:val="006F625B"/>
+    <w:rsid w:val="00707002"/>
+    <w:rsid w:val="0071120C"/>
+    <w:rsid w:val="00712341"/>
+    <w:rsid w:val="00717D40"/>
+    <w:rsid w:val="00723D06"/>
+    <w:rsid w:val="00723E13"/>
+    <w:rsid w:val="007243F1"/>
+    <w:rsid w:val="00724773"/>
+    <w:rsid w:val="00726876"/>
+    <w:rsid w:val="00731A50"/>
+    <w:rsid w:val="00732F32"/>
+    <w:rsid w:val="0073548F"/>
+    <w:rsid w:val="00754C59"/>
+    <w:rsid w:val="00754DAB"/>
+    <w:rsid w:val="00760509"/>
+    <w:rsid w:val="007642CA"/>
+    <w:rsid w:val="007664E9"/>
+    <w:rsid w:val="007762D7"/>
+    <w:rsid w:val="00777D8B"/>
+    <w:rsid w:val="00785C87"/>
+    <w:rsid w:val="00786263"/>
+    <w:rsid w:val="00787FF7"/>
+    <w:rsid w:val="007A5B52"/>
+    <w:rsid w:val="007A68E4"/>
+    <w:rsid w:val="007A77A5"/>
+    <w:rsid w:val="007B07FF"/>
+    <w:rsid w:val="007C232A"/>
+    <w:rsid w:val="007E4B8D"/>
+    <w:rsid w:val="007E558A"/>
+    <w:rsid w:val="007E5826"/>
+    <w:rsid w:val="0081172D"/>
+    <w:rsid w:val="008141C3"/>
+    <w:rsid w:val="00823024"/>
+    <w:rsid w:val="008246E6"/>
+    <w:rsid w:val="0083003E"/>
+    <w:rsid w:val="00831B4F"/>
+    <w:rsid w:val="00832ACA"/>
+    <w:rsid w:val="00841AA6"/>
+    <w:rsid w:val="008441ED"/>
+    <w:rsid w:val="00845BC2"/>
+    <w:rsid w:val="008467D1"/>
+    <w:rsid w:val="00851A41"/>
+    <w:rsid w:val="00854380"/>
+    <w:rsid w:val="008579D2"/>
+    <w:rsid w:val="00860A91"/>
+    <w:rsid w:val="0086168B"/>
+    <w:rsid w:val="00863C8C"/>
+    <w:rsid w:val="008747E9"/>
+    <w:rsid w:val="00883E6A"/>
+    <w:rsid w:val="008844AE"/>
+    <w:rsid w:val="00886EEC"/>
+    <w:rsid w:val="008933F3"/>
+    <w:rsid w:val="008934E9"/>
+    <w:rsid w:val="00897671"/>
+    <w:rsid w:val="008A011C"/>
+    <w:rsid w:val="008B1370"/>
+    <w:rsid w:val="008C4208"/>
+    <w:rsid w:val="008C53ED"/>
+    <w:rsid w:val="008C7D1E"/>
+    <w:rsid w:val="008D0F77"/>
+    <w:rsid w:val="008D58D8"/>
+    <w:rsid w:val="008D5906"/>
+    <w:rsid w:val="008E0B60"/>
+    <w:rsid w:val="008E0D5D"/>
+    <w:rsid w:val="008E2406"/>
+    <w:rsid w:val="008E3736"/>
+    <w:rsid w:val="008F474C"/>
+    <w:rsid w:val="008F48CC"/>
+    <w:rsid w:val="008F51E1"/>
+    <w:rsid w:val="00903C74"/>
+    <w:rsid w:val="0090600F"/>
+    <w:rsid w:val="0091029B"/>
+    <w:rsid w:val="00910AFF"/>
+    <w:rsid w:val="00913633"/>
+    <w:rsid w:val="00917886"/>
+    <w:rsid w:val="009206DB"/>
+    <w:rsid w:val="00923797"/>
+    <w:rsid w:val="00931C9E"/>
+    <w:rsid w:val="00933105"/>
+    <w:rsid w:val="0094609B"/>
+    <w:rsid w:val="009462B9"/>
+    <w:rsid w:val="0096266B"/>
+    <w:rsid w:val="00965DF9"/>
+    <w:rsid w:val="00966B79"/>
+    <w:rsid w:val="0097280A"/>
+    <w:rsid w:val="00974573"/>
+    <w:rsid w:val="0097673C"/>
+    <w:rsid w:val="00980134"/>
+    <w:rsid w:val="00992F14"/>
+    <w:rsid w:val="00994A53"/>
+    <w:rsid w:val="0099673E"/>
+    <w:rsid w:val="009A1E32"/>
+    <w:rsid w:val="009A5A38"/>
+    <w:rsid w:val="009B11E6"/>
+    <w:rsid w:val="009B4D9B"/>
+    <w:rsid w:val="009D1571"/>
+    <w:rsid w:val="009D321B"/>
+    <w:rsid w:val="009D3F45"/>
+    <w:rsid w:val="009D4731"/>
+    <w:rsid w:val="009D6DC3"/>
+    <w:rsid w:val="009D74EC"/>
+    <w:rsid w:val="009E6277"/>
+    <w:rsid w:val="009F06EE"/>
+    <w:rsid w:val="009F3D88"/>
+    <w:rsid w:val="009F4DD4"/>
+    <w:rsid w:val="009F511C"/>
+    <w:rsid w:val="00A01930"/>
+    <w:rsid w:val="00A106F4"/>
+    <w:rsid w:val="00A15AD7"/>
+    <w:rsid w:val="00A20B9B"/>
+    <w:rsid w:val="00A20FE1"/>
+    <w:rsid w:val="00A2194D"/>
+    <w:rsid w:val="00A21F78"/>
+    <w:rsid w:val="00A2372D"/>
+    <w:rsid w:val="00A26EF6"/>
+    <w:rsid w:val="00A333D6"/>
+    <w:rsid w:val="00A35CE7"/>
+    <w:rsid w:val="00A36571"/>
+    <w:rsid w:val="00A4750B"/>
+    <w:rsid w:val="00A50793"/>
+    <w:rsid w:val="00A525A5"/>
+    <w:rsid w:val="00A6240B"/>
+    <w:rsid w:val="00A63C82"/>
+    <w:rsid w:val="00A671A1"/>
+    <w:rsid w:val="00A7447A"/>
+    <w:rsid w:val="00A75AC8"/>
+    <w:rsid w:val="00A86316"/>
+    <w:rsid w:val="00A86602"/>
+    <w:rsid w:val="00A86A83"/>
+    <w:rsid w:val="00A9278D"/>
+    <w:rsid w:val="00A970C9"/>
+    <w:rsid w:val="00AA2A96"/>
+    <w:rsid w:val="00AB05EF"/>
+    <w:rsid w:val="00AC1343"/>
+    <w:rsid w:val="00AC17CC"/>
+    <w:rsid w:val="00AC272E"/>
+    <w:rsid w:val="00AD1FCF"/>
+    <w:rsid w:val="00AE00FB"/>
+    <w:rsid w:val="00AE7FC5"/>
+    <w:rsid w:val="00AF0A79"/>
+    <w:rsid w:val="00AF44F1"/>
+    <w:rsid w:val="00B072AC"/>
+    <w:rsid w:val="00B10227"/>
+    <w:rsid w:val="00B23D03"/>
+    <w:rsid w:val="00B271FA"/>
+    <w:rsid w:val="00B303DE"/>
+    <w:rsid w:val="00B315DB"/>
+    <w:rsid w:val="00B319FE"/>
+    <w:rsid w:val="00B3527C"/>
+    <w:rsid w:val="00B41F6D"/>
+    <w:rsid w:val="00B43220"/>
+    <w:rsid w:val="00B44D43"/>
+    <w:rsid w:val="00B456A6"/>
+    <w:rsid w:val="00B6112C"/>
+    <w:rsid w:val="00B633C8"/>
+    <w:rsid w:val="00B63531"/>
+    <w:rsid w:val="00B812D5"/>
+    <w:rsid w:val="00B81AAD"/>
+    <w:rsid w:val="00B82C87"/>
+    <w:rsid w:val="00B95B7F"/>
+    <w:rsid w:val="00BA0E91"/>
+    <w:rsid w:val="00BA28B8"/>
+    <w:rsid w:val="00BA326B"/>
+    <w:rsid w:val="00BA451A"/>
+    <w:rsid w:val="00BB1C2F"/>
+    <w:rsid w:val="00BB314E"/>
+    <w:rsid w:val="00BC05F7"/>
+    <w:rsid w:val="00BC0E14"/>
+    <w:rsid w:val="00BC5A98"/>
+    <w:rsid w:val="00BC62E9"/>
+    <w:rsid w:val="00BD62AF"/>
+    <w:rsid w:val="00BE166E"/>
+    <w:rsid w:val="00BE30FE"/>
+    <w:rsid w:val="00BF39A3"/>
+    <w:rsid w:val="00BF636A"/>
+    <w:rsid w:val="00C03DD5"/>
+    <w:rsid w:val="00C07BCF"/>
+    <w:rsid w:val="00C21511"/>
+    <w:rsid w:val="00C221A4"/>
+    <w:rsid w:val="00C22C47"/>
+    <w:rsid w:val="00C3040E"/>
+    <w:rsid w:val="00C448E9"/>
+    <w:rsid w:val="00C515F3"/>
+    <w:rsid w:val="00C52D34"/>
+    <w:rsid w:val="00C61F94"/>
+    <w:rsid w:val="00C66398"/>
+    <w:rsid w:val="00C70D92"/>
+    <w:rsid w:val="00C8102A"/>
+    <w:rsid w:val="00C838F8"/>
+    <w:rsid w:val="00C85928"/>
+    <w:rsid w:val="00C918C8"/>
+    <w:rsid w:val="00C919C5"/>
+    <w:rsid w:val="00C93AA6"/>
+    <w:rsid w:val="00C95792"/>
+    <w:rsid w:val="00CA203C"/>
+    <w:rsid w:val="00CA3C68"/>
+    <w:rsid w:val="00CA510C"/>
+    <w:rsid w:val="00CA5DC3"/>
+    <w:rsid w:val="00CB392B"/>
+    <w:rsid w:val="00CB5F01"/>
+    <w:rsid w:val="00CB6AA1"/>
+    <w:rsid w:val="00CB7FF8"/>
+    <w:rsid w:val="00CC616E"/>
+    <w:rsid w:val="00CD094E"/>
+    <w:rsid w:val="00CD14F9"/>
+    <w:rsid w:val="00CE1689"/>
+    <w:rsid w:val="00CE7F0C"/>
+    <w:rsid w:val="00CF32FF"/>
+    <w:rsid w:val="00CF3966"/>
+    <w:rsid w:val="00CF413B"/>
+    <w:rsid w:val="00CF7AB3"/>
+    <w:rsid w:val="00D01FB6"/>
+    <w:rsid w:val="00D03994"/>
+    <w:rsid w:val="00D04C67"/>
+    <w:rsid w:val="00D04EC5"/>
+    <w:rsid w:val="00D05928"/>
+    <w:rsid w:val="00D06EB7"/>
+    <w:rsid w:val="00D20E80"/>
+    <w:rsid w:val="00D25271"/>
+    <w:rsid w:val="00D34849"/>
+    <w:rsid w:val="00D363E0"/>
+    <w:rsid w:val="00D368A1"/>
+    <w:rsid w:val="00D40DB1"/>
+    <w:rsid w:val="00D45743"/>
+    <w:rsid w:val="00D51167"/>
+    <w:rsid w:val="00D524B8"/>
+    <w:rsid w:val="00D54916"/>
+    <w:rsid w:val="00D54CE7"/>
+    <w:rsid w:val="00D6430C"/>
+    <w:rsid w:val="00D655D3"/>
+    <w:rsid w:val="00D66880"/>
+    <w:rsid w:val="00D66A44"/>
+    <w:rsid w:val="00D67AE3"/>
+    <w:rsid w:val="00D703B8"/>
+    <w:rsid w:val="00D7464F"/>
+    <w:rsid w:val="00D74B29"/>
+    <w:rsid w:val="00D7700F"/>
+    <w:rsid w:val="00D86F41"/>
+    <w:rsid w:val="00D971AF"/>
+    <w:rsid w:val="00D974D4"/>
+    <w:rsid w:val="00DA2499"/>
+    <w:rsid w:val="00DA7032"/>
+    <w:rsid w:val="00DD2955"/>
+    <w:rsid w:val="00DD5A17"/>
+    <w:rsid w:val="00DE1A49"/>
+    <w:rsid w:val="00DE288F"/>
+    <w:rsid w:val="00DE338D"/>
+    <w:rsid w:val="00DE3D53"/>
+    <w:rsid w:val="00DE6A93"/>
+    <w:rsid w:val="00DF3DAC"/>
+    <w:rsid w:val="00E10DF3"/>
+    <w:rsid w:val="00E15B97"/>
+    <w:rsid w:val="00E15C6C"/>
+    <w:rsid w:val="00E16830"/>
+    <w:rsid w:val="00E23664"/>
+    <w:rsid w:val="00E33C86"/>
+    <w:rsid w:val="00E40932"/>
+    <w:rsid w:val="00E44D8C"/>
+    <w:rsid w:val="00E45050"/>
+    <w:rsid w:val="00E54BF2"/>
+    <w:rsid w:val="00E670AF"/>
+    <w:rsid w:val="00E67335"/>
+    <w:rsid w:val="00E73B7A"/>
+    <w:rsid w:val="00E774AF"/>
+    <w:rsid w:val="00E84EB9"/>
+    <w:rsid w:val="00E84F0B"/>
+    <w:rsid w:val="00E93A25"/>
+    <w:rsid w:val="00EA0C7C"/>
+    <w:rsid w:val="00EA1C44"/>
+    <w:rsid w:val="00EA29AB"/>
+    <w:rsid w:val="00EA3569"/>
+    <w:rsid w:val="00EA4AD0"/>
+    <w:rsid w:val="00EA6D07"/>
+    <w:rsid w:val="00EB0459"/>
+    <w:rsid w:val="00EB4E3C"/>
+    <w:rsid w:val="00EC0D04"/>
+    <w:rsid w:val="00EC1C44"/>
+    <w:rsid w:val="00EC25D2"/>
+    <w:rsid w:val="00EC4281"/>
+    <w:rsid w:val="00EC6AF1"/>
+    <w:rsid w:val="00ED15D8"/>
+    <w:rsid w:val="00ED7E31"/>
+    <w:rsid w:val="00EE2703"/>
+    <w:rsid w:val="00EE68ED"/>
+    <w:rsid w:val="00EF7666"/>
+    <w:rsid w:val="00F1051A"/>
+    <w:rsid w:val="00F128E7"/>
+    <w:rsid w:val="00F241FE"/>
+    <w:rsid w:val="00F3071D"/>
+    <w:rsid w:val="00F320AF"/>
+    <w:rsid w:val="00F33798"/>
+    <w:rsid w:val="00F377A6"/>
+    <w:rsid w:val="00F417AD"/>
+    <w:rsid w:val="00F41822"/>
+    <w:rsid w:val="00F44CB9"/>
+    <w:rsid w:val="00F501E1"/>
+    <w:rsid w:val="00F516AE"/>
+    <w:rsid w:val="00F527A4"/>
+    <w:rsid w:val="00F552F0"/>
+    <w:rsid w:val="00F56B97"/>
+    <w:rsid w:val="00F676A7"/>
+    <w:rsid w:val="00F7160A"/>
+    <w:rsid w:val="00F739CA"/>
+    <w:rsid w:val="00F759E0"/>
+    <w:rsid w:val="00F809F1"/>
+    <w:rsid w:val="00F86718"/>
+    <w:rsid w:val="00F8676A"/>
+    <w:rsid w:val="00F90F4E"/>
+    <w:rsid w:val="00F93389"/>
+    <w:rsid w:val="00F94FCC"/>
+    <w:rsid w:val="00F9518B"/>
+    <w:rsid w:val="00F953AE"/>
+    <w:rsid w:val="00F9759B"/>
+    <w:rsid w:val="00FA0FE3"/>
+    <w:rsid w:val="00FA10CB"/>
+    <w:rsid w:val="00FB0954"/>
+    <w:rsid w:val="00FC356D"/>
+    <w:rsid w:val="00FC4517"/>
+    <w:rsid w:val="00FC7C62"/>
+    <w:rsid w:val="00FD09AD"/>
+    <w:rsid w:val="00FD0FE7"/>
+    <w:rsid w:val="00FD3A78"/>
+    <w:rsid w:val="00FD449E"/>
+    <w:rsid w:val="00FF0A0E"/>
+    <w:rsid w:val="00FF2785"/>
+    <w:rsid w:val="00FF2948"/>
+    <w:rsid w:val="00FF3BA8"/>
+    <w:rsid w:val="00FF6053"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D66A44"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Date"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:rsid w:val="005E7EDC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:rsid w:val="00055EAF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00055EAF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="一太郎"/>
+    <w:rsid w:val="00BC5A98"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:wordWrap w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="333" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF44F1"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:wordWrap w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a9">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00F1051A"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="Note Heading"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:rsid w:val="004E6E93"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Century"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00130D1A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ac">
+    <w:name w:val="annotation reference"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0094609B"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="a8"/>
+    <w:next w:val="a8"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0094609B"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:wordWrap/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="ヘッダー (文字)"/>
+    <w:link w:val="a4"/>
+    <w:rsid w:val="00003D97"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ae">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CD14F9"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="78F41D7F959042A6832691373E908C03"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CCB3D6AD-F99E-4944-99E6-EA9A3362F4C7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B320E1" w:rsidRDefault="00A146F6" w:rsidP="00A146F6">
+          <w:pPr>
+            <w:pStyle w:val="78F41D7F959042A6832691373E908C03"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BD0E8A">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>アイテムを選択してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="28FD22EBDC8A4AC0A488087608007551"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C33ED0DC-CE51-4B08-8519-1B07AA7EA277}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B320E1" w:rsidRDefault="00A146F6" w:rsidP="00A146F6">
+          <w:pPr>
+            <w:pStyle w:val="28FD22EBDC8A4AC0A488087608007551"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0071028A">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>アイテムを選択してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2DD8E4F6D4194E8EA89276F0D29B6ADD"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1E1A65D1-C96A-4B9A-834F-4EAB262DE5CE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D80902" w:rsidRDefault="00840329" w:rsidP="00840329">
+          <w:pPr>
+            <w:pStyle w:val="2DD8E4F6D4194E8EA89276F0D29B6ADD"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BD0E8A">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>アイテムを選択してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4DE41733E54C4E5299EE0428063EF916"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6B5E379D-4AD4-44AA-B1CA-F5CEC9CD11C1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00165A0F" w:rsidRDefault="00D80902" w:rsidP="00D80902">
+          <w:pPr>
+            <w:pStyle w:val="4DE41733E54C4E5299EE0428063EF9161"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>相談区分を選択してください</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="200929CEC63F491DB42A705EF3B15082"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7509FD13-7C66-4978-BB72-FA4C4981BD93}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004E4020" w:rsidRDefault="00165A0F" w:rsidP="00165A0F">
+          <w:pPr>
+            <w:pStyle w:val="200929CEC63F491DB42A705EF3B15082"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0071028A">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>アイテムを選択してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ 明朝">
+    <w:altName w:val="MS Mincho"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:altName w:val="MS Gothic"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="PMingLiU">
+    <w:altName w:val="新細明體"/>
+    <w:panose1 w:val="02020500000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="游明朝">
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="游ゴシック Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:view w:val="normal"/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
+  <w:defaultTabStop w:val="840"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
+  <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:compat>
+    <w:spaceForUL/>
+    <w:balanceSingleByteDoubleByteWidth/>
+    <w:doNotLeaveBackslashAlone/>
+    <w:ulTrailSpace/>
+    <w:doNotExpandShiftReturn/>
+    <w:adjustLineHeightInTable/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00A146F6"/>
+    <w:rsid w:val="000006E2"/>
+    <w:rsid w:val="00165A0F"/>
+    <w:rsid w:val="004552E7"/>
+    <w:rsid w:val="004E4020"/>
+    <w:rsid w:val="00635BC3"/>
+    <w:rsid w:val="007573A7"/>
+    <w:rsid w:val="007B5002"/>
+    <w:rsid w:val="00840329"/>
+    <w:rsid w:val="009307FE"/>
+    <w:rsid w:val="00A146F6"/>
+    <w:rsid w:val="00B320E1"/>
+    <w:rsid w:val="00D80902"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Date" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11096,51 +7975,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -11209,50 +8088,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -11308,684 +8196,150 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00BD7DFF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...4 lines deleted...]
-    <w:rsid w:val="00D86487"/>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00165A0F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="78F41D7F959042A6832691373E908C03">
+    <w:name w:val="78F41D7F959042A6832691373E908C03"/>
+    <w:rsid w:val="00A146F6"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="200929CEC63F491DB42A705EF3B15082">
+    <w:name w:val="200929CEC63F491DB42A705EF3B15082"/>
+    <w:rsid w:val="00165A0F"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="28FD22EBDC8A4AC0A488087608007551">
+    <w:name w:val="28FD22EBDC8A4AC0A488087608007551"/>
+    <w:rsid w:val="00A146F6"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DD8E4F6D4194E8EA89276F0D29B6ADD">
+    <w:name w:val="2DD8E4F6D4194E8EA89276F0D29B6ADD"/>
+    <w:rsid w:val="00840329"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4DE41733E54C4E5299EE0428063EF9161">
+    <w:name w:val="4DE41733E54C4E5299EE0428063EF9161"/>
+    <w:rsid w:val="00D80902"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
-    </w:pPr>
-[...46 lines deleted...]
-      <w:spacing w:line="333" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...30 lines deleted...]
-      <w:rFonts w:ascii="ＭＳ 明朝"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...178 lines deleted...]
-      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:divs>
-[...299 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office ​​テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
@@ -12015,84 +8369,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Century"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -12223,59 +8579,103 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{370ECE41-1C8C-44F5-ADE7-94C35B8A8581}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9879A21-F56C-4C9B-AE5A-0FDF26B8E421}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1351</Characters>
+  <Pages>4</Pages>
+  <Words>493</Words>
+  <Characters>2816</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>タイトル</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1585</CharactersWithSpaces>
+  <CharactersWithSpaces>3303</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>