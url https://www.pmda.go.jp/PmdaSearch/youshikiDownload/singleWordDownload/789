--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,4767 +1,11516 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00421427" w:rsidRPr="00D941F7" w:rsidRDefault="0058692F" w:rsidP="001B3304">
-[...5 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="2C99F140" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="00FB23D3">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:snapToGrid/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ 明朝"/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Microsoft JhengHei"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D941F7">
-[...79 lines deleted...]
-      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="004A06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>別紙様式５</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00EA3397" w:rsidRPr="00D941F7" w:rsidRDefault="00EA3397" w:rsidP="001B3304">
-[...5 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="28C8EBCF" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="00FB23D3">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F0B2995" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="00FB23D3">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">「ファクシミリ送信表」　　ファクシミリ番号　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>０３－３５０６－９４４２</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F24D7F" w14:textId="77777777" w:rsidR="00030BD7" w:rsidRPr="00EE3174" w:rsidRDefault="00030BD7" w:rsidP="00030BD7">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:snapToGrid/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLineChars="1300" w:firstLine="2600"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00EE3174">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D941F7">
+        <w:t>電子メール：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3174">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ" w:hint="eastAsia"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">　</w:t>
+        <w:t>iyaku-kanisoudan</w:t>
       </w:r>
-      <w:r w:rsidR="00B8530B" w:rsidRPr="00D941F7">
+      <w:r w:rsidRPr="00EE3174">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　</w:t>
+        <w:t>＠</w:t>
       </w:r>
-      <w:r w:rsidR="00B8530B" w:rsidRPr="00D941F7">
+      <w:r w:rsidRPr="00EE3174">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ" w:hint="eastAsia"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">　</w:t>
+        <w:t>pmda.go.jp</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058692F" w:rsidRPr="00897868" w:rsidRDefault="00791235" w:rsidP="00EA3397">
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="7593AF84" w14:textId="77777777" w:rsidR="00030BD7" w:rsidRPr="00EE3174" w:rsidRDefault="00030BD7" w:rsidP="00030BD7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLineChars="1900" w:firstLine="3800"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D941F7">
+      <w:r w:rsidRPr="00EE3174">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ" w:hint="eastAsia"/>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>再生医療等製品</w:t>
+        <w:t>kiki-kanisoudan</w:t>
       </w:r>
-      <w:r w:rsidR="0058692F" w:rsidRPr="00D941F7">
+      <w:r w:rsidRPr="00EE3174">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ" w:hint="eastAsia"/>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>対面助言事後相談</w:t>
+        <w:t>＠</w:t>
       </w:r>
-      <w:r w:rsidR="0058692F" w:rsidRPr="00D941F7">
+      <w:r w:rsidRPr="00EE3174">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>申込書</w:t>
-[...7 lines deleted...]
-        <w:t>（記録あり）</w:t>
+        <w:t>pmda.go.jp</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058692F" w:rsidRPr="00897868" w:rsidRDefault="0058692F" w:rsidP="0058692F">
-[...1 lines deleted...]
-        <w:jc w:val="right"/>
+    <w:p w14:paraId="2A471A9D" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="00FB23D3">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-[...10 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9229" w:type="dxa"/>
-        <w:tblInd w:w="89" w:type="dxa"/>
+        <w:tblW w:w="4641" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblCellMar>
-          <w:left w:w="13" w:type="dxa"/>
-          <w:right w:w="13" w:type="dxa"/>
+          <w:left w:w="99" w:type="dxa"/>
+          <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="668"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="351"/>
+        <w:gridCol w:w="4641"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00901596" w:rsidRPr="00107532" w:rsidTr="007261F6">
+      <w:tr w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w14:paraId="6FB9BA70" w14:textId="77777777" w:rsidTr="00EE3174">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="588"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="513"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2476" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="4641" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+          <w:p w14:paraId="04D4B894" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="0034515C">
             <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
-              <w:ind w:leftChars="20" w:left="42"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A06EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:snapToGrid w:val="0"/>
+                <w:spacing w:val="43"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00107532">
+              <w:t>簡易相談結果要旨確認依頼</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A06EF">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:snapToGrid w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>申　込　者　名</w:t>
+              <w:t>書</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...107 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901596" w:rsidRPr="00107532" w:rsidTr="007261F6">
+    </w:tbl>
+    <w:p w14:paraId="43324F20" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="00FB23D3">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C1262F3" w14:textId="5162C476" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="00FB23D3">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:rightChars="150" w:right="315"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>送信日：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C30EE" w:rsidRPr="004A06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（元号）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　年　　月　　日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686B0CCB" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="00FB23D3">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="150" w:left="315"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>［受信者］</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD6C626" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="00FB23D3">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="150" w:left="315"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>独立行政法人医薬品医療機器総合機構</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637C8A0D" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="00FB23D3">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="150" w:left="315"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　審査業務部　簡易相談予約受付担当者</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8217" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="52" w:type="dxa"/>
+          <w:right w:w="52" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8217"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w14:paraId="70D0AA01" w14:textId="77777777" w:rsidTr="0034515C">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="525"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="668" w:type="dxa"/>
-[...83 lines deleted...]
-            <w:tcW w:w="1808" w:type="dxa"/>
+            <w:tcW w:w="8217" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+          <w:p w14:paraId="3BC90471" w14:textId="01B28B92" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="0034515C">
             <w:pPr>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:leftChars="20" w:left="42" w:rightChars="20" w:right="42"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00107532">
+            <w:r w:rsidRPr="004A06EF">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>申込</w:t>
+              <w:t>簡易相談区分：後発医療用医薬品、一般用医薬品、医薬部外品、防除用製品、</w:t>
             </w:r>
-            <w:r w:rsidR="00013D77">
+          </w:p>
+          <w:p w14:paraId="4D886DB2" w14:textId="77777777" w:rsidR="0095705A" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="00517E89">
+            <w:pPr>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:leftChars="600" w:left="1260"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A06EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>担当</w:t>
+              <w:t>医療機器</w:t>
             </w:r>
-            <w:r w:rsidRPr="00107532">
+            <w:r w:rsidR="0095705A" w:rsidRPr="004A06EF">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、医療機器認証基準該当性</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A06EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>者名</w:t>
+              <w:t>、体外診断用医薬品</w:t>
+            </w:r>
+            <w:r w:rsidR="0095705A" w:rsidRPr="004A06EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...12 lines deleted...]
-          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+          <w:p w14:paraId="2BF3883F" w14:textId="5517C2A0" w:rsidR="00517E89" w:rsidRPr="004A06EF" w:rsidRDefault="0095705A" w:rsidP="00517E89">
             <w:pPr>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:leftChars="600" w:left="1260"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004A06EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>体外診断用医薬品認証基準該当性</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB23D3" w:rsidRPr="004A06EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、新医薬品、再生医療等製品</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB23D3" w:rsidRPr="004A06EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...9 lines deleted...]
-          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+          <w:p w14:paraId="3478F403" w14:textId="23412BBA" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="00517E89">
             <w:pPr>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:leftChars="600" w:left="1260"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004A06EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>医薬品ＧＣＰ／ＧＬＰ／ＧＰＳＰ調査</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A06EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A06EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>医療機器ＧＣＰ／ＧＬＰ／ＧＰＳＰ調査</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A06EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...10 lines deleted...]
-          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+          <w:p w14:paraId="1F35DF9F" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="00517E89">
             <w:pPr>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:leftChars="600" w:left="1260"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004A06EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>再生医療等製品ＧＣＰ／ＧＬＰ／ＧＰＳＰ調査</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A06EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A06EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ＧＭＰ／ＱＭＳ調査、ＧＣＴＰ調査</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901596" w:rsidRPr="00107532" w:rsidTr="007261F6">
+      <w:tr w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w14:paraId="17453DBD" w14:textId="77777777" w:rsidTr="0034515C">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="517"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="668" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:tcW w:w="1808" w:type="dxa"/>
+            <w:tcW w:w="8217" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+          <w:p w14:paraId="1016E100" w14:textId="0B925336" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="0034515C">
             <w:pPr>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:leftChars="20" w:left="42" w:rightChars="20" w:right="42"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00107532">
+            <w:r w:rsidRPr="004A06EF">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>所属部署名</w:t>
+              <w:t>簡易相談日時：</w:t>
+            </w:r>
+            <w:r w:rsidR="003C30EE" w:rsidRPr="004A06EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（元号）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A06EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　年　　月　　日（　　曜日）　　時　　分～　　時　　分</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...12 lines deleted...]
-          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+          <w:p w14:paraId="58C2818F" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="0034515C">
             <w:pPr>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:leftChars="20" w:left="42" w:rightChars="20" w:right="42"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004A06EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>受</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A06EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A06EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>付</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A06EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A06EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>番</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A06EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A06EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>号：</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...9 lines deleted...]
-          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+          <w:p w14:paraId="38F12C82" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="0034515C">
             <w:pPr>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:leftChars="20" w:left="42" w:rightChars="20" w:right="42"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...15 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+            <w:r w:rsidRPr="004A06EF">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>機構担当者：</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901596" w:rsidRPr="00107532" w:rsidTr="007261F6">
+      <w:tr w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w14:paraId="4394CF9F" w14:textId="77777777" w:rsidTr="0034515C">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="505"/>
+          <w:trHeight w:val="1012"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="668" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:tcW w:w="1808" w:type="dxa"/>
+            <w:tcW w:w="8217" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+          <w:p w14:paraId="565E2C36" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="0034515C">
             <w:pPr>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:leftChars="20" w:left="42" w:rightChars="20" w:right="42"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00107532">
+            <w:r w:rsidRPr="004A06EF">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>電話番号</w:t>
+              <w:t>会社名：</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...12 lines deleted...]
-          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+          <w:p w14:paraId="75D3086D" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="0034515C">
             <w:pPr>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:leftChars="20" w:left="42" w:rightChars="20" w:right="42"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00107532">
+            <w:r w:rsidRPr="004A06EF">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>（　　）　　―</w:t>
+              <w:t>相談の出席者氏名及び所属：</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...9 lines deleted...]
-          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+          <w:p w14:paraId="3BF7449E" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="0034515C">
             <w:pPr>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:leftChars="20" w:left="42" w:rightChars="20" w:right="42"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004A06EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本確認依頼の担当者氏名、所属及び</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...10 lines deleted...]
-          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+          <w:p w14:paraId="18104787" w14:textId="07D5CC32" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="0034515C">
             <w:pPr>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:leftChars="20" w:left="42" w:rightChars="20" w:right="42"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...19 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+            <w:r w:rsidRPr="004A06EF">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...18 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>連絡先（電話、ファクシミリ</w:t>
+            </w:r>
+            <w:r w:rsidR="00030BD7" w:rsidRPr="00030BD7">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00107532">
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="00030BD7" w:rsidRPr="00EE3174">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ﾌｧｸｼﾐﾘ番号</w:t>
+              <w:t>電子メール</w:t>
             </w:r>
-          </w:p>
-[...17 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+            <w:r w:rsidRPr="004A06EF">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...338 lines deleted...]
-              <w:t>類別</w:t>
+              <w:t>）：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidTr="00B8530B">
+      <w:tr w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w14:paraId="71867A88" w14:textId="77777777" w:rsidTr="00B21C7F">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="697"/>
+          <w:trHeight w:val="1000"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3514" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8217" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...253 lines deleted...]
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidRDefault="0058692F" w:rsidP="00B30C27">
+          <w:p w14:paraId="31DC7522" w14:textId="6E2FCEC4" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="0034515C">
             <w:pPr>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="20" w:right="42"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...16 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+            <w:r w:rsidRPr="004A06EF">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...67 lines deleted...]
-              <w:t>[質問事項]</w:t>
+              <w:t>相談結果の要旨</w:t>
             </w:r>
-          </w:p>
-[...362 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00ED7871" w:rsidRPr="00897868" w:rsidRDefault="00ED7871" w:rsidP="00ED7871">
-[...2 lines deleted...]
-        <w:ind w:left="312"/>
+    <w:p w14:paraId="4F17A3CC" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="00FB23D3">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="150" w:left="515" w:hangingChars="100" w:hanging="200"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00897868">
-[...604 lines deleted...]
-      <w:r w:rsidR="0058692F" w:rsidRPr="00D941F7">
+      <w:r w:rsidRPr="004A06EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>（注意）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058692F" w:rsidRPr="00C75697" w:rsidRDefault="0058692F" w:rsidP="0058692F">
-      <w:pPr>
+    <w:p w14:paraId="58F3B4A1" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="00FB23D3">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="-1" w:left="198" w:rightChars="133" w:right="279" w:hangingChars="100" w:hanging="200"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C75697">
+      <w:r w:rsidRPr="004A06EF">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>１</w:t>
-[...34 lines deleted...]
-        <w:t>すること。</w:t>
+        <w:t>１　「簡易相談区分」欄は、該当するものに○印を付してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058692F" w:rsidRPr="00C75697" w:rsidRDefault="0058692F" w:rsidP="0058692F">
-      <w:pPr>
+    <w:p w14:paraId="1865776E" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="00FB23D3">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="-1" w:left="198" w:rightChars="133" w:right="279" w:hangingChars="100" w:hanging="200"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C75697">
+      <w:r w:rsidRPr="004A06EF">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>２</w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>２　受付番号は、「簡易相談の日時について」に記載されています。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058692F" w:rsidRPr="00C75697" w:rsidRDefault="0058692F" w:rsidP="0058692F">
-      <w:pPr>
+    <w:p w14:paraId="07A382DE" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRDefault="00FB23D3" w:rsidP="00FB23D3">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hangingChars="142" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C75697">
+      <w:r w:rsidRPr="004A06EF">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>３</w:t>
+        <w:t>３　「相談結果の要旨」欄には、相談内容の概略及び独立行政法人医薬品医療機器総合機構からの回答内容を記入してください。なお、別紙として添付する場合は、１枚以内に簡潔にまとめてください。なお、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C75697">
+      <w:r w:rsidRPr="004A06EF">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....." w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...41 lines deleted...]
-        <w:t>記入方法は以下のとおり。</w:t>
+        <w:t>「対面助言申込書（簡易相談）の「相談内容の概略」欄に簡易相談における機構からの回答を記入したものを提出することをもって代えることができます。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058692F" w:rsidRPr="00C75697" w:rsidRDefault="0058692F" w:rsidP="0058692F">
-      <w:pPr>
+    <w:p w14:paraId="4F338895" w14:textId="77777777" w:rsidR="00EE3174" w:rsidRPr="004A06EF" w:rsidRDefault="00EE3174" w:rsidP="00FB23D3">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hangingChars="142" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C75697">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="0058692F" w:rsidRPr="00C75697" w:rsidRDefault="0058692F" w:rsidP="00846701">
-[...350 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:sectPr w:rsidR="00EE3174" w:rsidRPr="004A06EF" w:rsidSect="00000187">
+      <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
+      <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:cols w:space="425"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="303" w:charSpace="-2374"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006B7DBB" w:rsidRDefault="006B7DBB" w:rsidP="00AA140F">
+    <w:p w14:paraId="116BEF1D" w14:textId="77777777" w:rsidR="00B800D0" w:rsidRDefault="00B800D0" w:rsidP="0049504A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006B7DBB" w:rsidRDefault="006B7DBB" w:rsidP="00AA140F">
+    <w:p w14:paraId="29D5DE1F" w14:textId="77777777" w:rsidR="00B800D0" w:rsidRDefault="00B800D0" w:rsidP="0049504A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS-Mincho">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft JhengHei">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐ明朝">
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:altName w:val="MS Gothic"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="ＭＳ....">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
-  </w:font>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ.....">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="ＭＳ Ｐゴシック">
+    <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006B7DBB" w:rsidRDefault="006B7DBB" w:rsidP="00AA140F">
+    <w:p w14:paraId="47F1B72B" w14:textId="77777777" w:rsidR="00B800D0" w:rsidRDefault="00B800D0" w:rsidP="0049504A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006B7DBB" w:rsidRDefault="006B7DBB" w:rsidP="00AA140F">
+    <w:p w14:paraId="48B353AA" w14:textId="77777777" w:rsidR="00B800D0" w:rsidRDefault="00B800D0" w:rsidP="0049504A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43264CDE"/>
+    <w:nsid w:val="011C4416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E41A5F46"/>
-[...9 lines deleted...]
-        <w:rFonts w:hint="default"/>
+    <w:tmpl w:val="42AC4052"/>
+    <w:lvl w:ilvl="0" w:tplc="24ECFF4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1407" w:hanging="420"/>
+        <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1827" w:hanging="420"/>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2247" w:hanging="420"/>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2667" w:hanging="420"/>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3087" w:hanging="420"/>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3507" w:hanging="420"/>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3927" w:hanging="420"/>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4347" w:hanging="420"/>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48466416"/>
+    <w:nsid w:val="025F259F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="824284BC"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+    <w:tmpl w:val="4DE84038"/>
+    <w:lvl w:ilvl="0" w:tplc="137839EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="521" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="ＭＳ 明朝" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1189" w:hanging="420"/>
+        <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1609" w:hanging="420"/>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2029" w:hanging="420"/>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2449" w:hanging="420"/>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2869" w:hanging="420"/>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3289" w:hanging="420"/>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3709" w:hanging="420"/>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4129" w:hanging="420"/>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="484715A3"/>
+    <w:nsid w:val="03D23673"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F680587A"/>
-    <w:lvl w:ilvl="0" w:tplc="17C892C4">
+    <w:tmpl w:val="0B260F1A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="560" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1040" w:hanging="420"/>
+        <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1460" w:hanging="420"/>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1880" w:hanging="420"/>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2300" w:hanging="420"/>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2720" w:hanging="420"/>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3140" w:hanging="420"/>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3560" w:hanging="420"/>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3980" w:hanging="420"/>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="495C1A07"/>
+    <w:nsid w:val="06AD5821"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E21E4878"/>
-    <w:lvl w:ilvl="0" w:tplc="E55EF26C">
+    <w:tmpl w:val="772AFB9E"/>
+    <w:lvl w:ilvl="0" w:tplc="CE60D25A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="709" w:hanging="360"/>
+        <w:ind w:left="990" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1189" w:hanging="420"/>
+        <w:ind w:left="1470" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1609" w:hanging="420"/>
+        <w:ind w:left="1890" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2029" w:hanging="420"/>
+        <w:ind w:left="2310" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2449" w:hanging="420"/>
+        <w:ind w:left="2730" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2869" w:hanging="420"/>
+        <w:ind w:left="3150" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3289" w:hanging="420"/>
+        <w:ind w:left="3570" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3709" w:hanging="420"/>
+        <w:ind w:left="3990" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4129" w:hanging="420"/>
+        <w:ind w:left="4410" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C215FAE"/>
+    <w:nsid w:val="07806E45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A6E0607C"/>
-    <w:lvl w:ilvl="0" w:tplc="0EE0131A">
+    <w:tmpl w:val="4F3E845E"/>
+    <w:lvl w:ilvl="0" w:tplc="DF707D38">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="657" w:hanging="420"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="eastAsia"/>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1077" w:hanging="420"/>
+        <w:ind w:left="1266" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1497" w:hanging="420"/>
+        <w:ind w:left="1686" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1917" w:hanging="420"/>
+        <w:ind w:left="2106" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2337" w:hanging="420"/>
+        <w:ind w:left="2526" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2757" w:hanging="420"/>
+        <w:ind w:left="2946" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3177" w:hanging="420"/>
+        <w:ind w:left="3366" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3597" w:hanging="420"/>
+        <w:ind w:left="3786" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4017" w:hanging="420"/>
+        <w:ind w:left="4206" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58366974"/>
+    <w:nsid w:val="0A7A296B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="01E2ABE8"/>
-[...6 lines deleted...]
-        <w:ind w:left="709" w:hanging="360"/>
+    <w:tmpl w:val="3E0CCC3E"/>
+    <w:lvl w:ilvl="0" w:tplc="258242F2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="・"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="491" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="911" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1331" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1751" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2171" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2591" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3011" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3431" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3851" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="113851D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4B9E45DA"/>
+    <w:lvl w:ilvl="0" w:tplc="4D9E19C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="※"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="145411FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="31AAAFE2"/>
+    <w:lvl w:ilvl="0" w:tplc="A72CE42C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1189" w:hanging="420"/>
+        <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1609" w:hanging="420"/>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2029" w:hanging="420"/>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2449" w:hanging="420"/>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2869" w:hanging="420"/>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3289" w:hanging="420"/>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3709" w:hanging="420"/>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4129" w:hanging="420"/>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="787457E9"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1502237C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AED83618"/>
-    <w:lvl w:ilvl="0" w:tplc="BEF20290">
+    <w:tmpl w:val="E552195E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="501" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="987" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="981" w:hanging="420"/>
+        <w:ind w:left="1407" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1401" w:hanging="420"/>
+        <w:ind w:left="1827" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1821" w:hanging="420"/>
+        <w:ind w:left="2247" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2241" w:hanging="420"/>
+        <w:ind w:left="2667" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2661" w:hanging="420"/>
+        <w:ind w:left="3087" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3081" w:hanging="420"/>
+        <w:ind w:left="3507" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3501" w:hanging="420"/>
+        <w:ind w:left="3927" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3921" w:hanging="420"/>
+        <w:ind w:left="4347" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="153246BD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2946BFB4"/>
+    <w:lvl w:ilvl="0" w:tplc="0D92EF4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="555" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="159A6372"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A42E0262"/>
+    <w:lvl w:ilvl="0" w:tplc="6212C42C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="159E0E45"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="19C4FA34"/>
+    <w:lvl w:ilvl="0" w:tplc="E4A64A92">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="706" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16C94DFE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="89C6191C"/>
+    <w:lvl w:ilvl="0" w:tplc="46C8BE32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="185C31ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="27BE0E48"/>
+    <w:lvl w:ilvl="0" w:tplc="2830398C">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="※"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="358" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cstheme="minorBidi" w:hint="eastAsia"/>
+        <w:color w:val="auto"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="838" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1258" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1678" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2098" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2518" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2938" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3358" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3778" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18A703E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="16E25BC2"/>
+    <w:lvl w:ilvl="0" w:tplc="A72CE42C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D421BAB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="51CEBF5E"/>
+    <w:lvl w:ilvl="0" w:tplc="8812996C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EE32B21"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9CBEA4B6"/>
+    <w:lvl w:ilvl="0" w:tplc="2880FFCE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="990" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EF317A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1F2A066A"/>
+    <w:lvl w:ilvl="0" w:tplc="A4B8B39C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="846" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FC041CB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0FAC132"/>
+    <w:lvl w:ilvl="0" w:tplc="50D2E794">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="750" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1230" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1650" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2070" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2490" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2910" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3330" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3750" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4170" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="221D683A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7D4EBBB2"/>
+    <w:lvl w:ilvl="0" w:tplc="04964E38">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="・"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="MS-Mincho" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2292751A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4FF02CE2"/>
+    <w:lvl w:ilvl="0" w:tplc="13948306">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1240" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1660" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2080" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2500" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2920" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3340" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3760" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4180" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4600" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="234F5807"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DE38A060"/>
+    <w:lvl w:ilvl="0" w:tplc="46408864">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="258242F2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="・"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27411170"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="533C785A"/>
+    <w:lvl w:ilvl="0" w:tplc="062C1744">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="846" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1266" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1686" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2106" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2526" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3366" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3786" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4206" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27CB57EA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F1C2476C"/>
+    <w:lvl w:ilvl="0" w:tplc="F398C342">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28603247"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="033671FC"/>
+    <w:lvl w:ilvl="0" w:tplc="44C83FD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="846" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1266" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1686" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2106" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2526" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3366" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3786" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4206" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="289941EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="98685164"/>
+    <w:lvl w:ilvl="0" w:tplc="F398C342">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29734FBD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1F0083B0"/>
+    <w:lvl w:ilvl="0" w:tplc="D6F6397E">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4620" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29915145"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A48E7C7C"/>
+    <w:lvl w:ilvl="0" w:tplc="11A64CFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="706" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C3762C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3FAC2BB4"/>
+    <w:lvl w:ilvl="0" w:tplc="D842ECBA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DE27AF5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5C06E7D8"/>
+    <w:lvl w:ilvl="0" w:tplc="DF707D38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30DF125D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="45E01358"/>
+    <w:lvl w:ilvl="0" w:tplc="8370DF50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32B750A8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4AEA5D9C"/>
+    <w:lvl w:ilvl="0" w:tplc="44C83FD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32BC0C08"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="61B6FE84"/>
+    <w:lvl w:ilvl="0" w:tplc="8370DF50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33D53D03"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="54F0EC8A"/>
+    <w:lvl w:ilvl="0" w:tplc="72FA706A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39BF1060"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B39E22F0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="906" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1326" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1746" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2166" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3006" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3426" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3846" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4266" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6A2114"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="356E0C22"/>
+    <w:lvl w:ilvl="0" w:tplc="A72CE42C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6F4CD7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1F4285B8"/>
+    <w:lvl w:ilvl="0" w:tplc="AC56EDDC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="830" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="ＭＳ 明朝" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1250" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1670" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2090" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2510" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2930" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3350" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4190" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D261C1A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="59B84580"/>
+    <w:lvl w:ilvl="0" w:tplc="A72CE42C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E160120"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AA78654C"/>
+    <w:lvl w:ilvl="0" w:tplc="E9200580">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="706" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1126" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1546" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1966" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2386" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2806" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3226" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3646" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4066" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F74046B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6CE62B8A"/>
+    <w:lvl w:ilvl="0" w:tplc="44C83FD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FF722B8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="22662A78"/>
+    <w:lvl w:ilvl="0" w:tplc="8370DF50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42F20141"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="254C5B56"/>
+    <w:lvl w:ilvl="0" w:tplc="8370DF50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44146A76"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="165C1804"/>
+    <w:lvl w:ilvl="0" w:tplc="04964E38">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="・"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="MS-Mincho" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44703E1F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0836481C"/>
+    <w:lvl w:ilvl="0" w:tplc="800CD91E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="982" w:hanging="840"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="945" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1365" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2205" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2625" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3045" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3465" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3885" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44A64A54"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80886C34"/>
+    <w:lvl w:ilvl="0" w:tplc="11FEB444">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="451A2E4A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="254C5B56"/>
+    <w:lvl w:ilvl="0" w:tplc="8370DF50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="452F6F26"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC1C08F6"/>
+    <w:lvl w:ilvl="0" w:tplc="4210D2DA">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1140" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsia="ＭＳ 明朝" w:hAnsiTheme="minorEastAsia" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46E32727"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B510B850"/>
+    <w:lvl w:ilvl="0" w:tplc="BC3E499E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="555" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1455" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1875" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2295" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3135" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3555" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3975" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47183795"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="88BE798A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47A66738"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3BA238B8"/>
+    <w:lvl w:ilvl="0" w:tplc="7916DACE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E8F1795"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1A0823AA"/>
+    <w:lvl w:ilvl="0" w:tplc="8370DF50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EF7259C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5C06E7D8"/>
+    <w:lvl w:ilvl="0" w:tplc="DF707D38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50022603"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4A1A5BE6"/>
+    <w:lvl w:ilvl="0" w:tplc="AACAAC7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="716" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1136" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1556" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1976" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2396" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2816" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3236" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3656" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4076" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="501B5DD3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="58A29680"/>
+    <w:lvl w:ilvl="0" w:tplc="11FEB444">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="514A59A0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3182B312"/>
+    <w:lvl w:ilvl="0" w:tplc="7F0A3258">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54A8011A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0DB423FA"/>
+    <w:lvl w:ilvl="0" w:tplc="F398C342">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2620" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3040" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3460" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3880" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="569552E2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A07A0ED0"/>
+    <w:lvl w:ilvl="0" w:tplc="11FEB444">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7F402BB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%2）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1560" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57907884"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="420E7A78"/>
+    <w:lvl w:ilvl="0" w:tplc="D2E8C134">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D2E8C134">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%2）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="900" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1740" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2580" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3000" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A175EC9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0AB888D8"/>
+    <w:lvl w:ilvl="0" w:tplc="062C1744">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AC92605"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="53881864"/>
+    <w:lvl w:ilvl="0" w:tplc="F398C342">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F398C342">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D652725"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E104E3F0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1140" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04964E38">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="・"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="MS-Mincho" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2820" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3660" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4080" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4500" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EA526A5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E104E3F0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1140" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04964E38">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="・"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="MS-Mincho" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2820" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3660" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4080" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4500" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F087346"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9282F5F2"/>
+    <w:lvl w:ilvl="0" w:tplc="8370DF50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F0E78FA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D5D85826"/>
+    <w:lvl w:ilvl="0" w:tplc="C2166D90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="990" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F4109D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B510B850"/>
+    <w:lvl w:ilvl="0" w:tplc="BC3E499E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="770" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1250" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1670" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2090" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2510" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2930" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3350" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4190" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65996550"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="32DEDCC4"/>
+    <w:lvl w:ilvl="0" w:tplc="05C22C84">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="663B1FD0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="457AC8F4"/>
+    <w:lvl w:ilvl="0" w:tplc="F398C342">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="672E27A3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="83E46494"/>
+    <w:lvl w:ilvl="0" w:tplc="062C1744">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="846" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1266" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1686" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2106" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2526" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3366" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3786" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4206" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67D40379"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3AAA04B8"/>
+    <w:lvl w:ilvl="0" w:tplc="6B82D5F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68F969B8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F13AFFE8"/>
+    <w:lvl w:ilvl="0" w:tplc="A72CE42C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69786352"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D0EC8CE"/>
+    <w:lvl w:ilvl="0" w:tplc="A72CE42C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6ACE369F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5720D946"/>
+    <w:lvl w:ilvl="0" w:tplc="11FEB444">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B5B5F01"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0AEC4386"/>
+    <w:lvl w:ilvl="0" w:tplc="11FEB444">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="615" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1455" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1875" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2295" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3135" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3555" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3975" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D505943"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4B8EFFBC"/>
+    <w:lvl w:ilvl="0" w:tplc="11FEB444">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E4E0767"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="09A8D82C"/>
+    <w:lvl w:ilvl="0" w:tplc="55BC9D5A">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F073706"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B4AA6C4E"/>
+    <w:lvl w:ilvl="0" w:tplc="C0EA557A">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="706" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="707B5C8C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4DE84038"/>
+    <w:lvl w:ilvl="0" w:tplc="137839EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="521" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="ＭＳ 明朝" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71702C61"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A392B8C0"/>
+    <w:lvl w:ilvl="0" w:tplc="6212C42C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1050" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1470" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1890" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2310" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2730" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3150" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3570" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3990" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4410" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71F505D0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5CC428AC"/>
+    <w:lvl w:ilvl="0" w:tplc="A54E22F2">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="751E448F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3FCB7BE"/>
+    <w:lvl w:ilvl="0" w:tplc="F398C342">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78A21FB2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3EA00316"/>
+    <w:lvl w:ilvl="0" w:tplc="11FEB444">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79C82E0E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2834DE12"/>
+    <w:lvl w:ilvl="0" w:tplc="8370DF50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A196E49"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A34AFA4C"/>
+    <w:lvl w:ilvl="0" w:tplc="36D620D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C3665FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4B72E2EE"/>
+    <w:lvl w:ilvl="0" w:tplc="757A6766">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="846" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CC60E1C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DB76CA30"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D9641DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4F3E845E"/>
+    <w:lvl w:ilvl="0" w:tplc="DF707D38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="770" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1250" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1670" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2090" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2510" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2930" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3350" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4190" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E2C437E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E47E3EC4"/>
+    <w:lvl w:ilvl="0" w:tplc="A72CE42C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="87" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E9A27F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C43CEC72"/>
+    <w:lvl w:ilvl="0" w:tplc="1C94DFD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EDD3D30"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="772AFB9E"/>
+    <w:lvl w:ilvl="0" w:tplc="CE60D25A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="990" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1470" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1890" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2310" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2730" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3150" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3570" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3990" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4410" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="83"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="81"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="86"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="80"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="82"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="78"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="84"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="62">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="88"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="67">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="69">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="70">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="71">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="72">
+    <w:abstractNumId w:val="58"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="73">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="74">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="75">
+    <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="76">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="77">
     <w:abstractNumId w:val="4"/>
   </w:num>
+  <w:num w:numId="78">
+    <w:abstractNumId w:val="85"/>
+  </w:num>
+  <w:num w:numId="79">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="80">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="81">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="82">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="83">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="84">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="85">
+    <w:abstractNumId w:val="79"/>
+  </w:num>
+  <w:num w:numId="86">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="87">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="88">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="89">
+    <w:abstractNumId w:val="87"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="86"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:view w:val="normal"/>
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:hideSpellingErrors/>
+  <w:revisionView w:inkAnnotations="0"/>
+  <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="99"/>
-  <w:drawingGridVerticalSpacing w:val="303"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="16385">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DD2CD1"/>
-[...590 lines deleted...]
-    <w:rsid w:val="00FF7D0E"/>
+    <w:rsidRoot w:val="00DF38C8"/>
+    <w:rsid w:val="00000187"/>
+    <w:rsid w:val="000005B9"/>
+    <w:rsid w:val="00002590"/>
+    <w:rsid w:val="00003A48"/>
+    <w:rsid w:val="00003C39"/>
+    <w:rsid w:val="00005CA7"/>
+    <w:rsid w:val="00005CAF"/>
+    <w:rsid w:val="0001091E"/>
+    <w:rsid w:val="000160FF"/>
+    <w:rsid w:val="0001695D"/>
+    <w:rsid w:val="0002098D"/>
+    <w:rsid w:val="00021B73"/>
+    <w:rsid w:val="000228EE"/>
+    <w:rsid w:val="00023105"/>
+    <w:rsid w:val="00024ED4"/>
+    <w:rsid w:val="00025C76"/>
+    <w:rsid w:val="00026E98"/>
+    <w:rsid w:val="00027250"/>
+    <w:rsid w:val="000273E6"/>
+    <w:rsid w:val="000277C2"/>
+    <w:rsid w:val="00030BD7"/>
+    <w:rsid w:val="00031278"/>
+    <w:rsid w:val="00035487"/>
+    <w:rsid w:val="000366EB"/>
+    <w:rsid w:val="00036C28"/>
+    <w:rsid w:val="00040A01"/>
+    <w:rsid w:val="00043538"/>
+    <w:rsid w:val="000435D0"/>
+    <w:rsid w:val="00045192"/>
+    <w:rsid w:val="000503BB"/>
+    <w:rsid w:val="000535D8"/>
+    <w:rsid w:val="0005537E"/>
+    <w:rsid w:val="00055FD5"/>
+    <w:rsid w:val="000563E1"/>
+    <w:rsid w:val="00056EAE"/>
+    <w:rsid w:val="00056F55"/>
+    <w:rsid w:val="00056F9E"/>
+    <w:rsid w:val="0005707B"/>
+    <w:rsid w:val="0006011F"/>
+    <w:rsid w:val="00061925"/>
+    <w:rsid w:val="000621ED"/>
+    <w:rsid w:val="00065638"/>
+    <w:rsid w:val="00070BA2"/>
+    <w:rsid w:val="00072724"/>
+    <w:rsid w:val="000742D9"/>
+    <w:rsid w:val="00076C96"/>
+    <w:rsid w:val="0007720E"/>
+    <w:rsid w:val="00077F21"/>
+    <w:rsid w:val="0008063E"/>
+    <w:rsid w:val="0008259B"/>
+    <w:rsid w:val="00083322"/>
+    <w:rsid w:val="00083AC1"/>
+    <w:rsid w:val="00084587"/>
+    <w:rsid w:val="0008472E"/>
+    <w:rsid w:val="00091B58"/>
+    <w:rsid w:val="00091FA9"/>
+    <w:rsid w:val="000927D6"/>
+    <w:rsid w:val="00095051"/>
+    <w:rsid w:val="00095B5D"/>
+    <w:rsid w:val="0009690A"/>
+    <w:rsid w:val="00096AFF"/>
+    <w:rsid w:val="000A0215"/>
+    <w:rsid w:val="000A18F3"/>
+    <w:rsid w:val="000A2C90"/>
+    <w:rsid w:val="000A6050"/>
+    <w:rsid w:val="000A6181"/>
+    <w:rsid w:val="000B24C5"/>
+    <w:rsid w:val="000B24DA"/>
+    <w:rsid w:val="000B2DB0"/>
+    <w:rsid w:val="000B4526"/>
+    <w:rsid w:val="000B4E09"/>
+    <w:rsid w:val="000B5A69"/>
+    <w:rsid w:val="000C0507"/>
+    <w:rsid w:val="000C15BF"/>
+    <w:rsid w:val="000C187A"/>
+    <w:rsid w:val="000C4E45"/>
+    <w:rsid w:val="000C51ED"/>
+    <w:rsid w:val="000C6473"/>
+    <w:rsid w:val="000C71D3"/>
+    <w:rsid w:val="000C7FC4"/>
+    <w:rsid w:val="000D0B84"/>
+    <w:rsid w:val="000D1232"/>
+    <w:rsid w:val="000D1FEE"/>
+    <w:rsid w:val="000D282A"/>
+    <w:rsid w:val="000D2B39"/>
+    <w:rsid w:val="000D6709"/>
+    <w:rsid w:val="000D7DFB"/>
+    <w:rsid w:val="000E5595"/>
+    <w:rsid w:val="000E6C4E"/>
+    <w:rsid w:val="000E71DB"/>
+    <w:rsid w:val="000F015D"/>
+    <w:rsid w:val="000F2A85"/>
+    <w:rsid w:val="000F32B8"/>
+    <w:rsid w:val="000F47F2"/>
+    <w:rsid w:val="000F5A75"/>
+    <w:rsid w:val="000F7F16"/>
+    <w:rsid w:val="00102328"/>
+    <w:rsid w:val="00104E8C"/>
+    <w:rsid w:val="001059F7"/>
+    <w:rsid w:val="001108DC"/>
+    <w:rsid w:val="00111BBA"/>
+    <w:rsid w:val="0011298C"/>
+    <w:rsid w:val="0011367A"/>
+    <w:rsid w:val="001151EA"/>
+    <w:rsid w:val="001179D8"/>
+    <w:rsid w:val="00117BE9"/>
+    <w:rsid w:val="001200E5"/>
+    <w:rsid w:val="00121156"/>
+    <w:rsid w:val="00125106"/>
+    <w:rsid w:val="00125434"/>
+    <w:rsid w:val="0012622A"/>
+    <w:rsid w:val="001271E5"/>
+    <w:rsid w:val="0012770F"/>
+    <w:rsid w:val="0013212F"/>
+    <w:rsid w:val="00134B1D"/>
+    <w:rsid w:val="00135015"/>
+    <w:rsid w:val="001359FB"/>
+    <w:rsid w:val="001365F1"/>
+    <w:rsid w:val="00137165"/>
+    <w:rsid w:val="0013746A"/>
+    <w:rsid w:val="001421FA"/>
+    <w:rsid w:val="00143BA3"/>
+    <w:rsid w:val="00145125"/>
+    <w:rsid w:val="00146382"/>
+    <w:rsid w:val="00147C40"/>
+    <w:rsid w:val="00147D1F"/>
+    <w:rsid w:val="00153AB8"/>
+    <w:rsid w:val="00154225"/>
+    <w:rsid w:val="00154712"/>
+    <w:rsid w:val="001552D0"/>
+    <w:rsid w:val="001554E9"/>
+    <w:rsid w:val="00155D6C"/>
+    <w:rsid w:val="00156352"/>
+    <w:rsid w:val="00157776"/>
+    <w:rsid w:val="00157CBB"/>
+    <w:rsid w:val="00160830"/>
+    <w:rsid w:val="0016090F"/>
+    <w:rsid w:val="00161B56"/>
+    <w:rsid w:val="00162427"/>
+    <w:rsid w:val="00163AE2"/>
+    <w:rsid w:val="00163B1C"/>
+    <w:rsid w:val="00164DA5"/>
+    <w:rsid w:val="0016595B"/>
+    <w:rsid w:val="001676A3"/>
+    <w:rsid w:val="001702BA"/>
+    <w:rsid w:val="00170898"/>
+    <w:rsid w:val="001723C0"/>
+    <w:rsid w:val="00172609"/>
+    <w:rsid w:val="001741E8"/>
+    <w:rsid w:val="001845E2"/>
+    <w:rsid w:val="0018565A"/>
+    <w:rsid w:val="00185C4D"/>
+    <w:rsid w:val="001861F6"/>
+    <w:rsid w:val="00186CB4"/>
+    <w:rsid w:val="0018721E"/>
+    <w:rsid w:val="001915A1"/>
+    <w:rsid w:val="00195306"/>
+    <w:rsid w:val="001A2B15"/>
+    <w:rsid w:val="001A452F"/>
+    <w:rsid w:val="001B166E"/>
+    <w:rsid w:val="001B2502"/>
+    <w:rsid w:val="001B2958"/>
+    <w:rsid w:val="001B2C82"/>
+    <w:rsid w:val="001B30CC"/>
+    <w:rsid w:val="001B562B"/>
+    <w:rsid w:val="001B7DB1"/>
+    <w:rsid w:val="001B7FD2"/>
+    <w:rsid w:val="001C0565"/>
+    <w:rsid w:val="001C40CD"/>
+    <w:rsid w:val="001C5267"/>
+    <w:rsid w:val="001D0AE0"/>
+    <w:rsid w:val="001D14A8"/>
+    <w:rsid w:val="001D2576"/>
+    <w:rsid w:val="001D3FEB"/>
+    <w:rsid w:val="001D43FB"/>
+    <w:rsid w:val="001D54F2"/>
+    <w:rsid w:val="001D5842"/>
+    <w:rsid w:val="001E17FD"/>
+    <w:rsid w:val="001E3FF7"/>
+    <w:rsid w:val="001E6F0B"/>
+    <w:rsid w:val="001E742D"/>
+    <w:rsid w:val="001E78C1"/>
+    <w:rsid w:val="001F5AA3"/>
+    <w:rsid w:val="001F5AD3"/>
+    <w:rsid w:val="001F6FA6"/>
+    <w:rsid w:val="001F7A83"/>
+    <w:rsid w:val="00203574"/>
+    <w:rsid w:val="00206468"/>
+    <w:rsid w:val="00210ED5"/>
+    <w:rsid w:val="002114AB"/>
+    <w:rsid w:val="002118BC"/>
+    <w:rsid w:val="00213074"/>
+    <w:rsid w:val="00215969"/>
+    <w:rsid w:val="0022017E"/>
+    <w:rsid w:val="0022083D"/>
+    <w:rsid w:val="00221242"/>
+    <w:rsid w:val="0022354A"/>
+    <w:rsid w:val="00223A9D"/>
+    <w:rsid w:val="00223A9F"/>
+    <w:rsid w:val="002251CD"/>
+    <w:rsid w:val="00227BB6"/>
+    <w:rsid w:val="0023125D"/>
+    <w:rsid w:val="00232EA9"/>
+    <w:rsid w:val="002336B1"/>
+    <w:rsid w:val="002373EA"/>
+    <w:rsid w:val="00237A5E"/>
+    <w:rsid w:val="002413B3"/>
+    <w:rsid w:val="00241BBB"/>
+    <w:rsid w:val="00243C21"/>
+    <w:rsid w:val="0024508E"/>
+    <w:rsid w:val="002536AA"/>
+    <w:rsid w:val="00255A8F"/>
+    <w:rsid w:val="00255E85"/>
+    <w:rsid w:val="00255F15"/>
+    <w:rsid w:val="002569FC"/>
+    <w:rsid w:val="002576A5"/>
+    <w:rsid w:val="002617ED"/>
+    <w:rsid w:val="002620C5"/>
+    <w:rsid w:val="002635A1"/>
+    <w:rsid w:val="00263F0E"/>
+    <w:rsid w:val="00264135"/>
+    <w:rsid w:val="00264C47"/>
+    <w:rsid w:val="00265099"/>
+    <w:rsid w:val="00265F52"/>
+    <w:rsid w:val="00265FE1"/>
+    <w:rsid w:val="002662D1"/>
+    <w:rsid w:val="00270E78"/>
+    <w:rsid w:val="002720D9"/>
+    <w:rsid w:val="00272D91"/>
+    <w:rsid w:val="00280788"/>
+    <w:rsid w:val="00280AB7"/>
+    <w:rsid w:val="00281B74"/>
+    <w:rsid w:val="00281D14"/>
+    <w:rsid w:val="00281FE6"/>
+    <w:rsid w:val="002821CB"/>
+    <w:rsid w:val="002825D4"/>
+    <w:rsid w:val="00291515"/>
+    <w:rsid w:val="002916E0"/>
+    <w:rsid w:val="00291DA7"/>
+    <w:rsid w:val="002938DD"/>
+    <w:rsid w:val="002951C1"/>
+    <w:rsid w:val="0029574D"/>
+    <w:rsid w:val="00296C77"/>
+    <w:rsid w:val="0029779D"/>
+    <w:rsid w:val="002A039E"/>
+    <w:rsid w:val="002A2158"/>
+    <w:rsid w:val="002A2273"/>
+    <w:rsid w:val="002A4129"/>
+    <w:rsid w:val="002A646F"/>
+    <w:rsid w:val="002B15FA"/>
+    <w:rsid w:val="002C003F"/>
+    <w:rsid w:val="002C17C5"/>
+    <w:rsid w:val="002C29AB"/>
+    <w:rsid w:val="002C4A81"/>
+    <w:rsid w:val="002C501C"/>
+    <w:rsid w:val="002C5669"/>
+    <w:rsid w:val="002C56E3"/>
+    <w:rsid w:val="002C6189"/>
+    <w:rsid w:val="002D01E0"/>
+    <w:rsid w:val="002D2C79"/>
+    <w:rsid w:val="002D2DC5"/>
+    <w:rsid w:val="002D31E5"/>
+    <w:rsid w:val="002D7262"/>
+    <w:rsid w:val="002D7AAC"/>
+    <w:rsid w:val="002E06F0"/>
+    <w:rsid w:val="002E094A"/>
+    <w:rsid w:val="002E3202"/>
+    <w:rsid w:val="002E4049"/>
+    <w:rsid w:val="002E4791"/>
+    <w:rsid w:val="002E54D9"/>
+    <w:rsid w:val="002E5CEC"/>
+    <w:rsid w:val="002F1B3B"/>
+    <w:rsid w:val="002F3785"/>
+    <w:rsid w:val="0030139E"/>
+    <w:rsid w:val="00303916"/>
+    <w:rsid w:val="0030416B"/>
+    <w:rsid w:val="00304EC2"/>
+    <w:rsid w:val="00305282"/>
+    <w:rsid w:val="003056EC"/>
+    <w:rsid w:val="00306B0C"/>
+    <w:rsid w:val="00310AF4"/>
+    <w:rsid w:val="0031321D"/>
+    <w:rsid w:val="003140AC"/>
+    <w:rsid w:val="00314E1C"/>
+    <w:rsid w:val="00315AC7"/>
+    <w:rsid w:val="003176E0"/>
+    <w:rsid w:val="00317CE1"/>
+    <w:rsid w:val="0032611E"/>
+    <w:rsid w:val="003269B6"/>
+    <w:rsid w:val="0033056B"/>
+    <w:rsid w:val="00330948"/>
+    <w:rsid w:val="003310A9"/>
+    <w:rsid w:val="0033522F"/>
+    <w:rsid w:val="0034100B"/>
+    <w:rsid w:val="0034260B"/>
+    <w:rsid w:val="003436B2"/>
+    <w:rsid w:val="003445C3"/>
+    <w:rsid w:val="00344E12"/>
+    <w:rsid w:val="0034515C"/>
+    <w:rsid w:val="00345C94"/>
+    <w:rsid w:val="0034727D"/>
+    <w:rsid w:val="00347750"/>
+    <w:rsid w:val="00351ED3"/>
+    <w:rsid w:val="003543CB"/>
+    <w:rsid w:val="00355BD7"/>
+    <w:rsid w:val="0036009E"/>
+    <w:rsid w:val="00363703"/>
+    <w:rsid w:val="00363D79"/>
+    <w:rsid w:val="0036608D"/>
+    <w:rsid w:val="00366D6B"/>
+    <w:rsid w:val="003700B9"/>
+    <w:rsid w:val="0037422F"/>
+    <w:rsid w:val="00376C71"/>
+    <w:rsid w:val="00380880"/>
+    <w:rsid w:val="00380D18"/>
+    <w:rsid w:val="0038153F"/>
+    <w:rsid w:val="00382344"/>
+    <w:rsid w:val="00384BF1"/>
+    <w:rsid w:val="00385030"/>
+    <w:rsid w:val="00385DD7"/>
+    <w:rsid w:val="00390D34"/>
+    <w:rsid w:val="003934F2"/>
+    <w:rsid w:val="00393CA3"/>
+    <w:rsid w:val="00393CDB"/>
+    <w:rsid w:val="0039478B"/>
+    <w:rsid w:val="0039527C"/>
+    <w:rsid w:val="003957C0"/>
+    <w:rsid w:val="003A053C"/>
+    <w:rsid w:val="003A1187"/>
+    <w:rsid w:val="003A3784"/>
+    <w:rsid w:val="003A742A"/>
+    <w:rsid w:val="003B151E"/>
+    <w:rsid w:val="003B194F"/>
+    <w:rsid w:val="003B29FC"/>
+    <w:rsid w:val="003B2BAE"/>
+    <w:rsid w:val="003B318E"/>
+    <w:rsid w:val="003B3A7C"/>
+    <w:rsid w:val="003B3C65"/>
+    <w:rsid w:val="003B6D70"/>
+    <w:rsid w:val="003B7B43"/>
+    <w:rsid w:val="003C1627"/>
+    <w:rsid w:val="003C2819"/>
+    <w:rsid w:val="003C30CD"/>
+    <w:rsid w:val="003C30EE"/>
+    <w:rsid w:val="003C71D3"/>
+    <w:rsid w:val="003C7E3A"/>
+    <w:rsid w:val="003D0B1D"/>
+    <w:rsid w:val="003D2355"/>
+    <w:rsid w:val="003D3A34"/>
+    <w:rsid w:val="003D50F2"/>
+    <w:rsid w:val="003D568E"/>
+    <w:rsid w:val="003D56E9"/>
+    <w:rsid w:val="003D70FC"/>
+    <w:rsid w:val="003D7831"/>
+    <w:rsid w:val="003E028D"/>
+    <w:rsid w:val="003E03EC"/>
+    <w:rsid w:val="003E26BB"/>
+    <w:rsid w:val="003E3752"/>
+    <w:rsid w:val="003E533C"/>
+    <w:rsid w:val="003E7400"/>
+    <w:rsid w:val="003E7515"/>
+    <w:rsid w:val="003F0DD8"/>
+    <w:rsid w:val="003F1AF7"/>
+    <w:rsid w:val="003F2BA9"/>
+    <w:rsid w:val="003F2CAE"/>
+    <w:rsid w:val="003F6CFC"/>
+    <w:rsid w:val="004020FF"/>
+    <w:rsid w:val="00402923"/>
+    <w:rsid w:val="00402A9B"/>
+    <w:rsid w:val="00403AE9"/>
+    <w:rsid w:val="0040402A"/>
+    <w:rsid w:val="0040472D"/>
+    <w:rsid w:val="004049BE"/>
+    <w:rsid w:val="00404D16"/>
+    <w:rsid w:val="00404FF9"/>
+    <w:rsid w:val="00405716"/>
+    <w:rsid w:val="00407AE3"/>
+    <w:rsid w:val="00411753"/>
+    <w:rsid w:val="0041234A"/>
+    <w:rsid w:val="004160CA"/>
+    <w:rsid w:val="00417657"/>
+    <w:rsid w:val="004219BF"/>
+    <w:rsid w:val="004276A2"/>
+    <w:rsid w:val="00427870"/>
+    <w:rsid w:val="00430119"/>
+    <w:rsid w:val="004307F2"/>
+    <w:rsid w:val="004321C5"/>
+    <w:rsid w:val="00432C06"/>
+    <w:rsid w:val="004367AA"/>
+    <w:rsid w:val="00437BD3"/>
+    <w:rsid w:val="00441644"/>
+    <w:rsid w:val="004459C0"/>
+    <w:rsid w:val="004505B3"/>
+    <w:rsid w:val="00450A0F"/>
+    <w:rsid w:val="00450C5B"/>
+    <w:rsid w:val="00451439"/>
+    <w:rsid w:val="004544EF"/>
+    <w:rsid w:val="00456697"/>
+    <w:rsid w:val="004616D8"/>
+    <w:rsid w:val="00463CA6"/>
+    <w:rsid w:val="004726BC"/>
+    <w:rsid w:val="00474A14"/>
+    <w:rsid w:val="00474E52"/>
+    <w:rsid w:val="00474FAC"/>
+    <w:rsid w:val="00482357"/>
+    <w:rsid w:val="00482F27"/>
+    <w:rsid w:val="00486153"/>
+    <w:rsid w:val="0049017E"/>
+    <w:rsid w:val="00491ED9"/>
+    <w:rsid w:val="00493139"/>
+    <w:rsid w:val="00494DC9"/>
+    <w:rsid w:val="0049504A"/>
+    <w:rsid w:val="00495630"/>
+    <w:rsid w:val="00496957"/>
+    <w:rsid w:val="004A06EF"/>
+    <w:rsid w:val="004A07C2"/>
+    <w:rsid w:val="004A11EB"/>
+    <w:rsid w:val="004A1610"/>
+    <w:rsid w:val="004A182F"/>
+    <w:rsid w:val="004A1E94"/>
+    <w:rsid w:val="004A3D9C"/>
+    <w:rsid w:val="004A5D45"/>
+    <w:rsid w:val="004A650D"/>
+    <w:rsid w:val="004A7210"/>
+    <w:rsid w:val="004A7C3A"/>
+    <w:rsid w:val="004B2FDC"/>
+    <w:rsid w:val="004B3156"/>
+    <w:rsid w:val="004B4A50"/>
+    <w:rsid w:val="004B67F4"/>
+    <w:rsid w:val="004C0108"/>
+    <w:rsid w:val="004C0AB9"/>
+    <w:rsid w:val="004C4F2A"/>
+    <w:rsid w:val="004C593F"/>
+    <w:rsid w:val="004C646F"/>
+    <w:rsid w:val="004C7395"/>
+    <w:rsid w:val="004D36FF"/>
+    <w:rsid w:val="004D40E3"/>
+    <w:rsid w:val="004D5C2B"/>
+    <w:rsid w:val="004D633A"/>
+    <w:rsid w:val="004D76C5"/>
+    <w:rsid w:val="004E425A"/>
+    <w:rsid w:val="004E553D"/>
+    <w:rsid w:val="004E5C58"/>
+    <w:rsid w:val="004E7255"/>
+    <w:rsid w:val="004E753B"/>
+    <w:rsid w:val="004F12D1"/>
+    <w:rsid w:val="004F46A9"/>
+    <w:rsid w:val="0050355B"/>
+    <w:rsid w:val="00505C48"/>
+    <w:rsid w:val="00506A8B"/>
+    <w:rsid w:val="0051137F"/>
+    <w:rsid w:val="00511A75"/>
+    <w:rsid w:val="00512448"/>
+    <w:rsid w:val="005126E4"/>
+    <w:rsid w:val="00513A94"/>
+    <w:rsid w:val="00513BCB"/>
+    <w:rsid w:val="0051418E"/>
+    <w:rsid w:val="005148C4"/>
+    <w:rsid w:val="00515E75"/>
+    <w:rsid w:val="00516817"/>
+    <w:rsid w:val="00517E89"/>
+    <w:rsid w:val="00520755"/>
+    <w:rsid w:val="00522329"/>
+    <w:rsid w:val="00523D6E"/>
+    <w:rsid w:val="005246E1"/>
+    <w:rsid w:val="00526F2F"/>
+    <w:rsid w:val="00535E42"/>
+    <w:rsid w:val="005375DA"/>
+    <w:rsid w:val="00537E08"/>
+    <w:rsid w:val="00540FDA"/>
+    <w:rsid w:val="005416F5"/>
+    <w:rsid w:val="00541708"/>
+    <w:rsid w:val="005428B4"/>
+    <w:rsid w:val="005455AC"/>
+    <w:rsid w:val="00546AE9"/>
+    <w:rsid w:val="005521EB"/>
+    <w:rsid w:val="0055348D"/>
+    <w:rsid w:val="005535EC"/>
+    <w:rsid w:val="00553BEF"/>
+    <w:rsid w:val="00556203"/>
+    <w:rsid w:val="00556FD2"/>
+    <w:rsid w:val="00557E45"/>
+    <w:rsid w:val="00560CA2"/>
+    <w:rsid w:val="005621E6"/>
+    <w:rsid w:val="00563EC1"/>
+    <w:rsid w:val="00566EC6"/>
+    <w:rsid w:val="00567163"/>
+    <w:rsid w:val="0056731B"/>
+    <w:rsid w:val="00567E97"/>
+    <w:rsid w:val="0057103E"/>
+    <w:rsid w:val="00571CA2"/>
+    <w:rsid w:val="0057359D"/>
+    <w:rsid w:val="005739FB"/>
+    <w:rsid w:val="00574497"/>
+    <w:rsid w:val="005765EE"/>
+    <w:rsid w:val="00577841"/>
+    <w:rsid w:val="00580381"/>
+    <w:rsid w:val="00584BEC"/>
+    <w:rsid w:val="00585D94"/>
+    <w:rsid w:val="00586231"/>
+    <w:rsid w:val="00590D64"/>
+    <w:rsid w:val="00592E0D"/>
+    <w:rsid w:val="00594D32"/>
+    <w:rsid w:val="00595BFA"/>
+    <w:rsid w:val="005A02F1"/>
+    <w:rsid w:val="005A1CD2"/>
+    <w:rsid w:val="005A222C"/>
+    <w:rsid w:val="005A2733"/>
+    <w:rsid w:val="005A2A9E"/>
+    <w:rsid w:val="005A4FBE"/>
+    <w:rsid w:val="005A608F"/>
+    <w:rsid w:val="005A7876"/>
+    <w:rsid w:val="005B19ED"/>
+    <w:rsid w:val="005B7406"/>
+    <w:rsid w:val="005C0D5D"/>
+    <w:rsid w:val="005C62C7"/>
+    <w:rsid w:val="005C7639"/>
+    <w:rsid w:val="005D00E4"/>
+    <w:rsid w:val="005D0D0F"/>
+    <w:rsid w:val="005D206B"/>
+    <w:rsid w:val="005D3B07"/>
+    <w:rsid w:val="005D3C52"/>
+    <w:rsid w:val="005D4397"/>
+    <w:rsid w:val="005D492A"/>
+    <w:rsid w:val="005D51C9"/>
+    <w:rsid w:val="005D66F4"/>
+    <w:rsid w:val="005D6EA3"/>
+    <w:rsid w:val="005E0BAC"/>
+    <w:rsid w:val="005E1D8B"/>
+    <w:rsid w:val="005E38F1"/>
+    <w:rsid w:val="005E4733"/>
+    <w:rsid w:val="005E4E75"/>
+    <w:rsid w:val="005E5C98"/>
+    <w:rsid w:val="005E7751"/>
+    <w:rsid w:val="005F1BED"/>
+    <w:rsid w:val="005F2343"/>
+    <w:rsid w:val="005F2E62"/>
+    <w:rsid w:val="005F38A9"/>
+    <w:rsid w:val="005F3906"/>
+    <w:rsid w:val="005F3C5D"/>
+    <w:rsid w:val="005F5210"/>
+    <w:rsid w:val="005F7D6F"/>
+    <w:rsid w:val="00604420"/>
+    <w:rsid w:val="0060616F"/>
+    <w:rsid w:val="00610114"/>
+    <w:rsid w:val="00610167"/>
+    <w:rsid w:val="0061242A"/>
+    <w:rsid w:val="006125BB"/>
+    <w:rsid w:val="0061296A"/>
+    <w:rsid w:val="00613793"/>
+    <w:rsid w:val="00616092"/>
+    <w:rsid w:val="0062118C"/>
+    <w:rsid w:val="00621891"/>
+    <w:rsid w:val="00622185"/>
+    <w:rsid w:val="00623645"/>
+    <w:rsid w:val="00625B38"/>
+    <w:rsid w:val="00626935"/>
+    <w:rsid w:val="006277AC"/>
+    <w:rsid w:val="00632A0F"/>
+    <w:rsid w:val="0063542F"/>
+    <w:rsid w:val="006379A6"/>
+    <w:rsid w:val="0064397F"/>
+    <w:rsid w:val="00643A88"/>
+    <w:rsid w:val="006446B2"/>
+    <w:rsid w:val="00647496"/>
+    <w:rsid w:val="00650638"/>
+    <w:rsid w:val="006521AC"/>
+    <w:rsid w:val="00652809"/>
+    <w:rsid w:val="006530B2"/>
+    <w:rsid w:val="006533AE"/>
+    <w:rsid w:val="0065368D"/>
+    <w:rsid w:val="00654B86"/>
+    <w:rsid w:val="00656740"/>
+    <w:rsid w:val="00661D60"/>
+    <w:rsid w:val="0066276E"/>
+    <w:rsid w:val="0066318A"/>
+    <w:rsid w:val="0066394A"/>
+    <w:rsid w:val="00664B51"/>
+    <w:rsid w:val="00665FAF"/>
+    <w:rsid w:val="0066759B"/>
+    <w:rsid w:val="00667CA0"/>
+    <w:rsid w:val="00670698"/>
+    <w:rsid w:val="00671C2F"/>
+    <w:rsid w:val="00674AF0"/>
+    <w:rsid w:val="00674E37"/>
+    <w:rsid w:val="00676FE7"/>
+    <w:rsid w:val="0067776A"/>
+    <w:rsid w:val="006800F9"/>
+    <w:rsid w:val="006803D7"/>
+    <w:rsid w:val="00681163"/>
+    <w:rsid w:val="00681F3C"/>
+    <w:rsid w:val="00682157"/>
+    <w:rsid w:val="00683272"/>
+    <w:rsid w:val="006916DA"/>
+    <w:rsid w:val="00692A5C"/>
+    <w:rsid w:val="006A0336"/>
+    <w:rsid w:val="006A1899"/>
+    <w:rsid w:val="006A1F58"/>
+    <w:rsid w:val="006A33A1"/>
+    <w:rsid w:val="006A3A0D"/>
+    <w:rsid w:val="006A5064"/>
+    <w:rsid w:val="006A620F"/>
+    <w:rsid w:val="006A6BA6"/>
+    <w:rsid w:val="006B529B"/>
+    <w:rsid w:val="006B628D"/>
+    <w:rsid w:val="006B6CF3"/>
+    <w:rsid w:val="006C1380"/>
+    <w:rsid w:val="006C34BC"/>
+    <w:rsid w:val="006C4B3D"/>
+    <w:rsid w:val="006C4B90"/>
+    <w:rsid w:val="006C6622"/>
+    <w:rsid w:val="006D2109"/>
+    <w:rsid w:val="006D4017"/>
+    <w:rsid w:val="006D7937"/>
+    <w:rsid w:val="006E1BA5"/>
+    <w:rsid w:val="006E1FAD"/>
+    <w:rsid w:val="006E4CD3"/>
+    <w:rsid w:val="006E5626"/>
+    <w:rsid w:val="006E5E3C"/>
+    <w:rsid w:val="006E60F5"/>
+    <w:rsid w:val="006F1255"/>
+    <w:rsid w:val="006F263A"/>
+    <w:rsid w:val="006F3F88"/>
+    <w:rsid w:val="006F476C"/>
+    <w:rsid w:val="006F730E"/>
+    <w:rsid w:val="006F74C9"/>
+    <w:rsid w:val="006F79EF"/>
+    <w:rsid w:val="007016E4"/>
+    <w:rsid w:val="00703824"/>
+    <w:rsid w:val="00713DA9"/>
+    <w:rsid w:val="0071764C"/>
+    <w:rsid w:val="00724539"/>
+    <w:rsid w:val="00727169"/>
+    <w:rsid w:val="00731975"/>
+    <w:rsid w:val="00732DA5"/>
+    <w:rsid w:val="0073304D"/>
+    <w:rsid w:val="00735812"/>
+    <w:rsid w:val="007363B5"/>
+    <w:rsid w:val="00737023"/>
+    <w:rsid w:val="007406FF"/>
+    <w:rsid w:val="00742786"/>
+    <w:rsid w:val="00742BBD"/>
+    <w:rsid w:val="00743DA4"/>
+    <w:rsid w:val="00746554"/>
+    <w:rsid w:val="00752048"/>
+    <w:rsid w:val="00752EAF"/>
+    <w:rsid w:val="007555C0"/>
+    <w:rsid w:val="007555D9"/>
+    <w:rsid w:val="00757007"/>
+    <w:rsid w:val="00761310"/>
+    <w:rsid w:val="00762073"/>
+    <w:rsid w:val="00762A9B"/>
+    <w:rsid w:val="00773D75"/>
+    <w:rsid w:val="007748E1"/>
+    <w:rsid w:val="00777CB7"/>
+    <w:rsid w:val="00780C82"/>
+    <w:rsid w:val="00780F2F"/>
+    <w:rsid w:val="007835B2"/>
+    <w:rsid w:val="00783E76"/>
+    <w:rsid w:val="00784993"/>
+    <w:rsid w:val="00786BC7"/>
+    <w:rsid w:val="00786C0A"/>
+    <w:rsid w:val="00787C0B"/>
+    <w:rsid w:val="00793EDD"/>
+    <w:rsid w:val="00796149"/>
+    <w:rsid w:val="00796E9A"/>
+    <w:rsid w:val="007A0A90"/>
+    <w:rsid w:val="007A0C63"/>
+    <w:rsid w:val="007A101E"/>
+    <w:rsid w:val="007A3D0E"/>
+    <w:rsid w:val="007A3D57"/>
+    <w:rsid w:val="007A72C1"/>
+    <w:rsid w:val="007B139C"/>
+    <w:rsid w:val="007B2B55"/>
+    <w:rsid w:val="007B35E3"/>
+    <w:rsid w:val="007B4A5D"/>
+    <w:rsid w:val="007C2214"/>
+    <w:rsid w:val="007C3949"/>
+    <w:rsid w:val="007C5BB4"/>
+    <w:rsid w:val="007C769E"/>
+    <w:rsid w:val="007D050B"/>
+    <w:rsid w:val="007D1C2D"/>
+    <w:rsid w:val="007D35E4"/>
+    <w:rsid w:val="007D668D"/>
+    <w:rsid w:val="007D6B54"/>
+    <w:rsid w:val="007E0168"/>
+    <w:rsid w:val="007E1C5E"/>
+    <w:rsid w:val="007E1DEF"/>
+    <w:rsid w:val="007E2493"/>
+    <w:rsid w:val="007E2F3E"/>
+    <w:rsid w:val="007E4395"/>
+    <w:rsid w:val="007E51F0"/>
+    <w:rsid w:val="007E6C56"/>
+    <w:rsid w:val="007F0239"/>
+    <w:rsid w:val="007F06C7"/>
+    <w:rsid w:val="007F1228"/>
+    <w:rsid w:val="007F12FE"/>
+    <w:rsid w:val="007F1BAD"/>
+    <w:rsid w:val="007F243B"/>
+    <w:rsid w:val="007F2F50"/>
+    <w:rsid w:val="007F2FB1"/>
+    <w:rsid w:val="007F4666"/>
+    <w:rsid w:val="007F5495"/>
+    <w:rsid w:val="00800083"/>
+    <w:rsid w:val="00802FC7"/>
+    <w:rsid w:val="00804ABD"/>
+    <w:rsid w:val="0081102A"/>
+    <w:rsid w:val="008114A0"/>
+    <w:rsid w:val="0081172E"/>
+    <w:rsid w:val="00813F06"/>
+    <w:rsid w:val="008140A0"/>
+    <w:rsid w:val="00816264"/>
+    <w:rsid w:val="00817380"/>
+    <w:rsid w:val="008210C1"/>
+    <w:rsid w:val="0082157B"/>
+    <w:rsid w:val="0082425D"/>
+    <w:rsid w:val="00825121"/>
+    <w:rsid w:val="00825E11"/>
+    <w:rsid w:val="0084226D"/>
+    <w:rsid w:val="0084263D"/>
+    <w:rsid w:val="00844C86"/>
+    <w:rsid w:val="00845174"/>
+    <w:rsid w:val="00845632"/>
+    <w:rsid w:val="0084602C"/>
+    <w:rsid w:val="00852D7C"/>
+    <w:rsid w:val="00854225"/>
+    <w:rsid w:val="008555DC"/>
+    <w:rsid w:val="00862973"/>
+    <w:rsid w:val="00862B4D"/>
+    <w:rsid w:val="00864C2A"/>
+    <w:rsid w:val="0086548B"/>
+    <w:rsid w:val="00866B3C"/>
+    <w:rsid w:val="00872979"/>
+    <w:rsid w:val="00874AAA"/>
+    <w:rsid w:val="00876B4F"/>
+    <w:rsid w:val="008802BF"/>
+    <w:rsid w:val="008811AB"/>
+    <w:rsid w:val="00883A13"/>
+    <w:rsid w:val="0088479A"/>
+    <w:rsid w:val="00886D1D"/>
+    <w:rsid w:val="008876FF"/>
+    <w:rsid w:val="00893EAE"/>
+    <w:rsid w:val="00896F81"/>
+    <w:rsid w:val="008A34E0"/>
+    <w:rsid w:val="008B312E"/>
+    <w:rsid w:val="008B4965"/>
+    <w:rsid w:val="008B6C45"/>
+    <w:rsid w:val="008B70EB"/>
+    <w:rsid w:val="008C26AC"/>
+    <w:rsid w:val="008C50CB"/>
+    <w:rsid w:val="008C52B9"/>
+    <w:rsid w:val="008C5ACF"/>
+    <w:rsid w:val="008D3EE2"/>
+    <w:rsid w:val="008D445A"/>
+    <w:rsid w:val="008D78A2"/>
+    <w:rsid w:val="008E13B0"/>
+    <w:rsid w:val="008E25B4"/>
+    <w:rsid w:val="008E4D10"/>
+    <w:rsid w:val="008E4DE9"/>
+    <w:rsid w:val="008E662D"/>
+    <w:rsid w:val="008E6817"/>
+    <w:rsid w:val="008F01CD"/>
+    <w:rsid w:val="008F0DC2"/>
+    <w:rsid w:val="008F28AC"/>
+    <w:rsid w:val="008F71C6"/>
+    <w:rsid w:val="009000B1"/>
+    <w:rsid w:val="00901A50"/>
+    <w:rsid w:val="00902BE0"/>
+    <w:rsid w:val="0090321D"/>
+    <w:rsid w:val="00903727"/>
+    <w:rsid w:val="0090424B"/>
+    <w:rsid w:val="00906A23"/>
+    <w:rsid w:val="00910064"/>
+    <w:rsid w:val="009103D5"/>
+    <w:rsid w:val="00910550"/>
+    <w:rsid w:val="009121DD"/>
+    <w:rsid w:val="00912297"/>
+    <w:rsid w:val="009128D8"/>
+    <w:rsid w:val="00912C84"/>
+    <w:rsid w:val="00916578"/>
+    <w:rsid w:val="0091773B"/>
+    <w:rsid w:val="00917DED"/>
+    <w:rsid w:val="00921859"/>
+    <w:rsid w:val="0092238E"/>
+    <w:rsid w:val="00923FE9"/>
+    <w:rsid w:val="009252DB"/>
+    <w:rsid w:val="009256E6"/>
+    <w:rsid w:val="00926987"/>
+    <w:rsid w:val="00932B81"/>
+    <w:rsid w:val="0093399F"/>
+    <w:rsid w:val="00933A82"/>
+    <w:rsid w:val="00933F9C"/>
+    <w:rsid w:val="00934A99"/>
+    <w:rsid w:val="00934B29"/>
+    <w:rsid w:val="00940049"/>
+    <w:rsid w:val="009405FC"/>
+    <w:rsid w:val="00942CA1"/>
+    <w:rsid w:val="00942ED6"/>
+    <w:rsid w:val="00945561"/>
+    <w:rsid w:val="00951742"/>
+    <w:rsid w:val="00951F90"/>
+    <w:rsid w:val="009530C5"/>
+    <w:rsid w:val="0095705A"/>
+    <w:rsid w:val="009578E1"/>
+    <w:rsid w:val="00960F98"/>
+    <w:rsid w:val="00962A7C"/>
+    <w:rsid w:val="00967284"/>
+    <w:rsid w:val="0097163C"/>
+    <w:rsid w:val="009730A6"/>
+    <w:rsid w:val="00973852"/>
+    <w:rsid w:val="00974CB4"/>
+    <w:rsid w:val="00975DA6"/>
+    <w:rsid w:val="0097660E"/>
+    <w:rsid w:val="00985A18"/>
+    <w:rsid w:val="009878CB"/>
+    <w:rsid w:val="009905F2"/>
+    <w:rsid w:val="00993DD2"/>
+    <w:rsid w:val="00994318"/>
+    <w:rsid w:val="0099512B"/>
+    <w:rsid w:val="0099679D"/>
+    <w:rsid w:val="009971BE"/>
+    <w:rsid w:val="009976FD"/>
+    <w:rsid w:val="009A05BE"/>
+    <w:rsid w:val="009A3918"/>
+    <w:rsid w:val="009A420C"/>
+    <w:rsid w:val="009A50DA"/>
+    <w:rsid w:val="009A61B7"/>
+    <w:rsid w:val="009A6B2F"/>
+    <w:rsid w:val="009A7211"/>
+    <w:rsid w:val="009B2751"/>
+    <w:rsid w:val="009B3584"/>
+    <w:rsid w:val="009B5458"/>
+    <w:rsid w:val="009B5E05"/>
+    <w:rsid w:val="009B77C7"/>
+    <w:rsid w:val="009C1C7E"/>
+    <w:rsid w:val="009C3D69"/>
+    <w:rsid w:val="009C48E8"/>
+    <w:rsid w:val="009C6542"/>
+    <w:rsid w:val="009C7FF7"/>
+    <w:rsid w:val="009D390B"/>
+    <w:rsid w:val="009D5F2F"/>
+    <w:rsid w:val="009D7913"/>
+    <w:rsid w:val="009D7A83"/>
+    <w:rsid w:val="009E05CF"/>
+    <w:rsid w:val="009E230D"/>
+    <w:rsid w:val="009E58D7"/>
+    <w:rsid w:val="009E78F0"/>
+    <w:rsid w:val="009F1125"/>
+    <w:rsid w:val="009F1EC9"/>
+    <w:rsid w:val="009F5F8C"/>
+    <w:rsid w:val="009F7165"/>
+    <w:rsid w:val="009F7941"/>
+    <w:rsid w:val="00A009E5"/>
+    <w:rsid w:val="00A00F2B"/>
+    <w:rsid w:val="00A012B1"/>
+    <w:rsid w:val="00A01357"/>
+    <w:rsid w:val="00A02060"/>
+    <w:rsid w:val="00A02379"/>
+    <w:rsid w:val="00A0415C"/>
+    <w:rsid w:val="00A0720F"/>
+    <w:rsid w:val="00A10CFD"/>
+    <w:rsid w:val="00A10F44"/>
+    <w:rsid w:val="00A11DEA"/>
+    <w:rsid w:val="00A12563"/>
+    <w:rsid w:val="00A14322"/>
+    <w:rsid w:val="00A15EF9"/>
+    <w:rsid w:val="00A15F38"/>
+    <w:rsid w:val="00A16769"/>
+    <w:rsid w:val="00A16A4A"/>
+    <w:rsid w:val="00A16ABB"/>
+    <w:rsid w:val="00A178BC"/>
+    <w:rsid w:val="00A20BFF"/>
+    <w:rsid w:val="00A21A89"/>
+    <w:rsid w:val="00A243D8"/>
+    <w:rsid w:val="00A25F97"/>
+    <w:rsid w:val="00A26302"/>
+    <w:rsid w:val="00A30DB1"/>
+    <w:rsid w:val="00A31019"/>
+    <w:rsid w:val="00A316E8"/>
+    <w:rsid w:val="00A33555"/>
+    <w:rsid w:val="00A33813"/>
+    <w:rsid w:val="00A363A2"/>
+    <w:rsid w:val="00A417D0"/>
+    <w:rsid w:val="00A41C87"/>
+    <w:rsid w:val="00A42B82"/>
+    <w:rsid w:val="00A42FBF"/>
+    <w:rsid w:val="00A4406E"/>
+    <w:rsid w:val="00A4415E"/>
+    <w:rsid w:val="00A46195"/>
+    <w:rsid w:val="00A47051"/>
+    <w:rsid w:val="00A5345F"/>
+    <w:rsid w:val="00A54EDE"/>
+    <w:rsid w:val="00A55565"/>
+    <w:rsid w:val="00A55727"/>
+    <w:rsid w:val="00A55E1E"/>
+    <w:rsid w:val="00A61268"/>
+    <w:rsid w:val="00A62FD9"/>
+    <w:rsid w:val="00A64F7A"/>
+    <w:rsid w:val="00A704BC"/>
+    <w:rsid w:val="00A71456"/>
+    <w:rsid w:val="00A72DEA"/>
+    <w:rsid w:val="00A73CB3"/>
+    <w:rsid w:val="00A749EB"/>
+    <w:rsid w:val="00A74C13"/>
+    <w:rsid w:val="00A77C78"/>
+    <w:rsid w:val="00A801E3"/>
+    <w:rsid w:val="00A803FE"/>
+    <w:rsid w:val="00A80B8D"/>
+    <w:rsid w:val="00A816E8"/>
+    <w:rsid w:val="00A817FA"/>
+    <w:rsid w:val="00A8183C"/>
+    <w:rsid w:val="00A81971"/>
+    <w:rsid w:val="00A81DCA"/>
+    <w:rsid w:val="00A8690F"/>
+    <w:rsid w:val="00A870DF"/>
+    <w:rsid w:val="00A87C4E"/>
+    <w:rsid w:val="00A905EE"/>
+    <w:rsid w:val="00A91048"/>
+    <w:rsid w:val="00A93E2D"/>
+    <w:rsid w:val="00AA2038"/>
+    <w:rsid w:val="00AA4E4A"/>
+    <w:rsid w:val="00AA6658"/>
+    <w:rsid w:val="00AA6BC4"/>
+    <w:rsid w:val="00AA7644"/>
+    <w:rsid w:val="00AA77AE"/>
+    <w:rsid w:val="00AA7E86"/>
+    <w:rsid w:val="00AB1214"/>
+    <w:rsid w:val="00AB28F4"/>
+    <w:rsid w:val="00AB403D"/>
+    <w:rsid w:val="00AB465B"/>
+    <w:rsid w:val="00AB4E0B"/>
+    <w:rsid w:val="00AB525E"/>
+    <w:rsid w:val="00AB65CE"/>
+    <w:rsid w:val="00AC13CD"/>
+    <w:rsid w:val="00AC1CAF"/>
+    <w:rsid w:val="00AC3ECF"/>
+    <w:rsid w:val="00AC6E3C"/>
+    <w:rsid w:val="00AD1594"/>
+    <w:rsid w:val="00AD17D9"/>
+    <w:rsid w:val="00AD180D"/>
+    <w:rsid w:val="00AD2B1E"/>
+    <w:rsid w:val="00AD3ADC"/>
+    <w:rsid w:val="00AD3FB0"/>
+    <w:rsid w:val="00AD5A8D"/>
+    <w:rsid w:val="00AD7011"/>
+    <w:rsid w:val="00AE1493"/>
+    <w:rsid w:val="00AE1D29"/>
+    <w:rsid w:val="00AE55DB"/>
+    <w:rsid w:val="00AF168E"/>
+    <w:rsid w:val="00AF272A"/>
+    <w:rsid w:val="00AF2961"/>
+    <w:rsid w:val="00AF73C9"/>
+    <w:rsid w:val="00B00611"/>
+    <w:rsid w:val="00B03740"/>
+    <w:rsid w:val="00B043B2"/>
+    <w:rsid w:val="00B04699"/>
+    <w:rsid w:val="00B05420"/>
+    <w:rsid w:val="00B05E7B"/>
+    <w:rsid w:val="00B06950"/>
+    <w:rsid w:val="00B102EE"/>
+    <w:rsid w:val="00B10903"/>
+    <w:rsid w:val="00B1224C"/>
+    <w:rsid w:val="00B12756"/>
+    <w:rsid w:val="00B12EB0"/>
+    <w:rsid w:val="00B13C8E"/>
+    <w:rsid w:val="00B14ADE"/>
+    <w:rsid w:val="00B171E4"/>
+    <w:rsid w:val="00B2033B"/>
+    <w:rsid w:val="00B21C7F"/>
+    <w:rsid w:val="00B23D59"/>
+    <w:rsid w:val="00B2751F"/>
+    <w:rsid w:val="00B305B6"/>
+    <w:rsid w:val="00B31298"/>
+    <w:rsid w:val="00B33D8E"/>
+    <w:rsid w:val="00B33EC6"/>
+    <w:rsid w:val="00B34873"/>
+    <w:rsid w:val="00B3663D"/>
+    <w:rsid w:val="00B37874"/>
+    <w:rsid w:val="00B40942"/>
+    <w:rsid w:val="00B43593"/>
+    <w:rsid w:val="00B45996"/>
+    <w:rsid w:val="00B45D67"/>
+    <w:rsid w:val="00B465E0"/>
+    <w:rsid w:val="00B46953"/>
+    <w:rsid w:val="00B477D5"/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:rsid w:val="00B540EA"/>
+    <w:rsid w:val="00B5554B"/>
+    <w:rsid w:val="00B55DE0"/>
+    <w:rsid w:val="00B560B1"/>
+    <w:rsid w:val="00B56ED0"/>
+    <w:rsid w:val="00B64F20"/>
+    <w:rsid w:val="00B65C34"/>
+    <w:rsid w:val="00B7297D"/>
+    <w:rsid w:val="00B730AA"/>
+    <w:rsid w:val="00B7374E"/>
+    <w:rsid w:val="00B73F24"/>
+    <w:rsid w:val="00B7580D"/>
+    <w:rsid w:val="00B800D0"/>
+    <w:rsid w:val="00B80A07"/>
+    <w:rsid w:val="00B82C63"/>
+    <w:rsid w:val="00B835C0"/>
+    <w:rsid w:val="00B83788"/>
+    <w:rsid w:val="00B83C6A"/>
+    <w:rsid w:val="00B84D9F"/>
+    <w:rsid w:val="00B84EF5"/>
+    <w:rsid w:val="00B9330B"/>
+    <w:rsid w:val="00B941CD"/>
+    <w:rsid w:val="00B955D6"/>
+    <w:rsid w:val="00B97931"/>
+    <w:rsid w:val="00BA0E61"/>
+    <w:rsid w:val="00BA102A"/>
+    <w:rsid w:val="00BA41DA"/>
+    <w:rsid w:val="00BA4D23"/>
+    <w:rsid w:val="00BA64F8"/>
+    <w:rsid w:val="00BA72D6"/>
+    <w:rsid w:val="00BA7B50"/>
+    <w:rsid w:val="00BB097B"/>
+    <w:rsid w:val="00BB0BDC"/>
+    <w:rsid w:val="00BB531A"/>
+    <w:rsid w:val="00BB6F33"/>
+    <w:rsid w:val="00BC2984"/>
+    <w:rsid w:val="00BC29E2"/>
+    <w:rsid w:val="00BC3518"/>
+    <w:rsid w:val="00BC45DA"/>
+    <w:rsid w:val="00BC4C4C"/>
+    <w:rsid w:val="00BC66CF"/>
+    <w:rsid w:val="00BC77C3"/>
+    <w:rsid w:val="00BD0E75"/>
+    <w:rsid w:val="00BD200A"/>
+    <w:rsid w:val="00BD2926"/>
+    <w:rsid w:val="00BD410A"/>
+    <w:rsid w:val="00BD4425"/>
+    <w:rsid w:val="00BD6E93"/>
+    <w:rsid w:val="00BE044D"/>
+    <w:rsid w:val="00BE269B"/>
+    <w:rsid w:val="00BE4C86"/>
+    <w:rsid w:val="00BE50D1"/>
+    <w:rsid w:val="00BE5DF7"/>
+    <w:rsid w:val="00BE6C77"/>
+    <w:rsid w:val="00BF2CD1"/>
+    <w:rsid w:val="00BF3DCF"/>
+    <w:rsid w:val="00BF523C"/>
+    <w:rsid w:val="00BF726E"/>
+    <w:rsid w:val="00BF7F6C"/>
+    <w:rsid w:val="00C03034"/>
+    <w:rsid w:val="00C05134"/>
+    <w:rsid w:val="00C07324"/>
+    <w:rsid w:val="00C10799"/>
+    <w:rsid w:val="00C10E44"/>
+    <w:rsid w:val="00C12D4F"/>
+    <w:rsid w:val="00C1389B"/>
+    <w:rsid w:val="00C13925"/>
+    <w:rsid w:val="00C13B45"/>
+    <w:rsid w:val="00C144F2"/>
+    <w:rsid w:val="00C17656"/>
+    <w:rsid w:val="00C17C20"/>
+    <w:rsid w:val="00C201D1"/>
+    <w:rsid w:val="00C24524"/>
+    <w:rsid w:val="00C2673B"/>
+    <w:rsid w:val="00C314F9"/>
+    <w:rsid w:val="00C3203E"/>
+    <w:rsid w:val="00C334F4"/>
+    <w:rsid w:val="00C33562"/>
+    <w:rsid w:val="00C33566"/>
+    <w:rsid w:val="00C35058"/>
+    <w:rsid w:val="00C35A99"/>
+    <w:rsid w:val="00C361F7"/>
+    <w:rsid w:val="00C403CF"/>
+    <w:rsid w:val="00C40710"/>
+    <w:rsid w:val="00C41FAE"/>
+    <w:rsid w:val="00C432F4"/>
+    <w:rsid w:val="00C43F97"/>
+    <w:rsid w:val="00C50172"/>
+    <w:rsid w:val="00C50D74"/>
+    <w:rsid w:val="00C51131"/>
+    <w:rsid w:val="00C536CF"/>
+    <w:rsid w:val="00C548F4"/>
+    <w:rsid w:val="00C54C1D"/>
+    <w:rsid w:val="00C64E86"/>
+    <w:rsid w:val="00C65EBE"/>
+    <w:rsid w:val="00C679F9"/>
+    <w:rsid w:val="00C7170C"/>
+    <w:rsid w:val="00C75061"/>
+    <w:rsid w:val="00C75EFE"/>
+    <w:rsid w:val="00C76F94"/>
+    <w:rsid w:val="00C81F51"/>
+    <w:rsid w:val="00C82672"/>
+    <w:rsid w:val="00C83912"/>
+    <w:rsid w:val="00C83F70"/>
+    <w:rsid w:val="00C843A7"/>
+    <w:rsid w:val="00C843C9"/>
+    <w:rsid w:val="00C86AAF"/>
+    <w:rsid w:val="00C877D7"/>
+    <w:rsid w:val="00C927D6"/>
+    <w:rsid w:val="00C93C1C"/>
+    <w:rsid w:val="00C97481"/>
+    <w:rsid w:val="00CA091C"/>
+    <w:rsid w:val="00CB2378"/>
+    <w:rsid w:val="00CB2DCD"/>
+    <w:rsid w:val="00CC01FC"/>
+    <w:rsid w:val="00CC1524"/>
+    <w:rsid w:val="00CC1BD3"/>
+    <w:rsid w:val="00CC6792"/>
+    <w:rsid w:val="00CD0AA7"/>
+    <w:rsid w:val="00CD1B26"/>
+    <w:rsid w:val="00CD2098"/>
+    <w:rsid w:val="00CD2FFB"/>
+    <w:rsid w:val="00CD608D"/>
+    <w:rsid w:val="00CD6984"/>
+    <w:rsid w:val="00CE1D69"/>
+    <w:rsid w:val="00CE1F46"/>
+    <w:rsid w:val="00CE253E"/>
+    <w:rsid w:val="00CE3E8D"/>
+    <w:rsid w:val="00CE4746"/>
+    <w:rsid w:val="00CE756B"/>
+    <w:rsid w:val="00CF0FB2"/>
+    <w:rsid w:val="00CF1CB2"/>
+    <w:rsid w:val="00CF2227"/>
+    <w:rsid w:val="00CF34C4"/>
+    <w:rsid w:val="00CF3C82"/>
+    <w:rsid w:val="00D03BE4"/>
+    <w:rsid w:val="00D040CF"/>
+    <w:rsid w:val="00D05A92"/>
+    <w:rsid w:val="00D07082"/>
+    <w:rsid w:val="00D101A5"/>
+    <w:rsid w:val="00D11204"/>
+    <w:rsid w:val="00D1298E"/>
+    <w:rsid w:val="00D13197"/>
+    <w:rsid w:val="00D13988"/>
+    <w:rsid w:val="00D17681"/>
+    <w:rsid w:val="00D17848"/>
+    <w:rsid w:val="00D239BF"/>
+    <w:rsid w:val="00D244AC"/>
+    <w:rsid w:val="00D24590"/>
+    <w:rsid w:val="00D2610C"/>
+    <w:rsid w:val="00D3115D"/>
+    <w:rsid w:val="00D34286"/>
+    <w:rsid w:val="00D37896"/>
+    <w:rsid w:val="00D401C1"/>
+    <w:rsid w:val="00D42973"/>
+    <w:rsid w:val="00D43493"/>
+    <w:rsid w:val="00D527EE"/>
+    <w:rsid w:val="00D5382A"/>
+    <w:rsid w:val="00D544C9"/>
+    <w:rsid w:val="00D54797"/>
+    <w:rsid w:val="00D57209"/>
+    <w:rsid w:val="00D60172"/>
+    <w:rsid w:val="00D611B0"/>
+    <w:rsid w:val="00D61C45"/>
+    <w:rsid w:val="00D61E23"/>
+    <w:rsid w:val="00D64677"/>
+    <w:rsid w:val="00D7050C"/>
+    <w:rsid w:val="00D71ED9"/>
+    <w:rsid w:val="00D7257E"/>
+    <w:rsid w:val="00D72CB6"/>
+    <w:rsid w:val="00D73372"/>
+    <w:rsid w:val="00D7390B"/>
+    <w:rsid w:val="00D7503D"/>
+    <w:rsid w:val="00D77EA3"/>
+    <w:rsid w:val="00D8441E"/>
+    <w:rsid w:val="00D84E80"/>
+    <w:rsid w:val="00D8516E"/>
+    <w:rsid w:val="00D85C46"/>
+    <w:rsid w:val="00D87528"/>
+    <w:rsid w:val="00D87AE6"/>
+    <w:rsid w:val="00D9072C"/>
+    <w:rsid w:val="00D931AF"/>
+    <w:rsid w:val="00D93777"/>
+    <w:rsid w:val="00D93B97"/>
+    <w:rsid w:val="00D95CBC"/>
+    <w:rsid w:val="00DA0226"/>
+    <w:rsid w:val="00DA10DD"/>
+    <w:rsid w:val="00DA25E4"/>
+    <w:rsid w:val="00DA3CA7"/>
+    <w:rsid w:val="00DA62A6"/>
+    <w:rsid w:val="00DA6F60"/>
+    <w:rsid w:val="00DA7A81"/>
+    <w:rsid w:val="00DA7C82"/>
+    <w:rsid w:val="00DB11C1"/>
+    <w:rsid w:val="00DB3FD9"/>
+    <w:rsid w:val="00DC080C"/>
+    <w:rsid w:val="00DC3D1C"/>
+    <w:rsid w:val="00DC50FA"/>
+    <w:rsid w:val="00DC5B75"/>
+    <w:rsid w:val="00DC7BE8"/>
+    <w:rsid w:val="00DD1EC7"/>
+    <w:rsid w:val="00DD3089"/>
+    <w:rsid w:val="00DD4462"/>
+    <w:rsid w:val="00DD5BE9"/>
+    <w:rsid w:val="00DD5DB5"/>
+    <w:rsid w:val="00DD643A"/>
+    <w:rsid w:val="00DE36BF"/>
+    <w:rsid w:val="00DE377D"/>
+    <w:rsid w:val="00DE3DD6"/>
+    <w:rsid w:val="00DE4E4C"/>
+    <w:rsid w:val="00DE4ECB"/>
+    <w:rsid w:val="00DE6EEA"/>
+    <w:rsid w:val="00DE75B8"/>
+    <w:rsid w:val="00DE7FC1"/>
+    <w:rsid w:val="00DF024C"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rsid w:val="00DF44E6"/>
+    <w:rsid w:val="00E0021B"/>
+    <w:rsid w:val="00E0254A"/>
+    <w:rsid w:val="00E06471"/>
+    <w:rsid w:val="00E06B84"/>
+    <w:rsid w:val="00E0777B"/>
+    <w:rsid w:val="00E10946"/>
+    <w:rsid w:val="00E11354"/>
+    <w:rsid w:val="00E12E0C"/>
+    <w:rsid w:val="00E12F30"/>
+    <w:rsid w:val="00E132B9"/>
+    <w:rsid w:val="00E1642E"/>
+    <w:rsid w:val="00E21094"/>
+    <w:rsid w:val="00E2555C"/>
+    <w:rsid w:val="00E26257"/>
+    <w:rsid w:val="00E2631B"/>
+    <w:rsid w:val="00E2689E"/>
+    <w:rsid w:val="00E31E24"/>
+    <w:rsid w:val="00E34FED"/>
+    <w:rsid w:val="00E40CA3"/>
+    <w:rsid w:val="00E441BA"/>
+    <w:rsid w:val="00E457E4"/>
+    <w:rsid w:val="00E4731F"/>
+    <w:rsid w:val="00E50282"/>
+    <w:rsid w:val="00E5317C"/>
+    <w:rsid w:val="00E5581C"/>
+    <w:rsid w:val="00E565C5"/>
+    <w:rsid w:val="00E577CE"/>
+    <w:rsid w:val="00E57B00"/>
+    <w:rsid w:val="00E610F5"/>
+    <w:rsid w:val="00E631AD"/>
+    <w:rsid w:val="00E67736"/>
+    <w:rsid w:val="00E67F89"/>
+    <w:rsid w:val="00E701BC"/>
+    <w:rsid w:val="00E7066C"/>
+    <w:rsid w:val="00E7249A"/>
+    <w:rsid w:val="00E83483"/>
+    <w:rsid w:val="00E84775"/>
+    <w:rsid w:val="00E8634F"/>
+    <w:rsid w:val="00E86E56"/>
+    <w:rsid w:val="00E92EC0"/>
+    <w:rsid w:val="00E939D1"/>
+    <w:rsid w:val="00E943C4"/>
+    <w:rsid w:val="00E95309"/>
+    <w:rsid w:val="00EA05C6"/>
+    <w:rsid w:val="00EA139D"/>
+    <w:rsid w:val="00EA24DC"/>
+    <w:rsid w:val="00EA44A7"/>
+    <w:rsid w:val="00EA5DF8"/>
+    <w:rsid w:val="00EA78CE"/>
+    <w:rsid w:val="00EA799D"/>
+    <w:rsid w:val="00EB61EA"/>
+    <w:rsid w:val="00EB6F32"/>
+    <w:rsid w:val="00EC108D"/>
+    <w:rsid w:val="00EC2910"/>
+    <w:rsid w:val="00EC4847"/>
+    <w:rsid w:val="00EC64DB"/>
+    <w:rsid w:val="00ED2342"/>
+    <w:rsid w:val="00ED27D1"/>
+    <w:rsid w:val="00ED409D"/>
+    <w:rsid w:val="00ED4E88"/>
+    <w:rsid w:val="00ED6822"/>
+    <w:rsid w:val="00ED709C"/>
+    <w:rsid w:val="00ED78A5"/>
+    <w:rsid w:val="00ED7E6D"/>
+    <w:rsid w:val="00EE05D4"/>
+    <w:rsid w:val="00EE0DA4"/>
+    <w:rsid w:val="00EE1898"/>
+    <w:rsid w:val="00EE18B3"/>
+    <w:rsid w:val="00EE22D3"/>
+    <w:rsid w:val="00EE3174"/>
+    <w:rsid w:val="00EE3BAA"/>
+    <w:rsid w:val="00EF2BFE"/>
+    <w:rsid w:val="00EF3866"/>
+    <w:rsid w:val="00EF437D"/>
+    <w:rsid w:val="00EF67C7"/>
+    <w:rsid w:val="00F02F61"/>
+    <w:rsid w:val="00F07D17"/>
+    <w:rsid w:val="00F13BAC"/>
+    <w:rsid w:val="00F13E34"/>
+    <w:rsid w:val="00F16DFB"/>
+    <w:rsid w:val="00F209A3"/>
+    <w:rsid w:val="00F22F3F"/>
+    <w:rsid w:val="00F23306"/>
+    <w:rsid w:val="00F333D3"/>
+    <w:rsid w:val="00F35126"/>
+    <w:rsid w:val="00F42838"/>
+    <w:rsid w:val="00F44A22"/>
+    <w:rsid w:val="00F45244"/>
+    <w:rsid w:val="00F500F0"/>
+    <w:rsid w:val="00F528A3"/>
+    <w:rsid w:val="00F5298D"/>
+    <w:rsid w:val="00F53FDD"/>
+    <w:rsid w:val="00F571C8"/>
+    <w:rsid w:val="00F6104F"/>
+    <w:rsid w:val="00F63BA2"/>
+    <w:rsid w:val="00F63DAA"/>
+    <w:rsid w:val="00F63EA3"/>
+    <w:rsid w:val="00F64F4F"/>
+    <w:rsid w:val="00F654B6"/>
+    <w:rsid w:val="00F65699"/>
+    <w:rsid w:val="00F71370"/>
+    <w:rsid w:val="00F71CC0"/>
+    <w:rsid w:val="00F721EA"/>
+    <w:rsid w:val="00F73822"/>
+    <w:rsid w:val="00F74475"/>
+    <w:rsid w:val="00F8402C"/>
+    <w:rsid w:val="00F8465B"/>
+    <w:rsid w:val="00F87639"/>
+    <w:rsid w:val="00F87FDC"/>
+    <w:rsid w:val="00F90338"/>
+    <w:rsid w:val="00F90DA0"/>
+    <w:rsid w:val="00F90FA5"/>
+    <w:rsid w:val="00F93B21"/>
+    <w:rsid w:val="00F95B32"/>
+    <w:rsid w:val="00F95E1E"/>
+    <w:rsid w:val="00F96443"/>
+    <w:rsid w:val="00FA0A27"/>
+    <w:rsid w:val="00FA0B2A"/>
+    <w:rsid w:val="00FA204C"/>
+    <w:rsid w:val="00FA26E6"/>
+    <w:rsid w:val="00FA2975"/>
+    <w:rsid w:val="00FA2CF9"/>
+    <w:rsid w:val="00FA4E32"/>
+    <w:rsid w:val="00FA669E"/>
+    <w:rsid w:val="00FB04C7"/>
+    <w:rsid w:val="00FB23D3"/>
+    <w:rsid w:val="00FB4704"/>
+    <w:rsid w:val="00FC32BB"/>
+    <w:rsid w:val="00FC56EC"/>
+    <w:rsid w:val="00FC64CC"/>
+    <w:rsid w:val="00FC6D49"/>
+    <w:rsid w:val="00FC7110"/>
+    <w:rsid w:val="00FD0E4F"/>
+    <w:rsid w:val="00FD5C35"/>
+    <w:rsid w:val="00FD7D76"/>
+    <w:rsid w:val="00FE1335"/>
+    <w:rsid w:val="00FE19AF"/>
+    <w:rsid w:val="00FE27D3"/>
+    <w:rsid w:val="00FE45C0"/>
+    <w:rsid w:val="00FE4A45"/>
+    <w:rsid w:val="00FE558E"/>
+    <w:rsid w:val="00FE5FEE"/>
+    <w:rsid w:val="00FE6418"/>
+    <w:rsid w:val="00FE711B"/>
+    <w:rsid w:val="00FE713C"/>
+    <w:rsid w:val="00FE78EA"/>
+    <w:rsid w:val="00FF187F"/>
+    <w:rsid w:val="00FF28BD"/>
+    <w:rsid w:val="00FF2A6F"/>
+    <w:rsid w:val="00FF3771"/>
+    <w:rsid w:val="00FF6569"/>
+    <w:rsid w:val="00FF7DA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="16385">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="06BD3483"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4832,76 +11581,76 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -4945,50 +11694,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -5044,678 +11802,1640 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009B752D"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="2"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00D37392"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:ind w:left="2844"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="20"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00D37392"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:ind w:left="101"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:ind w:leftChars="400" w:left="400"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:ind w:leftChars="400" w:left="400"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="50"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:ind w:leftChars="800" w:left="800"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="見出し 1 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="見出し 2 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00DD2CD1"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="ＭＳ...." w:eastAsia="ＭＳ...." w:cs="ＭＳ...."/>
+      <w:rFonts w:ascii="ＭＳ...." w:eastAsia="ＭＳ...." w:hAnsi="Century" w:cs="ＭＳ...."/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a3">
+    <w:name w:val="吹き出し (文字)"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00DD2CD1"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-    <w:name w:val="吹き出し (文字)"/>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DD2CD1"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF38C8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a5">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00DD2CD1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AA140F"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="ヘッダー (文字)"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
-    <w:rsid w:val="00AA140F"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:rPr>
-      <w:kern w:val="2"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AA140F"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="フッター (文字)"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AA140F"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:rPr>
-      <w:kern w:val="2"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
     </w:rPr>
-  </w:style>
-[...48 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ab"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00D37392"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:spacing w:before="29"/>
       <w:ind w:left="101"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ab">
     <w:name w:val="本文 (文字)"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="aa"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00D37392"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:rPr>
-      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00D37392"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00D37392"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ad">
-[...9 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="ae">
+  <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af"/>
-    <w:semiHidden/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002A14DC"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="コメント文字列 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af">
-    <w:name w:val="コメント文字列 (文字)"/>
-    <w:link w:val="ae"/>
+    <w:name w:val="コメント内容 (文字)"/>
+    <w:basedOn w:val="ae"/>
+    <w:link w:val="af0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002A14DC"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:rPr>
-      <w:kern w:val="2"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af0">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="ae"/>
-[...1 lines deleted...]
-    <w:link w:val="af1"/>
+    <w:basedOn w:val="ad"/>
+    <w:next w:val="ad"/>
+    <w:link w:val="af"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002A14DC"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
-[...12 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="04">
     <w:name w:val="04  基本文"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00D5242A"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:ind w:leftChars="300" w:left="612" w:firstLineChars="100" w:firstLine="204"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ 明朝"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af1">
     <w:name w:val="一太郎"/>
-    <w:rsid w:val="00503814"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:wordWrap w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="333" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:sz w:val="21"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
     <w:name w:val="カスタムタイトル1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="12"/>
     <w:qFormat/>
-    <w:rsid w:val="009E4E41"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="12">
+    <w:name w:val="カスタムタイトル1 (文字)"/>
+    <w:link w:val="11"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
     <w:name w:val="カスタムタイトル2"/>
     <w:basedOn w:val="2"/>
     <w:link w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="009E4E41"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
       <w:color w:val="000000"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="12">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="22">
     <w:name w:val="カスタムタイトル2 (文字)"/>
     <w:link w:val="21"/>
-    <w:rsid w:val="009E4E41"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
       <w:color w:val="000000"/>
-      <w:sz w:val="21"/>
+      <w:kern w:val="0"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af3">
-[...11 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="af4">
+  <w:style w:type="paragraph" w:styleId="af2">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BD464D"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl/>
       <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
       <w:color w:val="2E74B5"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="23">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BD464D"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:ind w:leftChars="100" w:left="210"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af5">
+  <w:style w:type="character" w:styleId="af3">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BD464D"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="af4">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A012B1"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af5">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0049017E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af6">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D3A34"/>
+    <w:pPr>
+      <w:snapToGrid w:val="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
+    <w:name w:val="脚注文字列 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D3A34"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af8">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D3A34"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af9">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003C30CD"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="13">
+    <w:name w:val="表 (格子)1"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00DE4ECB"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="24">
+    <w:name w:val="表 (格子)2"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00DE4ECB"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="14">
+    <w:name w:val="リストなし1"/>
+    <w:next w:val="a2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B529B"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="31">
+    <w:name w:val="表 (格子)3"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="006B529B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="110">
+    <w:name w:val="表 (格子)11"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="006B529B"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="210">
+    <w:name w:val="表 (格子)21"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="006B529B"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="afa">
+    <w:name w:val="line number"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B529B"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="120">
+    <w:name w:val="表 (格子)12"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00195306"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="41">
+    <w:name w:val="表 (格子)4"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="006D2109"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="51">
+    <w:name w:val="表 (格子)5"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00264135"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="6">
+    <w:name w:val="表 (格子)6"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B13C8E"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afb">
+    <w:name w:val="Closing"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="afc"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A11DEA"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afc">
+    <w:name w:val="結語 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="afb"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A11DEA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afd">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D70FC"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="7">
+    <w:name w:val="表 (格子)7"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="000160FF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="8">
+    <w:name w:val="表 (格子)8"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="0007720E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="9">
+    <w:name w:val="表 (格子)9"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00665FAF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="121">
+    <w:name w:val="表 (格子)121"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="004C0108"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="122">
+    <w:name w:val="表 (格子)122"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="007B4A5D"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lv1">
+    <w:name w:val="箇条書きLv1"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="007F12FE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="見出し 3 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="見出し 4 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="15">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="16"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B52D2E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="32">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:pPr>
+      <w:ind w:leftChars="200" w:left="420"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="42">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:pPr>
+      <w:ind w:leftChars="300" w:left="630"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="見出し 5 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="25">
+    <w:name w:val="リストなし2"/>
+    <w:next w:val="a2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B52D2E"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="100">
+    <w:name w:val="表 (格子)10"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="130">
+    <w:name w:val="表 (格子)13"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:rPr>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="220">
+    <w:name w:val="表 (格子)22"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:rPr>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="111">
+    <w:name w:val="リストなし11"/>
+    <w:next w:val="a2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B52D2E"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="310">
+    <w:name w:val="表 (格子)31"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="1110">
+    <w:name w:val="表 (格子)111"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:rPr>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="211">
+    <w:name w:val="表 (格子)211"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:rPr>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="123">
+    <w:name w:val="表 (格子)123"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:rPr>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="410">
+    <w:name w:val="表 (格子)41"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:rPr>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="510">
+    <w:name w:val="表 (格子)51"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:rPr>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="61">
+    <w:name w:val="表 (格子)61"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:rPr>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="71">
+    <w:name w:val="表 (格子)71"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="81">
+    <w:name w:val="表 (格子)81"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="91">
+    <w:name w:val="表 (格子)91"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="1211">
+    <w:name w:val="表 (格子)1211"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:rPr>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="1221">
+    <w:name w:val="表 (格子)1221"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:rPr>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afe">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:pPr>
+      <w:ind w:left="420" w:hanging="420"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff">
+    <w:name w:val="目次（細字）"/>
+    <w:basedOn w:val="15"/>
+    <w:link w:val="aff0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="8495"/>
+      </w:tabs>
+      <w:ind w:leftChars="100" w:left="210"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="16">
+    <w:name w:val="目次 1 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="15"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff0">
+    <w:name w:val="目次（細字） (文字)"/>
+    <w:basedOn w:val="16"/>
+    <w:link w:val="aff"/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Web">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B52D2E"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="ＭＳ Ｐゴシック"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="124">
+    <w:name w:val="表 (格子)124"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00210ED5"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
-    <w:div w:id="395859456">
+    <w:div w:id="572476122">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="803424195">
+    <w:div w:id="680816775">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1450002792">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1907496466">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1959140594">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2009097044">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century"/>
+        <a:latin typeface="Century" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5863,66 +13583,78 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBF2C46F-8A23-427E-8BBD-AFD78D19096E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F05A88CF-ABCE-4CEC-BE2B-059210D2814B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>138</Words>
-  <Characters>792</Characters>
+  <Words>106</Words>
+  <Characters>607</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>タイトル</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>929</CharactersWithSpaces>
+  <CharactersWithSpaces>712</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>