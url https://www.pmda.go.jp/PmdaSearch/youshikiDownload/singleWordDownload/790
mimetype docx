--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,4121 +1,6291 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="4BC03BF4" w14:textId="41737B06" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="00DF38C8" w:rsidP="00630534">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Microsoft JhengHei"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Microsoft JhengHei"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>様</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Microsoft JhengHei"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>式</w:t>
+      </w:r>
+      <w:r w:rsidR="00630534" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="00256864" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>１</w:t>
+      </w:r>
+      <w:r w:rsidR="00630534" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>号</w:t>
+      </w:r>
+      <w:r w:rsidR="00256864" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>の５</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8392" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="99" w:type="dxa"/>
+          <w:right w:w="99" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6618"/>
+        <w:gridCol w:w="1774"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00341B5D" w:rsidRPr="00011EDC" w14:paraId="6AFF0BF0" w14:textId="77777777" w:rsidTr="00341B5D">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="464"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7140" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28C8E997" w14:textId="33AE2862" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="002B310E" w:rsidP="00F413EA">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>体外診断用医薬品</w:t>
+            </w:r>
+            <w:r w:rsidR="009C6A8C" w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>先駆け総合評価相談申込書</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB6198D" w14:textId="77777777" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="00341B5D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>処理欄</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00341B5D" w:rsidRPr="00011EDC" w14:paraId="7982B0A1" w14:textId="77777777" w:rsidTr="00341B5D">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="438"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7140" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5579EE99" w14:textId="77777777" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="00341B5D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41C33986" w14:textId="77777777" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="00341B5D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="040D49B8" w14:textId="77777777" w:rsidR="00603983" w:rsidRPr="00011EDC" w:rsidRDefault="00603983" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-[...83 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8392" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3113"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6"/>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="2063"/>
+        <w:gridCol w:w="5484"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E16D4D" w:rsidRPr="009E54F9" w:rsidTr="00256DAA">
+      <w:tr w:rsidR="00341B5D" w:rsidRPr="00011EDC" w14:paraId="44D7B7E7" w14:textId="77777777" w:rsidTr="002327C8">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...2 lines deleted...]
-          <w:trHeight w:val="959"/>
+          <w:trHeight w:hRule="exact" w:val="372"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8392" w:type="dxa"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E16D4D" w:rsidRPr="009E54F9" w:rsidRDefault="00E16D4D" w:rsidP="00256DAA">
+          <w:p w14:paraId="6EB4E304" w14:textId="685F55CB" w:rsidR="00603983" w:rsidRPr="00011EDC" w:rsidDel="00ED5816" w:rsidRDefault="00603983" w:rsidP="00341B5D">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="zh-TW"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E54F9">
+            <w:r w:rsidRPr="00011EDC">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-                <w:bCs/>
-[...5 lines deleted...]
-              <w:t>再生医療等製品対面助言申込書（簡易相談）</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>識別記号</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...14 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3114" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="004664AB" w:rsidP="0040450A">
+          <w:p w14:paraId="2C75F8D4" w14:textId="77777777" w:rsidR="00603983" w:rsidRPr="00011EDC" w:rsidRDefault="00603983" w:rsidP="00341B5D">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E2895">
-[...17 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00341B5D" w:rsidRPr="00011EDC" w14:paraId="49BB1AC4" w14:textId="77777777" w:rsidTr="002327C8">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="420"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5279" w:type="dxa"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w14:paraId="35FD0FF7" w14:textId="12D7B83A" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="00ED5816" w:rsidP="00341B5D">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>被験物の名称</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...14 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3114" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00625D47" w:rsidP="0040450A">
+          <w:p w14:paraId="485A42A2" w14:textId="77777777" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="00341B5D">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E54F9">
-[...14 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00341B5D" w:rsidRPr="00011EDC" w14:paraId="42DE5943" w14:textId="77777777" w:rsidTr="002327C8">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="425"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5279" w:type="dxa"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w14:paraId="29FEA9D8" w14:textId="48D500B4" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="000204FB" w:rsidP="00675AD9">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED5816" w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>一般的名称</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...14 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3114" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00625D47" w:rsidP="0040450A">
+          <w:p w14:paraId="29C698BD" w14:textId="77777777" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="00341B5D">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E54F9">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00341B5D" w:rsidRPr="00011EDC" w14:paraId="254946FE" w14:textId="0BE2203F" w:rsidTr="002327C8">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="431"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5279" w:type="dxa"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w14:paraId="0DAF191D" w14:textId="767BFF6A" w:rsidR="00675AD9" w:rsidRPr="00011EDC" w:rsidRDefault="004C3FE7" w:rsidP="00675AD9">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED5816" w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>クラス分類</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...14 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3114" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="004664AB" w:rsidP="0040450A">
+          <w:p w14:paraId="11633086" w14:textId="7DF71B60" w:rsidR="00675AD9" w:rsidRPr="00011EDC" w:rsidRDefault="00675AD9" w:rsidP="00341B5D">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E2895">
-[...17 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00341B5D" w:rsidRPr="00011EDC" w14:paraId="49D233AF" w14:textId="77777777" w:rsidTr="002327C8">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="423"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5279" w:type="dxa"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w14:paraId="67132792" w14:textId="6DCC91A2" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="00095E62">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される</w:t>
+            </w:r>
+            <w:r w:rsidR="00095E62" w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>形状、構造及び</w:t>
+            </w:r>
+            <w:r w:rsidR="00095E62" w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>原理</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...14 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3114" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E16D4D" w:rsidRPr="006F361D" w:rsidRDefault="00E16D4D" w:rsidP="0040450A">
+          <w:p w14:paraId="64E1E9C6" w14:textId="77777777" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="00341B5D">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E16D4D">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00341B5D" w:rsidRPr="00011EDC" w14:paraId="7D8A4193" w14:textId="77777777" w:rsidTr="00D470C7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5279" w:type="dxa"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E16D4D" w:rsidRPr="009E54F9" w:rsidRDefault="00E16D4D" w:rsidP="0040450A">
+          <w:p w14:paraId="2015A9DA" w14:textId="68BED114" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="00341B5D">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される</w:t>
+            </w:r>
+            <w:r w:rsidR="007C3D2B" w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>性能、使用目的、効能又は効果</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...18 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3114" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="004664AB" w:rsidP="0040450A">
+          <w:p w14:paraId="7A21CB89" w14:textId="77777777" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="00341B5D">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E2895">
-[...17 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00341B5D" w:rsidRPr="00011EDC" w14:paraId="4EB062C8" w14:textId="77777777" w:rsidTr="00137C50">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="351"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5279" w:type="dxa"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w14:paraId="18629475" w14:textId="5FCA6826" w:rsidR="002B310E" w:rsidRPr="00011EDC" w:rsidRDefault="002B310E" w:rsidP="00341B5D">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>反応系に関与する成分</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...14 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3114" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w14:paraId="18E61B42" w14:textId="77777777" w:rsidR="002B310E" w:rsidRPr="00011EDC" w:rsidRDefault="002B310E" w:rsidP="00341B5D">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E54F9">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00341B5D" w:rsidRPr="00011EDC" w14:paraId="7D60E19F" w14:textId="77777777" w:rsidTr="00137C50">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="427"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5279" w:type="dxa"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w14:paraId="3C029984" w14:textId="5BFBDD46" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="00095E62" w:rsidP="00341B5D">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される使用方法</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...14 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3114" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="006421DA">
+          <w:p w14:paraId="4AC83332" w14:textId="77777777" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="00341B5D">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E54F9">
-[...46 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00341B5D" w:rsidRPr="00011EDC" w14:paraId="448F3596" w14:textId="77777777" w:rsidTr="00137C50">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="275"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5279" w:type="dxa"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w14:paraId="08BC9683" w14:textId="5290F6DE" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="00341B5D">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>先駆け総合評価相談区分</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...18 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3114" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="004664AB" w:rsidP="0040450A">
+          <w:p w14:paraId="45E6DBE8" w14:textId="77777777" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="00341B5D">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F361D">
-[...19 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00341B5D" w:rsidRPr="00011EDC" w14:paraId="2175BC1F" w14:textId="77777777" w:rsidTr="00137C50">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="563"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5279" w:type="dxa"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w14:paraId="4507A152" w14:textId="77777777" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="00341B5D">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談内容の概略</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50C49ADC" w14:textId="77777777" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="00341B5D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00341B5D" w:rsidRPr="00011EDC" w14:paraId="5EB4C036" w14:textId="77777777" w:rsidTr="00137C50">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="297"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ADC23A7" w14:textId="4BF51C1F" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="004B41DA" w:rsidP="00675AD9">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>先駆け審査指定番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A50896B" w14:textId="77777777" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="00341B5D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00341B5D" w:rsidRPr="00011EDC" w14:paraId="6397C9F5" w14:textId="77777777" w:rsidTr="00137C50">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="273"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C71829C" w14:textId="2E401B93" w:rsidR="00675AD9" w:rsidRPr="00011EDC" w:rsidRDefault="000204FB" w:rsidP="004B41DA">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>先駆け審査</w:t>
+            </w:r>
+            <w:r w:rsidR="00675AD9" w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>指定年月日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79AC5723" w14:textId="77777777" w:rsidR="00675AD9" w:rsidRPr="00011EDC" w:rsidRDefault="00675AD9" w:rsidP="00341B5D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00341B5D" w:rsidRPr="00011EDC" w14:paraId="0C2668E9" w14:textId="77777777" w:rsidTr="00D470C7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="651F7AB4" w14:textId="1544C03C" w:rsidR="00C94A5B" w:rsidRPr="00011EDC" w:rsidRDefault="00C94A5B" w:rsidP="00ED5816">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>同一</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED5816" w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>被験物</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>についての過去の対面助言（治験相談を含む）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03B32F33" w14:textId="77777777" w:rsidR="00C94A5B" w:rsidRPr="00011EDC" w:rsidRDefault="00C94A5B" w:rsidP="00341B5D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00341B5D" w:rsidRPr="00011EDC" w14:paraId="64006FA0" w14:textId="77777777" w:rsidTr="00137C50">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="333"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="780054F0" w14:textId="5531AB96" w:rsidR="00C94A5B" w:rsidRPr="00011EDC" w:rsidRDefault="00C94A5B" w:rsidP="0057180F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>主要先進国における</w:t>
+            </w:r>
+            <w:r w:rsidR="0057180F" w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>開発</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>状況</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FC7832F" w14:textId="77777777" w:rsidR="00C94A5B" w:rsidRPr="00011EDC" w:rsidRDefault="00C94A5B" w:rsidP="00341B5D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00341B5D" w:rsidRPr="00011EDC" w14:paraId="3C900836" w14:textId="77777777" w:rsidTr="00D470C7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B2B7ED3" w14:textId="77777777" w:rsidR="00FC7597" w:rsidRPr="00011EDC" w:rsidRDefault="00EC1024" w:rsidP="00341B5D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談対象製造所</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F36DC3B" w14:textId="1E55108B" w:rsidR="00EC1024" w:rsidRPr="00011EDC" w:rsidRDefault="00EC1024" w:rsidP="0083520A">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidR="0083520A" w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ＱＭＳ</w:t>
+            </w:r>
+            <w:r w:rsidR="0066083A" w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談</w:t>
+            </w:r>
+            <w:r w:rsidR="0066083A" w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidR="0066083A" w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>み</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46AB8166" w14:textId="77777777" w:rsidR="00EC1024" w:rsidRPr="00011EDC" w:rsidRDefault="00EC1024" w:rsidP="00341B5D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00341B5D" w:rsidRPr="00011EDC" w14:paraId="2D98F84D" w14:textId="77777777" w:rsidTr="00D470C7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35CEF09C" w14:textId="77777777" w:rsidR="00EC1024" w:rsidRPr="00011EDC" w:rsidRDefault="00EC1024" w:rsidP="00341B5D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>対象製造所の所在地</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3446181D" w14:textId="406864DC" w:rsidR="00EC1024" w:rsidRPr="00011EDC" w:rsidRDefault="00EC1024" w:rsidP="0083520A">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidR="0083520A" w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ＱＭＳ</w:t>
+            </w:r>
+            <w:r w:rsidR="0066083A" w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談</w:t>
+            </w:r>
+            <w:r w:rsidR="0066083A" w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>のみ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0017D6D2" w14:textId="77777777" w:rsidR="00EC1024" w:rsidRPr="00011EDC" w:rsidRDefault="00EC1024" w:rsidP="00341B5D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00341B5D" w:rsidRPr="00011EDC" w14:paraId="4C372476" w14:textId="77777777" w:rsidTr="00D470C7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="573EB880" w14:textId="11E577AE" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="00341B5D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>申請予</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>定</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>時期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C38DB06" w14:textId="77777777" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="00341B5D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00341B5D" w:rsidRPr="00011EDC" w14:paraId="14CABB9B" w14:textId="77777777" w:rsidTr="00D470C7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7E8DF1" w14:textId="77777777" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="00341B5D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>添付資料一覧</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="641856E7" w14:textId="77777777" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="00341B5D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002327C8" w:rsidRPr="00011EDC" w14:paraId="0448C835" w14:textId="77777777" w:rsidTr="002327C8">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="261"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77721FEF" w14:textId="77777777" w:rsidR="002327C8" w:rsidRPr="00011EDC" w:rsidRDefault="002327C8" w:rsidP="002327C8">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本申込みの担当者</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="408BDB10" w14:textId="256CFD92" w:rsidR="002327C8" w:rsidRPr="00011EDC" w:rsidRDefault="002327C8" w:rsidP="00341B5D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2063" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0BA477" w14:textId="013C6B50" w:rsidR="002327C8" w:rsidRPr="00011EDC" w:rsidRDefault="002327C8" w:rsidP="00577831">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>氏名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="505FBFAA" w14:textId="75801752" w:rsidR="002327C8" w:rsidRPr="00011EDC" w:rsidRDefault="002327C8" w:rsidP="00341B5D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002327C8" w:rsidRPr="00011EDC" w14:paraId="24548A4D" w14:textId="77777777" w:rsidTr="002327C8">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="281"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="084E6224" w14:textId="7FD3BCE2" w:rsidR="002327C8" w:rsidRPr="00011EDC" w:rsidRDefault="002327C8" w:rsidP="00341B5D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2063" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="036943F9" w14:textId="7AA11B3E" w:rsidR="002327C8" w:rsidRPr="00011EDC" w:rsidRDefault="002327C8" w:rsidP="00341B5D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>所属</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4217C104" w14:textId="532667CF" w:rsidR="002327C8" w:rsidRPr="00011EDC" w:rsidRDefault="002327C8" w:rsidP="00341B5D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002327C8" w:rsidRPr="00011EDC" w14:paraId="17A1B5ED" w14:textId="77777777" w:rsidTr="002327C8">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="297"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="068694D9" w14:textId="2633D315" w:rsidR="002327C8" w:rsidRPr="00011EDC" w:rsidRDefault="002327C8" w:rsidP="00341B5D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2063" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE496B7" w14:textId="0640B7B8" w:rsidR="002327C8" w:rsidRPr="00011EDC" w:rsidRDefault="002327C8" w:rsidP="00341B5D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電話番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7408FB68" w14:textId="4CA5ACD7" w:rsidR="002327C8" w:rsidRPr="00011EDC" w:rsidRDefault="002327C8" w:rsidP="00341B5D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002327C8" w:rsidRPr="00011EDC" w14:paraId="3FE6D6E6" w14:textId="77777777" w:rsidTr="002327C8">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="273"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D315FF" w14:textId="2C3ADEF6" w:rsidR="002327C8" w:rsidRPr="00011EDC" w:rsidRDefault="002327C8" w:rsidP="00E07489">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2063" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D4DB719" w14:textId="27B547B3" w:rsidR="002327C8" w:rsidRPr="00011EDC" w:rsidRDefault="002327C8" w:rsidP="00E07489">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ファクシミリ番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59FFA842" w14:textId="2AF67E08" w:rsidR="002327C8" w:rsidRPr="00011EDC" w:rsidRDefault="002327C8" w:rsidP="00341B5D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002327C8" w:rsidRPr="00011EDC" w14:paraId="197BA5B5" w14:textId="77777777" w:rsidTr="00015F48">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="315"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E31C67A" w14:textId="77777777" w:rsidR="002327C8" w:rsidRPr="00011EDC" w:rsidRDefault="002327C8" w:rsidP="00E07489">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2063" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7697EEDA" w14:textId="160611AC" w:rsidR="002327C8" w:rsidRPr="00011EDC" w:rsidRDefault="002327C8" w:rsidP="00E07489">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電子メールアドレス</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DB3100D" w14:textId="77777777" w:rsidR="002327C8" w:rsidRPr="00011EDC" w:rsidRDefault="002327C8" w:rsidP="00341B5D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00341B5D" w:rsidRPr="00011EDC" w14:paraId="6D68F43C" w14:textId="77777777" w:rsidTr="00137C50">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="330"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77355EDC" w14:textId="77777777" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="00341B5D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="200"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>備</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00011EDC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5585144F" w14:textId="77777777" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="00341B5D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="6E6EA452" w14:textId="07CA9993" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009E54F9">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00D329A4" w:rsidRPr="009E54F9">
+        </w:rPr>
+        <w:t>上記により</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>先駆け総合評価相談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を申</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85425" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>し</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E54F9">
+      <w:r w:rsidRPr="00011EDC">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>込みます。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00964C2E" w:rsidP="00964C2E">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="25A2C7D1" w14:textId="56876379" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="001D766A" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:afterLines="50" w:after="164"/>
-        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:spacing w:afterLines="50" w:after="120"/>
+        <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00C515F3" w:rsidRPr="009E54F9">
+        </w:rPr>
+        <w:t>令和</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6A8C" w:rsidRPr="00011EDC">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　　年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="70D8514C" w14:textId="77777777" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009E54F9">
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009E54F9">
+      <w:r w:rsidRPr="00011EDC">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>住</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E54F9">
+      <w:r w:rsidRPr="00011EDC">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>所（法人にあっては、主たる事務所の所在地）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="35B3CF8A" w14:textId="5E760538" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009E54F9">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009E54F9">
+      <w:r w:rsidRPr="00011EDC">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>氏</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E54F9">
+      <w:r w:rsidRPr="00011EDC">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>名（法人にあっては、名称</w:t>
       </w:r>
-      <w:r w:rsidR="00316820" w:rsidRPr="009E54F9">
+      <w:r w:rsidR="00E12010" w:rsidRPr="00011EDC">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00316820" w:rsidRPr="009E54F9">
+        </w:rPr>
+        <w:t>並びに</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>代表者の</w:t>
+      </w:r>
+      <w:r w:rsidR="00577831" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>役職名</w:t>
+      </w:r>
+      <w:r w:rsidR="00577831" w:rsidRPr="00011EDC">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>及び</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E54F9">
+      <w:r w:rsidRPr="00011EDC">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">氏名）　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="4E2DAF95" w14:textId="77777777" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009E54F9">
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>（業者コード　　　　　）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="49B5C7C9" w14:textId="77777777" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
-          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009E54F9">
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>独立行政法人医薬品医療機器総合機構</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD4851" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00EF21C0">
-[...39 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="5DBE4FFF" w14:textId="77777777" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009E54F9">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>審査センター長　　　　　　　　殿</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690FCBA4" w14:textId="77777777" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="008D56E2">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（注意）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00053552" w:rsidP="00C515F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="1E0442E6" w14:textId="4AC38CC9" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="00B51CA7" w:rsidP="008D56E2">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>１　用紙の大きさは日本産業</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6A8C" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>規格Ａ４とすること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24872FBF" w14:textId="77777777" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="008D56E2">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>２　記入欄に記入事項のすべてを記入できないときは、その欄に「別紙（　）のとおり」と記入し別紙を添付すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713F8315" w14:textId="6D70760A" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="008D56E2">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>３　先駆け総合評価相談申込書の記入方法は以下のとおり。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C94AE85" w14:textId="36F772C4" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="008D56E2">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="002B310E" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>１</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3ABE" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>識別</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記号欄</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2108" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及び被験物の名称欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF801C0" w14:textId="4DFA8E70" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="002A2108" w:rsidP="008569FA">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>被験物の化学名又は</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6A8C" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>治験計画書</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3ABE" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6A8C" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>に記載した又は記載する予定の</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3ABE" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>識別</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6A8C" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>記号</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3ABE" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3ABE" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>当該機械器具等を識別する為の記号）</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6A8C" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B680FFE" w14:textId="506FD8CB" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="008D56E2">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="002B310E" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>２</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2108" w:rsidRPr="00011EDC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>１　用紙の大きさは日本産業</w:t>
-[...23 lines deleted...]
-        <w:t>すること。</w:t>
+        <w:t>予定される一般的名称欄及び予定されるクラス分類欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="05790D0B" w14:textId="5EEA11D2" w:rsidR="000204FB" w:rsidRPr="00011EDC" w:rsidRDefault="00C73FAC" w:rsidP="008569FA">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>「体外診断用医薬品の一般的名称について」（</w:t>
+      </w:r>
+      <w:r w:rsidR="000204FB" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>平成</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>１７</w:t>
+      </w:r>
+      <w:r w:rsidR="000204FB" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidR="000204FB" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>１</w:t>
+      </w:r>
+      <w:r w:rsidR="000204FB" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>日薬食発第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>０４０</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>１０３１</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13C89" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>号厚生労働省医薬食品局</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>長</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13C89" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>通知</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13C89" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>に示す体外診断用医薬品の一般的名称を本欄に記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE61AE" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>またあわせて、クラス分類を記載してください。なお、</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13C89" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談申込時に、適切な一般的名称がない場合</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3FE7" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE61AE" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>クラス分類が不明な場合</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13C89" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>は空欄としてください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68DB7C30" w14:textId="4D276593" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="008D56E2">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E54F9">
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="002B310E" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77E71" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>予定される形状、構造及び原理欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E6DA962" w14:textId="39B6DD4D" w:rsidR="00F071C7" w:rsidRPr="00011EDC" w:rsidRDefault="00E6738C" w:rsidP="008569FA">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="135" w:left="503" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>①</w:t>
+      </w:r>
+      <w:r w:rsidR="00F071C7" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>構成試薬</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5938E18E" w14:textId="559E41AD" w:rsidR="00F071C7" w:rsidRPr="00011EDC" w:rsidRDefault="00E6738C" w:rsidP="008569FA">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="235" w:left="493"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>１）</w:t>
+      </w:r>
+      <w:r w:rsidR="00F071C7" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>構成試薬名称を記載すること</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CBF187B" w14:textId="3F5A2871" w:rsidR="00F071C7" w:rsidRPr="00011EDC" w:rsidRDefault="00E6738C" w:rsidP="008569FA">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="235" w:left="493"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>２）</w:t>
+      </w:r>
+      <w:r w:rsidR="00F071C7" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>形状、構造が性能に影響しない品目にあっては、</w:t>
+      </w:r>
+      <w:r w:rsidR="00F071C7" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>剤型を記載すること</w:t>
+      </w:r>
+      <w:r w:rsidR="00F071C7" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E9A15A6" w14:textId="3265DD60" w:rsidR="00F071C7" w:rsidRPr="00011EDC" w:rsidRDefault="00E6738C" w:rsidP="008569FA">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="235" w:left="933" w:hangingChars="200" w:hanging="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00F071C7" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>標準液が複数ある場合には</w:t>
+      </w:r>
+      <w:r w:rsidR="00F071C7" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00F071C7" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>単に標準液とはせず</w:t>
+      </w:r>
+      <w:r w:rsidR="00646781" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>１、</w:t>
+      </w:r>
+      <w:r w:rsidR="00646781" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>２、３</w:t>
+      </w:r>
+      <w:r w:rsidR="00F071C7" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>あるいは</w:t>
+      </w:r>
+      <w:r w:rsidR="00646781" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Ａ</w:t>
+      </w:r>
+      <w:r w:rsidR="00646781" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、Ｂ、Ｃ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F071C7" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>などの</w:t>
+      </w:r>
+      <w:r w:rsidR="00F071C7" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>数字や識別記号を用い、試薬が複数あることが解るように記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EBE990B" w14:textId="60515EB3" w:rsidR="00F071C7" w:rsidRPr="00011EDC" w:rsidRDefault="00E6738C" w:rsidP="008569FA">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="135" w:left="503" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>②</w:t>
+      </w:r>
+      <w:r w:rsidR="00F071C7" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>形状</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC61670" w14:textId="30965E41" w:rsidR="00F071C7" w:rsidRPr="00011EDC" w:rsidRDefault="00F071C7" w:rsidP="008569FA">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="235" w:left="493"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>形状、構造が性能に影響する品目にあっては、形状、構造を図示すること</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>図には検体添加部、判定部等を明示すること</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>。なお、サイズが性能に影響を及ぼさない場合に限り、サイズの記載は不要とする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78885BD3" w14:textId="61A46308" w:rsidR="00F071C7" w:rsidRPr="00011EDC" w:rsidRDefault="00E6738C" w:rsidP="008569FA">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="135" w:left="503" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>③</w:t>
+      </w:r>
+      <w:r w:rsidR="00F071C7" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>原理</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7741EEEE" w14:textId="6900CA62" w:rsidR="00F071C7" w:rsidRPr="00011EDC" w:rsidRDefault="00F071C7" w:rsidP="008569FA">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="235" w:left="493"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>反応系に関与する成分を含めた測定原理を記載すること</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>なお、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>反応系に関与する成分とは、原則的には反応原理に直接影響を及ぼす成分か否かの判定による。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7283B1C4" w14:textId="5868E65C" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="00F071C7" w:rsidP="008569FA">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="235" w:left="493"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ただし、</w:t>
+      </w:r>
+      <w:r w:rsidR="00241FC2" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>学会等で公知とされる測定原理はその測定原理名を記載することで差し支えない</w:t>
+      </w:r>
+      <w:r w:rsidR="00241FC2" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BBDC46E" w14:textId="2D80832C" w:rsidR="002B310E" w:rsidRPr="00011EDC" w:rsidRDefault="002B310E" w:rsidP="008D56E2">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>２　記入欄に記入事項のすべてを記入できないときは、その欄に「別紙（　）のとおり」と記入し別紙を添付すること。</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00714E79" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>反応系に関与する成分</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4232" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="48A0B360" w14:textId="5E610ECE" w:rsidR="002B310E" w:rsidRPr="00011EDC" w:rsidRDefault="004E7868" w:rsidP="00341B5D">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>構成試薬名並びにその構成試薬に含まれる反応系に関与する成分及びその分量を記載すること</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4147A25E" w14:textId="6B98AF41" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="008D56E2">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E54F9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">３　</w:t>
-[...5 lines deleted...]
-          <w:kern w:val="0"/>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00714E79" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>再生医療等製品</w:t>
-[...5 lines deleted...]
-          <w:kern w:val="0"/>
+        <w:t>５</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>対面助言申込書（簡易相談）</w:t>
-[...5 lines deleted...]
-          <w:kern w:val="0"/>
+        <w:t>）予定される</w:t>
+      </w:r>
+      <w:r w:rsidR="008D1D00" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>の</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:t>使用方法</w:t>
+      </w:r>
+      <w:r w:rsidR="00B243B5" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>記入</w:t>
-[...15 lines deleted...]
-        <w:t>は以下のとおり。</w:t>
+        <w:t>欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="742CB4DB" w14:textId="5165633F" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="00241FC2" w:rsidP="00341B5D">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>試薬及び試液の調整方法と操作方法とに分けて使用方法の概略が解るよう簡潔な記載をすること</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6A8C" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E517C70" w14:textId="4C81E2AE" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="008D56E2">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E54F9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>（１）</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00646781" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>類別</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:t>６</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>欄</w:t>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00145BB1" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>先駆け総合評価相談区分欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00625D47" w:rsidP="00C515F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="15BFB045" w14:textId="77777777" w:rsidR="00714E79" w:rsidRPr="00011EDC" w:rsidRDefault="00714E79" w:rsidP="00341B5D">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>「独立行政法人医薬品医療機器総合機構が行う対面助言、証明確認調査等の実施要綱等について」（平成２４年３月２日薬機発第０３０２０７０号独立行政法人医薬品医療機器総合機構理事長通知）の別紙２「先駆け総合評価相談の区分及び内容」より</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>該当する</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>区分を選んで</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>記入</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6827F322" w14:textId="2DE211FE" w:rsidR="00714E79" w:rsidRPr="00011EDC" w:rsidRDefault="00714E79" w:rsidP="00714E79">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E54F9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>予想される類別を</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00646781" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>記載してください</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:t>７</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>。</w:t>
+        <w:t>）相談内容の概略欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="5FA75B35" w14:textId="77777777" w:rsidR="00714E79" w:rsidRPr="00011EDC" w:rsidRDefault="00714E79" w:rsidP="00341B5D">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談内容を具体的に記入してください。別紙として添付しても差し支えありません。なお、提出の際には、本欄の記入内容について、電子媒体（テキスト形式）をあわせて提出してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3262E3C3" w14:textId="54D8FC83" w:rsidR="00714E79" w:rsidRPr="00011EDC" w:rsidRDefault="00714E79" w:rsidP="00714E79">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E54F9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>（２）</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00646781" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>被験製品の</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>名称</w:t>
-[...15 lines deleted...]
-        <w:t>欄</w:t>
+        <w:t>）先駆け審査指定番号及び先駆け指定年月日欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00625D47" w:rsidP="00C515F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="16C86BB6" w14:textId="77777777" w:rsidR="00714E79" w:rsidRPr="00011EDC" w:rsidRDefault="00714E79" w:rsidP="00341B5D">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>先駆け審査指定番号及び先駆け指定年月日をそれぞれ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D8DD9E" w14:textId="235C131F" w:rsidR="00714E79" w:rsidRPr="00011EDC" w:rsidRDefault="00714E79" w:rsidP="00714E79">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E54F9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>被験製品の</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00646781" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>名称</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:t>９</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>及び識別記号</w:t>
-[...7 lines deleted...]
-        <w:t>等を記入してください。</w:t>
+        <w:t>）同一被験物についての過去の対面助言（治験相談を含む）欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="17BAA83B" w14:textId="77777777" w:rsidR="00714E79" w:rsidRPr="00011EDC" w:rsidRDefault="00714E79" w:rsidP="00341B5D">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>同一被験物について過去に対面助言を行っている場合には、その受付番号及び対面助言の区分、相談年月日を記入してください。同一被験物であって使用目的、効能効果等が今回の申込みと異なるものに対して対面助言を行っている場合も同様に記入し、年月日の後ろに括弧書きでその旨を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED48AE4" w14:textId="02725E6B" w:rsidR="00714E79" w:rsidRPr="00011EDC" w:rsidRDefault="00714E79" w:rsidP="00714E79">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E54F9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>（３）</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="0062333D" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>構成細胞及び導入遺伝子の名称</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>欄</w:t>
+        <w:t>）主要先進国における開発状況欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00625D47" w:rsidRPr="009E54F9" w:rsidRDefault="00625D47" w:rsidP="00EF21C0">
-[...24 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="6AE13427" w14:textId="77777777" w:rsidR="00714E79" w:rsidRPr="00011EDC" w:rsidRDefault="00714E79" w:rsidP="00341B5D">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談対象である性能、使用目的、効能又は効果について、米国、ＥＵ等の主要先進国等において治験中の場合、該当国（地域）名</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>記入し、その後ろに治験開始年を「ＥＵ（２００３年治験開始）」のように記入してください。また、別効能等で承認がなされている場合には、「米国（２００４年別効能で承認）」のように記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C9AA896" w14:textId="35C9A053" w:rsidR="00714E79" w:rsidRPr="00011EDC" w:rsidRDefault="00714E79" w:rsidP="00714E79">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E54F9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>（４）相談内容欄</w:t>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="0062333D" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）相談対象製造所欄及び相談対象製造所の所在地欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="34427C67" w14:textId="77777777" w:rsidR="00714E79" w:rsidRPr="00011EDC" w:rsidRDefault="00714E79" w:rsidP="00341B5D">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ＱＭＳ相談区分の場合に、相談対象とする製造所及びその所在地を記載してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75AB4332" w14:textId="2BC0BA46" w:rsidR="00714E79" w:rsidRPr="00011EDC" w:rsidRDefault="00714E79" w:rsidP="00714E79">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E54F9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>出来る限り具体的かつ簡潔に記入願います。</w:t>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="0062333D" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）申請予定時期欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="463DD5D1" w14:textId="4FADB24F" w:rsidR="00714E79" w:rsidRPr="00011EDC" w:rsidRDefault="00714E79" w:rsidP="00341B5D">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>申請予定時期（</w:t>
+      </w:r>
+      <w:r w:rsidR="001D766A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>令和</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>○年△月）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F80D3C3" w14:textId="5006716E" w:rsidR="00714E79" w:rsidRPr="00011EDC" w:rsidRDefault="00714E79" w:rsidP="00714E79">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E54F9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>（５）備考欄</w:t>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="0062333D" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）添付資料一覧欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00750B27" w:rsidRPr="009E54F9" w:rsidRDefault="00E16D4D" w:rsidP="00EF21C0">
-[...28 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="728736F6" w14:textId="5C48A30D" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="00341B5D">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>本申込みに当たり添付する資料の一覧を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485476B3" w14:textId="3CB2EBB9" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="008D56E2">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E54F9">
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="0062333D" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）本申込みの担当者欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5A8A44" w14:textId="3709EEAD" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="008D56E2">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>本相談の連絡窓口になる担当者１名（共同開発の場合にあっては、複数可）について氏名、所属及び連絡先を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E02C33" w14:textId="5CA673B4" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="008D56E2">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお、機構からの問合せ、案内等はこの欄に記入された担当者宛に行いますので、誤記、記入漏れ等のないようにお願いします。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0CA00E" w14:textId="548CEC08" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="008D56E2">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="0062333D" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）備考欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D60F6A" w14:textId="77777777" w:rsidR="008D1D00" w:rsidRPr="00011EDC" w:rsidRDefault="008D1D00" w:rsidP="00341B5D">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="135" w:left="503" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>①生物由来製品（特定生物由来製品を含む。）に該当するもの又は該当することが見込まれるものについては、それぞれ、「生物由来製品」又は「生物由来製品の可能性」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631A406E" w14:textId="77777777" w:rsidR="008D1D00" w:rsidRPr="00011EDC" w:rsidRDefault="008D1D00" w:rsidP="00341B5D">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="135" w:left="503" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>②遺伝子組換え技術を応用して製造されるものについては、「遺伝子組換え技術応用」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4175BDD3" w14:textId="77777777" w:rsidR="008D1D00" w:rsidRPr="00011EDC" w:rsidRDefault="008D1D00" w:rsidP="00341B5D">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="135" w:left="503" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>③当該用途で希少疾病用医療機器の指定申請を検討している場合には、「希少疾病用医療機器の指定申請を検討中」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307B166D" w14:textId="39551B6F" w:rsidR="008D1D00" w:rsidRPr="00011EDC" w:rsidRDefault="008D1D00" w:rsidP="00341B5D">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="135" w:left="503" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>④体外診断用医薬品のうち、コンパニオン診断薬</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>に</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>該当するものについては、</w:t>
+      </w:r>
+      <w:r w:rsidR="00080CE9" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>関連</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>する医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="00080CE9" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>名</w:t>
+      </w:r>
+      <w:r w:rsidR="00080CE9" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>称</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>を記入して</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>くだ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>さい。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF2EAD5" w14:textId="054C204E" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="008D56E2">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>（６）その他</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="0062333D" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）その他</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="a7"/>
+    <w:p w14:paraId="3527C040" w14:textId="11197D21" w:rsidR="009C6A8C" w:rsidRPr="00011EDC" w:rsidRDefault="009C6A8C" w:rsidP="008D56E2">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:wordWrap/>
+        <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="100" w:firstLine="220"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E54F9">
+      <w:r w:rsidRPr="00011EDC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>住所（法人にあっては</w:t>
       </w:r>
-      <w:r w:rsidR="00316820" w:rsidRPr="009E54F9">
+      <w:r w:rsidR="004B065A" w:rsidRPr="00011EDC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E54F9">
+      <w:r w:rsidRPr="00011EDC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>主たる事務所の所在地）及び氏名（法人にあっては</w:t>
       </w:r>
-      <w:r w:rsidR="00316820" w:rsidRPr="009E54F9">
+      <w:r w:rsidR="004B065A" w:rsidRPr="00011EDC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E54F9">
+      <w:r w:rsidRPr="00011EDC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>名称</w:t>
       </w:r>
-      <w:r w:rsidR="00316820" w:rsidRPr="009E54F9">
+      <w:r w:rsidR="00B243B5" w:rsidRPr="00011EDC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>並びに代表者の役職名</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+        <w:t>並びに</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>及び</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009E54F9">
+        <w:t>代表者の</w:t>
+      </w:r>
+      <w:r w:rsidR="00B243B5" w:rsidRPr="00011EDC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>役職名及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>氏名）を記入し、</w:t>
       </w:r>
-      <w:r w:rsidR="001A4AF0" w:rsidRPr="009E54F9">
+      <w:r w:rsidR="007238C1" w:rsidRPr="00011EDC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>再生医療等製品</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009E54F9">
+        <w:t>体外診断用医薬品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（９桁）を記入してください。なお、業者コードを持たない方は業者コードを「９９９９９９９９９」と、自ら治験を実施する方は業者コードを「９９９９９９８８８」と記入してください。</w:t>
+        <w:t>製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（９桁）を記入してください。なお、業者コードを持たない方は業者コードを「９９９９９９９９９」</w:t>
+      </w:r>
+      <w:r w:rsidR="008D1D00" w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>と、自ら治験を実施する方は業者コードを「９９９９９９８８８」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>と記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C145F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C145F3" w:rsidP="00C145F3">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="4B1AD8B0" w14:textId="77777777" w:rsidR="00630534" w:rsidRPr="00011EDC" w:rsidRDefault="00630534" w:rsidP="008D56E2">
+      <w:pPr>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C145F3" w:rsidRPr="009E54F9" w:rsidSect="003E1F05">
-[...1 lines deleted...]
-      <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
+    <w:sectPr w:rsidR="00630534" w:rsidRPr="00011EDC" w:rsidSect="0049504A">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
+      <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="linesAndChars" w:linePitch="328"/>
+      <w:docGrid w:linePitch="303" w:charSpace="-2374"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009A00A7" w:rsidRDefault="009A00A7">
+    <w:p w14:paraId="78205AD2" w14:textId="77777777" w:rsidR="008B1A79" w:rsidRDefault="008B1A79" w:rsidP="0049504A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009A00A7" w:rsidRDefault="009A00A7">
+    <w:p w14:paraId="6EDE8ADC" w14:textId="77777777" w:rsidR="008B1A79" w:rsidRDefault="008B1A79" w:rsidP="0049504A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Microsoft JhengHei">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ Ｐ明朝">
+    <w:panose1 w:val="02020600040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ....">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ.....">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="05BB9CD9" w14:textId="77777777" w:rsidR="00016AFC" w:rsidRDefault="00016AFC">
+    <w:pPr>
+      <w:pStyle w:val="a8"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="6548C283" w14:textId="77777777" w:rsidR="00590D64" w:rsidRDefault="00590D64">
+    <w:pPr>
+      <w:spacing w:line="0" w:lineRule="atLeast"/>
+      <w:rPr>
+        <w:sz w:val="4"/>
+        <w:szCs w:val="4"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="1586CB28" w14:textId="77777777" w:rsidR="00016AFC" w:rsidRDefault="00016AFC">
+    <w:pPr>
+      <w:pStyle w:val="a8"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009A00A7" w:rsidRDefault="009A00A7">
+    <w:p w14:paraId="38CC2EA0" w14:textId="77777777" w:rsidR="008B1A79" w:rsidRDefault="008B1A79" w:rsidP="0049504A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009A00A7" w:rsidRDefault="009A00A7">
+    <w:p w14:paraId="13EBDFC8" w14:textId="77777777" w:rsidR="008B1A79" w:rsidRDefault="008B1A79" w:rsidP="0049504A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="52296A7A" w14:textId="77777777" w:rsidR="00016AFC" w:rsidRDefault="00016AFC">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="3F90B1F0" w14:textId="77777777" w:rsidR="00016AFC" w:rsidRDefault="00016AFC">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="1689254C" w14:textId="77777777" w:rsidR="00016AFC" w:rsidRDefault="00016AFC">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FF00A2E"/>
+    <w:nsid w:val="43264CDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="405C8664"/>
-    <w:lvl w:ilvl="0" w:tplc="60C4B7EE">
+    <w:tmpl w:val="E41A5F46"/>
+    <w:lvl w:ilvl="0" w:tplc="B97C6FA0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="850" w:hanging="420"/>
+        <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1407" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1827" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2247" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2667" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="3087" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3507" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3927" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4347" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12991AE0"/>
+    <w:nsid w:val="48466416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="71B81052"/>
-    <w:lvl w:ilvl="0" w:tplc="02745938">
+    <w:tmpl w:val="824284BC"/>
+    <w:lvl w:ilvl="0" w:tplc="41D27568">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="850" w:hanging="420"/>
+        <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1189" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1609" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2029" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2449" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2869" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3289" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3709" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4129" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18F8216A"/>
+    <w:nsid w:val="484715A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="91AAA482"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="第%1章"/>
+    <w:tmpl w:val="F680587A"/>
+    <w:lvl w:ilvl="0" w:tplc="17C892C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="885" w:hanging="885"/>
+        <w:ind w:left="560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1040" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1460" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="1880" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2300" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2720" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3140" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3560" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="3980" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B7B6629"/>
+    <w:nsid w:val="495C1A07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0E74E656"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="第%1章"/>
+    <w:tmpl w:val="E21E4878"/>
+    <w:lvl w:ilvl="0" w:tplc="E55EF26C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1189" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1609" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2029" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2449" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2869" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3289" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3709" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4129" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3239717E"/>
+    <w:nsid w:val="4C215FAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BAE45B14"/>
-    <w:lvl w:ilvl="0" w:tplc="2BC6AADE">
+    <w:tmpl w:val="A6E0607C"/>
+    <w:lvl w:ilvl="0" w:tplc="0EE0131A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="657" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1497" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1917" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2337" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2757" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3177" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3597" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4017" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58366974"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="01E2ABE8"/>
+    <w:lvl w:ilvl="0" w:tplc="13948306">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="630" w:hanging="420"/>
+        <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1189" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1609" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2029" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2449" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2869" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3289" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3709" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...118 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4129" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44ED09C0"/>
+    <w:nsid w:val="58707B6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="59ACB7E6"/>
-    <w:lvl w:ilvl="0" w:tplc="2BC6AADE">
+    <w:tmpl w:val="1A045660"/>
+    <w:lvl w:ilvl="0" w:tplc="3C364F9A">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="630" w:hanging="420"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50173F0F"/>
+    <w:nsid w:val="787457E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DABE24F8"/>
-    <w:lvl w:ilvl="0" w:tplc="863E7D92">
+    <w:tmpl w:val="AED83618"/>
+    <w:lvl w:ilvl="0" w:tplc="BEF20290">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimalFullWidth"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="630" w:hanging="420"/>
+        <w:ind w:left="501" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="981" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1401" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="1821" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2241" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2661" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3081" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3501" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...466 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="3921" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="7"/>
-[...11 lines deleted...]
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:displayBackgroundShape/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="105"/>
-  <w:drawingGridVerticalSpacing w:val="164"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="28673">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005E7EDC"/>
-[...503 lines deleted...]
-    <w:rsid w:val="00FF6053"/>
+    <w:rsidRoot w:val="00DF38C8"/>
+    <w:rsid w:val="00006027"/>
+    <w:rsid w:val="0001091E"/>
+    <w:rsid w:val="00011EDC"/>
+    <w:rsid w:val="00016AFC"/>
+    <w:rsid w:val="000204FB"/>
+    <w:rsid w:val="00025C76"/>
+    <w:rsid w:val="00026E98"/>
+    <w:rsid w:val="00027CD4"/>
+    <w:rsid w:val="00034D6C"/>
+    <w:rsid w:val="00041464"/>
+    <w:rsid w:val="000440C5"/>
+    <w:rsid w:val="000535D8"/>
+    <w:rsid w:val="00053C59"/>
+    <w:rsid w:val="000734EA"/>
+    <w:rsid w:val="0007400A"/>
+    <w:rsid w:val="00075104"/>
+    <w:rsid w:val="00080CE9"/>
+    <w:rsid w:val="00095051"/>
+    <w:rsid w:val="00095E62"/>
+    <w:rsid w:val="00097C86"/>
+    <w:rsid w:val="000C40A7"/>
+    <w:rsid w:val="000F5489"/>
+    <w:rsid w:val="00102039"/>
+    <w:rsid w:val="00102328"/>
+    <w:rsid w:val="0011084C"/>
+    <w:rsid w:val="001124F8"/>
+    <w:rsid w:val="0012770F"/>
+    <w:rsid w:val="00137C50"/>
+    <w:rsid w:val="00145BB1"/>
+    <w:rsid w:val="00153322"/>
+    <w:rsid w:val="00181D87"/>
+    <w:rsid w:val="00185F4F"/>
+    <w:rsid w:val="001A107E"/>
+    <w:rsid w:val="001A1C8E"/>
+    <w:rsid w:val="001B0584"/>
+    <w:rsid w:val="001D69E8"/>
+    <w:rsid w:val="001D766A"/>
+    <w:rsid w:val="001E1F79"/>
+    <w:rsid w:val="001E4885"/>
+    <w:rsid w:val="001E5A23"/>
+    <w:rsid w:val="001E6BC7"/>
+    <w:rsid w:val="001F58E8"/>
+    <w:rsid w:val="0020374E"/>
+    <w:rsid w:val="002072A4"/>
+    <w:rsid w:val="00215D40"/>
+    <w:rsid w:val="00221889"/>
+    <w:rsid w:val="00222C9C"/>
+    <w:rsid w:val="0022790D"/>
+    <w:rsid w:val="002327C8"/>
+    <w:rsid w:val="00232F48"/>
+    <w:rsid w:val="002347A8"/>
+    <w:rsid w:val="0023582A"/>
+    <w:rsid w:val="00236882"/>
+    <w:rsid w:val="00241FC2"/>
+    <w:rsid w:val="00252BC8"/>
+    <w:rsid w:val="00256864"/>
+    <w:rsid w:val="002600CB"/>
+    <w:rsid w:val="00262116"/>
+    <w:rsid w:val="00276A77"/>
+    <w:rsid w:val="00286BD8"/>
+    <w:rsid w:val="00291DA7"/>
+    <w:rsid w:val="002949F8"/>
+    <w:rsid w:val="002A2108"/>
+    <w:rsid w:val="002B052E"/>
+    <w:rsid w:val="002B310E"/>
+    <w:rsid w:val="002B31E9"/>
+    <w:rsid w:val="002C38FE"/>
+    <w:rsid w:val="002C501C"/>
+    <w:rsid w:val="002C6F25"/>
+    <w:rsid w:val="002E06F0"/>
+    <w:rsid w:val="002F0A6E"/>
+    <w:rsid w:val="002F4232"/>
+    <w:rsid w:val="003153DB"/>
+    <w:rsid w:val="003353D7"/>
+    <w:rsid w:val="00341B5D"/>
+    <w:rsid w:val="003645E5"/>
+    <w:rsid w:val="00385030"/>
+    <w:rsid w:val="003A3368"/>
+    <w:rsid w:val="003A3784"/>
+    <w:rsid w:val="003A742A"/>
+    <w:rsid w:val="003B1D98"/>
+    <w:rsid w:val="003B21C4"/>
+    <w:rsid w:val="003B2BAE"/>
+    <w:rsid w:val="003B4377"/>
+    <w:rsid w:val="003B5937"/>
+    <w:rsid w:val="003D3431"/>
+    <w:rsid w:val="003E0F05"/>
+    <w:rsid w:val="003E10EE"/>
+    <w:rsid w:val="003E3752"/>
+    <w:rsid w:val="003F2BA9"/>
+    <w:rsid w:val="004020FF"/>
+    <w:rsid w:val="00405716"/>
+    <w:rsid w:val="0041089D"/>
+    <w:rsid w:val="00417583"/>
+    <w:rsid w:val="00425167"/>
+    <w:rsid w:val="0043612E"/>
+    <w:rsid w:val="00440EC6"/>
+    <w:rsid w:val="00443482"/>
+    <w:rsid w:val="00463CA6"/>
+    <w:rsid w:val="00486481"/>
+    <w:rsid w:val="0049504A"/>
+    <w:rsid w:val="004A4DF3"/>
+    <w:rsid w:val="004B065A"/>
+    <w:rsid w:val="004B41DA"/>
+    <w:rsid w:val="004C3FE7"/>
+    <w:rsid w:val="004C4F2A"/>
+    <w:rsid w:val="004C6594"/>
+    <w:rsid w:val="004D40E3"/>
+    <w:rsid w:val="004E7868"/>
+    <w:rsid w:val="004F2FCF"/>
+    <w:rsid w:val="00530874"/>
+    <w:rsid w:val="00530F1B"/>
+    <w:rsid w:val="005428B4"/>
+    <w:rsid w:val="005656EE"/>
+    <w:rsid w:val="005662C9"/>
+    <w:rsid w:val="0057180F"/>
+    <w:rsid w:val="00574497"/>
+    <w:rsid w:val="00574D9D"/>
+    <w:rsid w:val="00577831"/>
+    <w:rsid w:val="00580381"/>
+    <w:rsid w:val="00590D64"/>
+    <w:rsid w:val="00591D1D"/>
+    <w:rsid w:val="00592E0D"/>
+    <w:rsid w:val="00595BFA"/>
+    <w:rsid w:val="0059729B"/>
+    <w:rsid w:val="005A1979"/>
+    <w:rsid w:val="005A39F5"/>
+    <w:rsid w:val="005A3A4A"/>
+    <w:rsid w:val="005B3B82"/>
+    <w:rsid w:val="005B7CB0"/>
+    <w:rsid w:val="005C0D5D"/>
+    <w:rsid w:val="005D2D1F"/>
+    <w:rsid w:val="005D66F4"/>
+    <w:rsid w:val="005E3ABE"/>
+    <w:rsid w:val="005E5C98"/>
+    <w:rsid w:val="005F16E7"/>
+    <w:rsid w:val="005F18E8"/>
+    <w:rsid w:val="005F3906"/>
+    <w:rsid w:val="005F3C5D"/>
+    <w:rsid w:val="00603983"/>
+    <w:rsid w:val="0061296A"/>
+    <w:rsid w:val="006131C1"/>
+    <w:rsid w:val="0062333D"/>
+    <w:rsid w:val="00625B38"/>
+    <w:rsid w:val="0062636C"/>
+    <w:rsid w:val="00626D1D"/>
+    <w:rsid w:val="00630534"/>
+    <w:rsid w:val="00643E34"/>
+    <w:rsid w:val="00646781"/>
+    <w:rsid w:val="006522CD"/>
+    <w:rsid w:val="00654B86"/>
+    <w:rsid w:val="0066083A"/>
+    <w:rsid w:val="00664354"/>
+    <w:rsid w:val="006743E8"/>
+    <w:rsid w:val="00675AD9"/>
+    <w:rsid w:val="00684349"/>
+    <w:rsid w:val="006A1F58"/>
+    <w:rsid w:val="006A200F"/>
+    <w:rsid w:val="006A5690"/>
+    <w:rsid w:val="006C4336"/>
+    <w:rsid w:val="006C4B90"/>
+    <w:rsid w:val="006E5E3C"/>
+    <w:rsid w:val="007016E4"/>
+    <w:rsid w:val="00714E79"/>
+    <w:rsid w:val="007155E0"/>
+    <w:rsid w:val="00721A88"/>
+    <w:rsid w:val="007238C1"/>
+    <w:rsid w:val="007350B9"/>
+    <w:rsid w:val="00743DA4"/>
+    <w:rsid w:val="0075384F"/>
+    <w:rsid w:val="00757578"/>
+    <w:rsid w:val="00762046"/>
+    <w:rsid w:val="00780C82"/>
+    <w:rsid w:val="00784993"/>
+    <w:rsid w:val="00792119"/>
+    <w:rsid w:val="007943B3"/>
+    <w:rsid w:val="00796149"/>
+    <w:rsid w:val="007A0C63"/>
+    <w:rsid w:val="007A1B6B"/>
+    <w:rsid w:val="007A322D"/>
+    <w:rsid w:val="007A47B3"/>
+    <w:rsid w:val="007A72C1"/>
+    <w:rsid w:val="007C3D2B"/>
+    <w:rsid w:val="007D1820"/>
+    <w:rsid w:val="007D35E4"/>
+    <w:rsid w:val="007E0168"/>
+    <w:rsid w:val="007E1C5E"/>
+    <w:rsid w:val="007E5F4B"/>
+    <w:rsid w:val="007F06C7"/>
+    <w:rsid w:val="007F2F50"/>
+    <w:rsid w:val="00827C18"/>
+    <w:rsid w:val="0083520A"/>
+    <w:rsid w:val="00836BF8"/>
+    <w:rsid w:val="00845632"/>
+    <w:rsid w:val="008569FA"/>
+    <w:rsid w:val="008862A2"/>
+    <w:rsid w:val="00886D1D"/>
+    <w:rsid w:val="008B1A79"/>
+    <w:rsid w:val="008B1FA7"/>
+    <w:rsid w:val="008B30B0"/>
+    <w:rsid w:val="008B481E"/>
+    <w:rsid w:val="008C43CE"/>
+    <w:rsid w:val="008C50CB"/>
+    <w:rsid w:val="008D1D00"/>
+    <w:rsid w:val="008D56E2"/>
+    <w:rsid w:val="008E5FBF"/>
+    <w:rsid w:val="008F67EA"/>
+    <w:rsid w:val="00910064"/>
+    <w:rsid w:val="009117EA"/>
+    <w:rsid w:val="0091773B"/>
+    <w:rsid w:val="009252DB"/>
+    <w:rsid w:val="00945AB7"/>
+    <w:rsid w:val="00953A4D"/>
+    <w:rsid w:val="00965088"/>
+    <w:rsid w:val="00966A3D"/>
+    <w:rsid w:val="00967284"/>
+    <w:rsid w:val="00967DB1"/>
+    <w:rsid w:val="00983B73"/>
+    <w:rsid w:val="009869DF"/>
+    <w:rsid w:val="009905DD"/>
+    <w:rsid w:val="00990B69"/>
+    <w:rsid w:val="009C6A8C"/>
+    <w:rsid w:val="009E230D"/>
+    <w:rsid w:val="009F7165"/>
+    <w:rsid w:val="00A00F2B"/>
+    <w:rsid w:val="00A012B1"/>
+    <w:rsid w:val="00A121FC"/>
+    <w:rsid w:val="00A15F38"/>
+    <w:rsid w:val="00A316E8"/>
+    <w:rsid w:val="00A32C4C"/>
+    <w:rsid w:val="00A417C4"/>
+    <w:rsid w:val="00A54058"/>
+    <w:rsid w:val="00A611F9"/>
+    <w:rsid w:val="00A704BC"/>
+    <w:rsid w:val="00A713C1"/>
+    <w:rsid w:val="00A71456"/>
+    <w:rsid w:val="00A742B1"/>
+    <w:rsid w:val="00A80B8D"/>
+    <w:rsid w:val="00A817FA"/>
+    <w:rsid w:val="00A827F8"/>
+    <w:rsid w:val="00A905EE"/>
+    <w:rsid w:val="00A91048"/>
+    <w:rsid w:val="00A93E2D"/>
+    <w:rsid w:val="00AA4E4A"/>
+    <w:rsid w:val="00AB28F4"/>
+    <w:rsid w:val="00AB7F40"/>
+    <w:rsid w:val="00AC1012"/>
+    <w:rsid w:val="00AD3962"/>
+    <w:rsid w:val="00AF7175"/>
+    <w:rsid w:val="00B01615"/>
+    <w:rsid w:val="00B05D96"/>
+    <w:rsid w:val="00B13C89"/>
+    <w:rsid w:val="00B13DBA"/>
+    <w:rsid w:val="00B243B5"/>
+    <w:rsid w:val="00B24CD1"/>
+    <w:rsid w:val="00B3663D"/>
+    <w:rsid w:val="00B45733"/>
+    <w:rsid w:val="00B51CA7"/>
+    <w:rsid w:val="00B574AC"/>
+    <w:rsid w:val="00B73D20"/>
+    <w:rsid w:val="00B776ED"/>
+    <w:rsid w:val="00B87D2A"/>
+    <w:rsid w:val="00B94143"/>
+    <w:rsid w:val="00BA5C8B"/>
+    <w:rsid w:val="00BA77F2"/>
+    <w:rsid w:val="00BB0BDC"/>
+    <w:rsid w:val="00BC2315"/>
+    <w:rsid w:val="00BE0A90"/>
+    <w:rsid w:val="00BE22CB"/>
+    <w:rsid w:val="00BE61AE"/>
+    <w:rsid w:val="00BF65E0"/>
+    <w:rsid w:val="00BF7F6C"/>
+    <w:rsid w:val="00C10799"/>
+    <w:rsid w:val="00C13B65"/>
+    <w:rsid w:val="00C201D1"/>
+    <w:rsid w:val="00C314F9"/>
+    <w:rsid w:val="00C33562"/>
+    <w:rsid w:val="00C3620A"/>
+    <w:rsid w:val="00C41DCB"/>
+    <w:rsid w:val="00C441A4"/>
+    <w:rsid w:val="00C51131"/>
+    <w:rsid w:val="00C66BE6"/>
+    <w:rsid w:val="00C679F9"/>
+    <w:rsid w:val="00C73FAC"/>
+    <w:rsid w:val="00C81F51"/>
+    <w:rsid w:val="00C94A5B"/>
+    <w:rsid w:val="00C95F7F"/>
+    <w:rsid w:val="00CA2267"/>
+    <w:rsid w:val="00CA7B20"/>
+    <w:rsid w:val="00CA7F91"/>
+    <w:rsid w:val="00CC1524"/>
+    <w:rsid w:val="00CD2FFB"/>
+    <w:rsid w:val="00CD3610"/>
+    <w:rsid w:val="00CF0FB2"/>
+    <w:rsid w:val="00CF2227"/>
+    <w:rsid w:val="00CF22E0"/>
+    <w:rsid w:val="00D03BE4"/>
+    <w:rsid w:val="00D24590"/>
+    <w:rsid w:val="00D245BE"/>
+    <w:rsid w:val="00D25E1E"/>
+    <w:rsid w:val="00D35E3C"/>
+    <w:rsid w:val="00D44D78"/>
+    <w:rsid w:val="00D470C7"/>
+    <w:rsid w:val="00D61C45"/>
+    <w:rsid w:val="00D755F1"/>
+    <w:rsid w:val="00D85425"/>
+    <w:rsid w:val="00D94663"/>
+    <w:rsid w:val="00D97E7E"/>
+    <w:rsid w:val="00DA0572"/>
+    <w:rsid w:val="00DB02D8"/>
+    <w:rsid w:val="00DB3598"/>
+    <w:rsid w:val="00DB6B55"/>
+    <w:rsid w:val="00DD4462"/>
+    <w:rsid w:val="00DE7FC1"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rsid w:val="00E07489"/>
+    <w:rsid w:val="00E11545"/>
+    <w:rsid w:val="00E12010"/>
+    <w:rsid w:val="00E13477"/>
+    <w:rsid w:val="00E1642E"/>
+    <w:rsid w:val="00E17A4A"/>
+    <w:rsid w:val="00E305F9"/>
+    <w:rsid w:val="00E37F82"/>
+    <w:rsid w:val="00E54FE0"/>
+    <w:rsid w:val="00E562A1"/>
+    <w:rsid w:val="00E607FE"/>
+    <w:rsid w:val="00E6738C"/>
+    <w:rsid w:val="00E77E71"/>
+    <w:rsid w:val="00E86E56"/>
+    <w:rsid w:val="00E86F7D"/>
+    <w:rsid w:val="00E87041"/>
+    <w:rsid w:val="00E95FBC"/>
+    <w:rsid w:val="00EA44A7"/>
+    <w:rsid w:val="00EA5DF8"/>
+    <w:rsid w:val="00EC1024"/>
+    <w:rsid w:val="00ED5816"/>
+    <w:rsid w:val="00ED709C"/>
+    <w:rsid w:val="00EE22D3"/>
+    <w:rsid w:val="00EE3756"/>
+    <w:rsid w:val="00EE5E17"/>
+    <w:rsid w:val="00EF0D06"/>
+    <w:rsid w:val="00EF3A0B"/>
+    <w:rsid w:val="00EF70F1"/>
+    <w:rsid w:val="00F02010"/>
+    <w:rsid w:val="00F071C7"/>
+    <w:rsid w:val="00F20784"/>
+    <w:rsid w:val="00F226E5"/>
+    <w:rsid w:val="00F23306"/>
+    <w:rsid w:val="00F32D3F"/>
+    <w:rsid w:val="00F413EA"/>
+    <w:rsid w:val="00F42838"/>
+    <w:rsid w:val="00F5298D"/>
+    <w:rsid w:val="00F6485E"/>
+    <w:rsid w:val="00F90DA0"/>
+    <w:rsid w:val="00F937CF"/>
+    <w:rsid w:val="00FA0A27"/>
+    <w:rsid w:val="00FA2975"/>
+    <w:rsid w:val="00FA3FF1"/>
+    <w:rsid w:val="00FB76F3"/>
+    <w:rsid w:val="00FC10CF"/>
+    <w:rsid w:val="00FC7597"/>
+    <w:rsid w:val="00FE45C0"/>
+    <w:rsid w:val="00FE4A45"/>
+    <w:rsid w:val="00FF187F"/>
+    <w:rsid w:val="00FF585F"/>
+    <w:rsid w:val="00FF6569"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="28673">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="06BD3483"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4137,75 +6307,76 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -4357,579 +6528,2742 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D66A44"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="2"/>
-      <w:sz w:val="21"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:ind w:left="2844"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:ind w:left="101"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...3 lines deleted...]
-    <w:rsid w:val="005E7EDC"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="見出し 1 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="見出し 2 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ...." w:eastAsia="ＭＳ...." w:hAnsi="Century" w:cs="ＭＳ...."/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a3">
+    <w:name w:val="吹き出し (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a5">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a5"/>
-    <w:rsid w:val="00055EAF"/>
+    <w:link w:val="a7"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="ヘッダー (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00055EAF"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="フッター (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:spacing w:before="29"/>
+      <w:ind w:left="101"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="本文 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ae"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="コメント文字列 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ad"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="コメント内容 (文字)"/>
+    <w:basedOn w:val="ae"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af0">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="ad"/>
+    <w:next w:val="ad"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04">
+    <w:name w:val="04  基本文"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:ind w:leftChars="300" w:left="612" w:firstLineChars="100" w:firstLine="204"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ 明朝"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af1">
     <w:name w:val="一太郎"/>
-    <w:rsid w:val="00BC5A98"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:wordWrap w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="333" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="カスタムタイトル1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="12"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="12">
+    <w:name w:val="カスタムタイトル1 (文字)"/>
+    <w:link w:val="11"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
+    <w:name w:val="カスタムタイトル2"/>
+    <w:basedOn w:val="2"/>
+    <w:link w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
+      <w:color w:val="000000"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
-[...3 lines deleted...]
-    <w:rsid w:val="00AF44F1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+    <w:name w:val="カスタムタイトル2 (文字)"/>
+    <w:link w:val="21"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af2">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-[...3 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-[...3 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a9">
-[...19 lines deleted...]
-    <w:name w:val="Note Heading"/>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="toc 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
-    <w:rsid w:val="004E6E93"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
-      <w:jc w:val="center"/>
+      <w:ind w:leftChars="100" w:left="210"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af3">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF38C8"/>
     <w:rPr>
-      <w:rFonts w:cs="Century"/>
-      <w:szCs w:val="21"/>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
-[...10 lines deleted...]
-  <w:style w:type="character" w:styleId="ac">
+  <w:style w:type="character" w:styleId="af4">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="a0"/>
     <w:semiHidden/>
-    <w:rsid w:val="0094609B"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A012B1"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ad">
-[...2 lines deleted...]
-    <w:next w:val="a8"/>
+  <w:style w:type="paragraph" w:styleId="af5">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af6"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0094609B"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003B5937"/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="0"/>
-[...2 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:snapToGrid w:val="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af6">
+    <w:name w:val="脚注文字列 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B5937"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
-[...2 lines deleted...]
-    <w:rsid w:val="00003D97"/>
+  <w:style w:type="character" w:styleId="af7">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003B5937"/>
     <w:rPr>
-      <w:kern w:val="2"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af8">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009905DD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:divs>
+    <w:div w:id="572476122">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="979653228">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="4214962">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="6493896">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="11226833">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="13920755">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="22944760">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="71895249">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="74786735">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="86773983">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="90929358">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="98914614">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="136268863">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="147720153">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="152648212">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="165562544">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="182671667">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="193811035">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="216817573">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="221715159">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="278345361">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="282467460">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="317004307">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="327902598">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="329336785">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="348146889">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="351801468">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="371465992">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="381640826">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="387073277">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="416875685">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="423111839">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="434712957">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="439641405">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="441650866">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="444081525">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="462233417">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="474219404">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="484080406">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="488205892">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="488792418">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="503394905">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="515116826">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="521746786">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="522331202">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="528644257">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="532884475">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="542711994">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="559442113">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="564530136">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="565410914">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="637413614">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="638000855">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="641733474">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="654191174">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="659501190">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="669724039">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="673265989">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="675693094">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="716707961">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="726883163">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="733162193">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="742679540">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="743335013">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="750852616">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="776829226">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="820578596">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="847254185">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="869222682">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="875777268">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="881330656">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="881670462">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="897014341">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="897783775">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="917446068">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="922181621">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="929121702">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="933588157">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="936789972">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="936795445">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="979068509">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="981079869">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1018240574">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1037122188">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1044254567">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1046098328">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1051803404">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1062951502">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1071929551">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1118258636">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1137529672">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1141462381">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1177501495">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1179001252">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1209341871">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1217202628">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1226379357">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1247837549">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1248079765">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1249002329">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1251235323">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1287736967">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1298490662">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1324233700">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1332833819">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1333025027">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1360470216">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1391882507">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1392391117">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1407220472">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1426219678">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1426681841">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1431900583">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1433553276">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1434279142">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1459686955">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1487479830">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1497262715">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1505129757">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1508399127">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1509755079">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1541478755">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1570073076">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1575815403">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1598515538">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1612129639">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1621494480">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1641421437">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1650287152">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1676566217">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1678000518">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1717312015">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1740668508">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1743722040">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1773092321">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1787115302">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1791774560">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1849443500">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1877766051">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1878227531">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1879900964">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1889760693">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1937051736">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1945917570">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1987778726">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1990018873">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2008702976">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2013870911">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2028674167">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2045136280">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2124111573">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2127457932">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2142729898">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1076561355">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2009097044">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century"/>
+        <a:latin typeface="Century" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...30 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>756</Characters>
+  <Pages>3</Pages>
+  <Words>409</Words>
+  <Characters>2333</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>タイトル</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>887</CharactersWithSpaces>
+  <CharactersWithSpaces>2737</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>