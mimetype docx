--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,3902 +1,9595 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00020DF0" w:rsidRPr="00FA7873" w:rsidRDefault="00020DF0" w:rsidP="00020DF0">
-[...3 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidR="0043134E" w:rsidRPr="00AA383F" w:rsidRDefault="00085DCB" w:rsidP="008876FF">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA7873">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>様式第</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+        <w:t>様式</w:t>
+      </w:r>
+      <w:r w:rsidR="0043134E" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>１６</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>号</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>３５</w:t>
+      </w:r>
+      <w:r w:rsidR="0043134E" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>（ＧＣＰ／ＧＬ</w:t>
-[...10 lines deleted...]
-        <w:t>Ｐ／ＧＰＳＰ調査に関する簡易相談）</w:t>
+        <w:t>号</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8392" w:type="dxa"/>
+        <w:tblW w:w="8506" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2908"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6"/>
+        <w:gridCol w:w="8506"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB03E6" w:rsidRPr="00475FC8" w:rsidTr="0028165E">
+      <w:tr w:rsidR="0043134E" w:rsidRPr="00AA383F" w:rsidTr="00712AE7">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="959"/>
+          <w:trHeight w:val="464"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8392" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AB03E6" w:rsidRPr="00FA7873" w:rsidRDefault="00AB03E6" w:rsidP="0028165E">
+          <w:p w:rsidR="0043134E" w:rsidRPr="00AA383F" w:rsidRDefault="0043134E" w:rsidP="0043134E">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="zh-TW"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA7873">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>ＧＣＰ／ＧＬＰ／ＧＰＳＰ調査</w:t>
+              <w:t>対面助言</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA7873">
+            <w:r w:rsidR="00953284" w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>対面助言申込書</w:t>
+              <w:t>等</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA7873">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>（簡易相談）</w:t>
+              <w:t>における関西支部</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>テレビ会議システム利用申込書</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B5B9D" w:rsidRPr="006075E7" w:rsidTr="0041305B">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="0043134E" w:rsidRPr="00AA383F" w:rsidTr="00712AE7">
         <w:trPr>
-          <w:trHeight w:val="518"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="438"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0043134E" w:rsidRPr="00AA383F" w:rsidRDefault="0043134E" w:rsidP="002422E5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="004E7957" w:rsidRPr="00AA383F" w:rsidRDefault="004E7957" w:rsidP="009976FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF38C8" w:rsidRPr="00AA383F" w:rsidRDefault="00A402A6" w:rsidP="009976FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>令和</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF38C8" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　年　　月　　日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF38C8" w:rsidRPr="00AA383F" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8505" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblCellMar>
+          <w:left w:w="13" w:type="dxa"/>
+          <w:right w:w="13" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="450"/>
+        <w:gridCol w:w="2097"/>
+        <w:gridCol w:w="5958"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0063464B" w:rsidRPr="00AA383F" w:rsidTr="00D646A7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="775"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020DF0" w:rsidRPr="00FA7873" w:rsidRDefault="00020DF0" w:rsidP="0041305B">
+          <w:p w:rsidR="0063464B" w:rsidRPr="00AA383F" w:rsidRDefault="00DA3C5D" w:rsidP="00DA3C5D">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="20" w:left="42"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C40AD9">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-                <w:spacing w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:fitText w:val="1400" w:id="708139780"/>
               </w:rPr>
-              <w:t>簡易相談区</w:t>
+              <w:t>申込者</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C40AD9">
+            <w:r w:rsidR="0063464B" w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:fitText w:val="1400" w:id="708139780"/>
               </w:rPr>
-              <w:t>分</w:t>
+              <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0063464B" w:rsidRPr="00AA383F" w:rsidRDefault="0063464B" w:rsidP="009976FD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidTr="00D707A5">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="680"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="007D616C" w:rsidP="00C10418">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="20" w:left="42"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>連絡先</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="007D616C" w:rsidP="00DA3C5D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>申込責任者名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="007D616C" w:rsidP="009976FD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidTr="00D707A5">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="680"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="007D616C" w:rsidP="009976FD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="007D616C" w:rsidP="00DA3C5D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>所属部署名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="007D616C" w:rsidP="009976FD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidTr="00D707A5">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="680"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="007D616C" w:rsidP="009976FD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="007D616C" w:rsidP="00DA3C5D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電話番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="007D616C" w:rsidP="009976FD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（　　）　　―</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidTr="00AD3E4B">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="644"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="007D616C" w:rsidP="009976FD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="007D616C" w:rsidP="00DA3C5D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ファクシミリ番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="007D616C" w:rsidP="009976FD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（　　）　　―</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidTr="00AD3E4B">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="427"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="007D616C" w:rsidP="009976FD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="003B08E3" w:rsidP="00DA3C5D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電子メールアドレス</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D616C" w:rsidRPr="00AA383F" w:rsidRDefault="007D616C" w:rsidP="009976FD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C7C8A" w:rsidRPr="00AA383F" w:rsidTr="00832C82">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="680"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002C7C8A" w:rsidRPr="00AA383F" w:rsidRDefault="002C7C8A" w:rsidP="00B7517B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談</w:t>
+            </w:r>
+            <w:r w:rsidR="009140D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>等の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>対象</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F55802" w:rsidRPr="00AA383F" w:rsidRDefault="002C7C8A" w:rsidP="00344813">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□　医薬品　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0070376D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="002E6C36" w:rsidRPr="0070376D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□医薬部外品　　</w:t>
+            </w:r>
+            <w:r w:rsidR="002E6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□　医療機器</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002C7C8A" w:rsidRPr="00AA383F" w:rsidRDefault="00F55802" w:rsidP="00344813">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□　体外診断用医薬品</w:t>
+            </w:r>
+            <w:r w:rsidR="002C7C8A" w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　□　再生医療等製品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00832C82" w:rsidRPr="00AA383F" w:rsidTr="00C06A38">
+        <w:trPr>
+          <w:trHeight w:val="1134"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020DF0" w:rsidRPr="006075E7" w:rsidRDefault="00020DF0" w:rsidP="000E2F55">
+          <w:p w:rsidR="00344813" w:rsidRPr="00AA383F" w:rsidRDefault="00832C82" w:rsidP="00344813">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006075E7">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>ＧＣＰ調査</w:t>
+              <w:t>関西支部テレビ会議</w:t>
             </w:r>
-            <w:r w:rsidRPr="006075E7">
+          </w:p>
+          <w:p w:rsidR="00344813" w:rsidRPr="00AA383F" w:rsidRDefault="00832C82" w:rsidP="00344813">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006075E7">
+            </w:pPr>
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>ＧＬＰ調査</w:t>
+              <w:t>システムを利用する</w:t>
             </w:r>
-            <w:r w:rsidRPr="006075E7">
+          </w:p>
+          <w:p w:rsidR="00832C82" w:rsidRPr="00AA383F" w:rsidRDefault="00832C82" w:rsidP="00344813">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006075E7">
+            </w:pPr>
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>ＧＰＳＰ調査</w:t>
+              <w:t>対面助言</w:t>
             </w:r>
-            <w:r w:rsidRPr="006075E7">
+            <w:r w:rsidR="00D646A7" w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
+              <w:t>等</w:t>
             </w:r>
-            <w:r w:rsidRPr="006075E7">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>適合性</w:t>
+              <w:t>の相談区分</w:t>
             </w:r>
-            <w:r w:rsidR="000E2F55" w:rsidRPr="006075E7">
+            <w:r w:rsidR="00781B4F">
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>書面</w:t>
+              <w:t>等の</w:t>
             </w:r>
-            <w:r w:rsidRPr="006075E7">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>調査</w:t>
+              <w:t>名</w:t>
+            </w:r>
+            <w:r w:rsidR="00781B4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>称</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...14 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="5958" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020DF0" w:rsidRPr="00FA7873" w:rsidRDefault="00020DF0" w:rsidP="0041305B">
+          <w:p w:rsidR="00832C82" w:rsidRPr="00AA383F" w:rsidRDefault="00832C82" w:rsidP="00832C82">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-                <w:spacing w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA7873">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001019B0" w:rsidRPr="00AA383F" w:rsidTr="00832C82">
+        <w:trPr>
+          <w:trHeight w:val="850"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcW w:w="2547" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020DF0" w:rsidRPr="006075E7" w:rsidRDefault="00020DF0" w:rsidP="00020DF0">
+          <w:p w:rsidR="001019B0" w:rsidRPr="00AA383F" w:rsidRDefault="001019B0" w:rsidP="00832C82">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006075E7">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>医薬品　　　医療機器　　　再生医療等製品</w:t>
+              <w:t>対面助言</w:t>
+            </w:r>
+            <w:r w:rsidR="00B01271" w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidR="00832C82" w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>申込書提出日</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...14 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="5958" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020DF0" w:rsidRPr="00FA7873" w:rsidRDefault="00020DF0" w:rsidP="0041305B">
+          <w:p w:rsidR="001019B0" w:rsidRPr="00AA383F" w:rsidRDefault="001019B0" w:rsidP="00832C82">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...7 lines deleted...]
-                <w:spacing w:val="50"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...31 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB03E6" w:rsidRPr="006075E7" w:rsidTr="0041305B">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001019B0" w:rsidRPr="00AA383F" w:rsidTr="00832C82">
         <w:trPr>
-          <w:trHeight w:val="482"/>
+          <w:trHeight w:val="850"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB03E6" w:rsidRPr="000B5A5D" w:rsidRDefault="00AB03E6" w:rsidP="0041305B">
+          <w:p w:rsidR="001019B0" w:rsidRPr="00AA383F" w:rsidRDefault="00832C82" w:rsidP="00832C82">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB03E6">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>希望する実施方法</w:t>
+              <w:t>対面助言</w:t>
+            </w:r>
+            <w:r w:rsidR="00B01271" w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>受付番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5958" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB03E6" w:rsidRPr="008D0DFD" w:rsidRDefault="00AB03E6" w:rsidP="0041305B">
+          <w:p w:rsidR="001019B0" w:rsidRPr="00AA383F" w:rsidRDefault="001019B0" w:rsidP="00832C82">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B5B9D" w:rsidRPr="006075E7" w:rsidTr="0041305B">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00832C82" w:rsidRPr="00AA383F" w:rsidTr="00832C82">
         <w:trPr>
-          <w:trHeight w:val="3557"/>
+          <w:trHeight w:val="850"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020DF0" w:rsidRPr="00FA7873" w:rsidRDefault="00020DF0" w:rsidP="0041305B">
+          <w:p w:rsidR="00832C82" w:rsidRPr="00AA383F" w:rsidRDefault="00832C82" w:rsidP="002C7C8A">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C40AD9">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-                <w:spacing w:val="100"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:fitText w:val="1400" w:id="708139782"/>
               </w:rPr>
-              <w:t>相談内</w:t>
+              <w:t>治験成分記号、被験物の</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C40AD9">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:fitText w:val="1400" w:id="708139782"/>
               </w:rPr>
-              <w:t>容</w:t>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>名称又は識別記号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5958" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00020DF0" w:rsidP="0041305B">
+          <w:p w:rsidR="00832C82" w:rsidRPr="00AA383F" w:rsidRDefault="00832C82" w:rsidP="00832C82">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B5B9D" w:rsidRPr="006075E7" w:rsidTr="0041305B">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00A83782" w:rsidRPr="00AA383F" w:rsidTr="00832C82">
         <w:trPr>
-          <w:trHeight w:val="731"/>
+          <w:trHeight w:val="850"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020DF0" w:rsidRPr="00FA7873" w:rsidRDefault="00020DF0" w:rsidP="0041305B">
+          <w:p w:rsidR="00A83782" w:rsidRPr="00AA383F" w:rsidRDefault="00A83782" w:rsidP="00F75CBB">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA7873">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>関連する相談内容についての過去の対面助言</w:t>
+              <w:t>同時通訳設備の利用希望</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5958" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00020DF0" w:rsidP="0041305B">
+          <w:p w:rsidR="009164F5" w:rsidRPr="00AA383F" w:rsidRDefault="009164F5" w:rsidP="009164F5">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□　あり（外国人及び通訳</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE6C7C" w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidR="00A33CDE" w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>参加会場</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>：□東京　　□大阪）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A83782" w:rsidRPr="00AA383F" w:rsidRDefault="009164F5" w:rsidP="009164F5">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA383F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□　なし</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B5B9D" w:rsidRPr="006075E7" w:rsidTr="0041305B">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00832C82" w:rsidRPr="00AA383F" w:rsidTr="00832C82">
         <w:trPr>
-          <w:trHeight w:val="731"/>
+          <w:trHeight w:val="850"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020DF0" w:rsidRPr="00FA7873" w:rsidRDefault="00020DF0" w:rsidP="00402459">
+          <w:p w:rsidR="00832C82" w:rsidRPr="00AA383F" w:rsidRDefault="00832C82" w:rsidP="00832C82">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA7873">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>本申込みの担当者氏名、所属及び連絡先（電話</w:t>
+              <w:t xml:space="preserve">備　</w:t>
             </w:r>
-            <w:r w:rsidR="00C562E6" w:rsidRPr="00840646">
+            <w:r w:rsidR="00A83782" w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>番号</w:t>
+              <w:t xml:space="preserve">　　</w:t>
             </w:r>
-            <w:r w:rsidR="00FB3070">
+            <w:r w:rsidRPr="00AA383F">
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...90 lines deleted...]
-                <w:spacing w:val="500"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:fitText w:val="1400" w:id="708139783"/>
-[...9 lines deleted...]
-                <w:fitText w:val="1400" w:id="708139783"/>
               </w:rPr>
               <w:t>考</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5958" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00020DF0" w:rsidP="0041305B">
+          <w:p w:rsidR="00832C82" w:rsidRPr="00AA383F" w:rsidRDefault="00832C82" w:rsidP="00832C82">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00020DF0" w:rsidRPr="00FA7873" w:rsidRDefault="00020DF0" w:rsidP="00020DF0">
-[...256 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="003F2BA9" w:rsidRPr="00AA383F" w:rsidRDefault="002C7C8A" w:rsidP="00F55802">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:snapToGrid/>
-[...13 lines deleted...]
-        <w:t>（注意）</w:t>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>＊</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2404C" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>利用対象となる</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2404C" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidR="0089449C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2404C" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>は、</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2404C" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidR="00344813" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>対面助言</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6EF4" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidR="00344813" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>における</w:t>
+      </w:r>
+      <w:r w:rsidR="003F620F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>関西支部</w:t>
+      </w:r>
+      <w:r w:rsidR="00344813" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>テレビ会議システム利用</w:t>
+      </w:r>
+      <w:r w:rsidR="00344813" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>要綱</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2404C" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2404C" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>にて</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2404C" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>確認してください。</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2BA9" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00235702" w:rsidP="00020DF0">
-[...6 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="00DF38C8" w:rsidRPr="00AA383F" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>（</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t>注意</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF38C8" w:rsidRPr="00AA383F" w:rsidRDefault="0070526C" w:rsidP="009976FD">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
-        <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>１　用紙の大きさは日本産業</w:t>
       </w:r>
-      <w:r w:rsidR="00020DF0" w:rsidRPr="008D0DFD">
-[...21 lines deleted...]
-        <w:t>すること。</w:t>
+      <w:r w:rsidR="00DF38C8" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>規格Ａ４とすること</w:t>
+      </w:r>
+      <w:r w:rsidR="0018565A" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00020DF0" w:rsidP="00020DF0">
-[...9 lines deleted...]
-        <w:snapToGrid/>
+    <w:p w:rsidR="00DF38C8" w:rsidRPr="00AA383F" w:rsidRDefault="00E97D4B" w:rsidP="009976FD">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t>２　記入欄に記入事項のすべてを記入できないときは、その欄に「別紙（　）のとおり」と記入し別紙を添付すること。</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">２　</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7517B" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>関西支部</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>テレビ会議システム</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7517B" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>利用</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF38C8" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>申込書記入方法は以下のとおり</w:t>
+      </w:r>
+      <w:r w:rsidR="0018565A" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00020DF0" w:rsidP="00020DF0">
-[...9 lines deleted...]
-        <w:snapToGrid/>
+    <w:p w:rsidR="00DF38C8" w:rsidRPr="00AA383F" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（１）申込者名欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF38C8" w:rsidRPr="00AA383F" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>法人にあっては名称を記入してください</w:t>
+      </w:r>
+      <w:r w:rsidR="0018565A" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003570DE" w:rsidRPr="00AA383F" w:rsidRDefault="003570DE" w:rsidP="003570DE">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（２）連絡先欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003570DE" w:rsidRPr="00AA383F" w:rsidRDefault="003570DE" w:rsidP="003570DE">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言</w:t>
+      </w:r>
+      <w:r w:rsidR="002346A1" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>日程調整依頼書</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="002346A1" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>申込書</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、承認申請書</w:t>
+      </w:r>
+      <w:r w:rsidR="005541C2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="000E4D5C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言準備面談予約依頼書、質問</w:t>
+      </w:r>
+      <w:r w:rsidR="005541C2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>申込書</w:t>
+      </w:r>
+      <w:r w:rsidR="00887F89" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>と</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>同一</w:t>
+      </w:r>
+      <w:r w:rsidR="00887F89" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の連絡先を記載してください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B57F0" w:rsidRPr="00AA383F" w:rsidRDefault="001019B0" w:rsidP="001019B0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="003570DE" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="005B57F0" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidR="009140D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等の</w:t>
+      </w:r>
+      <w:r w:rsidR="005B57F0" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対象欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B57F0" w:rsidRPr="00AA383F" w:rsidRDefault="00B7517B" w:rsidP="005B57F0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>関西支部</w:t>
+      </w:r>
+      <w:r w:rsidR="005B57F0" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>テレビ会議システムを</w:t>
+      </w:r>
+      <w:r w:rsidR="00344813" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>利</w:t>
+      </w:r>
+      <w:r w:rsidR="005B57F0" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>用する相談</w:t>
+      </w:r>
+      <w:r w:rsidR="009140D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidR="005B57F0" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の対象について、該当する</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製品の</w:t>
+      </w:r>
+      <w:r w:rsidR="005B57F0" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>区分</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidR="005B57F0" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>チェックしてください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B57F0" w:rsidRPr="00AA383F" w:rsidRDefault="005B57F0" w:rsidP="005B57F0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
-        <w:rPr>
-[...46 lines deleted...]
-        <w:t>記入方法は以下のとおり。</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（４）</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7517B" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>関西支部</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>テレビ会議システムを</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7517B" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>利用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>する相談区分</w:t>
+      </w:r>
+      <w:r w:rsidR="00781B4F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等の名称</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00020DF0" w:rsidP="00020DF0">
-[...23 lines deleted...]
-        <w:t>（１）簡易相談区分欄</w:t>
+    <w:p w:rsidR="005B57F0" w:rsidRDefault="00B7517B" w:rsidP="005B57F0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>関西</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06A38" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>支部</w:t>
+      </w:r>
+      <w:r w:rsidR="005B57F0" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>テレビ会議システムを</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>利用</w:t>
+      </w:r>
+      <w:r w:rsidR="005B57F0" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>する相談区分</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の名称</w:t>
+      </w:r>
+      <w:r w:rsidR="005B57F0" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を記載してください。</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03B58" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>独立行政法人医薬品医療機器総合機構審査等業務及び安全対策業務関係業務方法書第１７９条に基づいて実施する安全対策に関する相談において利用する場合は「安全対策に関する相談」</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、承認申請後に実施される初回面談／品目説明会において利用する場合は「初回面談」又は「品目説明会」と</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03B58" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00020DF0" w:rsidP="00020DF0">
-[...51 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+    <w:p w:rsidR="002F08A4" w:rsidRPr="002F08A4" w:rsidRDefault="002F08A4" w:rsidP="005B57F0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>利用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>が可能となる</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>は、</w:t>
+      </w:r>
+      <w:r w:rsidR="00973F86" w:rsidRPr="007A22F6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>「独立行政法人医薬品医療機器総合機構が行う対面助言、証明確認調査等の実施要綱等について」（平成２４年３月２日薬機発第０３０２０７０号独立行政法人医薬品医療機器総合機構理事長通知）の</w:t>
+      </w:r>
+      <w:r w:rsidR="00973F86">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>別添２３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言等における</w:t>
+      </w:r>
+      <w:r w:rsidR="003F620F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>関西支部</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>テレビ会議システム利用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>要綱」にて確認してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001019B0" w:rsidRPr="00AA383F" w:rsidRDefault="005B57F0" w:rsidP="001019B0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（５）</w:t>
+      </w:r>
+      <w:r w:rsidR="001019B0" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01271" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidR="001019B0" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>申込日</w:t>
+      </w:r>
+      <w:r w:rsidR="003570DE" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003570DE" w:rsidRPr="00AA383F" w:rsidRDefault="00B7517B" w:rsidP="003570DE">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>関西支部</w:t>
+      </w:r>
+      <w:r w:rsidR="003570DE" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>テレビ会議システムを</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>利用</w:t>
+      </w:r>
+      <w:r w:rsidR="003570DE" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>する対面助言</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01271" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidR="003570DE" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>日程調整依頼書提出日</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="003570DE" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>申込日</w:t>
+      </w:r>
+      <w:r w:rsidR="003F620F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>又は</w:t>
       </w:r>
-      <w:r w:rsidR="00D54916" w:rsidRPr="008D0DFD">
-[...21 lines deleted...]
-        <w:t>調査のうち、該当するもの一つを○で囲んでください。</w:t>
+      <w:r w:rsidR="006D7077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>承認申請日</w:t>
+      </w:r>
+      <w:r w:rsidR="003570DE" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>申込日が確定している場合には、申込日を優先</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06A38" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>してください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE66A7" w:rsidRPr="008D0DFD" w:rsidRDefault="00D74B29" w:rsidP="00D74B29">
-[...32 lines deleted...]
-        <w:t>医薬品・医療機器・再生医療等製品の別欄</w:t>
+    <w:p w:rsidR="001019B0" w:rsidRPr="00AA383F" w:rsidRDefault="001019B0" w:rsidP="001019B0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="005B57F0" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>６</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="003570DE" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidR="003570DE" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>受付番号欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74B29" w:rsidRPr="008D0DFD" w:rsidRDefault="00270ACD" w:rsidP="00EE66A7">
-[...31 lines deleted...]
-        <w:t>再生医療等製品のうち、該当するもの一つを○で囲んでください。</w:t>
+    <w:p w:rsidR="00C74846" w:rsidRPr="00AA383F" w:rsidRDefault="00B7517B" w:rsidP="005B57F0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>関西支部</w:t>
+      </w:r>
+      <w:r w:rsidR="003570DE" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>テレビ会議システムを</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>利用</w:t>
+      </w:r>
+      <w:r w:rsidR="003570DE" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>する対面助言</w:t>
+      </w:r>
+      <w:r w:rsidR="00257282">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidR="003570DE" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidR="00887F89" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>受付番号</w:t>
+      </w:r>
+      <w:r w:rsidR="003570DE" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>初回面談</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5ED4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>／品目説明会において利用される場合は承認申請時のシステム受付番号を記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>不明の場合</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01271" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>や安全対策に関する相談の場合</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>には</w:t>
+      </w:r>
+      <w:r w:rsidR="003570DE" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>空欄で構いません。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00020DF0" w:rsidP="00020DF0">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+    <w:p w:rsidR="00D646A7" w:rsidRPr="00AA383F" w:rsidRDefault="00D646A7" w:rsidP="00D646A7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（７）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>治験成分記号、被験物の名称又は識別記号</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00012A43" w:rsidRPr="00AA383F" w:rsidRDefault="00012A43" w:rsidP="00293664">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:leftChars="135" w:left="283" w:firstLineChars="129" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>安全対策に関する相談</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5ED4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は初回面談／品目説明会</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の場合は、販売名を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A83782" w:rsidRPr="00AA383F" w:rsidRDefault="00A83782" w:rsidP="00A83782">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidR="00D74B29" w:rsidRPr="008D0DFD">
-[...13 lines deleted...]
-        <w:t>）相談内容欄</w:t>
+      <w:r w:rsidR="00D646A7" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）同時通訳設備の利用希望</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00020DF0" w:rsidP="00020DF0">
-[...23 lines deleted...]
-        <w:t>出来る限り具体的かつ簡潔に記入願います。</w:t>
+    <w:p w:rsidR="00A83782" w:rsidRPr="00AA383F" w:rsidRDefault="00A83782" w:rsidP="00A83782">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>同時通訳の設備の利用</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0993" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>希望する場合には、必ず「あり」をチェックしてください。</w:t>
+      </w:r>
+      <w:r w:rsidR="0093112B" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>また、外国人及び通訳</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6C7C" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>者</w:t>
+      </w:r>
+      <w:r w:rsidR="0093112B" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の参加</w:t>
+      </w:r>
+      <w:r w:rsidR="00172DBD" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>会場</w:t>
+      </w:r>
+      <w:r w:rsidR="001516AA" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>は、東京又は大阪のいずれか一つになりますので</w:t>
+      </w:r>
+      <w:r w:rsidR="0093112B" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、該当するものをチェックしてください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00020DF0" w:rsidP="00020DF0">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+    <w:p w:rsidR="00EA0B29" w:rsidRPr="00AA383F" w:rsidRDefault="00832C82" w:rsidP="00EA0B29">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidR="00D74B29" w:rsidRPr="008D0DFD">
-[...13 lines deleted...]
-        <w:t>）その他</w:t>
+      <w:r w:rsidR="00D646A7" w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>９</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）備考欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00020DF0" w:rsidP="006E19C3">
-[...74 lines deleted...]
-        <w:t>氏名）を記入し、医薬品製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（９桁）を記入してください。なお、業者コードを持たない方は業者コードを「９９９９９９９９９」と記入してください。</w:t>
+    <w:p w:rsidR="00EA0B29" w:rsidRPr="00AA383F" w:rsidRDefault="00EA0B29" w:rsidP="00EA0B29">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:ind w:hanging="278"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>関西支部テレビ会議システムを利用する対面助言等におけるPMDA関西支部会議室の利用人数を記載してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="008D0DFD" w:rsidRDefault="00C515F3" w:rsidP="001C0788">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00EA0B29" w:rsidRDefault="00EA0B29" w:rsidP="00293664">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:ind w:hanging="278"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>安全対策に関する相談</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5ED4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は初回面談／品目説明会</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>で担当部と調整の結果、面談日時が確定している場合には、「日程調整の結果、</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC594C" w:rsidRPr="00FC594C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（元号）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA383F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>○年○月○日○時から面談を実施予定」と記入してください。</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C515F3" w:rsidRPr="008D0DFD" w:rsidSect="00C40AD9">
-[...1 lines deleted...]
-      <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
+    <w:p w:rsidR="00C74846" w:rsidRPr="007D6C4D" w:rsidRDefault="004B5439" w:rsidP="00293664">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:ind w:hanging="278"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>承認申請後の品目説明会、全般相談、同時申請相談及</w:t>
+      </w:r>
+      <w:r w:rsidR="000E4D5C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>び</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>フォローアップ面談で利用される場合は、連絡先の住所</w:t>
+      </w:r>
+      <w:r w:rsidR="0003326C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及び業者コード</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を記載してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00C74846" w:rsidRPr="007D6C4D" w:rsidSect="0049504A">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
+      <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="linesAndChars" w:linePitch="328"/>
+      <w:docGrid w:linePitch="303" w:charSpace="-2374"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006E0389" w:rsidRDefault="006E0389">
+    <w:p w:rsidR="001F6546" w:rsidRDefault="001F6546" w:rsidP="0049504A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006E0389" w:rsidRDefault="006E0389">
+    <w:p w:rsidR="001F6546" w:rsidRDefault="001F6546" w:rsidP="0049504A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft JhengHei">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ Ｐ明朝">
+    <w:panose1 w:val="02020600040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ....">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ.....">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="004B05A9" w:rsidRDefault="004B05A9">
+    <w:pPr>
+      <w:pStyle w:val="a8"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="0063464B" w:rsidRDefault="0063464B">
+    <w:pPr>
+      <w:spacing w:line="0" w:lineRule="atLeast"/>
+      <w:rPr>
+        <w:sz w:val="4"/>
+        <w:szCs w:val="4"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="004B05A9" w:rsidRDefault="004B05A9">
+    <w:pPr>
+      <w:pStyle w:val="a8"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006E0389" w:rsidRDefault="006E0389">
+    <w:p w:rsidR="001F6546" w:rsidRDefault="001F6546" w:rsidP="0049504A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006E0389" w:rsidRDefault="006E0389">
+    <w:p w:rsidR="001F6546" w:rsidRDefault="001F6546" w:rsidP="0049504A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="004B05A9" w:rsidRDefault="004B05A9">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="004B05A9" w:rsidRDefault="004B05A9">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="004B05A9" w:rsidRDefault="004B05A9">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FF00A2E"/>
+    <w:nsid w:val="00184661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="405C8664"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="7EEEE4FA"/>
+    <w:lvl w:ilvl="0" w:tplc="D750C670">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2E18CD66" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="626C66F6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="718437F4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EC4CC7AA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="38742898" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B3323622" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="16FC0EE0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F252FA7A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="027D2621"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="77300664"/>
+    <w:lvl w:ilvl="0" w:tplc="04090013">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C3343248">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="13948306">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1270" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CB4058A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80ACCCCC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12991AE0"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E8770E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="71B81052"/>
-[...9 lines deleted...]
-        <w:ind w:left="850" w:hanging="420"/>
+    <w:tmpl w:val="65444304"/>
+    <w:lvl w:ilvl="0" w:tplc="48D21882">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B8BA38BA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="94B8E120" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4A5044FA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8B6AE95A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B4A6FBAC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="81EE2548" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="80FA9BCC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8D6E2E6A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F6D7CBE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CF1AA32A"/>
+    <w:lvl w:ilvl="0" w:tplc="3100347C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C6B8F58E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DEB0C82C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="ED6AB7EA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="212ACC30" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0430269A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4E78A66C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="118CA34E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4F54D0A0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="145411FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="31AAAFE2"/>
+    <w:lvl w:ilvl="0" w:tplc="A72CE42C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18F8216A"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="151B542E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="91AAA482"/>
-[...9 lines deleted...]
-        <w:ind w:left="885" w:hanging="885"/>
+    <w:tmpl w:val="5978AB88"/>
+    <w:lvl w:ilvl="0" w:tplc="FEF2196A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7E04F4AC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EF8C4E44" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E786A5D4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="66DA15D0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1E480986" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9D487F7E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8276651C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="65363B9A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="159A6372"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A42E0262"/>
+    <w:lvl w:ilvl="0" w:tplc="6212C42C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DC95303"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C5FAA86A"/>
+    <w:lvl w:ilvl="0" w:tplc="6A444BAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4B4E6B84" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="09D8F0C2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C23AA09C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="01D21280" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0E96D8D0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="581804F8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="16F4F056" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B2FE2B9C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2065793C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8794CF36"/>
+    <w:lvl w:ilvl="0" w:tplc="A8B6E77E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="630" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1050" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1470" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1890" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2310" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2730" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3150" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3570" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3990" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25A551D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4FF02CE2"/>
+    <w:lvl w:ilvl="0" w:tplc="13948306">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1240" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1660" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="2080" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2500" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2920" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="3340" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3760" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="4180" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4600" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B7B6629"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27A47CB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0E74E656"/>
-[...9 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+    <w:tmpl w:val="1FC2956C"/>
+    <w:lvl w:ilvl="0" w:tplc="13948306">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1270" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+        <w:ind w:left="1690" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="1270" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2530" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2950" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="3370" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3790" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="4210" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4630" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3239717E"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="292A72FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BAE45B14"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="9B5C9760"/>
+    <w:lvl w:ilvl="0" w:tplc="ED2898DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="49D0047E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C63ED43E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F13C4FD8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9328DEDE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="74CC5A06" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FF028014" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="22AC7998" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="39446536" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C5A2212"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="56209EB4"/>
+    <w:lvl w:ilvl="0" w:tplc="8C26FA98">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="・"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="904" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1384" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1804" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2224" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2644" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3064" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3484" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3904" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4324" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DE43ED7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D84A3B1C"/>
+    <w:lvl w:ilvl="0" w:tplc="1BBA167C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08283958" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6CC0673A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B34AD010" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B0285E94" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CDE0B398" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="76287CF6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="587ACF56" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D47E8528" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="302415E0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F3886A86"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="735" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1155" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1575" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="1995" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2415" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2835" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3255" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3675" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4095" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4381688C"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="360B7283"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="38DE2788"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="aiueoFullWidth"/>
+    <w:tmpl w:val="D6EA5BF4"/>
+    <w:lvl w:ilvl="0" w:tplc="09820C2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="37A05572" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="67104B5A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="156C3D60" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EEEEBD52" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="96247A2C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="756C39AC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D370F520" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7CBC9594" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37101A4C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="100E5F04"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="705" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1125" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1545" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="1965" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2385" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2805" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3225" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3645" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4065" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44ED09C0"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37516067"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="59ACB7E6"/>
-    <w:lvl w:ilvl="0" w:tplc="2BC6AADE">
+    <w:tmpl w:val="4EFEBECE"/>
+    <w:lvl w:ilvl="0" w:tplc="5D2E0CF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6D64EF44" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BA06F826" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6C8EFD6C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B1E42088" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="750A6504" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E1064468" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CBA899DC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3566FC80" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6F4CD7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1F4285B8"/>
+    <w:lvl w:ilvl="0" w:tplc="AC56EDDC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="830" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="ＭＳ 明朝" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1250" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1670" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2090" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2510" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2930" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3350" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4190" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DC9048E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5FF21B9E"/>
+    <w:lvl w:ilvl="0" w:tplc="67A0D1D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="ED9E874C">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="・"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F67114B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="30D4B022"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="735" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1155" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1575" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="1995" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2415" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2835" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3255" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3675" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="4095" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4251663F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="959045CC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090013">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C3343248">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="13948306">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1270" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50173F0F"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43264CDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DABE24F8"/>
-[...9 lines deleted...]
-        <w:ind w:left="630" w:hanging="420"/>
+    <w:tmpl w:val="E41A5F46"/>
+    <w:lvl w:ilvl="0" w:tplc="B97C6FA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1407" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1827" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2247" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2667" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="3087" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3507" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3927" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="4347" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43E02FAC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="44A84D1C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090013">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C3343248">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="13948306">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1270" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="561E72C3"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48466416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EF58B77E"/>
-    <w:lvl w:ilvl="0" w:tplc="817C1B48">
+    <w:tmpl w:val="824284BC"/>
+    <w:lvl w:ilvl="0" w:tplc="41D27568">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1189" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1609" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2029" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2449" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3289" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3709" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4129" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="484715A3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F680587A"/>
+    <w:lvl w:ilvl="0" w:tplc="17C892C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1040" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1460" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1880" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2300" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2720" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3140" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3560" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3980" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49337F99"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C1B4A51C"/>
+    <w:lvl w:ilvl="0" w:tplc="BBD43188">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9A3C8C00" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="86CCBF76" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B336A2D4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="47A630D2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="605E5D0E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="807A4924" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7FBA759A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0052C328" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="495C1A07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E21E4878"/>
+    <w:lvl w:ilvl="0" w:tplc="E55EF26C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1189" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1609" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2029" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2449" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3289" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3709" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4129" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C215FAE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A6E0607C"/>
+    <w:lvl w:ilvl="0" w:tplc="0EE0131A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:ind w:left="657" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1077" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1497" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="1917" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2337" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2757" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3177" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3597" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4017" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C835BB9"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="563027C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1818C51A"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="aiueoFullWidth"/>
+    <w:tmpl w:val="0F0453B4"/>
+    <w:lvl w:ilvl="0" w:tplc="AB0EBCE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="938AA216" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A0A8FA76" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0ADC1C9A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="94F0616E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="328C8D6E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5AAE1BB4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="221868E8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E3CA540C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57CD18B7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A7CCD0E0"/>
+    <w:lvl w:ilvl="0" w:tplc="E0E2D900">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="51465988" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0E5654F0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CACA1AD6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DD0CC4A4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="57F81B50" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="407E7FB0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F0C676AC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1BAA9234" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58366974"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="01E2ABE8"/>
+    <w:lvl w:ilvl="0" w:tplc="13948306">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="eastAsia"/>
+        <w:ind w:left="709" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1189" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1609" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2029" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2449" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2869" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3289" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3709" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4129" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60CF3825"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E7C7E3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2F564FE0"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimalFullWidth"/>
+    <w:tmpl w:val="79C283B6"/>
+    <w:lvl w:ilvl="0" w:tplc="4FE0C64C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CD1AE296" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="12DA9332" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="706EB1C2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FEAEE540" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5D72632E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="60B6BF42" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FE326E88" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F4E6A048" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61525F3D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA26BB0C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C7C2971"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65B76516"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0E181EC4"/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+    <w:tmpl w:val="7B666036"/>
+    <w:lvl w:ilvl="0" w:tplc="20E2BF24">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="・"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="778" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1258" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1678" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2098" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2518" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2938" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3358" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3778" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4198" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69A8241D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="60B46C10"/>
+    <w:lvl w:ilvl="0" w:tplc="1E5C1BF6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="19343462" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="14F66E56" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="45DA2408" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D15E882E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="DC2AE9CC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B8669218" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3D30D922" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="82CE89F4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="707B5C8C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4DE84038"/>
+    <w:lvl w:ilvl="0" w:tplc="137839EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="521" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="ＭＳ 明朝" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71702C61"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A392B8C0"/>
+    <w:lvl w:ilvl="0" w:tplc="6212C42C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1050" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1470" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1890" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2310" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2730" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3150" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3570" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3990" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4410" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71D5363B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5F14DC9C"/>
+    <w:lvl w:ilvl="0" w:tplc="0F3AA1F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="787457E9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AED83618"/>
+    <w:lvl w:ilvl="0" w:tplc="BEF20290">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="501" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="981" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1401" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1821" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2241" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2661" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3081" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3501" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3921" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79B908F8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7EE8248E"/>
+    <w:lvl w:ilvl="0" w:tplc="C132410C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F1980500" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5114DD6A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="EE5E15C4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="77A0A50C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="548618A8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="62DE7D44" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="036A3FD6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="56C89B56" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DAF74AE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0DB890D4"/>
+    <w:lvl w:ilvl="0" w:tplc="84C27992">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="56BCBA6E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="985EB9F2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="ED7E8C48" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3440FD2E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5232C838" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7EEE04F6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BDD2B294" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7C1CCCE8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="4">
-[...11 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="39"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:displayBackgroundShape/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:hideSpellingErrors/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="105"/>
-  <w:drawingGridVerticalSpacing w:val="164"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005E7EDC"/>
-[...513 lines deleted...]
-    <w:rsid w:val="00FF6053"/>
+    <w:rsidRoot w:val="00DF38C8"/>
+    <w:rsid w:val="00003A48"/>
+    <w:rsid w:val="0001091E"/>
+    <w:rsid w:val="00012A43"/>
+    <w:rsid w:val="000228EE"/>
+    <w:rsid w:val="00023105"/>
+    <w:rsid w:val="00025C76"/>
+    <w:rsid w:val="00026E98"/>
+    <w:rsid w:val="00027250"/>
+    <w:rsid w:val="0003326C"/>
+    <w:rsid w:val="00040A01"/>
+    <w:rsid w:val="000435D0"/>
+    <w:rsid w:val="0005172A"/>
+    <w:rsid w:val="000535D8"/>
+    <w:rsid w:val="00055FD5"/>
+    <w:rsid w:val="00056EAE"/>
+    <w:rsid w:val="00056F9E"/>
+    <w:rsid w:val="00061925"/>
+    <w:rsid w:val="00070BA2"/>
+    <w:rsid w:val="00072724"/>
+    <w:rsid w:val="00074DCE"/>
+    <w:rsid w:val="0008063E"/>
+    <w:rsid w:val="00083322"/>
+    <w:rsid w:val="00085DCB"/>
+    <w:rsid w:val="00095051"/>
+    <w:rsid w:val="00095B5D"/>
+    <w:rsid w:val="00096AFF"/>
+    <w:rsid w:val="000B074A"/>
+    <w:rsid w:val="000B4A7B"/>
+    <w:rsid w:val="000B4E09"/>
+    <w:rsid w:val="000C0507"/>
+    <w:rsid w:val="000C15BF"/>
+    <w:rsid w:val="000C71D3"/>
+    <w:rsid w:val="000D0B84"/>
+    <w:rsid w:val="000D1232"/>
+    <w:rsid w:val="000D5423"/>
+    <w:rsid w:val="000D6709"/>
+    <w:rsid w:val="000D7DFB"/>
+    <w:rsid w:val="000E1D8D"/>
+    <w:rsid w:val="000E4D5C"/>
+    <w:rsid w:val="000F32B8"/>
+    <w:rsid w:val="000F5A75"/>
+    <w:rsid w:val="001019B0"/>
+    <w:rsid w:val="00101EFA"/>
+    <w:rsid w:val="00102328"/>
+    <w:rsid w:val="00102944"/>
+    <w:rsid w:val="001108DC"/>
+    <w:rsid w:val="00111BBA"/>
+    <w:rsid w:val="0011298C"/>
+    <w:rsid w:val="00117BE9"/>
+    <w:rsid w:val="00125434"/>
+    <w:rsid w:val="001271E5"/>
+    <w:rsid w:val="0012770F"/>
+    <w:rsid w:val="00134B1D"/>
+    <w:rsid w:val="00135015"/>
+    <w:rsid w:val="0013746A"/>
+    <w:rsid w:val="00141468"/>
+    <w:rsid w:val="00145125"/>
+    <w:rsid w:val="00146382"/>
+    <w:rsid w:val="00147D1F"/>
+    <w:rsid w:val="001516AA"/>
+    <w:rsid w:val="00153AB8"/>
+    <w:rsid w:val="001554E9"/>
+    <w:rsid w:val="00157CBB"/>
+    <w:rsid w:val="00161B56"/>
+    <w:rsid w:val="00162427"/>
+    <w:rsid w:val="0016491F"/>
+    <w:rsid w:val="00164DA5"/>
+    <w:rsid w:val="00165128"/>
+    <w:rsid w:val="00167601"/>
+    <w:rsid w:val="001702BA"/>
+    <w:rsid w:val="00172DBD"/>
+    <w:rsid w:val="0018565A"/>
+    <w:rsid w:val="001861F6"/>
+    <w:rsid w:val="0018721E"/>
+    <w:rsid w:val="001915A1"/>
+    <w:rsid w:val="00192422"/>
+    <w:rsid w:val="001A2B15"/>
+    <w:rsid w:val="001B2958"/>
+    <w:rsid w:val="001B562B"/>
+    <w:rsid w:val="001B7FD2"/>
+    <w:rsid w:val="001C0565"/>
+    <w:rsid w:val="001C5267"/>
+    <w:rsid w:val="001D54F2"/>
+    <w:rsid w:val="001E6F0B"/>
+    <w:rsid w:val="001E742D"/>
+    <w:rsid w:val="001F481D"/>
+    <w:rsid w:val="001F5AA3"/>
+    <w:rsid w:val="001F6546"/>
+    <w:rsid w:val="001F789E"/>
+    <w:rsid w:val="00206468"/>
+    <w:rsid w:val="00206E46"/>
+    <w:rsid w:val="00207E23"/>
+    <w:rsid w:val="002114AB"/>
+    <w:rsid w:val="002118BC"/>
+    <w:rsid w:val="0022017E"/>
+    <w:rsid w:val="0022083D"/>
+    <w:rsid w:val="00221242"/>
+    <w:rsid w:val="00223A9D"/>
+    <w:rsid w:val="00223A9F"/>
+    <w:rsid w:val="00223DE1"/>
+    <w:rsid w:val="002251CD"/>
+    <w:rsid w:val="00227BB6"/>
+    <w:rsid w:val="00230381"/>
+    <w:rsid w:val="0023125D"/>
+    <w:rsid w:val="00232EA9"/>
+    <w:rsid w:val="002346A1"/>
+    <w:rsid w:val="0023776F"/>
+    <w:rsid w:val="00243C21"/>
+    <w:rsid w:val="002536AA"/>
+    <w:rsid w:val="00253711"/>
+    <w:rsid w:val="00254605"/>
+    <w:rsid w:val="00257282"/>
+    <w:rsid w:val="002635A1"/>
+    <w:rsid w:val="00264C47"/>
+    <w:rsid w:val="00265F52"/>
+    <w:rsid w:val="00265FE1"/>
+    <w:rsid w:val="002662D1"/>
+    <w:rsid w:val="00266BF5"/>
+    <w:rsid w:val="00270E78"/>
+    <w:rsid w:val="002720D9"/>
+    <w:rsid w:val="00272D91"/>
+    <w:rsid w:val="00281B74"/>
+    <w:rsid w:val="002825D4"/>
+    <w:rsid w:val="00291515"/>
+    <w:rsid w:val="002916E0"/>
+    <w:rsid w:val="00291DA7"/>
+    <w:rsid w:val="00293664"/>
+    <w:rsid w:val="00296C77"/>
+    <w:rsid w:val="0029779D"/>
+    <w:rsid w:val="002A2273"/>
+    <w:rsid w:val="002A4129"/>
+    <w:rsid w:val="002A5245"/>
+    <w:rsid w:val="002A5368"/>
+    <w:rsid w:val="002A646F"/>
+    <w:rsid w:val="002B00FB"/>
+    <w:rsid w:val="002C3BD2"/>
+    <w:rsid w:val="002C501C"/>
+    <w:rsid w:val="002C5669"/>
+    <w:rsid w:val="002C56E3"/>
+    <w:rsid w:val="002C7C8A"/>
+    <w:rsid w:val="002D2B71"/>
+    <w:rsid w:val="002D2DC5"/>
+    <w:rsid w:val="002D77CC"/>
+    <w:rsid w:val="002E06F0"/>
+    <w:rsid w:val="002E4791"/>
+    <w:rsid w:val="002E54D9"/>
+    <w:rsid w:val="002E6C36"/>
+    <w:rsid w:val="002F08A4"/>
+    <w:rsid w:val="002F3785"/>
+    <w:rsid w:val="0030416B"/>
+    <w:rsid w:val="00315AC7"/>
+    <w:rsid w:val="00317CE1"/>
+    <w:rsid w:val="003310A9"/>
+    <w:rsid w:val="0033522F"/>
+    <w:rsid w:val="0034100B"/>
+    <w:rsid w:val="003445C3"/>
+    <w:rsid w:val="00344813"/>
+    <w:rsid w:val="00344E12"/>
+    <w:rsid w:val="00351ED3"/>
+    <w:rsid w:val="003543CB"/>
+    <w:rsid w:val="003570DE"/>
+    <w:rsid w:val="0036009E"/>
+    <w:rsid w:val="0036608D"/>
+    <w:rsid w:val="00373432"/>
+    <w:rsid w:val="0037422F"/>
+    <w:rsid w:val="003775C5"/>
+    <w:rsid w:val="00380880"/>
+    <w:rsid w:val="00380D18"/>
+    <w:rsid w:val="0038153F"/>
+    <w:rsid w:val="00382344"/>
+    <w:rsid w:val="003840A0"/>
+    <w:rsid w:val="00384BF1"/>
+    <w:rsid w:val="00385030"/>
+    <w:rsid w:val="00390D34"/>
+    <w:rsid w:val="003934F2"/>
+    <w:rsid w:val="00393CA3"/>
+    <w:rsid w:val="0039478B"/>
+    <w:rsid w:val="0039527C"/>
+    <w:rsid w:val="003A053C"/>
+    <w:rsid w:val="003A1187"/>
+    <w:rsid w:val="003A3784"/>
+    <w:rsid w:val="003A742A"/>
+    <w:rsid w:val="003B08E3"/>
+    <w:rsid w:val="003B2BAE"/>
+    <w:rsid w:val="003B318E"/>
+    <w:rsid w:val="003B3A7C"/>
+    <w:rsid w:val="003B7B43"/>
+    <w:rsid w:val="003C2819"/>
+    <w:rsid w:val="003C30CD"/>
+    <w:rsid w:val="003C7E3A"/>
+    <w:rsid w:val="003D2355"/>
+    <w:rsid w:val="003D3A34"/>
+    <w:rsid w:val="003D568E"/>
+    <w:rsid w:val="003E1975"/>
+    <w:rsid w:val="003E26BB"/>
+    <w:rsid w:val="003E3752"/>
+    <w:rsid w:val="003E7515"/>
+    <w:rsid w:val="003F1AF7"/>
+    <w:rsid w:val="003F2724"/>
+    <w:rsid w:val="003F2BA9"/>
+    <w:rsid w:val="003F2CAE"/>
+    <w:rsid w:val="003F5C14"/>
+    <w:rsid w:val="003F620F"/>
+    <w:rsid w:val="003F6CFC"/>
+    <w:rsid w:val="003F7A74"/>
+    <w:rsid w:val="004020FF"/>
+    <w:rsid w:val="00402923"/>
+    <w:rsid w:val="00405716"/>
+    <w:rsid w:val="0042444B"/>
+    <w:rsid w:val="00427870"/>
+    <w:rsid w:val="004307F2"/>
+    <w:rsid w:val="0043134E"/>
+    <w:rsid w:val="004321C5"/>
+    <w:rsid w:val="004367AA"/>
+    <w:rsid w:val="00450A0F"/>
+    <w:rsid w:val="00451439"/>
+    <w:rsid w:val="004616D8"/>
+    <w:rsid w:val="00463CA6"/>
+    <w:rsid w:val="00474A14"/>
+    <w:rsid w:val="00474E52"/>
+    <w:rsid w:val="00477269"/>
+    <w:rsid w:val="00482F27"/>
+    <w:rsid w:val="0049017E"/>
+    <w:rsid w:val="00491ED9"/>
+    <w:rsid w:val="00494121"/>
+    <w:rsid w:val="0049504A"/>
+    <w:rsid w:val="004A07C2"/>
+    <w:rsid w:val="004A182F"/>
+    <w:rsid w:val="004A7210"/>
+    <w:rsid w:val="004A7C3A"/>
+    <w:rsid w:val="004B05A9"/>
+    <w:rsid w:val="004B3156"/>
+    <w:rsid w:val="004B5439"/>
+    <w:rsid w:val="004C4F2A"/>
+    <w:rsid w:val="004D40E3"/>
+    <w:rsid w:val="004D633A"/>
+    <w:rsid w:val="004D6EF4"/>
+    <w:rsid w:val="004E425A"/>
+    <w:rsid w:val="004E5ED4"/>
+    <w:rsid w:val="004E7957"/>
+    <w:rsid w:val="004F0219"/>
+    <w:rsid w:val="004F46A9"/>
+    <w:rsid w:val="0050355B"/>
+    <w:rsid w:val="00505C48"/>
+    <w:rsid w:val="00506A8B"/>
+    <w:rsid w:val="00511A75"/>
+    <w:rsid w:val="00512448"/>
+    <w:rsid w:val="005126E4"/>
+    <w:rsid w:val="00513BCB"/>
+    <w:rsid w:val="00520755"/>
+    <w:rsid w:val="005246E1"/>
+    <w:rsid w:val="005416F5"/>
+    <w:rsid w:val="005428B4"/>
+    <w:rsid w:val="00553BEF"/>
+    <w:rsid w:val="005541C2"/>
+    <w:rsid w:val="005739FB"/>
+    <w:rsid w:val="00574497"/>
+    <w:rsid w:val="005765EE"/>
+    <w:rsid w:val="00576C0A"/>
+    <w:rsid w:val="00580381"/>
+    <w:rsid w:val="00584BEC"/>
+    <w:rsid w:val="00585D94"/>
+    <w:rsid w:val="00590D64"/>
+    <w:rsid w:val="00592E0D"/>
+    <w:rsid w:val="00595BFA"/>
+    <w:rsid w:val="005A02F1"/>
+    <w:rsid w:val="005A1CD2"/>
+    <w:rsid w:val="005A2733"/>
+    <w:rsid w:val="005A608F"/>
+    <w:rsid w:val="005B57F0"/>
+    <w:rsid w:val="005C0D5D"/>
+    <w:rsid w:val="005C7639"/>
+    <w:rsid w:val="005D206B"/>
+    <w:rsid w:val="005D66F4"/>
+    <w:rsid w:val="005D6EA3"/>
+    <w:rsid w:val="005E38F1"/>
+    <w:rsid w:val="005E5C98"/>
+    <w:rsid w:val="005F1BED"/>
+    <w:rsid w:val="005F38A9"/>
+    <w:rsid w:val="005F3906"/>
+    <w:rsid w:val="005F3C5D"/>
+    <w:rsid w:val="0060616F"/>
+    <w:rsid w:val="00610167"/>
+    <w:rsid w:val="0061242A"/>
+    <w:rsid w:val="0061296A"/>
+    <w:rsid w:val="00621891"/>
+    <w:rsid w:val="00622185"/>
+    <w:rsid w:val="00625B38"/>
+    <w:rsid w:val="00632A0F"/>
+    <w:rsid w:val="0063464B"/>
+    <w:rsid w:val="006379A6"/>
+    <w:rsid w:val="006401AE"/>
+    <w:rsid w:val="0064397F"/>
+    <w:rsid w:val="006521AC"/>
+    <w:rsid w:val="0065368D"/>
+    <w:rsid w:val="00654B86"/>
+    <w:rsid w:val="00655D3F"/>
+    <w:rsid w:val="0066318A"/>
+    <w:rsid w:val="0066394A"/>
+    <w:rsid w:val="0066759B"/>
+    <w:rsid w:val="00667CA0"/>
+    <w:rsid w:val="00670698"/>
+    <w:rsid w:val="00671C2F"/>
+    <w:rsid w:val="00676FE7"/>
+    <w:rsid w:val="006800F9"/>
+    <w:rsid w:val="00681163"/>
+    <w:rsid w:val="00692A5C"/>
+    <w:rsid w:val="006A1F58"/>
+    <w:rsid w:val="006C34BC"/>
+    <w:rsid w:val="006C4B90"/>
+    <w:rsid w:val="006D54C9"/>
+    <w:rsid w:val="006D7077"/>
+    <w:rsid w:val="006E5E3C"/>
+    <w:rsid w:val="006F263A"/>
+    <w:rsid w:val="006F78BE"/>
+    <w:rsid w:val="006F79EF"/>
+    <w:rsid w:val="007016E4"/>
+    <w:rsid w:val="0070376D"/>
+    <w:rsid w:val="0070526C"/>
+    <w:rsid w:val="00712AE7"/>
+    <w:rsid w:val="007171D0"/>
+    <w:rsid w:val="0071764C"/>
+    <w:rsid w:val="0071778C"/>
+    <w:rsid w:val="00731975"/>
+    <w:rsid w:val="0073304D"/>
+    <w:rsid w:val="00735812"/>
+    <w:rsid w:val="007363B5"/>
+    <w:rsid w:val="00737023"/>
+    <w:rsid w:val="007406FF"/>
+    <w:rsid w:val="00742786"/>
+    <w:rsid w:val="00742BBD"/>
+    <w:rsid w:val="00743DA4"/>
+    <w:rsid w:val="00752EAF"/>
+    <w:rsid w:val="00757007"/>
+    <w:rsid w:val="00767FAE"/>
+    <w:rsid w:val="00773D75"/>
+    <w:rsid w:val="00780C82"/>
+    <w:rsid w:val="00780F2F"/>
+    <w:rsid w:val="00781B4F"/>
+    <w:rsid w:val="00784993"/>
+    <w:rsid w:val="00787C97"/>
+    <w:rsid w:val="00793EDD"/>
+    <w:rsid w:val="00796149"/>
+    <w:rsid w:val="007A0C63"/>
+    <w:rsid w:val="007A72C1"/>
+    <w:rsid w:val="007C5BB4"/>
+    <w:rsid w:val="007D050B"/>
+    <w:rsid w:val="007D14A0"/>
+    <w:rsid w:val="007D35E4"/>
+    <w:rsid w:val="007D616C"/>
+    <w:rsid w:val="007D6C4D"/>
+    <w:rsid w:val="007E0168"/>
+    <w:rsid w:val="007E1C5E"/>
+    <w:rsid w:val="007E6C56"/>
+    <w:rsid w:val="007F0239"/>
+    <w:rsid w:val="007F06C7"/>
+    <w:rsid w:val="007F1228"/>
+    <w:rsid w:val="007F243B"/>
+    <w:rsid w:val="007F2F50"/>
+    <w:rsid w:val="00800083"/>
+    <w:rsid w:val="008155F2"/>
+    <w:rsid w:val="008210C1"/>
+    <w:rsid w:val="00831FD0"/>
+    <w:rsid w:val="00832C82"/>
+    <w:rsid w:val="0084263D"/>
+    <w:rsid w:val="00845632"/>
+    <w:rsid w:val="0084602C"/>
+    <w:rsid w:val="008555DC"/>
+    <w:rsid w:val="00862B4D"/>
+    <w:rsid w:val="00866B3C"/>
+    <w:rsid w:val="00883A13"/>
+    <w:rsid w:val="00886D1D"/>
+    <w:rsid w:val="008876FF"/>
+    <w:rsid w:val="00887F89"/>
+    <w:rsid w:val="00893EAE"/>
+    <w:rsid w:val="0089449C"/>
+    <w:rsid w:val="008B312E"/>
+    <w:rsid w:val="008B6C45"/>
+    <w:rsid w:val="008C26AC"/>
+    <w:rsid w:val="008C50CB"/>
+    <w:rsid w:val="008C52B9"/>
+    <w:rsid w:val="008E13B0"/>
+    <w:rsid w:val="008E662D"/>
+    <w:rsid w:val="008F01CD"/>
+    <w:rsid w:val="008F6843"/>
+    <w:rsid w:val="009000B1"/>
+    <w:rsid w:val="00902BE0"/>
+    <w:rsid w:val="00910064"/>
+    <w:rsid w:val="009103D5"/>
+    <w:rsid w:val="00910550"/>
+    <w:rsid w:val="009129A2"/>
+    <w:rsid w:val="009140D1"/>
+    <w:rsid w:val="009164F5"/>
+    <w:rsid w:val="00916578"/>
+    <w:rsid w:val="0091773B"/>
+    <w:rsid w:val="00923FE9"/>
+    <w:rsid w:val="009252DB"/>
+    <w:rsid w:val="00926987"/>
+    <w:rsid w:val="0093112B"/>
+    <w:rsid w:val="009405FC"/>
+    <w:rsid w:val="00942ED6"/>
+    <w:rsid w:val="009530C5"/>
+    <w:rsid w:val="00953284"/>
+    <w:rsid w:val="00953575"/>
+    <w:rsid w:val="00962A7C"/>
+    <w:rsid w:val="00967284"/>
+    <w:rsid w:val="00973F86"/>
+    <w:rsid w:val="00975DA6"/>
+    <w:rsid w:val="00993DD2"/>
+    <w:rsid w:val="00994318"/>
+    <w:rsid w:val="009976FD"/>
+    <w:rsid w:val="009A61B7"/>
+    <w:rsid w:val="009B2751"/>
+    <w:rsid w:val="009B3759"/>
+    <w:rsid w:val="009C1C7E"/>
+    <w:rsid w:val="009C3D69"/>
+    <w:rsid w:val="009C7FF7"/>
+    <w:rsid w:val="009D390B"/>
+    <w:rsid w:val="009E230D"/>
+    <w:rsid w:val="009E78F0"/>
+    <w:rsid w:val="009F0ABE"/>
+    <w:rsid w:val="009F1EC9"/>
+    <w:rsid w:val="009F7165"/>
+    <w:rsid w:val="009F7941"/>
+    <w:rsid w:val="00A00F2B"/>
+    <w:rsid w:val="00A012B1"/>
+    <w:rsid w:val="00A02379"/>
+    <w:rsid w:val="00A11B93"/>
+    <w:rsid w:val="00A15F38"/>
+    <w:rsid w:val="00A20BFF"/>
+    <w:rsid w:val="00A26302"/>
+    <w:rsid w:val="00A316E8"/>
+    <w:rsid w:val="00A33CDE"/>
+    <w:rsid w:val="00A402A6"/>
+    <w:rsid w:val="00A64F7A"/>
+    <w:rsid w:val="00A704BC"/>
+    <w:rsid w:val="00A71456"/>
+    <w:rsid w:val="00A72DEA"/>
+    <w:rsid w:val="00A77C78"/>
+    <w:rsid w:val="00A801E3"/>
+    <w:rsid w:val="00A803FE"/>
+    <w:rsid w:val="00A80B8D"/>
+    <w:rsid w:val="00A816E8"/>
+    <w:rsid w:val="00A817FA"/>
+    <w:rsid w:val="00A8183C"/>
+    <w:rsid w:val="00A81DCA"/>
+    <w:rsid w:val="00A828A9"/>
+    <w:rsid w:val="00A831B7"/>
+    <w:rsid w:val="00A83782"/>
+    <w:rsid w:val="00A905EE"/>
+    <w:rsid w:val="00A91048"/>
+    <w:rsid w:val="00A93E2D"/>
+    <w:rsid w:val="00AA2038"/>
+    <w:rsid w:val="00AA383F"/>
+    <w:rsid w:val="00AA46C8"/>
+    <w:rsid w:val="00AA4E4A"/>
+    <w:rsid w:val="00AA6235"/>
+    <w:rsid w:val="00AA6BC4"/>
+    <w:rsid w:val="00AA7E86"/>
+    <w:rsid w:val="00AB1214"/>
+    <w:rsid w:val="00AB28F4"/>
+    <w:rsid w:val="00AB403D"/>
+    <w:rsid w:val="00AB465B"/>
+    <w:rsid w:val="00AC1CAF"/>
+    <w:rsid w:val="00AC6E3C"/>
+    <w:rsid w:val="00AD17D9"/>
+    <w:rsid w:val="00AD180D"/>
+    <w:rsid w:val="00AD3E4B"/>
+    <w:rsid w:val="00AD5A8D"/>
+    <w:rsid w:val="00AD7011"/>
+    <w:rsid w:val="00AE1493"/>
+    <w:rsid w:val="00AE1D29"/>
+    <w:rsid w:val="00B01271"/>
+    <w:rsid w:val="00B017F0"/>
+    <w:rsid w:val="00B03B58"/>
+    <w:rsid w:val="00B043B2"/>
+    <w:rsid w:val="00B05420"/>
+    <w:rsid w:val="00B077FE"/>
+    <w:rsid w:val="00B10903"/>
+    <w:rsid w:val="00B171E4"/>
+    <w:rsid w:val="00B2033B"/>
+    <w:rsid w:val="00B2751F"/>
+    <w:rsid w:val="00B305B6"/>
+    <w:rsid w:val="00B31F52"/>
+    <w:rsid w:val="00B33EC6"/>
+    <w:rsid w:val="00B3663D"/>
+    <w:rsid w:val="00B40942"/>
+    <w:rsid w:val="00B43593"/>
+    <w:rsid w:val="00B45D67"/>
+    <w:rsid w:val="00B46953"/>
+    <w:rsid w:val="00B540EA"/>
+    <w:rsid w:val="00B5554B"/>
+    <w:rsid w:val="00B56ED0"/>
+    <w:rsid w:val="00B64F20"/>
+    <w:rsid w:val="00B65A5C"/>
+    <w:rsid w:val="00B7374E"/>
+    <w:rsid w:val="00B73F24"/>
+    <w:rsid w:val="00B7517B"/>
+    <w:rsid w:val="00B7573F"/>
+    <w:rsid w:val="00B7580D"/>
+    <w:rsid w:val="00B77F58"/>
+    <w:rsid w:val="00B84D9F"/>
+    <w:rsid w:val="00B84EF5"/>
+    <w:rsid w:val="00B9330B"/>
+    <w:rsid w:val="00B955D6"/>
+    <w:rsid w:val="00B97931"/>
+    <w:rsid w:val="00B979EC"/>
+    <w:rsid w:val="00BA64F8"/>
+    <w:rsid w:val="00BA7B50"/>
+    <w:rsid w:val="00BB0BDC"/>
+    <w:rsid w:val="00BB77A3"/>
+    <w:rsid w:val="00BC2984"/>
+    <w:rsid w:val="00BC29E2"/>
+    <w:rsid w:val="00BC4C4C"/>
+    <w:rsid w:val="00BC66CF"/>
+    <w:rsid w:val="00BD410A"/>
+    <w:rsid w:val="00BE4C86"/>
+    <w:rsid w:val="00BE5DF7"/>
+    <w:rsid w:val="00BF523C"/>
+    <w:rsid w:val="00BF7F6C"/>
+    <w:rsid w:val="00C05CD3"/>
+    <w:rsid w:val="00C06A38"/>
+    <w:rsid w:val="00C10418"/>
+    <w:rsid w:val="00C10799"/>
+    <w:rsid w:val="00C10E44"/>
+    <w:rsid w:val="00C201D1"/>
+    <w:rsid w:val="00C21FAC"/>
+    <w:rsid w:val="00C314F9"/>
+    <w:rsid w:val="00C3203E"/>
+    <w:rsid w:val="00C33562"/>
+    <w:rsid w:val="00C33566"/>
+    <w:rsid w:val="00C3443C"/>
+    <w:rsid w:val="00C361F7"/>
+    <w:rsid w:val="00C42FB5"/>
+    <w:rsid w:val="00C432F4"/>
+    <w:rsid w:val="00C50172"/>
+    <w:rsid w:val="00C51131"/>
+    <w:rsid w:val="00C548F4"/>
+    <w:rsid w:val="00C57EC3"/>
+    <w:rsid w:val="00C6539B"/>
+    <w:rsid w:val="00C679F9"/>
+    <w:rsid w:val="00C74846"/>
+    <w:rsid w:val="00C75061"/>
+    <w:rsid w:val="00C75F1B"/>
+    <w:rsid w:val="00C81F51"/>
+    <w:rsid w:val="00C877D7"/>
+    <w:rsid w:val="00C927D6"/>
+    <w:rsid w:val="00C93C1C"/>
+    <w:rsid w:val="00C97481"/>
+    <w:rsid w:val="00CC1524"/>
+    <w:rsid w:val="00CC6792"/>
+    <w:rsid w:val="00CD2098"/>
+    <w:rsid w:val="00CD2FFB"/>
+    <w:rsid w:val="00CE1D69"/>
+    <w:rsid w:val="00CE4746"/>
+    <w:rsid w:val="00CE635A"/>
+    <w:rsid w:val="00CF0FB2"/>
+    <w:rsid w:val="00CF2227"/>
+    <w:rsid w:val="00CF3C82"/>
+    <w:rsid w:val="00D03BE4"/>
+    <w:rsid w:val="00D05A92"/>
+    <w:rsid w:val="00D1298E"/>
+    <w:rsid w:val="00D17848"/>
+    <w:rsid w:val="00D2404C"/>
+    <w:rsid w:val="00D244AC"/>
+    <w:rsid w:val="00D24590"/>
+    <w:rsid w:val="00D3115D"/>
+    <w:rsid w:val="00D3337A"/>
+    <w:rsid w:val="00D35E0D"/>
+    <w:rsid w:val="00D401C1"/>
+    <w:rsid w:val="00D42973"/>
+    <w:rsid w:val="00D51182"/>
+    <w:rsid w:val="00D527EE"/>
+    <w:rsid w:val="00D60172"/>
+    <w:rsid w:val="00D61C45"/>
+    <w:rsid w:val="00D646A7"/>
+    <w:rsid w:val="00D7390B"/>
+    <w:rsid w:val="00D84E80"/>
+    <w:rsid w:val="00D87AE6"/>
+    <w:rsid w:val="00D93777"/>
+    <w:rsid w:val="00D95CBC"/>
+    <w:rsid w:val="00DA3C5D"/>
+    <w:rsid w:val="00DA6F60"/>
+    <w:rsid w:val="00DA7A81"/>
+    <w:rsid w:val="00DB11C1"/>
+    <w:rsid w:val="00DB3FD9"/>
+    <w:rsid w:val="00DC454A"/>
+    <w:rsid w:val="00DC5B75"/>
+    <w:rsid w:val="00DD1EC7"/>
+    <w:rsid w:val="00DD3089"/>
+    <w:rsid w:val="00DD4462"/>
+    <w:rsid w:val="00DD5DB5"/>
+    <w:rsid w:val="00DE377D"/>
+    <w:rsid w:val="00DE4E4C"/>
+    <w:rsid w:val="00DE75B8"/>
+    <w:rsid w:val="00DE7FC1"/>
+    <w:rsid w:val="00DF024C"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rsid w:val="00DF44E6"/>
+    <w:rsid w:val="00E00365"/>
+    <w:rsid w:val="00E06B84"/>
+    <w:rsid w:val="00E12E0C"/>
+    <w:rsid w:val="00E12F30"/>
+    <w:rsid w:val="00E13B6D"/>
+    <w:rsid w:val="00E1642E"/>
+    <w:rsid w:val="00E21094"/>
+    <w:rsid w:val="00E31484"/>
+    <w:rsid w:val="00E31E24"/>
+    <w:rsid w:val="00E34FED"/>
+    <w:rsid w:val="00E4091F"/>
+    <w:rsid w:val="00E40CA3"/>
+    <w:rsid w:val="00E441BA"/>
+    <w:rsid w:val="00E50282"/>
+    <w:rsid w:val="00E565C5"/>
+    <w:rsid w:val="00E577CE"/>
+    <w:rsid w:val="00E57B00"/>
+    <w:rsid w:val="00E67736"/>
+    <w:rsid w:val="00E7066C"/>
+    <w:rsid w:val="00E7249A"/>
+    <w:rsid w:val="00E8634F"/>
+    <w:rsid w:val="00E86E56"/>
+    <w:rsid w:val="00E87E77"/>
+    <w:rsid w:val="00E97D4B"/>
+    <w:rsid w:val="00EA05C6"/>
+    <w:rsid w:val="00EA0993"/>
+    <w:rsid w:val="00EA0B29"/>
+    <w:rsid w:val="00EA44A7"/>
+    <w:rsid w:val="00EA5DF8"/>
+    <w:rsid w:val="00EA799D"/>
+    <w:rsid w:val="00EB6F32"/>
+    <w:rsid w:val="00EB77CC"/>
+    <w:rsid w:val="00ED4E88"/>
+    <w:rsid w:val="00ED709C"/>
+    <w:rsid w:val="00EE22D3"/>
+    <w:rsid w:val="00EF3866"/>
+    <w:rsid w:val="00F02F61"/>
+    <w:rsid w:val="00F13BAC"/>
+    <w:rsid w:val="00F13E34"/>
+    <w:rsid w:val="00F16DFB"/>
+    <w:rsid w:val="00F22F3F"/>
+    <w:rsid w:val="00F23306"/>
+    <w:rsid w:val="00F333D3"/>
+    <w:rsid w:val="00F3527F"/>
+    <w:rsid w:val="00F42838"/>
+    <w:rsid w:val="00F44A22"/>
+    <w:rsid w:val="00F500F0"/>
+    <w:rsid w:val="00F5298D"/>
+    <w:rsid w:val="00F55802"/>
+    <w:rsid w:val="00F668DF"/>
+    <w:rsid w:val="00F75CBB"/>
+    <w:rsid w:val="00F90DA0"/>
+    <w:rsid w:val="00F93B21"/>
+    <w:rsid w:val="00F95E1E"/>
+    <w:rsid w:val="00FA0A27"/>
+    <w:rsid w:val="00FA2975"/>
+    <w:rsid w:val="00FA4E32"/>
+    <w:rsid w:val="00FA669E"/>
+    <w:rsid w:val="00FB04C7"/>
+    <w:rsid w:val="00FC32BB"/>
+    <w:rsid w:val="00FC594C"/>
+    <w:rsid w:val="00FC6C4C"/>
+    <w:rsid w:val="00FC7110"/>
+    <w:rsid w:val="00FD5C35"/>
+    <w:rsid w:val="00FE45C0"/>
+    <w:rsid w:val="00FE4A45"/>
+    <w:rsid w:val="00FE6418"/>
+    <w:rsid w:val="00FE6C7C"/>
+    <w:rsid w:val="00FF187F"/>
+    <w:rsid w:val="00FF28BD"/>
+    <w:rsid w:val="00FF3771"/>
+    <w:rsid w:val="00FF6569"/>
+    <w:rsid w:val="00FF7DA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3918,74 +9611,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4138,579 +9832,988 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D66A44"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="2"/>
-      <w:sz w:val="21"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:ind w:left="2844"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:ind w:left="101"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...3 lines deleted...]
-    <w:rsid w:val="005E7EDC"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="見出し 1 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="見出し 2 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ...." w:eastAsia="ＭＳ...." w:hAnsi="Century" w:cs="ＭＳ...."/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a3">
+    <w:name w:val="吹き出し (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a5">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a5"/>
-    <w:rsid w:val="00055EAF"/>
+    <w:link w:val="a7"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="ヘッダー (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00055EAF"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="フッター (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:spacing w:before="29"/>
+      <w:ind w:left="101"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="本文 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="コメント文字列 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="コメント内容 (文字)"/>
+    <w:basedOn w:val="ae"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af0">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="ad"/>
+    <w:next w:val="ad"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04">
+    <w:name w:val="04  基本文"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:ind w:leftChars="300" w:left="612" w:firstLineChars="100" w:firstLine="204"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ 明朝"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af1">
     <w:name w:val="一太郎"/>
-    <w:rsid w:val="00BC5A98"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:wordWrap w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="333" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="カスタムタイトル1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="12"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="12">
+    <w:name w:val="カスタムタイトル1 (文字)"/>
+    <w:link w:val="11"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
+    <w:name w:val="カスタムタイトル2"/>
+    <w:basedOn w:val="2"/>
+    <w:link w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
+      <w:color w:val="000000"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
-[...3 lines deleted...]
-    <w:rsid w:val="00AF44F1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+    <w:name w:val="カスタムタイトル2 (文字)"/>
+    <w:link w:val="21"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af2">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-[...3 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-[...3 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a9">
-[...19 lines deleted...]
-    <w:name w:val="Note Heading"/>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="toc 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
-    <w:rsid w:val="004E6E93"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
-      <w:jc w:val="center"/>
+      <w:ind w:leftChars="100" w:left="210"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af3">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF38C8"/>
     <w:rPr>
-      <w:rFonts w:cs="Century"/>
-      <w:szCs w:val="21"/>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="character" w:styleId="af4">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00130D1A"/>
-[...9 lines deleted...]
-    <w:rsid w:val="0094609B"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A012B1"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ad">
-[...2 lines deleted...]
-    <w:next w:val="a8"/>
+  <w:style w:type="paragraph" w:styleId="af5">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0094609B"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0049017E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
-[...2 lines deleted...]
-    <w:rsid w:val="00003D97"/>
+  <w:style w:type="paragraph" w:styleId="af6">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D3A34"/>
+    <w:pPr>
+      <w:snapToGrid w:val="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
+    <w:name w:val="脚注文字列 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D3A34"/>
     <w:rPr>
-      <w:kern w:val="2"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af8">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D3A34"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af9">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003C30CD"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="afa">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00253711"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:divs>
+    <w:div w:id="341515084">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="572476122">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="733967350">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="889340429">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1551067553">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1959140594">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2009097044">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office ​​テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century"/>
+        <a:latin typeface="Century" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...3 lines deleted...]
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{370ECE41-1C8C-44F5-ADE7-94C35B8A8581}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5D2109C-6C0F-4D33-9A7D-58F5E12E10B3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{625E746B-2387-4038-9B6E-67F76F485356}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>122</Words>
-  <Characters>700</Characters>
+  <Words>236</Words>
+  <Characters>1349</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>821</CharactersWithSpaces>
+  <CharactersWithSpaces>1582</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>