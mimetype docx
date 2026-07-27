--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,4491 +1,3194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="0089599B" w:rsidRDefault="00ED3AA0">
+    <w:p w14:paraId="361E6403" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>様式第４７</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        <w:t>様式第２号</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>号</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>（医薬品に関する対面助言のうち</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71257" w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>製造販売後</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>臨床試験</w:t>
+      </w:r>
+      <w:r w:rsidR="00855BB5" w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>に関するもの）</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:tblW w:w="8530" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="274"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5943"/>
+        <w:gridCol w:w="8530"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E30B62" w:rsidTr="001E28E4">
+      <w:tr w:rsidR="00B42D24" w:rsidRPr="00186053" w14:paraId="4F513F8F" w14:textId="77777777" w:rsidTr="00CF4B49">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="702"/>
+          <w:trHeight w:val="650"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9781" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="8530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E30B62" w:rsidRPr="009355E1" w:rsidRDefault="00E30B62" w:rsidP="009355E1">
+          <w:p w14:paraId="6EB921C4" w14:textId="2223B4B7" w:rsidR="00B42D24" w:rsidRPr="00CF4B49" w:rsidRDefault="00B42D24" w:rsidP="00CF4B49">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00186053">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t>カルタヘナ法関連相談申込書</w:t>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>医薬品対面助言申込書</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00186053">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>（製造販売後臨床試験等）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089599B" w:rsidTr="001E28E4">
-[...7 lines deleted...]
-        </w:tblPrEx>
+    </w:tbl>
+    <w:p w14:paraId="2DA912B0" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="007951AC" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8900" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2665"/>
+        <w:gridCol w:w="6226"/>
+        <w:gridCol w:w="9"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA74F4" w:rsidRPr="00186053" w14:paraId="6CC922E0" w14:textId="77777777" w:rsidTr="00CF4B49">
         <w:trPr>
-          <w:trHeight w:val="953"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="9" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3838" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+          <w:p w14:paraId="2DEEFF3B" w14:textId="31924FE1" w:rsidR="00AA74F4" w:rsidRPr="00186053" w:rsidRDefault="00AA74F4" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
-                <w:bCs/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00AA74F4">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>相談の区分</w:t>
+              <w:t>担当分野</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5943" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="6226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="00400091">
+          <w:p w14:paraId="44C24B22" w14:textId="77777777" w:rsidR="00AA74F4" w:rsidRPr="00186053" w:rsidRDefault="00AA74F4" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...61 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="00400091">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA6D07" w:rsidRPr="00186053" w14:paraId="73F8F996" w14:textId="77777777" w:rsidTr="00CF4B49">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="9" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2665" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A3EC4D3" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
-                <w:bCs/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...30 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00186053">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...35 lines deleted...]
-              <w:t>相談</w:t>
+              <w:t>一般的名称</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="00400091">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6226" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6511B927" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...51 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089599B" w:rsidTr="001E28E4">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EA6D07" w:rsidRPr="00186053" w14:paraId="3F1CC0AB" w14:textId="77777777" w:rsidTr="00CF4B49">
         <w:trPr>
-          <w:trHeight w:val="544"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="9" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3838" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+          <w:p w14:paraId="318BE954" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="004664AB" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
-                <w:bCs/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00CF4B49">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="100"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>製品の種類</w:t>
+                <w:fitText w:val="1000" w:id="-128723200"/>
+              </w:rPr>
+              <w:t>販売</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF4B49">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:fitText w:val="1000" w:id="-128723200"/>
+              </w:rPr>
+              <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5943" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="6226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="00400091">
+          <w:p w14:paraId="5F82FC7A" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...44 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="00400091">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA6D07" w:rsidRPr="00186053" w14:paraId="20390C7D" w14:textId="77777777" w:rsidTr="00CF4B49">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="9" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2665" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D182C9F" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00F9518B" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
-                <w:bCs/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...30 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00186053">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-              <w:t>体外診断用医薬品（一般用検査薬を含む）</w:t>
+              <w:t>薬効分類</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="00400091">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6226" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3374BB0F" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="zh-TW"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...98 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="00400091">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA6D07" w:rsidRPr="00186053" w14:paraId="0B73C067" w14:textId="77777777" w:rsidTr="00CF4B49">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="9" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2665" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47A0C950" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
-                <w:bCs/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...30 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00186053">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...54 lines deleted...]
-              <w:t>化粧品</w:t>
+              <w:t>効能又は効果</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="005F7A51">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6226" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E57DAD9" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...34 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089599B" w:rsidTr="001E28E4">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EA6D07" w:rsidRPr="00186053" w14:paraId="5B1D0045" w14:textId="77777777" w:rsidTr="00CF4B49">
         <w:trPr>
-          <w:trHeight w:val="449"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="9" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3838" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F7A51" w:rsidRDefault="00AC7BE1">
+          <w:p w14:paraId="72A8F5C6" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00186053">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>遺伝子組換え生物等の種類の名称</w:t>
+              <w:t>予定される臨床試験の目的</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6226" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56E99C46" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA6D07" w:rsidRPr="00186053" w14:paraId="76FCABEB" w14:textId="77777777" w:rsidTr="00CF4B49">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="9" w:type="dxa"/>
+          <w:trHeight w:val="539"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5943" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="0089599B">
+          <w:p w14:paraId="02A044EA" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00186053">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談の区分</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...12 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9781" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="6226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+          <w:p w14:paraId="5980836C" w14:textId="576FBB49" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="005D7F28" w:rsidP="00547FC4">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:ind w:left="388" w:hangingChars="194" w:hanging="388"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="586818680"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00F3631D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0035118E" w:rsidRPr="00186053">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>一種使用等に係る</w:t>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidR="00F71257" w:rsidRPr="00186053">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...10 lines deleted...]
-              <w:t>相談の場合　※該当しない場合には記載は不要</w:t>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>医薬品製造販売後臨床試験等計画相談</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...24 lines deleted...]
-          <w:p w:rsidR="0089599B" w:rsidRDefault="0089599B">
+          <w:p w14:paraId="323EABD7" w14:textId="484AE5DC" w:rsidR="00F71257" w:rsidRPr="00186053" w:rsidRDefault="005D7F28" w:rsidP="00547FC4">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="0070C0"/>
+              <w:ind w:left="388" w:hangingChars="194" w:hanging="388"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-578292477"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00F3631D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0035118E" w:rsidRPr="00186053">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00F71257" w:rsidRPr="00186053">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>医薬品製造販売後臨床試験等終了時相談（申請資料の作成等）</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...10 lines deleted...]
-          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+          <w:p w14:paraId="29532D46" w14:textId="520C35F1" w:rsidR="00CA7AA7" w:rsidRPr="00CA7AA7" w:rsidRDefault="005D7F28" w:rsidP="006A12E4">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:ind w:left="388" w:hangingChars="194" w:hanging="388"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-290054847"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00F3631D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0035118E" w:rsidRPr="00186053">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>予定される第</w:t>
+              <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:r w:rsidR="00F71257" w:rsidRPr="00186053">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>一種使用等の内容</w:t>
+              <w:t>医薬品製造販売後臨床試験等終了時相談（承認条件の見直し等）</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A6498" w:rsidRPr="00186053" w14:paraId="58676930" w14:textId="77777777" w:rsidTr="00CF4B49">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="9" w:type="dxa"/>
+          <w:trHeight w:val="1248"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5943" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2665" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="0089599B">
+          <w:p w14:paraId="565C603D" w14:textId="77777777" w:rsidR="000A6498" w:rsidRPr="00186053" w:rsidRDefault="000A6498" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00186053">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談内容の概略</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...12 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcW w:w="6226" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="0089599B">
+          <w:p w14:paraId="30E4E664" w14:textId="77777777" w:rsidR="000A6498" w:rsidRPr="00186053" w:rsidRDefault="000A6498" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:cs="ＭＳ....."/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A6498" w:rsidRPr="00186053" w14:paraId="6AC0828B" w14:textId="77777777" w:rsidTr="00CF4B49">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="9" w:type="dxa"/>
+          <w:trHeight w:val="270"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3564" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2665" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+          <w:p w14:paraId="2B32115A" w14:textId="77777777" w:rsidR="000A6498" w:rsidRPr="00186053" w:rsidRDefault="000A6498" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>予定される第</w:t>
-[...10 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5943" w:type="dxa"/>
+            <w:tcW w:w="6226" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="0089599B">
+          <w:p w14:paraId="3AD0790C" w14:textId="3DDD04BE" w:rsidR="000A6498" w:rsidRPr="00186053" w:rsidRDefault="005D7F28" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-1342159679"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="000A6498" w:rsidRPr="00F3631D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00BD770B">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="000A6498" w:rsidRPr="00F3631D">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>リアルワールドデータの利用の相談あり</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089599B" w:rsidTr="001E28E4">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EA6D07" w:rsidRPr="00186053" w14:paraId="46DDC606" w14:textId="77777777" w:rsidTr="00CF4B49">
         <w:trPr>
-          <w:trHeight w:val="291"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="9" w:type="dxa"/>
+          <w:trHeight w:val="731"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9781" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+          <w:p w14:paraId="123B2EA2" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>第</w:t>
-[...5 lines deleted...]
-                <w:kern w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00186053">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>二種使用等に係る相談の場合　※該当しない場合には記載は不要</w:t>
+              <w:t>試験実施計画作成時に助言を得た専門家の氏名及び所属</w:t>
             </w:r>
-          </w:p>
-[...36 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3564" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="6226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+          <w:p w14:paraId="0378A850" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA6D07" w:rsidRPr="00186053" w14:paraId="54140ACB" w14:textId="77777777" w:rsidTr="00CF4B49">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="9" w:type="dxa"/>
+          <w:trHeight w:val="731"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5943" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+          <w:p w14:paraId="4502C087" w14:textId="1542D64B" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00967287">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00186053">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>名称</w:t>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>同一市販薬についての過去の対面助言</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD74D2">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>等</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...12 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="274" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="6226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="0089599B">
+          <w:p w14:paraId="15A0C78C" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA6D07" w:rsidRPr="00186053" w14:paraId="33ED25A2" w14:textId="77777777" w:rsidTr="00CF4B49">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="9" w:type="dxa"/>
+          <w:trHeight w:val="731"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3564" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="0089599B">
+          <w:p w14:paraId="3C187CE3" w14:textId="37A75634" w:rsidR="00EA6D07" w:rsidRPr="00FD410C" w:rsidRDefault="00EA6D07" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00FD410C">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本申込みの担当者氏名、所属及び連絡先（電話</w:t>
+            </w:r>
+            <w:r w:rsidR="00D263A2" w:rsidRPr="00FD410C">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>番号</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD410C">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="00336119" w:rsidRPr="00FD410C">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ﾌｧｸｼﾐﾘ</w:t>
+            </w:r>
+            <w:r w:rsidR="00D263A2" w:rsidRPr="00FD410C">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>番号</w:t>
+            </w:r>
+            <w:r w:rsidR="008637B9" w:rsidRPr="00CF4B49">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、電子</w:t>
+            </w:r>
+            <w:r w:rsidR="00336119" w:rsidRPr="00CF4B49">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ﾒｰﾙｱﾄﾞﾚｽ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD410C">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5943" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="6226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+          <w:p w14:paraId="127BD6D3" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089599B" w:rsidTr="001E28E4">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CA7AA7" w:rsidRPr="00186053" w14:paraId="4894FD84" w14:textId="77777777" w:rsidTr="00CF4B49">
         <w:trPr>
-          <w:trHeight w:val="544"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="9" w:type="dxa"/>
+          <w:trHeight w:val="731"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="274" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="2665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="0089599B">
+          <w:p w14:paraId="5DC8912E" w14:textId="5B5056D0" w:rsidR="00CA7AA7" w:rsidRPr="00186053" w:rsidRDefault="00CA7AA7" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00CA7AA7">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談希望日／相談実施予定日・受付番号</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3564" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="6226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+          <w:p w14:paraId="727689E5" w14:textId="77777777" w:rsidR="00CA7AA7" w:rsidRPr="00186053" w:rsidRDefault="00CA7AA7" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA7AA7" w:rsidRPr="00186053" w14:paraId="35ABFC6B" w14:textId="77777777" w:rsidTr="00CF4B49">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="9" w:type="dxa"/>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5943" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="0089599B">
+          <w:p w14:paraId="0EE966BE" w14:textId="2F819AF7" w:rsidR="00CA7AA7" w:rsidRPr="00186053" w:rsidRDefault="00CA7AA7" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
-                <w:bCs/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00CA7AA7">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>希望実施方法／予定実施方法</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...12 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="274" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="6226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="0089599B">
+          <w:p w14:paraId="2B173DD6" w14:textId="77777777" w:rsidR="00CA7AA7" w:rsidRPr="00186053" w:rsidRDefault="00CA7AA7" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA6D07" w:rsidRPr="00186053" w14:paraId="18293E71" w14:textId="77777777" w:rsidTr="00CF4B49">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3564" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+          <w:p w14:paraId="2BC98E8C" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
-                <w:bCs/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00186053">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="200"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>予定される使用区分</w:t>
+              <w:t>備</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00186053">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>考</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5943" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="6235" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0089599B" w:rsidRDefault="00400091">
+          <w:p w14:paraId="6E6E4A67" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00C93AA6">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
-[...783 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+    <w:p w14:paraId="014D339F" w14:textId="7CDCEBE1" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...10 lines deleted...]
-        <w:t>上記により対面助言を申し込みます。</w:t>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>上記により対面助言を申</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0D5A" w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>し</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>込みます。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089599B" w:rsidRDefault="00183FAA" w:rsidP="00183FAA">
+    <w:p w14:paraId="09C20194" w14:textId="345DD145" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="005D7F28" w:rsidP="007A68E4">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:afterLines="50" w:after="164"/>
-        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">令和 </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:t>令和</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6D07" w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　　年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+    <w:p w14:paraId="72C341B0" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="1995"/>
+          <w:tab w:val="left" w:pos="6779"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:spacing w:val="95"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...20 lines deleted...]
-        <w:t>所（法人にあっては、主たる事務所の所在地）</w:t>
+        </w:rPr>
+        <w:t>住　所（法人にあっては、主たる事務所の所在地）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+    <w:p w14:paraId="47BBE7BF" w14:textId="70B8C768" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...7 lines deleted...]
-          <w:spacing w:val="95"/>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:spacing w:val="95"/>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>氏</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:t>氏　名（法人にあっては、名称</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1D8D" w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">名（法人にあっては、名称並びに代表者の役職名及び氏名）　</w:t>
+        <w:t>並びに代表者の役職名及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">氏名）　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+    <w:p w14:paraId="0EB674B7" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>（業者コード　　　　　）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+    <w:p w14:paraId="08A83A4B" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>独立行政法人医薬品医療機器総合機構</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F937B0" w:rsidRDefault="00AC7BE1">
+    <w:p w14:paraId="476D6D57" w14:textId="0144D167" w:rsidR="00483093" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00CF4B49">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>審査センター長殿</w:t>
       </w:r>
-      <w:r w:rsidR="00F937B0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+      <w:r w:rsidR="00483093" w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+    <w:p w14:paraId="4C088D3A" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（注意）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089599B" w:rsidRDefault="004C2A47">
+    <w:p w14:paraId="7F1ED61D" w14:textId="1E1B6BEB" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00003AFD" w:rsidP="00EA6D07">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>１　用紙の大きさは日本産業</w:t>
       </w:r>
-      <w:r w:rsidR="00AC7BE1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidR="00EA6D07" w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>規格Ａ４と</w:t>
       </w:r>
-      <w:r w:rsidR="00E30B62" w:rsidRPr="00E30B62">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidR="006666B8" w:rsidRPr="006666B8">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>し、テキスト認識可能な電子ファイルで提出</w:t>
       </w:r>
-      <w:r w:rsidR="00AC7BE1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidR="00EA6D07" w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+    <w:p w14:paraId="5D0913E4" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>２　記入欄に記入事項のすべてを記入できないときは、その欄に「別紙（　）のとおり」と記入し別紙を添付すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
-[...4 lines deleted...]
-          <w:tab w:val="clear" w:pos="8504"/>
+    <w:p w14:paraId="404CE752" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
-        </w:tabs>
-[...651 lines deleted...]
-          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:t>（９）相談内容の概略欄</w:t>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　医薬品対面助言申込書（</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71257" w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売後</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>臨床試験</w:t>
+      </w:r>
+      <w:r w:rsidR="00446221" w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00244CD5" w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記入</w:t>
+      </w:r>
+      <w:r w:rsidR="00244CD5" w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>方法</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>は以下のとおり。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00837254" w:rsidRDefault="00AC7BE1" w:rsidP="009355E1">
-[...182 lines deleted...]
-    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+    <w:p w14:paraId="6153184B" w14:textId="48221B48" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
-[...28 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-        <w:t>欄</w:t>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（１）</w:t>
+      </w:r>
+      <w:r w:rsidR="006666B8" w:rsidRPr="006666B8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>担当分野欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1" w:rsidP="00DE6754">
+    <w:p w14:paraId="6FE567F4" w14:textId="6CF90384" w:rsidR="00BB2B9E" w:rsidRPr="00186053" w:rsidRDefault="006666B8">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="220"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006666B8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>「独立行政法人医薬品医療機器総合機構が行う対面助言、証明確認調査等の実施要綱等について」（平成２４年３月２日薬機発第０３０２０７０号独立行政法人医薬品医療機器総合機構理事長通知）の別紙９「新医薬品、医療機器及び再生医療等製品の分野」より該当する分野を選んで記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3272422E" w14:textId="1BFFDA15" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（２）</w:t>
+      </w:r>
+      <w:r w:rsidR="006666B8" w:rsidRPr="006666B8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>一般的名称欄、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>販売名欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6461B6E6" w14:textId="09A90407" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="006666B8" w:rsidP="00EA6D07">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006666B8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>一般的名称、</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6D07" w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>自社で承認を受けた販売名を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006666B8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>それぞれ</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6D07" w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B28DBE" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（３）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>薬効分類欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F472FD" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>薬効分類を記入し、末尾に括弧書きで薬効分類コード番号（３桁）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13EC19E5" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（４）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>効能又は効果欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63AA32B1" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>承認されている効能又は効果を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13679B9A" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（５）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>予定される臨床試験の目的欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C91A9F" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談の対象となる予定される臨床試験の目的を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="260EF7AA" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（６）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談の区分欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27400D8D" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>該当する</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71257" w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談の区分に</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71257" w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>チェック</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71257" w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>をつ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71257" w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>けて</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F549710" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（７）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談内容の概略欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B342D88" w14:textId="2808DE1C" w:rsidR="00EA6D07" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談内容を具体的に記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidR="006666B8" w:rsidRPr="006666B8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記載内容が欄内では収まりきらない場合等には、「詳細は別紙（ ）のとおり」と記入して、別紙を添付するとともに、当該欄内には１～５行程度に要点を整理した簡潔な概略（相談事項の箇条書き等。図表等を除く、テキストのみ。）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3824C79C" w14:textId="1984B6C6" w:rsidR="000A6498" w:rsidRPr="00186053" w:rsidRDefault="000A6498" w:rsidP="00EA6D07">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
-[...3 lines deleted...]
-        <w:t>本邦において、参考とすべき、承認済みの第一種使用規程又は確認済みの第二種使用等拡散防止措置等があれば、承認・確認の別を記載の上、品目の名称及び承認日又は確認を受けた日を記載してください。</w:t>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>また、レジストリ</w:t>
+      </w:r>
+      <w:r w:rsidR="00323E9E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>やデータベース</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等のリアルワールドデータの利用に関する相談を行う場合は、「リアルワールドデータの利用の相談あり」にチェックしてください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1" w:rsidP="00990CB6">
+    <w:p w14:paraId="2BC3A9C0" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（８）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>試験実施計画作成時に助言を得た専門家の氏名及び所属欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C540172" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00F71257" w:rsidP="00EA6D07">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売後</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6D07" w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>臨床試験実施計画書の作成に当たり、指導・助言を得た外部の専門家がいる場合には、その氏名及び所属を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC82BF6" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言に参加を予定している外部専門家には、氏名の頭に○印を付けてください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534B4306" w14:textId="773D9516" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（９）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>同一市販薬についての過去の対面助言</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD74D2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09572209" w14:textId="62F7E4EE" w:rsidR="00EA6D07" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>同一市販薬について過去に相談を行っている場合には、相談受付番号、相談の区分及び相談年月日を記入してください。同一市販薬と投与経路若しくは効能効果等又は製剤が今回の申込みと異なる成分同一治験薬について相談を行っている場合も同様に記入し、年月日の後ろに括弧書きでその旨を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B1659DF" w14:textId="4387DAAF" w:rsidR="006666B8" w:rsidRPr="00186053" w:rsidRDefault="00336119" w:rsidP="006666B8">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお</w:t>
+      </w:r>
+      <w:r w:rsidR="006666B8" w:rsidRPr="006666B8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、本相談申込みに当たり実施又は申込みした事前面談がある場合は、事前面談の実施日又は申込日を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CDA482" w14:textId="7ACBF855" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00676069">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidR="00E30B62">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00A2347A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00E30B62">
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00A2347A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>本申込みの担当者氏名、所属及び連絡先（電話</w:t>
+      </w:r>
+      <w:r w:rsidR="00D263A2" w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>番号</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、ファクシミリ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D263A2" w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>番号</w:t>
+      </w:r>
+      <w:r w:rsidR="008637B9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>、電子メールアドレス</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>）欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1" w:rsidP="00DE6754">
+    <w:p w14:paraId="742CC805" w14:textId="271FCE96" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="199" w:left="418" w:firstLineChars="96" w:firstLine="211"/>
-[...18 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>本相談の連絡窓口になる担当者１名（共同開発の場合にあっては、複数可）について氏名、所属及び連絡先（電話</w:t>
+      </w:r>
+      <w:r w:rsidR="00D263A2" w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>番号</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、ファクシミリ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D263A2" w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>番号</w:t>
+      </w:r>
+      <w:r w:rsidR="008637B9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>、電子メールアドレス</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>）を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1" w:rsidP="00DE6754">
+    <w:p w14:paraId="75025BE1" w14:textId="2563318A" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="220"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>なお、機構からの問合せ、案内等はこの欄に記入された担当者宛に行いますので、誤記、記入漏れ等のないようにお願いします。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1" w:rsidP="00DE6754">
+    <w:p w14:paraId="44BCC227" w14:textId="77777777" w:rsidR="00A2347A" w:rsidRPr="00A2347A" w:rsidRDefault="00A2347A" w:rsidP="00A2347A">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2347A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（11）相談希望日／相談実施予定日・受付番号欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18711921" w14:textId="77777777" w:rsidR="00A2347A" w:rsidRPr="00A2347A" w:rsidRDefault="00A2347A" w:rsidP="00CF4B49">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2347A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>日程調整依頼を行う場合には、対面助言の実施を希望する日時を可能な限り多く記入してください。また、その他実施日程について希望がある場合には、その旨記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22EF0376" w14:textId="44581EBB" w:rsidR="00A2347A" w:rsidRDefault="00336119" w:rsidP="00CF4B49">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="220"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
-[...3 lines deleted...]
-        <w:t>自ら治験を実施する医師の場合には、所属は医療機関名及びその所属診療科を記入してください。</w:t>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお、</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2347A" w:rsidRPr="00A2347A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>日程調整結果を受けて本申込みを行う場合には、例えば「日程調整の結果、（元号）〇年〇月〇日午前（午後）対面助言実施予定（PR-○○）」のように日程調整結果及び日程調整依頼書受付の際に発行された受付番号を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E30B62" w:rsidRPr="00E30B62" w:rsidRDefault="00E30B62" w:rsidP="00E30B62">
+    <w:p w14:paraId="5F731748" w14:textId="77777777" w:rsidR="00A2347A" w:rsidRPr="00A2347A" w:rsidRDefault="00A2347A" w:rsidP="00A2347A">
       <w:pPr>
         <w:pStyle w:val="a7"/>
-        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
-[...12 lines deleted...]
-        <w:t>（13）相談希望日／相談実施予定日・受付番号欄</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2347A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（12）希望実施方法／予定実施方法欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E30B62" w:rsidRPr="00E30B62" w:rsidRDefault="00E30B62" w:rsidP="00E30B62">
-[...66 lines deleted...]
-    <w:p w:rsidR="00E30B62" w:rsidRPr="00E30B62" w:rsidRDefault="00E30B62" w:rsidP="009355E1">
+    <w:p w14:paraId="7EA65DB4" w14:textId="5D50FF5E" w:rsidR="00A2347A" w:rsidRDefault="00A2347A" w:rsidP="00CF4B49">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="220"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2347A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>日程調整依頼を行う場合には、希望する実施方法を記入してください。日程調整結果を受けて本申込みを行う場合には、予定される実施方法を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+    <w:p w14:paraId="768BAE83" w14:textId="7E02C258" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidR="00E30B62">
-[...13 lines deleted...]
-        <w:t>）備考欄</w:t>
+      <w:r w:rsidR="00A2347A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>備考欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1" w:rsidP="00DE6754">
+    <w:p w14:paraId="67B2C775" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="66" w:left="359" w:hangingChars="100" w:hanging="220"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:ind w:leftChars="95" w:left="419" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>①共同開発の場合において連名で申込みを行わない場合には、共同開発の相手会社名等を記入し、その旨を明らかにしてください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+    <w:p w14:paraId="509AB4AF" w14:textId="77777777" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="70" w:left="374" w:hangingChars="103" w:hanging="227"/>
-[...12 lines deleted...]
-        <w:t>②優先対面助言品目に指定されている場合には、優先対面助言品目に指定されている旨とその優先対面助言品目指定日を記入してください。先駆け審査指定制度の対象品目又は希少疾病用医薬品に指定されている品目については、指定日に加えて指定番号も記入してください。</w:t>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>②承認条件がある場合には、その条件を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+    <w:p w14:paraId="5A128DF7" w14:textId="4AE6B8B5" w:rsidR="00EA6D07" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidR="00E30B62">
-[...13 lines deleted...]
-        <w:t>）その他</w:t>
+      <w:r w:rsidR="00A2347A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>その他</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E30B62" w:rsidRPr="00E30B62" w:rsidRDefault="00AC7BE1" w:rsidP="00E30B62">
-[...28 lines deleted...]
-        <w:t>てください。</w:t>
+    <w:p w14:paraId="14DD2841" w14:textId="6970466F" w:rsidR="00F62FEA" w:rsidRPr="00186053" w:rsidRDefault="00EA6D07" w:rsidP="00EA6D07">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>住所（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1D8D" w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>主たる事務所の所在地）及び氏名（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1D8D" w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名称</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1D8D" w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>並びに代表者の役職名及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186053">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>氏名）を記入し、医薬品製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（９桁）を記入してください。なお、業者コードを持たない方は業者コードを「９９９９９９９９９」と、自ら治験を実施する方は業者コードを「９９９９９９８８８」と記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C3FCF" w:rsidRDefault="00E30B62" w:rsidP="00E30B62">
-[...40 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="035E1232" w14:textId="77777777" w:rsidR="00F62FEA" w:rsidRPr="00186053" w:rsidRDefault="00F62FEA">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1" w:rsidP="00E30B62">
-[...24 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="14AF7CAF" w14:textId="77777777" w:rsidR="00DA65CC" w:rsidRPr="00186053" w:rsidRDefault="00DA65CC">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="0089599B" w:rsidSect="008132DE">
+    <w:sectPr w:rsidR="00DA65CC" w:rsidRPr="00186053" w:rsidSect="003F2965">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1985" w:right="1701" w:bottom="1476" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
+      <w:titlePg/>
       <w:docGrid w:type="linesAndChars" w:linePitch="328"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00400091" w:rsidRDefault="00400091">
+    <w:p w14:paraId="2623D46C" w14:textId="77777777" w:rsidR="003441A0" w:rsidRDefault="003441A0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00400091" w:rsidRDefault="00400091">
+    <w:p w14:paraId="53E836F9" w14:textId="77777777" w:rsidR="003441A0" w:rsidRDefault="003441A0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
-    <w:panose1 w:val="02020500000000000000"/>
+    <w:altName w:val="Microsoft JhengHei"/>
+    <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ.....">
-    <w:altName w:val="ＭＳ 明朝"/>
+  <w:font w:name="ＭＳ明朝">
+    <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00400091" w:rsidRDefault="00400091">
+    <w:p w14:paraId="65C4DB75" w14:textId="77777777" w:rsidR="003441A0" w:rsidRDefault="003441A0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00400091" w:rsidRDefault="00400091">
+    <w:p w14:paraId="1D97A47C" w14:textId="77777777" w:rsidR="003441A0" w:rsidRDefault="003441A0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FF00A2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="405C8664"/>
     <w:lvl w:ilvl="0" w:tplc="60C4B7EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="850"/>
         </w:tabs>
         <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5874,219 +4577,695 @@
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:displayBackgroundShape/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="164"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="28673">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0089599B"/>
-[...41 lines deleted...]
-    <w:rsid w:val="00FD377F"/>
+    <w:rsidRoot w:val="005E7EDC"/>
+    <w:rsid w:val="00002AC9"/>
+    <w:rsid w:val="00003AFD"/>
+    <w:rsid w:val="00003D97"/>
+    <w:rsid w:val="000277A4"/>
+    <w:rsid w:val="000334A9"/>
+    <w:rsid w:val="00033D5E"/>
+    <w:rsid w:val="000458AF"/>
+    <w:rsid w:val="00051AD0"/>
+    <w:rsid w:val="00055EAF"/>
+    <w:rsid w:val="0005606A"/>
+    <w:rsid w:val="00063B06"/>
+    <w:rsid w:val="00064B6E"/>
+    <w:rsid w:val="00065176"/>
+    <w:rsid w:val="000659BD"/>
+    <w:rsid w:val="00066BC3"/>
+    <w:rsid w:val="00066DC9"/>
+    <w:rsid w:val="00077A58"/>
+    <w:rsid w:val="000A6498"/>
+    <w:rsid w:val="000B36A0"/>
+    <w:rsid w:val="000B787F"/>
+    <w:rsid w:val="000D3661"/>
+    <w:rsid w:val="000D4018"/>
+    <w:rsid w:val="000D7A3B"/>
+    <w:rsid w:val="000E6D46"/>
+    <w:rsid w:val="000E7002"/>
+    <w:rsid w:val="000F36C9"/>
+    <w:rsid w:val="000F5E73"/>
+    <w:rsid w:val="0010429F"/>
+    <w:rsid w:val="00106C1F"/>
+    <w:rsid w:val="001107DF"/>
+    <w:rsid w:val="00116054"/>
+    <w:rsid w:val="00126ECD"/>
+    <w:rsid w:val="00126F0E"/>
+    <w:rsid w:val="001305DE"/>
+    <w:rsid w:val="00130D1A"/>
+    <w:rsid w:val="001316A2"/>
+    <w:rsid w:val="00141282"/>
+    <w:rsid w:val="00147920"/>
+    <w:rsid w:val="001522E4"/>
+    <w:rsid w:val="00165A43"/>
+    <w:rsid w:val="0016729C"/>
+    <w:rsid w:val="00183104"/>
+    <w:rsid w:val="00186053"/>
+    <w:rsid w:val="00190768"/>
+    <w:rsid w:val="001A18B7"/>
+    <w:rsid w:val="001A3238"/>
+    <w:rsid w:val="001A6C9C"/>
+    <w:rsid w:val="001B32B0"/>
+    <w:rsid w:val="001B4866"/>
+    <w:rsid w:val="001B5374"/>
+    <w:rsid w:val="001B607E"/>
+    <w:rsid w:val="001C0788"/>
+    <w:rsid w:val="001C0D5A"/>
+    <w:rsid w:val="001C47D9"/>
+    <w:rsid w:val="001C543E"/>
+    <w:rsid w:val="001C7880"/>
+    <w:rsid w:val="001D432A"/>
+    <w:rsid w:val="001D5D60"/>
+    <w:rsid w:val="001E1F85"/>
+    <w:rsid w:val="001E59DF"/>
+    <w:rsid w:val="001F4098"/>
+    <w:rsid w:val="001F5F9A"/>
+    <w:rsid w:val="002031AE"/>
+    <w:rsid w:val="00203A5D"/>
+    <w:rsid w:val="00212EF8"/>
+    <w:rsid w:val="00217C9A"/>
+    <w:rsid w:val="002201CF"/>
+    <w:rsid w:val="002263F9"/>
+    <w:rsid w:val="00227363"/>
+    <w:rsid w:val="002275B8"/>
+    <w:rsid w:val="00231D5B"/>
+    <w:rsid w:val="002325B2"/>
+    <w:rsid w:val="00234CBB"/>
+    <w:rsid w:val="0023750A"/>
+    <w:rsid w:val="00244CD5"/>
+    <w:rsid w:val="0024559A"/>
+    <w:rsid w:val="002455AD"/>
+    <w:rsid w:val="0024794D"/>
+    <w:rsid w:val="0028330A"/>
+    <w:rsid w:val="00286C5E"/>
+    <w:rsid w:val="002909BB"/>
+    <w:rsid w:val="00293A89"/>
+    <w:rsid w:val="002A0338"/>
+    <w:rsid w:val="002A04AB"/>
+    <w:rsid w:val="002A389E"/>
+    <w:rsid w:val="002A3D97"/>
+    <w:rsid w:val="002A4957"/>
+    <w:rsid w:val="002B44EB"/>
+    <w:rsid w:val="002B629B"/>
+    <w:rsid w:val="002C69CD"/>
+    <w:rsid w:val="002D05A3"/>
+    <w:rsid w:val="002D0C51"/>
+    <w:rsid w:val="002D135B"/>
+    <w:rsid w:val="002D1C52"/>
+    <w:rsid w:val="002D1F7B"/>
+    <w:rsid w:val="002D5BF5"/>
+    <w:rsid w:val="002D5EA4"/>
+    <w:rsid w:val="002E6D18"/>
+    <w:rsid w:val="002F5C26"/>
+    <w:rsid w:val="002F5D1C"/>
+    <w:rsid w:val="002F7F69"/>
+    <w:rsid w:val="0030276D"/>
+    <w:rsid w:val="00303F1E"/>
+    <w:rsid w:val="00304B9C"/>
+    <w:rsid w:val="00306227"/>
+    <w:rsid w:val="00306904"/>
+    <w:rsid w:val="003078AF"/>
+    <w:rsid w:val="00317868"/>
+    <w:rsid w:val="00317B01"/>
+    <w:rsid w:val="00317C9E"/>
+    <w:rsid w:val="00321089"/>
+    <w:rsid w:val="0032193C"/>
+    <w:rsid w:val="0032282D"/>
+    <w:rsid w:val="00323E9E"/>
+    <w:rsid w:val="0032608F"/>
+    <w:rsid w:val="00326681"/>
+    <w:rsid w:val="00334E51"/>
+    <w:rsid w:val="00336119"/>
+    <w:rsid w:val="003401F3"/>
+    <w:rsid w:val="003441A0"/>
+    <w:rsid w:val="00345B2E"/>
+    <w:rsid w:val="0035118E"/>
+    <w:rsid w:val="00352569"/>
+    <w:rsid w:val="0035376F"/>
+    <w:rsid w:val="0035587C"/>
+    <w:rsid w:val="00355FDC"/>
+    <w:rsid w:val="00376F78"/>
+    <w:rsid w:val="003815A3"/>
+    <w:rsid w:val="00381685"/>
+    <w:rsid w:val="00383931"/>
+    <w:rsid w:val="00385024"/>
+    <w:rsid w:val="003B27ED"/>
+    <w:rsid w:val="003C05DC"/>
+    <w:rsid w:val="003C11D1"/>
+    <w:rsid w:val="003C2C8F"/>
+    <w:rsid w:val="003D1491"/>
+    <w:rsid w:val="003D6477"/>
+    <w:rsid w:val="003E0B75"/>
+    <w:rsid w:val="003E7D5B"/>
+    <w:rsid w:val="003F0338"/>
+    <w:rsid w:val="003F2965"/>
+    <w:rsid w:val="003F7087"/>
+    <w:rsid w:val="00401943"/>
+    <w:rsid w:val="0040450A"/>
+    <w:rsid w:val="00404D89"/>
+    <w:rsid w:val="00407278"/>
+    <w:rsid w:val="00412F19"/>
+    <w:rsid w:val="00414DA0"/>
+    <w:rsid w:val="00435195"/>
+    <w:rsid w:val="00436EBD"/>
+    <w:rsid w:val="00437DF3"/>
+    <w:rsid w:val="0044259E"/>
+    <w:rsid w:val="0044402E"/>
+    <w:rsid w:val="00446221"/>
+    <w:rsid w:val="00446636"/>
+    <w:rsid w:val="00450C55"/>
+    <w:rsid w:val="004513FE"/>
+    <w:rsid w:val="0045427A"/>
+    <w:rsid w:val="004644C6"/>
+    <w:rsid w:val="00466067"/>
+    <w:rsid w:val="004664AB"/>
+    <w:rsid w:val="00481797"/>
+    <w:rsid w:val="00483093"/>
+    <w:rsid w:val="00485F9F"/>
+    <w:rsid w:val="0049207C"/>
+    <w:rsid w:val="004936B2"/>
+    <w:rsid w:val="004D3CEB"/>
+    <w:rsid w:val="004D7E31"/>
+    <w:rsid w:val="004E0761"/>
+    <w:rsid w:val="004E4F78"/>
+    <w:rsid w:val="004E6E93"/>
+    <w:rsid w:val="004F4854"/>
+    <w:rsid w:val="004F7078"/>
+    <w:rsid w:val="004F7202"/>
+    <w:rsid w:val="00503C9E"/>
+    <w:rsid w:val="005101A5"/>
+    <w:rsid w:val="005125E6"/>
+    <w:rsid w:val="00512B61"/>
+    <w:rsid w:val="005136C1"/>
+    <w:rsid w:val="00522B5C"/>
+    <w:rsid w:val="00525BCC"/>
+    <w:rsid w:val="00530111"/>
+    <w:rsid w:val="00535843"/>
+    <w:rsid w:val="0054204F"/>
+    <w:rsid w:val="0054305B"/>
+    <w:rsid w:val="00547FC4"/>
+    <w:rsid w:val="005535CC"/>
+    <w:rsid w:val="0055366F"/>
+    <w:rsid w:val="005564E7"/>
+    <w:rsid w:val="00563025"/>
+    <w:rsid w:val="0056484D"/>
+    <w:rsid w:val="00567842"/>
+    <w:rsid w:val="00573320"/>
+    <w:rsid w:val="00584F03"/>
+    <w:rsid w:val="005A5485"/>
+    <w:rsid w:val="005A79FF"/>
+    <w:rsid w:val="005B5131"/>
+    <w:rsid w:val="005C5A7F"/>
+    <w:rsid w:val="005D1F1B"/>
+    <w:rsid w:val="005D7F28"/>
+    <w:rsid w:val="005E1BE5"/>
+    <w:rsid w:val="005E7E73"/>
+    <w:rsid w:val="005E7EDC"/>
+    <w:rsid w:val="005F1D8D"/>
+    <w:rsid w:val="00603876"/>
+    <w:rsid w:val="00606A80"/>
+    <w:rsid w:val="006139F4"/>
+    <w:rsid w:val="006261B5"/>
+    <w:rsid w:val="006304B2"/>
+    <w:rsid w:val="0064726E"/>
+    <w:rsid w:val="006511FB"/>
+    <w:rsid w:val="006528CE"/>
+    <w:rsid w:val="006625EB"/>
+    <w:rsid w:val="006666B8"/>
+    <w:rsid w:val="0067178F"/>
+    <w:rsid w:val="00676069"/>
+    <w:rsid w:val="006778A6"/>
+    <w:rsid w:val="00685DF1"/>
+    <w:rsid w:val="006868C4"/>
+    <w:rsid w:val="00697C2A"/>
+    <w:rsid w:val="006A029E"/>
+    <w:rsid w:val="006A12E4"/>
+    <w:rsid w:val="006A71CC"/>
+    <w:rsid w:val="006A7B89"/>
+    <w:rsid w:val="006C1A1D"/>
+    <w:rsid w:val="006D71A8"/>
+    <w:rsid w:val="006D7915"/>
+    <w:rsid w:val="006E4BF6"/>
+    <w:rsid w:val="006E4CBA"/>
+    <w:rsid w:val="006E54DF"/>
+    <w:rsid w:val="006F625B"/>
+    <w:rsid w:val="0071120C"/>
+    <w:rsid w:val="00712341"/>
+    <w:rsid w:val="00717D40"/>
+    <w:rsid w:val="00723D06"/>
+    <w:rsid w:val="00723E13"/>
+    <w:rsid w:val="007243F1"/>
+    <w:rsid w:val="00726876"/>
+    <w:rsid w:val="00731A50"/>
+    <w:rsid w:val="00732F32"/>
+    <w:rsid w:val="00754C59"/>
+    <w:rsid w:val="00754DAB"/>
+    <w:rsid w:val="007642CA"/>
+    <w:rsid w:val="007664E9"/>
+    <w:rsid w:val="007762D7"/>
+    <w:rsid w:val="00777D8B"/>
+    <w:rsid w:val="00786263"/>
+    <w:rsid w:val="00793FC7"/>
+    <w:rsid w:val="007951AC"/>
+    <w:rsid w:val="007A5B52"/>
+    <w:rsid w:val="007A68E4"/>
+    <w:rsid w:val="007A77A5"/>
+    <w:rsid w:val="007C232A"/>
+    <w:rsid w:val="007E4B8D"/>
+    <w:rsid w:val="007F444F"/>
+    <w:rsid w:val="0081172D"/>
+    <w:rsid w:val="008141C3"/>
+    <w:rsid w:val="00823024"/>
+    <w:rsid w:val="008246E6"/>
+    <w:rsid w:val="0083003E"/>
+    <w:rsid w:val="00831B4F"/>
+    <w:rsid w:val="00832ACA"/>
+    <w:rsid w:val="00841AA6"/>
+    <w:rsid w:val="008441ED"/>
+    <w:rsid w:val="00851A41"/>
+    <w:rsid w:val="00854380"/>
+    <w:rsid w:val="00855BB5"/>
+    <w:rsid w:val="00856024"/>
+    <w:rsid w:val="0086168B"/>
+    <w:rsid w:val="008637B9"/>
+    <w:rsid w:val="00863C8C"/>
+    <w:rsid w:val="008747E9"/>
+    <w:rsid w:val="00883E6A"/>
+    <w:rsid w:val="008844AE"/>
+    <w:rsid w:val="00886EEC"/>
+    <w:rsid w:val="008933F3"/>
+    <w:rsid w:val="008A011C"/>
+    <w:rsid w:val="008B1370"/>
+    <w:rsid w:val="008B13C1"/>
+    <w:rsid w:val="008C4208"/>
+    <w:rsid w:val="008C53ED"/>
+    <w:rsid w:val="008C7D1E"/>
+    <w:rsid w:val="008D58D8"/>
+    <w:rsid w:val="008D5906"/>
+    <w:rsid w:val="008E0B60"/>
+    <w:rsid w:val="008E0D5D"/>
+    <w:rsid w:val="008E2406"/>
+    <w:rsid w:val="008E3736"/>
+    <w:rsid w:val="008F474C"/>
+    <w:rsid w:val="008F48CC"/>
+    <w:rsid w:val="008F51E1"/>
+    <w:rsid w:val="00903C74"/>
+    <w:rsid w:val="0090600F"/>
+    <w:rsid w:val="0091029B"/>
+    <w:rsid w:val="00910AFF"/>
+    <w:rsid w:val="0091327C"/>
+    <w:rsid w:val="00913633"/>
+    <w:rsid w:val="00917886"/>
+    <w:rsid w:val="009206DB"/>
+    <w:rsid w:val="00923797"/>
+    <w:rsid w:val="00931C9E"/>
+    <w:rsid w:val="0094609B"/>
+    <w:rsid w:val="009462B9"/>
+    <w:rsid w:val="00967287"/>
+    <w:rsid w:val="00992F14"/>
+    <w:rsid w:val="00994A53"/>
+    <w:rsid w:val="009A1E32"/>
+    <w:rsid w:val="009B4D9B"/>
+    <w:rsid w:val="009D1571"/>
+    <w:rsid w:val="009D3F45"/>
+    <w:rsid w:val="009D4731"/>
+    <w:rsid w:val="009D6DC3"/>
+    <w:rsid w:val="009D74EC"/>
+    <w:rsid w:val="009F06EE"/>
+    <w:rsid w:val="009F3D88"/>
+    <w:rsid w:val="009F4DD4"/>
+    <w:rsid w:val="009F511C"/>
+    <w:rsid w:val="00A105AD"/>
+    <w:rsid w:val="00A106F4"/>
+    <w:rsid w:val="00A15AD7"/>
+    <w:rsid w:val="00A2194D"/>
+    <w:rsid w:val="00A21F78"/>
+    <w:rsid w:val="00A2347A"/>
+    <w:rsid w:val="00A2372D"/>
+    <w:rsid w:val="00A26EF6"/>
+    <w:rsid w:val="00A333D6"/>
+    <w:rsid w:val="00A35CE7"/>
+    <w:rsid w:val="00A36571"/>
+    <w:rsid w:val="00A50793"/>
+    <w:rsid w:val="00A525A5"/>
+    <w:rsid w:val="00A6240B"/>
+    <w:rsid w:val="00A63C82"/>
+    <w:rsid w:val="00A671A1"/>
+    <w:rsid w:val="00A7447A"/>
+    <w:rsid w:val="00A75AC8"/>
+    <w:rsid w:val="00A86316"/>
+    <w:rsid w:val="00A86A83"/>
+    <w:rsid w:val="00A9278D"/>
+    <w:rsid w:val="00A970C9"/>
+    <w:rsid w:val="00AA2A96"/>
+    <w:rsid w:val="00AA74F4"/>
+    <w:rsid w:val="00AB05EF"/>
+    <w:rsid w:val="00AC1343"/>
+    <w:rsid w:val="00AC17CC"/>
+    <w:rsid w:val="00AC272E"/>
+    <w:rsid w:val="00AD1DA3"/>
+    <w:rsid w:val="00AD1FCF"/>
+    <w:rsid w:val="00AE00FB"/>
+    <w:rsid w:val="00AF0A79"/>
+    <w:rsid w:val="00AF44F1"/>
+    <w:rsid w:val="00B072AC"/>
+    <w:rsid w:val="00B23D03"/>
+    <w:rsid w:val="00B271FA"/>
+    <w:rsid w:val="00B303DE"/>
+    <w:rsid w:val="00B315DB"/>
+    <w:rsid w:val="00B3527C"/>
+    <w:rsid w:val="00B42D24"/>
+    <w:rsid w:val="00B44D43"/>
+    <w:rsid w:val="00B6112C"/>
+    <w:rsid w:val="00B633C8"/>
+    <w:rsid w:val="00B63531"/>
+    <w:rsid w:val="00B812D5"/>
+    <w:rsid w:val="00B81AAD"/>
+    <w:rsid w:val="00B82C87"/>
+    <w:rsid w:val="00BA0E91"/>
+    <w:rsid w:val="00BA28B8"/>
+    <w:rsid w:val="00BA326B"/>
+    <w:rsid w:val="00BA451A"/>
+    <w:rsid w:val="00BB1C2F"/>
+    <w:rsid w:val="00BB2B9E"/>
+    <w:rsid w:val="00BB314E"/>
+    <w:rsid w:val="00BC05F7"/>
+    <w:rsid w:val="00BC0E14"/>
+    <w:rsid w:val="00BC5A98"/>
+    <w:rsid w:val="00BC62E9"/>
+    <w:rsid w:val="00BD62AF"/>
+    <w:rsid w:val="00BD770B"/>
+    <w:rsid w:val="00BE166E"/>
+    <w:rsid w:val="00BF39A3"/>
+    <w:rsid w:val="00BF636A"/>
+    <w:rsid w:val="00C03DD5"/>
+    <w:rsid w:val="00C07BCF"/>
+    <w:rsid w:val="00C221A4"/>
+    <w:rsid w:val="00C22C47"/>
+    <w:rsid w:val="00C3040E"/>
+    <w:rsid w:val="00C32564"/>
+    <w:rsid w:val="00C35968"/>
+    <w:rsid w:val="00C448E9"/>
+    <w:rsid w:val="00C515F3"/>
+    <w:rsid w:val="00C52D34"/>
+    <w:rsid w:val="00C61F94"/>
+    <w:rsid w:val="00C66398"/>
+    <w:rsid w:val="00C70D92"/>
+    <w:rsid w:val="00C838F8"/>
+    <w:rsid w:val="00C918C8"/>
+    <w:rsid w:val="00C919C5"/>
+    <w:rsid w:val="00C93AA6"/>
+    <w:rsid w:val="00C95792"/>
+    <w:rsid w:val="00CA203C"/>
+    <w:rsid w:val="00CA3C68"/>
+    <w:rsid w:val="00CA5DC3"/>
+    <w:rsid w:val="00CA7AA7"/>
+    <w:rsid w:val="00CB392B"/>
+    <w:rsid w:val="00CB5F01"/>
+    <w:rsid w:val="00CB6AA1"/>
+    <w:rsid w:val="00CB7FF8"/>
+    <w:rsid w:val="00CC616E"/>
+    <w:rsid w:val="00CD094E"/>
+    <w:rsid w:val="00CE1689"/>
+    <w:rsid w:val="00CE7F0C"/>
+    <w:rsid w:val="00CF32FF"/>
+    <w:rsid w:val="00CF3966"/>
+    <w:rsid w:val="00CF4B49"/>
+    <w:rsid w:val="00CF7AB3"/>
+    <w:rsid w:val="00D01FB6"/>
+    <w:rsid w:val="00D04C67"/>
+    <w:rsid w:val="00D04EC5"/>
+    <w:rsid w:val="00D05928"/>
+    <w:rsid w:val="00D06EB7"/>
+    <w:rsid w:val="00D20E80"/>
+    <w:rsid w:val="00D25271"/>
+    <w:rsid w:val="00D263A2"/>
+    <w:rsid w:val="00D34849"/>
+    <w:rsid w:val="00D368A1"/>
+    <w:rsid w:val="00D40DB1"/>
+    <w:rsid w:val="00D45743"/>
+    <w:rsid w:val="00D51167"/>
+    <w:rsid w:val="00D524B8"/>
+    <w:rsid w:val="00D54CE7"/>
+    <w:rsid w:val="00D655D3"/>
+    <w:rsid w:val="00D66880"/>
+    <w:rsid w:val="00D66A44"/>
+    <w:rsid w:val="00D67AE3"/>
+    <w:rsid w:val="00D703B8"/>
+    <w:rsid w:val="00D7464F"/>
+    <w:rsid w:val="00D7700F"/>
+    <w:rsid w:val="00D86F41"/>
+    <w:rsid w:val="00D974D4"/>
+    <w:rsid w:val="00DA2499"/>
+    <w:rsid w:val="00DA52B5"/>
+    <w:rsid w:val="00DA5831"/>
+    <w:rsid w:val="00DA65CC"/>
+    <w:rsid w:val="00DA7032"/>
+    <w:rsid w:val="00DD2955"/>
+    <w:rsid w:val="00DD74D2"/>
+    <w:rsid w:val="00DE338D"/>
+    <w:rsid w:val="00DE3D53"/>
+    <w:rsid w:val="00DE6A93"/>
+    <w:rsid w:val="00DF3DAC"/>
+    <w:rsid w:val="00E10DF3"/>
+    <w:rsid w:val="00E15B97"/>
+    <w:rsid w:val="00E15C6C"/>
+    <w:rsid w:val="00E16830"/>
+    <w:rsid w:val="00E30840"/>
+    <w:rsid w:val="00E33C86"/>
+    <w:rsid w:val="00E40932"/>
+    <w:rsid w:val="00E44D8C"/>
+    <w:rsid w:val="00E45050"/>
+    <w:rsid w:val="00E670AF"/>
+    <w:rsid w:val="00E67335"/>
+    <w:rsid w:val="00E73B7A"/>
+    <w:rsid w:val="00E774AF"/>
+    <w:rsid w:val="00E84EB9"/>
+    <w:rsid w:val="00E84F0B"/>
+    <w:rsid w:val="00E93A25"/>
+    <w:rsid w:val="00EA0C7C"/>
+    <w:rsid w:val="00EA1C44"/>
+    <w:rsid w:val="00EA29AB"/>
+    <w:rsid w:val="00EA4AD0"/>
+    <w:rsid w:val="00EA6D07"/>
+    <w:rsid w:val="00EB0459"/>
+    <w:rsid w:val="00EB4E3C"/>
+    <w:rsid w:val="00EC0D04"/>
+    <w:rsid w:val="00EC1C44"/>
+    <w:rsid w:val="00EC25D2"/>
+    <w:rsid w:val="00EC4281"/>
+    <w:rsid w:val="00ED15D8"/>
+    <w:rsid w:val="00EE2703"/>
+    <w:rsid w:val="00EF7666"/>
+    <w:rsid w:val="00F0135D"/>
+    <w:rsid w:val="00F1051A"/>
+    <w:rsid w:val="00F241FE"/>
+    <w:rsid w:val="00F320AF"/>
+    <w:rsid w:val="00F33798"/>
+    <w:rsid w:val="00F3631D"/>
+    <w:rsid w:val="00F417AD"/>
+    <w:rsid w:val="00F41822"/>
+    <w:rsid w:val="00F44CB9"/>
+    <w:rsid w:val="00F501E1"/>
+    <w:rsid w:val="00F516AE"/>
+    <w:rsid w:val="00F527A4"/>
+    <w:rsid w:val="00F552F0"/>
+    <w:rsid w:val="00F56B97"/>
+    <w:rsid w:val="00F62FEA"/>
+    <w:rsid w:val="00F6569F"/>
+    <w:rsid w:val="00F676A7"/>
+    <w:rsid w:val="00F71257"/>
+    <w:rsid w:val="00F739CA"/>
+    <w:rsid w:val="00F759E0"/>
+    <w:rsid w:val="00F809F1"/>
+    <w:rsid w:val="00F90F4E"/>
+    <w:rsid w:val="00F93389"/>
+    <w:rsid w:val="00F94FCC"/>
+    <w:rsid w:val="00F9518B"/>
+    <w:rsid w:val="00F953AE"/>
+    <w:rsid w:val="00F9759B"/>
+    <w:rsid w:val="00FA0FE3"/>
+    <w:rsid w:val="00FA10CB"/>
+    <w:rsid w:val="00FC7C62"/>
+    <w:rsid w:val="00FD09AD"/>
+    <w:rsid w:val="00FD0FE7"/>
+    <w:rsid w:val="00FD3A78"/>
+    <w:rsid w:val="00FD410C"/>
+    <w:rsid w:val="00FF0A0E"/>
+    <w:rsid w:val="00FF2785"/>
+    <w:rsid w:val="00FF3BA8"/>
+    <w:rsid w:val="00FF6053"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="28673">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="0E5C7BBC"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6358,604 +5537,868 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00D66A44"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...14 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Date"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
+    <w:rsid w:val="005E7EDC"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a5"/>
+    <w:rsid w:val="00055EAF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
+    <w:rsid w:val="00055EAF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
     <w:name w:val="一太郎"/>
+    <w:rsid w:val="00BC5A98"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:wordWrap w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="333" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a9"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00AF44F1"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:wordWrap w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="left"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="aa">
+  <w:style w:type="table" w:styleId="a9">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00F1051A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
+  <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="Note Heading"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
+    <w:rsid w:val="004E6E93"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Century"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
+  <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:semiHidden/>
+    <w:rsid w:val="00130D1A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ad">
+  <w:style w:type="character" w:styleId="ac">
     <w:name w:val="annotation reference"/>
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="a0"/>
     <w:semiHidden/>
+    <w:rsid w:val="0094609B"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ae">
+  <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="a8"/>
     <w:next w:val="a8"/>
     <w:semiHidden/>
+    <w:rsid w:val="0094609B"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:wordWrap/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="auto"/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="ヘッダー (文字)"/>
     <w:link w:val="a4"/>
+    <w:rsid w:val="00003D97"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
-      <w:szCs w:val="24"/>
-[...36 lines deleted...]
-      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Century"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_x6709__x52b9__x671f__x9650_ xmlns="f616c201-0734-48eb-b1e5-8957d458e3a8" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101002F04793402988349A5DA388489EC4634" ma:contentTypeVersion="7" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="475495a6bdc1a2408c5d6a213caf1a76">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f616c201-0734-48eb-b1e5-8957d458e3a8" xmlns:ns3="9b9aec82-a4b5-462f-8827-8c0301b16f3a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="af3a9b61a431c0ef947704848896cc26" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="f616c201-0734-48eb-b1e5-8957d458e3a8"/>
+    <xsd:import namespace="9b9aec82-a4b5-462f-8827-8c0301b16f3a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:_x6709__x52b9__x671f__x9650_" minOccurs="0"/>
+                <xsd:element ref="ns1:_dlc_ExpireDateSaved" minOccurs="0"/>
+                <xsd:element ref="ns1:_dlc_ExpireDate" minOccurs="0"/>
+                <xsd:element ref="ns1:_dlc_Exempt" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_ExpireDateSaved" ma:index="9" nillable="true" ma:displayName="元の有効期限" ma:hidden="true" ma:internalName="_dlc_ExpireDateSaved" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_ExpireDate" ma:index="10" nillable="true" ma:displayName="期日" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="_dlc_ExpireDate" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_Exempt" ma:index="11" nillable="true" ma:displayName="ポリシー適用除外" ma:hidden="true" ma:internalName="_dlc_Exempt" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f616c201-0734-48eb-b1e5-8957d458e3a8" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_x6709__x52b9__x671f__x9650_" ma:index="8" nillable="true" ma:displayName="有効期限" ma:format="DateOnly" ma:internalName="_x6709__x52b9__x671f__x9650_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9b9aec82-a4b5-462f-8827-8c0301b16f3a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="共有相手" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="4" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{370ECE41-1C8C-44F5-ADE7-94C35B8A8581}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{511D195D-CB58-4136-887D-EA2F0B4496D0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0284F90-D46D-42E5-B4C7-3C1BDDE86B9E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="9b9aec82-a4b5-462f-8827-8c0301b16f3a"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="f616c201-0734-48eb-b1e5-8957d458e3a8"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7637D063-2E82-4179-B43F-DEA8E908732A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9715D0DB-6DAC-4F34-A779-E2A640D393CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{867DF91F-09A5-4F85-861C-855C9A06021D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="f616c201-0734-48eb-b1e5-8957d458e3a8"/>
+    <ds:schemaRef ds:uri="9b9aec82-a4b5-462f-8827-8c0301b16f3a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>2789</Characters>
+  <Pages>3</Pages>
+  <Words>2242</Words>
+  <Characters>141</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>1</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>タイトル</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>審査等業務関係業務方法書実施細則</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3272</CharactersWithSpaces>
+  <CharactersWithSpaces>2379</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>審査等業務関係業務方法書実施細則</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_dlc_policyId">
+    <vt:lpwstr>/DocLib1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x0101002F04793402988349A5DA388489EC4634</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ItemRetentionFormula">
+    <vt:lpwstr>&lt;formula id="Microsoft.Office.RecordsManagement.PolicyFeatures.Expiration.Formula.BuiltIn"&gt;&lt;number&gt;1&lt;/number&gt;&lt;property&gt;_x005f_x6709__x005f_x52b9__x005f_x671f__x005f_x9650_&lt;/property&gt;&lt;propertyId&gt;00000000-0000-0000-0000-000000000000&lt;/propertyId&gt;&lt;period&gt;days&lt;/period&gt;&lt;/formula&gt;</vt:lpwstr>
+  </property>
+</Properties>
+</file>