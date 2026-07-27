--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,5399 +1,4996 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="000574C3" w:rsidRPr="00B026FC" w:rsidRDefault="000574C3" w:rsidP="000574C3">
-[...1 lines deleted...]
-        <w:pStyle w:val="a6"/>
+    <w:p w14:paraId="62EFDEC7" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00EA6D07">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ 明朝"/>
-          <w:kern w:val="0"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="0083003E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>様</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>式第</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6D07" w:rsidRPr="00914BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>号</w:t>
-[...4 lines deleted...]
-          <w:kern w:val="0"/>
+        <w:t>３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...145 lines deleted...]
-      </w:pPr>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>号</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9229" w:type="dxa"/>
-        <w:tblInd w:w="89" w:type="dxa"/>
+        <w:tblW w:w="8534" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblCellMar>
-          <w:left w:w="13" w:type="dxa"/>
-          <w:right w:w="13" w:type="dxa"/>
+          <w:left w:w="99" w:type="dxa"/>
+          <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="332"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="351"/>
+        <w:gridCol w:w="2405"/>
+        <w:gridCol w:w="6089"/>
+        <w:gridCol w:w="40"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C37547" w:rsidRPr="00B026FC" w:rsidTr="00FD1333">
+      <w:tr w:rsidR="00B90EBC" w:rsidRPr="00914BC5" w14:paraId="60F39901" w14:textId="77777777" w:rsidTr="00091107">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="588"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="912"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2033" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="8534" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C37547" w:rsidRPr="00B026FC" w:rsidRDefault="00C37547" w:rsidP="00B30C27">
+          <w:p w14:paraId="78A83497" w14:textId="77777777" w:rsidR="00B90EBC" w:rsidRDefault="00B90EBC" w:rsidP="00FB79AF">
             <w:pPr>
-              <w:autoSpaceDE w:val="0"/>
-[...1050 lines deleted...]
-              <w:pStyle w:val="a6"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
-              <w:ind w:leftChars="-7" w:left="127" w:hangingChars="71" w:hanging="142"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914BC5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>医薬品優先審査品目該当性相談</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E4361">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>及び</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A80240B" w14:textId="08E98B09" w:rsidR="00B90EBC" w:rsidRPr="00914BC5" w:rsidRDefault="00B90EBC" w:rsidP="00091107">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4361">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>医薬品条件付承認</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E4361">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>品目</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E4361">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>該当性</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E4361">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>相談</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914BC5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>申込書</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00345B2E" w:rsidRPr="00914BC5" w14:paraId="1134A698" w14:textId="77777777" w:rsidTr="00FE74D7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="35" w:type="dxa"/>
+          <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3100B652" w14:textId="77777777" w:rsidR="00C66398" w:rsidRPr="00914BC5" w:rsidRDefault="00C66398" w:rsidP="00C66398">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="035F2D1A" w14:textId="77777777" w:rsidR="00C66398" w:rsidRPr="00914BC5" w:rsidRDefault="00C66398" w:rsidP="00C66398">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914BC5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談の区分</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7551F298" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00C66398">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6089" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D49B3E" w14:textId="1DC94E76" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00922A11" w:rsidP="00C93AA6">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
-                  <w:bCs/>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="zh-TW"/>
                 </w:rPr>
-                <w:id w:val="323707606"/>
+                <w:id w:val="878051125"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00EC74F0" w:rsidRPr="00EC74F0">
+                <w:r w:rsidR="00454A91">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
-                    <w:bCs/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="zh-TW"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00437C6E" w:rsidRPr="00EC74F0">
-[...31 lines deleted...]
-              <w:t>）</w:t>
+            <w:r w:rsidR="00C66398" w:rsidRPr="00914BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　医薬品優先審査品目該当性相談</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00437C6E" w:rsidRPr="00EC74F0" w:rsidRDefault="00986C3C" w:rsidP="00EC74F0">
+          <w:p w14:paraId="6E547442" w14:textId="63BDB5DE" w:rsidR="00C66398" w:rsidRDefault="00922A11" w:rsidP="0028430A">
             <w:pPr>
-              <w:pStyle w:val="a6"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
-              <w:ind w:left="126" w:hangingChars="63" w:hanging="126"/>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:ind w:left="348" w:hangingChars="174" w:hanging="348"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
-                  <w:bCs/>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:id w:val="306824683"/>
+                <w:id w:val="977348637"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00EC74F0" w:rsidRPr="00EC74F0">
+                <w:r w:rsidR="00454A91">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
-                    <w:bCs/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00EC74F0">
-[...40 lines deleted...]
-              <w:t>）</w:t>
+            <w:r w:rsidR="00C66398" w:rsidRPr="00914BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　医薬品優先審査品目該当性相談（医薬品申請前相談あり）</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00437C6E" w:rsidRPr="00EC74F0" w:rsidRDefault="00986C3C" w:rsidP="00437C6E">
+          <w:p w14:paraId="3D58AB0A" w14:textId="77777777" w:rsidR="00441EDC" w:rsidRDefault="00922A11" w:rsidP="00441EDC">
             <w:pPr>
-              <w:pStyle w:val="a6"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="4252"/>
-                <w:tab w:val="clear" w:pos="8504"/>
+                <w:tab w:val="left" w:pos="840"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
-              <w:jc w:val="left"/>
-[...2 lines deleted...]
-                <w:bCs/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
-                  <w:bCs/>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="zh-TW"/>
                 </w:rPr>
-                <w:id w:val="-1160687239"/>
+                <w:id w:val="-1464959997"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00437C6E" w:rsidRPr="00EC74F0">
+                <w:r w:rsidR="00441EDC">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
-                    <w:bCs/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="zh-TW"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00437C6E" w:rsidRPr="00EC74F0">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00441EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t xml:space="preserve">再生医療等製品　　　　　　　　　　</w:t>
+              <w:t xml:space="preserve">　希少疾病用医薬品優先審査品目該当性相談</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="7FF6E268" w14:textId="4FDF2948" w:rsidR="00441EDC" w:rsidRPr="00441EDC" w:rsidRDefault="00922A11" w:rsidP="00441EDC">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:ind w:left="348" w:hangingChars="174" w:hanging="348"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
-                  <w:bCs/>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:lang w:eastAsia="zh-TW"/>
                 </w:rPr>
-                <w:id w:val="38411869"/>
+                <w:id w:val="-1170102521"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00437C6E" w:rsidRPr="00EC74F0">
+                <w:r w:rsidR="00441EDC">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
-                    <w:bCs/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                    <w:lang w:eastAsia="zh-TW"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00437C6E" w:rsidRPr="00EC74F0">
-[...7 lines deleted...]
-              <w:t>医療機器</w:t>
+            <w:r w:rsidR="00441EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　希少疾病用医薬品優先審査品目該当性相談（医薬品申請前相談あり）</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00437C6E" w:rsidRPr="00EC74F0" w:rsidRDefault="00986C3C" w:rsidP="00437C6E">
+          <w:p w14:paraId="38FD06E8" w14:textId="72C7324E" w:rsidR="00171DC4" w:rsidRPr="004E4361" w:rsidRDefault="00922A11" w:rsidP="00171DC4">
             <w:pPr>
-              <w:wordWrap w:val="0"/>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
-                  <w:bCs/>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:id w:val="-215438719"/>
+                <w:id w:val="545951246"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00437C6E" w:rsidRPr="00EC74F0">
+                <w:r w:rsidR="00454A91">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
-                    <w:bCs/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00437C6E" w:rsidRPr="00EC74F0">
-[...6 lines deleted...]
-              <w:t>医薬部外品</w:t>
+            <w:r w:rsidR="00171DC4" w:rsidRPr="004E4361">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　医薬品条件付</w:t>
+            </w:r>
+            <w:r w:rsidR="00171DC4" w:rsidRPr="004E4361">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>承認品目</w:t>
+            </w:r>
+            <w:r w:rsidR="00171DC4" w:rsidRPr="004E4361">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>該当性相談</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00437C6E" w:rsidRDefault="00986C3C" w:rsidP="00437C6E">
+          <w:p w14:paraId="5DFEC0BB" w14:textId="6CB8A6B8" w:rsidR="00171DC4" w:rsidRPr="00171DC4" w:rsidRDefault="00922A11" w:rsidP="006001F4">
             <w:pPr>
-              <w:wordWrap w:val="0"/>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:snapToGrid/>
+              <w:ind w:left="348" w:hangingChars="174" w:hanging="348"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
-                  <w:bCs/>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:id w:val="-1477754855"/>
+                <w:id w:val="-2122831166"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00437C6E" w:rsidRPr="00EC74F0">
+                <w:r w:rsidR="00454A91">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
-                    <w:bCs/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00437C6E" w:rsidRPr="00EC74F0">
-[...6 lines deleted...]
-              <w:t>化粧品</w:t>
+            <w:r w:rsidR="00171DC4" w:rsidRPr="004E4361">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　医薬品条件付</w:t>
+            </w:r>
+            <w:r w:rsidR="00171DC4" w:rsidRPr="004E4361">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>承認品目</w:t>
+            </w:r>
+            <w:r w:rsidR="00171DC4" w:rsidRPr="004E4361">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>該当性相談（医薬品申請前相談あり）</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00365D64" w:rsidRDefault="00986C3C" w:rsidP="00365D64">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E1D74" w:rsidRPr="00914BC5" w14:paraId="5A6C49DF" w14:textId="77777777" w:rsidTr="00FE74D7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="35" w:type="dxa"/>
+          <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="468261C9" w14:textId="09AF6C9E" w:rsidR="009E1D74" w:rsidRPr="00914BC5" w:rsidRDefault="009E1D74" w:rsidP="00C66398">
             <w:pPr>
-              <w:wordWrap w:val="0"/>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E1D74">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>担当分野</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6089" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12EE48D2" w14:textId="77777777" w:rsidR="009E1D74" w:rsidRDefault="009E1D74" w:rsidP="00C93AA6">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C66398" w:rsidRPr="00914BC5" w14:paraId="6D598CEB" w14:textId="77777777" w:rsidTr="00FE74D7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="35" w:type="dxa"/>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE7D4D6" w14:textId="77777777" w:rsidR="00C66398" w:rsidRPr="00914BC5" w:rsidRDefault="00C66398" w:rsidP="00C93AA6">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914BC5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>治験成分記号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6089" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77DCD162" w14:textId="77777777" w:rsidR="00C66398" w:rsidRPr="00914BC5" w:rsidRDefault="00C66398" w:rsidP="00C93AA6">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00345B2E" w:rsidRPr="00914BC5" w14:paraId="144F1A67" w14:textId="77777777" w:rsidTr="00FE74D7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="35" w:type="dxa"/>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7FF801" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00C93AA6">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914BC5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>治験薬の成分名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6089" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B59EFBF" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00C93AA6">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00345B2E" w:rsidRPr="00914BC5" w14:paraId="29D8B1E5" w14:textId="77777777" w:rsidTr="00FE74D7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="35" w:type="dxa"/>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B494BF" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00C93AA6">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914BC5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>投与経路／</w:t>
+            </w:r>
+            <w:r w:rsidR="001F4098" w:rsidRPr="00914BC5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>剤形</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6089" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FBB271F" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00C93AA6">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00345B2E" w:rsidRPr="00914BC5" w14:paraId="2EBB7346" w14:textId="77777777" w:rsidTr="00FE74D7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="35" w:type="dxa"/>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="792D6BAA" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00C93AA6">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914BC5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される薬効分類</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6089" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8851EA" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00C93AA6">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00345B2E" w:rsidRPr="00914BC5" w14:paraId="676D250D" w14:textId="77777777" w:rsidTr="00FE74D7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="35" w:type="dxa"/>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6842022B" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00C93AA6">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914BC5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>製造方法</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6089" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="475A1F3C" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00C93AA6">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00345B2E" w:rsidRPr="00914BC5" w14:paraId="7AE6A4F7" w14:textId="77777777" w:rsidTr="00FE74D7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="35" w:type="dxa"/>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61333EE9" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00C93AA6">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914BC5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される用法及び用量</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6089" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06014CA9" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00C93AA6">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00345B2E" w:rsidRPr="00914BC5" w14:paraId="7A182772" w14:textId="77777777" w:rsidTr="00FE74D7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="35" w:type="dxa"/>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D53930F" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00C93AA6">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914BC5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される効能又は効果</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6089" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A3DA60E" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00C93AA6">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00345B2E" w:rsidRPr="00914BC5" w14:paraId="6961E307" w14:textId="77777777" w:rsidTr="00FE74D7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="35" w:type="dxa"/>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BAE41BE" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00C93AA6">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914BC5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>適応疾病の重篤性</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6089" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="371CDD48" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00C93AA6">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00345B2E" w:rsidRPr="00914BC5" w14:paraId="79C5699C" w14:textId="77777777" w:rsidTr="00FE74D7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="35" w:type="dxa"/>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B4F7582" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00C93AA6">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914BC5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>医療上の有用性</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6089" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="625BE0A1" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00C93AA6">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00345B2E" w:rsidRPr="00914BC5" w14:paraId="69AB4858" w14:textId="77777777" w:rsidTr="00FE74D7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="35" w:type="dxa"/>
+          <w:trHeight w:val="615"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25717FCF" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00C93AA6">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914BC5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>治験実施計画作成時に助言を得た専門家の氏名及び所属</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6089" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E40DEAD" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00C93AA6">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00345B2E" w:rsidRPr="00914BC5" w14:paraId="68EBE8B2" w14:textId="77777777" w:rsidTr="00FE74D7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="35" w:type="dxa"/>
+          <w:trHeight w:val="653"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B034C55" w14:textId="3CDB9C54" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00111969">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914BC5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>同一治験薬についての過去の対面助言</w:t>
+            </w:r>
+            <w:r w:rsidR="00E46F2B">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6089" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78943616" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00C93AA6">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00345B2E" w:rsidRPr="00914BC5" w14:paraId="3D46046A" w14:textId="77777777" w:rsidTr="00FE74D7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="35" w:type="dxa"/>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4AD47F" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00C93AA6">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914BC5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>主要先進国における承認状況</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6089" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC6F230" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00C93AA6">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00345B2E" w:rsidRPr="00914BC5" w14:paraId="55E0F853" w14:textId="77777777" w:rsidTr="00FE74D7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="35" w:type="dxa"/>
+          <w:trHeight w:val="731"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB75F79" w14:textId="07B7F1D2" w:rsidR="00345B2E" w:rsidRPr="00454A91" w:rsidRDefault="00345B2E" w:rsidP="000C131D">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00454A91">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本</w:t>
+            </w:r>
+            <w:r w:rsidR="003330CF" w:rsidRPr="00454A91">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>申込</w:t>
+            </w:r>
+            <w:r w:rsidR="007C3916" w:rsidRPr="00454A91">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>み</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00454A91">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>の担当者氏名、所属及び連絡先（電話</w:t>
+            </w:r>
+            <w:r w:rsidR="003977B1" w:rsidRPr="00454A91">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>番号</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00454A91">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="00454A91">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ﾌｧｸｼﾐﾘ</w:t>
+            </w:r>
+            <w:r w:rsidR="003977B1" w:rsidRPr="00454A91">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>番号</w:t>
+            </w:r>
+            <w:r w:rsidR="00131BAE" w:rsidRPr="00454A91">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、電子</w:t>
+            </w:r>
+            <w:r w:rsidR="00454A91">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ﾒｰﾙｱﾄﾞﾚｽ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00454A91">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6089" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD6AE13" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00C93AA6">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E2776E" w:rsidRPr="00914BC5" w14:paraId="2401617D" w14:textId="77777777" w:rsidTr="00FE74D7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="35" w:type="dxa"/>
+          <w:trHeight w:val="222"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32A377CC" w14:textId="77777777" w:rsidR="00E2776E" w:rsidRPr="00914BC5" w:rsidRDefault="00E2776E" w:rsidP="00E2776E">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914BC5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="200"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>備</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914BC5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6089" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44379950" w14:textId="4FC7DE35" w:rsidR="00E2776E" w:rsidRPr="00914BC5" w:rsidRDefault="00E2776E" w:rsidP="00E2776E">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E2776E" w:rsidRPr="00914BC5" w14:paraId="7604F931" w14:textId="77777777" w:rsidTr="00FE74D7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="35" w:type="dxa"/>
+          <w:trHeight w:val="222"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="362FBF51" w14:textId="77777777" w:rsidR="00E2776E" w:rsidRPr="00914BC5" w:rsidRDefault="00E2776E" w:rsidP="00E2776E">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:spacing w:val="200"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6089" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60CB6595" w14:textId="0E5A774C" w:rsidR="00E2776E" w:rsidRPr="00914BC5" w:rsidRDefault="00922A11" w:rsidP="00AB5F30">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:ind w:left="400" w:hangingChars="200" w:hanging="400"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
-                  <w:bCs/>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:id w:val="-238563356"/>
+                <w:id w:val="-657392355"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00365D64" w:rsidRPr="00EC74F0">
+                <w:r w:rsidR="00E2776E" w:rsidRPr="00393157">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
-                    <w:bCs/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00365D64">
-[...6 lines deleted...]
-              <w:t>その他</w:t>
+            <w:r w:rsidR="00AB5F30">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="00EE733A">
-[...6 lines deleted...]
-              <w:t>（　　　　　　　　　　）</w:t>
+            <w:r w:rsidR="00E2776E" w:rsidRPr="00393157">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>リアルワールドデータの利用</w:t>
             </w:r>
-          </w:p>
-[...50 lines deleted...]
-              <w:t>遺伝子組換え生物等の種類の名称</w:t>
+            <w:r w:rsidR="00C17F67">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>又は利用の予定</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>（株名等）</w:t>
+            <w:r w:rsidR="00E2776E" w:rsidRPr="00393157">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>あり</w:t>
             </w:r>
-          </w:p>
-[...143 lines deleted...]
-              <w:t>[</w:t>
+            <w:r w:rsidR="007F6499">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（該当する場合にﾁｪｯｸ）</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA011B">
-[...363 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00ED7871" w:rsidRPr="00A50AD1" w:rsidRDefault="00ED7871" w:rsidP="00ED7871">
-[...834 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="6405C090" w14:textId="0B4D6009" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00345B2E">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
-[...39 lines deleted...]
-        <w:t>場合、大学・研究機関等の名称、所属部署、申込者の役職及び氏名を記入してください。</w:t>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914BC5">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>上記により</w:t>
+      </w:r>
+      <w:r w:rsidR="00831B4F" w:rsidRPr="00914BC5">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言を申</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5D06">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>し</w:t>
+      </w:r>
+      <w:r w:rsidR="00831B4F" w:rsidRPr="00914BC5">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>込みます</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914BC5">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058692F" w:rsidRPr="00B026FC" w:rsidRDefault="00B377CD" w:rsidP="0058692F">
-[...18 lines deleted...]
-        <w:t>相談区分欄</w:t>
+    <w:p w14:paraId="4BB95171" w14:textId="4C8D3C8E" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00943FF1" w:rsidP="007A68E4">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:spacing w:afterLines="50" w:after="155"/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>（元号）</w:t>
+      </w:r>
+      <w:r w:rsidR="00345B2E" w:rsidRPr="00914BC5">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058692F" w:rsidRPr="00B026FC" w:rsidRDefault="00B377CD" w:rsidP="00B479AC">
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="1F7642EE" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00345B2E">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="1785"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914BC5">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="95"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00914BC5">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="95"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>住</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914BC5">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>所（法人にあっては、主たる事務所の所在地）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B377CD" w:rsidRPr="00B479AC" w:rsidRDefault="0058692F" w:rsidP="00B377CD">
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+    <w:p w14:paraId="16F26700" w14:textId="323DA41A" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00345B2E">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="1785"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914BC5">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="95"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00914BC5">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="95"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>氏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914BC5">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名（法人にあっては、名称</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5D06" w:rsidRPr="004E4361">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>並びに代表者の役職名及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914BC5">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">氏名）　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C6629DD" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00345B2E">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914BC5">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（業者コード　　　　　）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2660EC56" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00345B2E">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B479AC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00914BC5">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>（３）</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>独立行政法人医薬品医療機器総合機構</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058692F" w:rsidRPr="00B479AC" w:rsidRDefault="00EC74F0" w:rsidP="00B479AC">
-[...40 lines deleted...]
-        <w:t>。</w:t>
+    <w:p w14:paraId="03053C6E" w14:textId="129C4326" w:rsidR="00E46F2B" w:rsidRDefault="00345B2E" w:rsidP="00FE74D7">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914BC5">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>審査センター長殿</w:t>
+      </w:r>
+      <w:r w:rsidR="00E46F2B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058692F" w:rsidRPr="00B479AC" w:rsidRDefault="0058692F" w:rsidP="0058692F">
-[...26 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="0CC564DF" w14:textId="77777777" w:rsidR="00FE74D7" w:rsidRPr="00914BC5" w:rsidRDefault="00FE74D7" w:rsidP="00FE74D7">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00791235" w:rsidRPr="00B479AC" w:rsidRDefault="00B479AC" w:rsidP="00B479AC">
-[...1 lines deleted...]
-        <w:pStyle w:val="a6"/>
+    <w:p w14:paraId="07DE828C" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00345B2E">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（注意）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E42FA50" w14:textId="78F34F29" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="005C3683" w:rsidP="00345B2E">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:ind w:leftChars="202" w:left="424" w:firstLineChars="100" w:firstLine="220"/>
-[...38 lines deleted...]
-        <w:t>は相談を希望する遺伝子組換え生物等を用いて製造する製品の種類を選択してください。</w:t>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>１　用紙の大きさは日本産業</w:t>
+      </w:r>
+      <w:r w:rsidR="00345B2E" w:rsidRPr="00914BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>規格Ａ４と</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1D74" w:rsidRPr="009E1D74">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>し、テキスト認識可能な電子ファイルで提出</w:t>
+      </w:r>
+      <w:r w:rsidR="00345B2E" w:rsidRPr="00914BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B377CD" w:rsidRPr="00A33D49" w:rsidRDefault="00B377CD" w:rsidP="00A33D49">
-[...170 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="6A89DDE0" w14:textId="77777777" w:rsidR="00345B2E" w:rsidRPr="00914BC5" w:rsidRDefault="00345B2E" w:rsidP="00345B2E">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
-[...11 lines deleted...]
-        <w:t>表題を付すとともに、質問の内容を簡潔（箇条書き）に記入してください。</w:t>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>２　記入欄に記入事項のすべてを記入できないときは、その欄に「別紙（　）のとおり」と記入し別紙を添付すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058692F" w:rsidRPr="00B026FC" w:rsidRDefault="0058692F" w:rsidP="00EC35D3">
-      <w:pPr>
+    <w:p w14:paraId="13C77EB1" w14:textId="77777777" w:rsidR="00441EDC" w:rsidRDefault="00345B2E" w:rsidP="00441EDC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">３　</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66398" w:rsidRPr="00914BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>「相談の区分」欄は該当するものにチェックし、その他</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>各記入欄に記入する内容は、様式第１号（医薬品対面助言申込書）の記入</w:t>
+      </w:r>
+      <w:r w:rsidR="00244CD5" w:rsidRPr="00914BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>方法</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を参考にするこ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083003E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>と。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE36C6" w:rsidRDefault="00A33D49" w:rsidP="00BE36C6">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1B3AD5F8" w14:textId="7AAE6959" w:rsidR="00441EDC" w:rsidRDefault="00A54942" w:rsidP="00441EDC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4361">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお、医薬品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4361">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>条件付承認品目</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4361">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>該当性</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4361">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談にあっては、「適応疾病の重篤性」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4361">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4361">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>に検証的臨床試験の実施が困難であるか、実施</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4361">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>可能であっても</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4361">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>患者数が少な</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4361">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>い</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4361">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>こと等により実施に相当の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4361">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>期間を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4361">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>要すると判断した根拠を、「医療上の有用性」欄に</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4361">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>検証的臨床</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4361">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>試験</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4361">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>以外の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4361">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>臨床試験等の成績により、一定の有効性、安全性が示されると判断した根拠を、それぞれ記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D06802E" w14:textId="6753F715" w:rsidR="00441EDC" w:rsidRDefault="00441EDC" w:rsidP="005F0434">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060303E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>希少疾病用医薬品優先審査品目該当性相談</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...49 lines deleted...]
-        <w:t>、予定実施方法欄</w:t>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>にあっては、備考欄に</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>希少疾病用医薬品に指定された年月日及び指定番号を記載すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D37392" w:rsidRPr="00B026FC" w:rsidRDefault="00BA011B" w:rsidP="00FD1333">
-[...13 lines deleted...]
-        <w:t>日程調整結果を記入してください。</w:t>
+    <w:p w14:paraId="74CC9E4C" w14:textId="22A5E086" w:rsidR="00E2776E" w:rsidRPr="00E2776E" w:rsidRDefault="00E2776E" w:rsidP="00F80F93">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　また、レジストリ</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>やデータベース</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等のリアルワールドデータの利用がある又は</w:t>
+      </w:r>
+      <w:r w:rsidR="00454A91">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>利用を</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>予定している場合は、「備考」欄にて「リアルワールドデータの利用</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE74D7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は利用の予定</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>あり」にチェックしてください。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D37392" w:rsidRPr="00B026FC" w:rsidSect="00EA3397">
-[...9 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:sectPr w:rsidR="00E2776E" w:rsidRPr="00E2776E" w:rsidSect="00EF0054">
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="794" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:cols w:space="425"/>
+      <w:titlePg/>
+      <w:docGrid w:type="linesAndChars" w:linePitch="311"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00986C3C" w:rsidRDefault="00986C3C" w:rsidP="00AA140F">
+    <w:p w14:paraId="71EBC9BE" w14:textId="77777777" w:rsidR="00922A11" w:rsidRDefault="00922A11">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00986C3C" w:rsidRDefault="00986C3C" w:rsidP="00AA140F">
+    <w:p w14:paraId="1E321948" w14:textId="77777777" w:rsidR="00922A11" w:rsidRDefault="00922A11">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Microsoft JhengHei">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="ＭＳ Ｐ明朝">
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ....">
-[...7 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...23 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00986C3C" w:rsidRDefault="00986C3C" w:rsidP="00AA140F">
+    <w:p w14:paraId="0AA4D19A" w14:textId="77777777" w:rsidR="00922A11" w:rsidRDefault="00922A11">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00986C3C" w:rsidRDefault="00986C3C" w:rsidP="00AA140F">
+    <w:p w14:paraId="4277A115" w14:textId="77777777" w:rsidR="00922A11" w:rsidRDefault="00922A11">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43264CDE"/>
+    <w:nsid w:val="0FF00A2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E41A5F46"/>
-[...6 lines deleted...]
-        <w:ind w:left="927" w:hanging="360"/>
+    <w:tmpl w:val="405C8664"/>
+    <w:lvl w:ilvl="0" w:tplc="60C4B7EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1407" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1827" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2247" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2667" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3087" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3507" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3927" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4347" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48466416"/>
+    <w:nsid w:val="12991AE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="824284BC"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimalEnclosedCircle"/>
+    <w:tmpl w:val="71B81052"/>
+    <w:lvl w:ilvl="0" w:tplc="02745938">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="709" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1189" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1609" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2029" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2449" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2869" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3289" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3709" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4129" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="484715A3"/>
+    <w:nsid w:val="18F8216A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F680587A"/>
-[...6 lines deleted...]
-        <w:ind w:left="560" w:hanging="360"/>
+    <w:tmpl w:val="91AAA482"/>
+    <w:lvl w:ilvl="0" w:tplc="23062736">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="第%1章"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="885"/>
+        </w:tabs>
+        <w:ind w:left="885" w:hanging="885"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1040" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1460" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1880" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2300" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2720" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3140" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3560" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3980" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="495C1A07"/>
+    <w:nsid w:val="1B7B6629"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E21E4878"/>
-[...6 lines deleted...]
-        <w:ind w:left="709" w:hanging="360"/>
+    <w:tmpl w:val="0E74E656"/>
+    <w:lvl w:ilvl="0" w:tplc="538CB840">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="第%1章"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1189" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1609" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2029" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2449" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2869" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3289" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3709" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4129" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C215FAE"/>
+    <w:nsid w:val="3239717E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A6E0607C"/>
-[...6 lines deleted...]
-        <w:ind w:left="657" w:hanging="420"/>
+    <w:tmpl w:val="BAE45B14"/>
+    <w:lvl w:ilvl="0" w:tplc="2BC6AADE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4381688C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="38DE2788"/>
+    <w:lvl w:ilvl="0" w:tplc="8FE49A2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1077" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1497" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1917" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2337" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2757" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3177" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3597" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4017" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58366974"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44ED09C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="01E2ABE8"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimalEnclosedCircle"/>
+    <w:tmpl w:val="59ACB7E6"/>
+    <w:lvl w:ilvl="0" w:tplc="2BC6AADE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="709" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1189" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1609" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2029" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2449" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2869" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3289" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3709" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4129" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="787457E9"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50173F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AED83618"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimalEnclosedCircle"/>
+    <w:tmpl w:val="DABE24F8"/>
+    <w:lvl w:ilvl="0" w:tplc="863E7D92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="501" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="981" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1401" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1821" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2241" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2661" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3081" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3501" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3921" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="561E72C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EF58B77E"/>
+    <w:lvl w:ilvl="0" w:tplc="817C1B48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C835BB9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1818C51A"/>
+    <w:lvl w:ilvl="0" w:tplc="8FE49A2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60CF3825"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2F564FE0"/>
+    <w:lvl w:ilvl="0" w:tplc="863E7D92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C7C2971"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0E181EC4"/>
+    <w:lvl w:ilvl="0" w:tplc="8FE49A2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="90"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:displayBackgroundShape/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:hideSpellingErrors/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="99"/>
-  <w:drawingGridVerticalSpacing w:val="303"/>
+  <w:drawingGridHorizontalSpacing w:val="105"/>
+  <w:drawingGridVerticalSpacing w:val="311"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DD2CD1"/>
-[...597 lines deleted...]
-    <w:rsid w:val="00FF1990"/>
+    <w:rsidRoot w:val="005E7EDC"/>
+    <w:rsid w:val="00002AC9"/>
+    <w:rsid w:val="00003D97"/>
+    <w:rsid w:val="00006929"/>
+    <w:rsid w:val="000277A4"/>
+    <w:rsid w:val="000314F7"/>
+    <w:rsid w:val="000334A9"/>
+    <w:rsid w:val="00033D5E"/>
+    <w:rsid w:val="00051AD0"/>
+    <w:rsid w:val="00055EAF"/>
+    <w:rsid w:val="0005606A"/>
+    <w:rsid w:val="00063B06"/>
+    <w:rsid w:val="00064B6E"/>
+    <w:rsid w:val="00065176"/>
+    <w:rsid w:val="000659BD"/>
+    <w:rsid w:val="00066BC3"/>
+    <w:rsid w:val="00066DC9"/>
+    <w:rsid w:val="000759A5"/>
+    <w:rsid w:val="00091107"/>
+    <w:rsid w:val="000B36A0"/>
+    <w:rsid w:val="000B787F"/>
+    <w:rsid w:val="000C131D"/>
+    <w:rsid w:val="000D3661"/>
+    <w:rsid w:val="000D7A3B"/>
+    <w:rsid w:val="000E6D46"/>
+    <w:rsid w:val="000E7002"/>
+    <w:rsid w:val="000F5E73"/>
+    <w:rsid w:val="0010429F"/>
+    <w:rsid w:val="00106C1F"/>
+    <w:rsid w:val="001107DF"/>
+    <w:rsid w:val="00111969"/>
+    <w:rsid w:val="00116054"/>
+    <w:rsid w:val="00126ECD"/>
+    <w:rsid w:val="00126F0E"/>
+    <w:rsid w:val="001305DE"/>
+    <w:rsid w:val="00130D1A"/>
+    <w:rsid w:val="001316A2"/>
+    <w:rsid w:val="00131BAE"/>
+    <w:rsid w:val="00137D09"/>
+    <w:rsid w:val="00141282"/>
+    <w:rsid w:val="00147920"/>
+    <w:rsid w:val="001522E4"/>
+    <w:rsid w:val="00165A43"/>
+    <w:rsid w:val="0016729C"/>
+    <w:rsid w:val="00171DC4"/>
+    <w:rsid w:val="00183104"/>
+    <w:rsid w:val="00190768"/>
+    <w:rsid w:val="00193DAC"/>
+    <w:rsid w:val="001A18B7"/>
+    <w:rsid w:val="001A1B5F"/>
+    <w:rsid w:val="001A3238"/>
+    <w:rsid w:val="001A6C9C"/>
+    <w:rsid w:val="001B32B0"/>
+    <w:rsid w:val="001B4866"/>
+    <w:rsid w:val="001B5374"/>
+    <w:rsid w:val="001B607E"/>
+    <w:rsid w:val="001C0788"/>
+    <w:rsid w:val="001C47D9"/>
+    <w:rsid w:val="001C543E"/>
+    <w:rsid w:val="001C7880"/>
+    <w:rsid w:val="001D432A"/>
+    <w:rsid w:val="001D5D60"/>
+    <w:rsid w:val="001E1F85"/>
+    <w:rsid w:val="001E59DF"/>
+    <w:rsid w:val="001F4098"/>
+    <w:rsid w:val="002031AE"/>
+    <w:rsid w:val="00203A5D"/>
+    <w:rsid w:val="00212EF8"/>
+    <w:rsid w:val="00217C9A"/>
+    <w:rsid w:val="002201CF"/>
+    <w:rsid w:val="002263F9"/>
+    <w:rsid w:val="00227363"/>
+    <w:rsid w:val="002275B8"/>
+    <w:rsid w:val="00231D5B"/>
+    <w:rsid w:val="002325B2"/>
+    <w:rsid w:val="0023750A"/>
+    <w:rsid w:val="00244CD5"/>
+    <w:rsid w:val="0024559A"/>
+    <w:rsid w:val="002455AD"/>
+    <w:rsid w:val="0024794D"/>
+    <w:rsid w:val="0028330A"/>
+    <w:rsid w:val="0028430A"/>
+    <w:rsid w:val="00286C5E"/>
+    <w:rsid w:val="002909BB"/>
+    <w:rsid w:val="00293A89"/>
+    <w:rsid w:val="002A0338"/>
+    <w:rsid w:val="002A04AB"/>
+    <w:rsid w:val="002A389E"/>
+    <w:rsid w:val="002A3D97"/>
+    <w:rsid w:val="002B44EB"/>
+    <w:rsid w:val="002B629B"/>
+    <w:rsid w:val="002C554D"/>
+    <w:rsid w:val="002C69CD"/>
+    <w:rsid w:val="002D05A3"/>
+    <w:rsid w:val="002D0C51"/>
+    <w:rsid w:val="002D135B"/>
+    <w:rsid w:val="002D1C52"/>
+    <w:rsid w:val="002D1F7B"/>
+    <w:rsid w:val="002D5BF5"/>
+    <w:rsid w:val="002E6D18"/>
+    <w:rsid w:val="002F4C31"/>
+    <w:rsid w:val="002F5C26"/>
+    <w:rsid w:val="002F5D1C"/>
+    <w:rsid w:val="002F7F69"/>
+    <w:rsid w:val="0030276D"/>
+    <w:rsid w:val="00303F1E"/>
+    <w:rsid w:val="00304B9C"/>
+    <w:rsid w:val="00306227"/>
+    <w:rsid w:val="00306904"/>
+    <w:rsid w:val="003078AF"/>
+    <w:rsid w:val="00317868"/>
+    <w:rsid w:val="00317C9E"/>
+    <w:rsid w:val="0032282D"/>
+    <w:rsid w:val="0032608F"/>
+    <w:rsid w:val="00326681"/>
+    <w:rsid w:val="00327C51"/>
+    <w:rsid w:val="003330CF"/>
+    <w:rsid w:val="00334E51"/>
+    <w:rsid w:val="003401F3"/>
+    <w:rsid w:val="00345B2E"/>
+    <w:rsid w:val="0035207A"/>
+    <w:rsid w:val="00352569"/>
+    <w:rsid w:val="0035376F"/>
+    <w:rsid w:val="0035587C"/>
+    <w:rsid w:val="00355FDC"/>
+    <w:rsid w:val="00376DC5"/>
+    <w:rsid w:val="003815A3"/>
+    <w:rsid w:val="00381685"/>
+    <w:rsid w:val="00383931"/>
+    <w:rsid w:val="003977B1"/>
+    <w:rsid w:val="003B27ED"/>
+    <w:rsid w:val="003C05DC"/>
+    <w:rsid w:val="003C11D1"/>
+    <w:rsid w:val="003C2C8F"/>
+    <w:rsid w:val="003D6477"/>
+    <w:rsid w:val="003E0B75"/>
+    <w:rsid w:val="003E3DFB"/>
+    <w:rsid w:val="003E66BC"/>
+    <w:rsid w:val="003F0338"/>
+    <w:rsid w:val="003F2965"/>
+    <w:rsid w:val="003F7087"/>
+    <w:rsid w:val="00401943"/>
+    <w:rsid w:val="0040450A"/>
+    <w:rsid w:val="00404D89"/>
+    <w:rsid w:val="00407278"/>
+    <w:rsid w:val="00412F19"/>
+    <w:rsid w:val="00435195"/>
+    <w:rsid w:val="00436EBD"/>
+    <w:rsid w:val="00437DF3"/>
+    <w:rsid w:val="00441EDC"/>
+    <w:rsid w:val="0044259E"/>
+    <w:rsid w:val="0044402E"/>
+    <w:rsid w:val="00446636"/>
+    <w:rsid w:val="00450C55"/>
+    <w:rsid w:val="004513FE"/>
+    <w:rsid w:val="0045427A"/>
+    <w:rsid w:val="00454A91"/>
+    <w:rsid w:val="004644C6"/>
+    <w:rsid w:val="00466067"/>
+    <w:rsid w:val="004664AB"/>
+    <w:rsid w:val="00481797"/>
+    <w:rsid w:val="00485F9F"/>
+    <w:rsid w:val="0049207C"/>
+    <w:rsid w:val="004936B2"/>
+    <w:rsid w:val="004D3CEB"/>
+    <w:rsid w:val="004D7E31"/>
+    <w:rsid w:val="004E0761"/>
+    <w:rsid w:val="004E2584"/>
+    <w:rsid w:val="004E4361"/>
+    <w:rsid w:val="004E4F78"/>
+    <w:rsid w:val="004E6E93"/>
+    <w:rsid w:val="004F7078"/>
+    <w:rsid w:val="004F7202"/>
+    <w:rsid w:val="00503C9E"/>
+    <w:rsid w:val="005101A5"/>
+    <w:rsid w:val="005125E6"/>
+    <w:rsid w:val="00512B61"/>
+    <w:rsid w:val="005136C1"/>
+    <w:rsid w:val="00522B5C"/>
+    <w:rsid w:val="00525BCC"/>
+    <w:rsid w:val="00530111"/>
+    <w:rsid w:val="00535843"/>
+    <w:rsid w:val="0054204F"/>
+    <w:rsid w:val="0054305B"/>
+    <w:rsid w:val="005535CC"/>
+    <w:rsid w:val="0055366F"/>
+    <w:rsid w:val="005564E7"/>
+    <w:rsid w:val="00563025"/>
+    <w:rsid w:val="0056484D"/>
+    <w:rsid w:val="00566601"/>
+    <w:rsid w:val="00567842"/>
+    <w:rsid w:val="00573320"/>
+    <w:rsid w:val="00584F03"/>
+    <w:rsid w:val="005A5485"/>
+    <w:rsid w:val="005A79FF"/>
+    <w:rsid w:val="005B3D51"/>
+    <w:rsid w:val="005B5131"/>
+    <w:rsid w:val="005B5965"/>
+    <w:rsid w:val="005C3683"/>
+    <w:rsid w:val="005C5A7F"/>
+    <w:rsid w:val="005D1F1B"/>
+    <w:rsid w:val="005E7E73"/>
+    <w:rsid w:val="005E7EDC"/>
+    <w:rsid w:val="005F0434"/>
+    <w:rsid w:val="006001F4"/>
+    <w:rsid w:val="00603876"/>
+    <w:rsid w:val="006139F4"/>
+    <w:rsid w:val="006261B5"/>
+    <w:rsid w:val="006304B2"/>
+    <w:rsid w:val="00640DE3"/>
+    <w:rsid w:val="0064726E"/>
+    <w:rsid w:val="006511FB"/>
+    <w:rsid w:val="006625EB"/>
+    <w:rsid w:val="0067013C"/>
+    <w:rsid w:val="0067178F"/>
+    <w:rsid w:val="00671EC4"/>
+    <w:rsid w:val="006778A6"/>
+    <w:rsid w:val="00685DF1"/>
+    <w:rsid w:val="006868C4"/>
+    <w:rsid w:val="00697C2A"/>
+    <w:rsid w:val="006A029E"/>
+    <w:rsid w:val="006A6BDB"/>
+    <w:rsid w:val="006A71CC"/>
+    <w:rsid w:val="006A7B89"/>
+    <w:rsid w:val="006B349C"/>
+    <w:rsid w:val="006C1A1D"/>
+    <w:rsid w:val="006C5D19"/>
+    <w:rsid w:val="006D7915"/>
+    <w:rsid w:val="006E260E"/>
+    <w:rsid w:val="006E4CBA"/>
+    <w:rsid w:val="006E54DF"/>
+    <w:rsid w:val="006F209B"/>
+    <w:rsid w:val="006F625B"/>
+    <w:rsid w:val="0071120C"/>
+    <w:rsid w:val="00712341"/>
+    <w:rsid w:val="00717D40"/>
+    <w:rsid w:val="00723D06"/>
+    <w:rsid w:val="00723E13"/>
+    <w:rsid w:val="007243F1"/>
+    <w:rsid w:val="00726876"/>
+    <w:rsid w:val="00730F6B"/>
+    <w:rsid w:val="007312CB"/>
+    <w:rsid w:val="00731A50"/>
+    <w:rsid w:val="00732F32"/>
+    <w:rsid w:val="00734287"/>
+    <w:rsid w:val="007347C4"/>
+    <w:rsid w:val="00751D39"/>
+    <w:rsid w:val="00754C59"/>
+    <w:rsid w:val="00754DAB"/>
+    <w:rsid w:val="00756FDA"/>
+    <w:rsid w:val="007642CA"/>
+    <w:rsid w:val="007664E9"/>
+    <w:rsid w:val="007762D7"/>
+    <w:rsid w:val="00777D8B"/>
+    <w:rsid w:val="00786263"/>
+    <w:rsid w:val="00793D25"/>
+    <w:rsid w:val="007A5B52"/>
+    <w:rsid w:val="007A68E4"/>
+    <w:rsid w:val="007A77A5"/>
+    <w:rsid w:val="007C232A"/>
+    <w:rsid w:val="007C3916"/>
+    <w:rsid w:val="007E4B8D"/>
+    <w:rsid w:val="007F6499"/>
+    <w:rsid w:val="0080128C"/>
+    <w:rsid w:val="0081172D"/>
+    <w:rsid w:val="008141C3"/>
+    <w:rsid w:val="00823024"/>
+    <w:rsid w:val="008246E6"/>
+    <w:rsid w:val="0083003E"/>
+    <w:rsid w:val="00831B4F"/>
+    <w:rsid w:val="00832ACA"/>
+    <w:rsid w:val="00841AA6"/>
+    <w:rsid w:val="008441ED"/>
+    <w:rsid w:val="00851A41"/>
+    <w:rsid w:val="00854380"/>
+    <w:rsid w:val="0086168B"/>
+    <w:rsid w:val="00863C8C"/>
+    <w:rsid w:val="008747E9"/>
+    <w:rsid w:val="008759CE"/>
+    <w:rsid w:val="00883E6A"/>
+    <w:rsid w:val="008844AE"/>
+    <w:rsid w:val="00886EEC"/>
+    <w:rsid w:val="008933F3"/>
+    <w:rsid w:val="008A011C"/>
+    <w:rsid w:val="008B1370"/>
+    <w:rsid w:val="008C4208"/>
+    <w:rsid w:val="008C53ED"/>
+    <w:rsid w:val="008C7D1E"/>
+    <w:rsid w:val="008D58D8"/>
+    <w:rsid w:val="008D5906"/>
+    <w:rsid w:val="008E0B60"/>
+    <w:rsid w:val="008E0D5D"/>
+    <w:rsid w:val="008E2406"/>
+    <w:rsid w:val="008E3736"/>
+    <w:rsid w:val="008F474C"/>
+    <w:rsid w:val="008F48CC"/>
+    <w:rsid w:val="008F51E1"/>
+    <w:rsid w:val="00903C74"/>
+    <w:rsid w:val="0090600F"/>
+    <w:rsid w:val="0091029B"/>
+    <w:rsid w:val="00910AFF"/>
+    <w:rsid w:val="00913633"/>
+    <w:rsid w:val="00914BC5"/>
+    <w:rsid w:val="00915A5E"/>
+    <w:rsid w:val="00917886"/>
+    <w:rsid w:val="009206DB"/>
+    <w:rsid w:val="00922A11"/>
+    <w:rsid w:val="00923797"/>
+    <w:rsid w:val="00931C9E"/>
+    <w:rsid w:val="00943FF1"/>
+    <w:rsid w:val="0094609B"/>
+    <w:rsid w:val="009462B9"/>
+    <w:rsid w:val="00992F14"/>
+    <w:rsid w:val="00994A53"/>
+    <w:rsid w:val="009A1E32"/>
+    <w:rsid w:val="009B4D9B"/>
+    <w:rsid w:val="009D1571"/>
+    <w:rsid w:val="009D3F45"/>
+    <w:rsid w:val="009D4731"/>
+    <w:rsid w:val="009D6DC3"/>
+    <w:rsid w:val="009D74EC"/>
+    <w:rsid w:val="009E1D74"/>
+    <w:rsid w:val="009F06EE"/>
+    <w:rsid w:val="009F3D88"/>
+    <w:rsid w:val="009F4DD4"/>
+    <w:rsid w:val="009F511C"/>
+    <w:rsid w:val="00A106F4"/>
+    <w:rsid w:val="00A15AD7"/>
+    <w:rsid w:val="00A2194D"/>
+    <w:rsid w:val="00A21F78"/>
+    <w:rsid w:val="00A2372D"/>
+    <w:rsid w:val="00A26EF6"/>
+    <w:rsid w:val="00A333D6"/>
+    <w:rsid w:val="00A35CE7"/>
+    <w:rsid w:val="00A36571"/>
+    <w:rsid w:val="00A50793"/>
+    <w:rsid w:val="00A525A5"/>
+    <w:rsid w:val="00A54942"/>
+    <w:rsid w:val="00A6240B"/>
+    <w:rsid w:val="00A63C82"/>
+    <w:rsid w:val="00A671A1"/>
+    <w:rsid w:val="00A71866"/>
+    <w:rsid w:val="00A7447A"/>
+    <w:rsid w:val="00A75AC8"/>
+    <w:rsid w:val="00A86316"/>
+    <w:rsid w:val="00A86A83"/>
+    <w:rsid w:val="00A9278D"/>
+    <w:rsid w:val="00A970C9"/>
+    <w:rsid w:val="00AA2A96"/>
+    <w:rsid w:val="00AA6BFC"/>
+    <w:rsid w:val="00AB05EF"/>
+    <w:rsid w:val="00AB5F30"/>
+    <w:rsid w:val="00AC1343"/>
+    <w:rsid w:val="00AC17CC"/>
+    <w:rsid w:val="00AC272E"/>
+    <w:rsid w:val="00AD1FCF"/>
+    <w:rsid w:val="00AE00FB"/>
+    <w:rsid w:val="00AF0A79"/>
+    <w:rsid w:val="00AF44F1"/>
+    <w:rsid w:val="00B00A4A"/>
+    <w:rsid w:val="00B072AC"/>
+    <w:rsid w:val="00B23D03"/>
+    <w:rsid w:val="00B271FA"/>
+    <w:rsid w:val="00B303DE"/>
+    <w:rsid w:val="00B315DB"/>
+    <w:rsid w:val="00B3527C"/>
+    <w:rsid w:val="00B44D43"/>
+    <w:rsid w:val="00B6112C"/>
+    <w:rsid w:val="00B633C8"/>
+    <w:rsid w:val="00B63531"/>
+    <w:rsid w:val="00B67787"/>
+    <w:rsid w:val="00B812D5"/>
+    <w:rsid w:val="00B81AAD"/>
+    <w:rsid w:val="00B82C87"/>
+    <w:rsid w:val="00B90EBC"/>
+    <w:rsid w:val="00B9155B"/>
+    <w:rsid w:val="00BA0E91"/>
+    <w:rsid w:val="00BA28B8"/>
+    <w:rsid w:val="00BA326B"/>
+    <w:rsid w:val="00BA451A"/>
+    <w:rsid w:val="00BB1C2F"/>
+    <w:rsid w:val="00BB314E"/>
+    <w:rsid w:val="00BC02CA"/>
+    <w:rsid w:val="00BC05F7"/>
+    <w:rsid w:val="00BC0E14"/>
+    <w:rsid w:val="00BC1FA7"/>
+    <w:rsid w:val="00BC5A98"/>
+    <w:rsid w:val="00BC62E9"/>
+    <w:rsid w:val="00BD62AF"/>
+    <w:rsid w:val="00BE166E"/>
+    <w:rsid w:val="00BE1849"/>
+    <w:rsid w:val="00BF39A3"/>
+    <w:rsid w:val="00BF636A"/>
+    <w:rsid w:val="00C03DD5"/>
+    <w:rsid w:val="00C07BCF"/>
+    <w:rsid w:val="00C17F67"/>
+    <w:rsid w:val="00C221A4"/>
+    <w:rsid w:val="00C22C47"/>
+    <w:rsid w:val="00C24683"/>
+    <w:rsid w:val="00C3040E"/>
+    <w:rsid w:val="00C448E9"/>
+    <w:rsid w:val="00C515F3"/>
+    <w:rsid w:val="00C52D34"/>
+    <w:rsid w:val="00C61F94"/>
+    <w:rsid w:val="00C66398"/>
+    <w:rsid w:val="00C70D92"/>
+    <w:rsid w:val="00C77DC7"/>
+    <w:rsid w:val="00C838F8"/>
+    <w:rsid w:val="00C918C8"/>
+    <w:rsid w:val="00C919C5"/>
+    <w:rsid w:val="00C93AA6"/>
+    <w:rsid w:val="00C95792"/>
+    <w:rsid w:val="00C95827"/>
+    <w:rsid w:val="00CA203C"/>
+    <w:rsid w:val="00CA3C68"/>
+    <w:rsid w:val="00CA5DC3"/>
+    <w:rsid w:val="00CB0812"/>
+    <w:rsid w:val="00CB392B"/>
+    <w:rsid w:val="00CB5F01"/>
+    <w:rsid w:val="00CB6AA1"/>
+    <w:rsid w:val="00CB7FF8"/>
+    <w:rsid w:val="00CC616E"/>
+    <w:rsid w:val="00CD094E"/>
+    <w:rsid w:val="00CE1689"/>
+    <w:rsid w:val="00CE71C8"/>
+    <w:rsid w:val="00CE7F0C"/>
+    <w:rsid w:val="00CF32FF"/>
+    <w:rsid w:val="00CF3966"/>
+    <w:rsid w:val="00CF7AB3"/>
+    <w:rsid w:val="00D01FB6"/>
+    <w:rsid w:val="00D04C67"/>
+    <w:rsid w:val="00D04EC5"/>
+    <w:rsid w:val="00D05928"/>
+    <w:rsid w:val="00D06EB7"/>
+    <w:rsid w:val="00D20E80"/>
+    <w:rsid w:val="00D25271"/>
+    <w:rsid w:val="00D34849"/>
+    <w:rsid w:val="00D368A1"/>
+    <w:rsid w:val="00D40DB1"/>
+    <w:rsid w:val="00D45743"/>
+    <w:rsid w:val="00D51167"/>
+    <w:rsid w:val="00D524B8"/>
+    <w:rsid w:val="00D54CE7"/>
+    <w:rsid w:val="00D655D3"/>
+    <w:rsid w:val="00D66880"/>
+    <w:rsid w:val="00D66A44"/>
+    <w:rsid w:val="00D67AE3"/>
+    <w:rsid w:val="00D703B8"/>
+    <w:rsid w:val="00D7464F"/>
+    <w:rsid w:val="00D7700F"/>
+    <w:rsid w:val="00D86F41"/>
+    <w:rsid w:val="00D974D4"/>
+    <w:rsid w:val="00DA2499"/>
+    <w:rsid w:val="00DA7032"/>
+    <w:rsid w:val="00DB2DAE"/>
+    <w:rsid w:val="00DB2E00"/>
+    <w:rsid w:val="00DB5D8B"/>
+    <w:rsid w:val="00DC399F"/>
+    <w:rsid w:val="00DC5B12"/>
+    <w:rsid w:val="00DD2955"/>
+    <w:rsid w:val="00DE338D"/>
+    <w:rsid w:val="00DE3D53"/>
+    <w:rsid w:val="00DE6A93"/>
+    <w:rsid w:val="00DF3DAC"/>
+    <w:rsid w:val="00E10DF3"/>
+    <w:rsid w:val="00E15B97"/>
+    <w:rsid w:val="00E15C6C"/>
+    <w:rsid w:val="00E16830"/>
+    <w:rsid w:val="00E2776E"/>
+    <w:rsid w:val="00E33C86"/>
+    <w:rsid w:val="00E40932"/>
+    <w:rsid w:val="00E44D8C"/>
+    <w:rsid w:val="00E45050"/>
+    <w:rsid w:val="00E46F2B"/>
+    <w:rsid w:val="00E670AF"/>
+    <w:rsid w:val="00E67335"/>
+    <w:rsid w:val="00E73B7A"/>
+    <w:rsid w:val="00E774AF"/>
+    <w:rsid w:val="00E83FDC"/>
+    <w:rsid w:val="00E84EB9"/>
+    <w:rsid w:val="00E84F0B"/>
+    <w:rsid w:val="00E93A25"/>
+    <w:rsid w:val="00E970FD"/>
+    <w:rsid w:val="00EA0C7C"/>
+    <w:rsid w:val="00EA1C44"/>
+    <w:rsid w:val="00EA29AB"/>
+    <w:rsid w:val="00EA4AD0"/>
+    <w:rsid w:val="00EA6D07"/>
+    <w:rsid w:val="00EB0459"/>
+    <w:rsid w:val="00EB4E3C"/>
+    <w:rsid w:val="00EB6D70"/>
+    <w:rsid w:val="00EC0D04"/>
+    <w:rsid w:val="00EC1C44"/>
+    <w:rsid w:val="00EC25D2"/>
+    <w:rsid w:val="00EC4281"/>
+    <w:rsid w:val="00EC5D4B"/>
+    <w:rsid w:val="00ED15D8"/>
+    <w:rsid w:val="00EE2703"/>
+    <w:rsid w:val="00EF0054"/>
+    <w:rsid w:val="00EF5B15"/>
+    <w:rsid w:val="00EF7666"/>
+    <w:rsid w:val="00F1051A"/>
+    <w:rsid w:val="00F22F86"/>
+    <w:rsid w:val="00F241FE"/>
+    <w:rsid w:val="00F320AF"/>
+    <w:rsid w:val="00F33798"/>
+    <w:rsid w:val="00F368FF"/>
+    <w:rsid w:val="00F36A81"/>
+    <w:rsid w:val="00F417AD"/>
+    <w:rsid w:val="00F41822"/>
+    <w:rsid w:val="00F44CB9"/>
+    <w:rsid w:val="00F45277"/>
+    <w:rsid w:val="00F501E1"/>
+    <w:rsid w:val="00F50744"/>
+    <w:rsid w:val="00F516AE"/>
+    <w:rsid w:val="00F527A4"/>
+    <w:rsid w:val="00F552F0"/>
+    <w:rsid w:val="00F56B97"/>
+    <w:rsid w:val="00F676A7"/>
+    <w:rsid w:val="00F739CA"/>
+    <w:rsid w:val="00F759E0"/>
+    <w:rsid w:val="00F77CFA"/>
+    <w:rsid w:val="00F809F1"/>
+    <w:rsid w:val="00F80F93"/>
+    <w:rsid w:val="00F90F4E"/>
+    <w:rsid w:val="00F93389"/>
+    <w:rsid w:val="00F94FCC"/>
+    <w:rsid w:val="00F9518B"/>
+    <w:rsid w:val="00F953AE"/>
+    <w:rsid w:val="00F9759B"/>
+    <w:rsid w:val="00FA0FE3"/>
+    <w:rsid w:val="00FA10CB"/>
+    <w:rsid w:val="00FA3836"/>
+    <w:rsid w:val="00FA5809"/>
+    <w:rsid w:val="00FA6234"/>
+    <w:rsid w:val="00FB5D06"/>
+    <w:rsid w:val="00FB79AF"/>
+    <w:rsid w:val="00FC7C62"/>
+    <w:rsid w:val="00FD09AD"/>
+    <w:rsid w:val="00FD0FE7"/>
+    <w:rsid w:val="00FD3A78"/>
+    <w:rsid w:val="00FD5D34"/>
+    <w:rsid w:val="00FE74D7"/>
+    <w:rsid w:val="00FF0A0E"/>
+    <w:rsid w:val="00FF2785"/>
+    <w:rsid w:val="00FF3BA8"/>
+    <w:rsid w:val="00FF6053"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="622C0024"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...1 lines deleted...]
-    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5415,76 +5012,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -5623,902 +5219,634 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009B752D"/>
+    <w:rsid w:val="00D66A44"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
-      <w:szCs w:val="22"/>
-[...17 lines deleted...]
-      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="20"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00D37392"/>
+    <w:rsid w:val="00441EDC"/>
     <w:pPr>
       <w:ind w:left="101"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...13 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Date"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:rsid w:val="005E7EDC"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...41 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AA140F"/>
+    <w:link w:val="a5"/>
+    <w:rsid w:val="00055EAF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
-[...9 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a8">
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AA140F"/>
+    <w:rsid w:val="00055EAF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
-[...197 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
     <w:name w:val="一太郎"/>
-    <w:rsid w:val="00503814"/>
+    <w:rsid w:val="00BC5A98"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:wordWrap w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="333" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
-    <w:name w:val="カスタムタイトル1"/>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="annotation text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="12"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009E4E41"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF44F1"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-      <w:autoSpaceDN w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:wordWrap w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a9">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00F1051A"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="Note Heading"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:rsid w:val="004E6E93"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Century"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
-[...4 lines deleted...]
-    <w:rsid w:val="009E4E41"/>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00130D1A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ac">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0094609B"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="a8"/>
+    <w:next w:val="a8"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0094609B"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:wordWrap/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="21"/>
-      <w:szCs w:val="21"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="12">
-[...2 lines deleted...]
-    <w:rsid w:val="009E4E41"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="ヘッダー (文字)"/>
+    <w:link w:val="a4"/>
+    <w:rsid w:val="00003D97"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
-      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="21"/>
-      <w:szCs w:val="21"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="22">
-[...2 lines deleted...]
-    <w:rsid w:val="009E4E41"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="見出し 2 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00441EDC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
-[...2 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af3">
+  <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BD464D"/>
+    <w:rsid w:val="0035207A"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
-      <w:szCs w:val="22"/>
-[...45 lines deleted...]
-      <w:u w:val="single"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...40 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Century"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD523CC9-F5D9-4F4A-B59F-36B2AC4829C0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{370ECE41-1C8C-44F5-ADE7-94C35B8A8581}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D7C9CC5-FCBC-4492-AA3D-CBE0AC60E48D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>201</Words>
-  <Characters>1151</Characters>
+  <Words>164</Words>
+  <Characters>939</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
+  <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1350</CharactersWithSpaces>
+  <CharactersWithSpaces>1101</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>