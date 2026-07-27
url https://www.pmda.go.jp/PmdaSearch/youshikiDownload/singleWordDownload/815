--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,13203 +1,3646 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00410056" w:rsidRPr="0036073A" w:rsidRDefault="00EE7E52" w:rsidP="00410056">
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00BE6BAA" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0083003E">
+      <w:r w:rsidRPr="00BE6BAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="zh-TW"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EE7E52">
+        </w:rPr>
+        <w:t>様式</w:t>
+      </w:r>
+      <w:r w:rsidR="00183104" w:rsidRPr="00BE6BAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>２９</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0083003E">
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="001425ED" w:rsidRPr="00BE6BAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>１７</w:t>
+      </w:r>
+      <w:r w:rsidR="00183104" w:rsidRPr="00BE6BAA">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>号</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6BAA">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>（ＧＭＰ／ＱＭＳ調査に関する簡易</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00BE6BAA">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>相談）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8505" w:type="dxa"/>
+        <w:tblW w:w="8392" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2972"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="11"/>
+        <w:gridCol w:w="2908"/>
+        <w:gridCol w:w="5478"/>
+        <w:gridCol w:w="6"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00856B7D" w:rsidRPr="00136AA4" w:rsidTr="00205598">
+      <w:tr w:rsidR="00BC3F49" w:rsidRPr="00076C51" w:rsidTr="00BD3B8B">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="912"/>
+          <w:trHeight w:val="1101"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8505" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="8392" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00856B7D" w:rsidRPr="00205598" w:rsidRDefault="00856B7D" w:rsidP="00205598">
+          <w:p w:rsidR="00BC3F49" w:rsidRPr="00BE6BAA" w:rsidRDefault="00BC3F49" w:rsidP="00BD3B8B">
             <w:pPr>
-              <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0036073A">
+            <w:r w:rsidRPr="00BE6BAA">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>医療機器戦略相談対面助言申込書</w:t>
+              <w:t>ＧＭＰ／ＱＭＳ調査</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>対面助言申込書</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6BAA">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>（簡易相談）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001034A0" w:rsidRPr="00136AA4" w:rsidTr="004878EA">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="00076C51">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="320"/>
+          <w:trHeight w:val="518"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="005210C6" w:rsidP="006F7459">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00BE6BAA" w:rsidRDefault="004664AB" w:rsidP="0040450A">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...7 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0036073A">
+            <w:r w:rsidRPr="006701D7">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="20"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="-762070783"/>
               </w:rPr>
-              <w:t>相談対象</w:t>
+              <w:t>簡易相談区</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006701D7">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="-762070783"/>
+              </w:rPr>
+              <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5522" w:type="dxa"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F7459" w:rsidRPr="0036073A" w:rsidRDefault="00684990" w:rsidP="006B405C">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00076C51" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...7 lines deleted...]
-              <w:ind w:left="309" w:hangingChars="153" w:hanging="309"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...25 lines deleted...]
-            <w:r w:rsidR="006F7459" w:rsidRPr="0036073A">
+            <w:r w:rsidRPr="00076C51">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t xml:space="preserve">　</w:t>
-[...67 lines deleted...]
-              <w:t>体外診断用医薬品</w:t>
+              <w:t>ＧＭＰ調査　　　　　　　ＱＭＳ調査</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00640055" w:rsidRPr="00136AA4" w:rsidTr="004878EA">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="00076C51">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="320"/>
+          <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00640055" w:rsidRPr="0036073A" w:rsidRDefault="00640055" w:rsidP="006F7459">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00BE6BAA" w:rsidRDefault="004664AB" w:rsidP="0040450A">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...7 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0036073A">
+            <w:r w:rsidRPr="006701D7">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="50"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="-762070782"/>
               </w:rPr>
-              <w:t>担当分野</w:t>
+              <w:t>相談希望</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006701D7">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="-762070782"/>
+              </w:rPr>
+              <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5522" w:type="dxa"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00640055" w:rsidRPr="0036073A" w:rsidRDefault="00640055" w:rsidP="006F7459">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...7 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-TW"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001034A0" w:rsidRPr="00136AA4" w:rsidTr="004878EA">
+      <w:tr w:rsidR="00BC3F49" w:rsidRPr="00076C51">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="320"/>
+          <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="006F22CA" w:rsidP="006F7459">
+          <w:p w:rsidR="00BC3F49" w:rsidRPr="003F2613" w:rsidRDefault="00BC3F49" w:rsidP="0040450A">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...7 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0036073A">
+            <w:r w:rsidRPr="00BC3F49">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>類別</w:t>
+              <w:t>希望する実施方法</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5522" w:type="dxa"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006F7459">
+          <w:p w:rsidR="00BC3F49" w:rsidRPr="00123865" w:rsidRDefault="00BC3F49" w:rsidP="0040450A">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...7 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="zh-TW"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001034A0" w:rsidRPr="00136AA4" w:rsidTr="004878EA">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="00076C51">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="320"/>
+          <w:trHeight w:val="3557"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006F7459">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00BE6BAA" w:rsidRDefault="004664AB" w:rsidP="0040450A">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...7 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0036073A">
+            <w:r w:rsidRPr="006701D7">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="100"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="-762070781"/>
               </w:rPr>
-              <w:t>被験物の名称及び識別記号</w:t>
+              <w:t>相談内</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006701D7">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="-762070781"/>
+              </w:rPr>
+              <w:t>容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5522" w:type="dxa"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006F7459">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...7 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001034A0" w:rsidRPr="00136AA4" w:rsidTr="004878EA">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="00076C51">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="320"/>
+          <w:trHeight w:val="731"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006F7459">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00BE6BAA" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...7 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0036073A">
+            <w:r w:rsidRPr="00BE6BAA">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>予定される一般的名称</w:t>
+              <w:t>関連する相談内容についての過去の対面助言</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5522" w:type="dxa"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006F7459">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...7 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001034A0" w:rsidRPr="00136AA4" w:rsidTr="004878EA">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="00076C51">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="320"/>
+          <w:trHeight w:val="731"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006F7459">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00BE6BAA" w:rsidRDefault="00C515F3" w:rsidP="00E90ED3">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...7 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0036073A">
+            <w:r w:rsidRPr="00BE6BAA">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>予定されるクラス分類</w:t>
+              <w:t>本申込みの担当者氏名、所属及び連絡先（電話</w:t>
+            </w:r>
+            <w:r w:rsidR="00212C8E">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>番号</w:t>
+            </w:r>
+            <w:r w:rsidR="000B4142">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="00550DCD">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電子</w:t>
+            </w:r>
+            <w:r w:rsidR="000B4142">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>メールアドレス</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6BAA">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5522" w:type="dxa"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006F7459">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...7 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001034A0" w:rsidRPr="00136AA4" w:rsidTr="004878EA">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="00076C51">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="320"/>
+          <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006F7459">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00BE6BAA" w:rsidRDefault="004664AB" w:rsidP="0040450A">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...7 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0036073A">
+            <w:r w:rsidRPr="00B94DA8">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...1212 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="500"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="-762070780"/>
               </w:rPr>
-              <w:t>国立研究開発法人日本医療研究開発機構（</w:t>
+              <w:t>備</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B94DA8">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...444 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="-762070780"/>
               </w:rPr>
               <w:t>考</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5522" w:type="dxa"/>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008F1759" w:rsidRPr="0036073A" w:rsidRDefault="008F1759" w:rsidP="008F1759">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...7 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006B405C">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00BE6BAA" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:wordWrap/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6BAA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>上記により対面助言（簡易相談）を申</w:t>
+      </w:r>
+      <w:r w:rsidR="0087128B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>し</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6BAA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>込みます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00086D93" w:rsidP="00086D93">
+      <w:pPr>
+        <w:spacing w:afterLines="50" w:after="164"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">令和 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C515F3" w:rsidRPr="00BE6BAA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　年　　月　　日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1995"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123865">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="115"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BE6BAA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="115"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>住</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6BAA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>所（法人にあっては、主たる事務所の所在地）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00BE6BAA" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1995"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123865">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="115"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BE6BAA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="115"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>氏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6BAA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名（法人にあっては、名称</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC60C6" w:rsidRPr="00FA7FF9">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>並びに代表者の役職名</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC60C6" w:rsidRPr="00FA7FF9">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r w:rsidR="00E90ED3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">氏名）　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00BE6BAA" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6BAA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（業者コード　　　　　）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00BE6BAA" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:wordWrap/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6BAA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>独立行政法人医薬品医療機器総合機構</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00BE6BAA" w:rsidRDefault="00C515F3" w:rsidP="00BE6BAA">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:wordWrap/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6BAA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>安全管理監殿</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE6BAA" w:rsidRDefault="00BE6BAA">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
-        <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0036073A">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123865">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...28 lines deleted...]
-        <w:t>ます。</w:t>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>（注意）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6984" w:rsidRPr="0036073A" w:rsidRDefault="00205598" w:rsidP="002872EA">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00121709" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:afterLines="50" w:after="152" w:line="0" w:lineRule="atLeast"/>
-        <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
-          <w:lang w:eastAsia="zh-CN"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="001034A0" w:rsidRPr="0036073A">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>１　用紙の大きさは日本産業</w:t>
+      </w:r>
+      <w:r w:rsidR="00C515F3" w:rsidRPr="00123865">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">　　年　　月　　日</w:t>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>規格Ａ４と</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC3F49" w:rsidRPr="00BC3F49">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>し、テキスト認識可能な電子ファイルで提出</w:t>
+      </w:r>
+      <w:r w:rsidR="00C515F3" w:rsidRPr="00123865">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006F7459">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
-          <w:tab w:val="left" w:pos="1995"/>
+          <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-          <w:kern w:val="0"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="0036073A">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123865">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-          <w:spacing w:val="95"/>
-[...11 lines deleted...]
-        <w:t>所（法人にあっては、主たる事務所の所在地）</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>２　記入欄に記入事項のすべてを記入できないときは、その欄に「別紙（　）のとおり」と記入し別紙を添付すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006F7459">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
-          <w:tab w:val="left" w:pos="1995"/>
+          <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:spacing w:val="95"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123865">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>３　ＧＭＰ／ＱＭＳ調査</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123865">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0036073A">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言申込書（簡易相談）</w:t>
+      </w:r>
+      <w:r w:rsidR="00244CD5" w:rsidRPr="00123865">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-          <w:spacing w:val="95"/>
+          <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0036073A">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123865">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-          <w:kern w:val="0"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00E05D16" w:rsidRPr="00926A9D">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記入</w:t>
+      </w:r>
+      <w:r w:rsidR="00244CD5" w:rsidRPr="00123865">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-          <w:kern w:val="0"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="0036073A">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>方法</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123865">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-          <w:kern w:val="0"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">氏名）　</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>は以下のとおり。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006F7459">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
-        <w:jc w:val="right"/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0036073A">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123865">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-        <w:t>（業者コード　　　　　）</w:t>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（１）簡易相談区分欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001034A0" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="006B405C">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
-        <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
-          <w:lang w:eastAsia="zh-TW"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0036073A">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123865">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:lang w:eastAsia="zh-TW"/>
-[...1 lines deleted...]
-        <w:t>独立行政法人医薬品医療機器総合機構</w:t>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ＧＭＰ調査又はＱＭＳ調査のうち、該当するもの一つを○で囲んでください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00585958" w:rsidRPr="0036073A" w:rsidRDefault="001034A0" w:rsidP="008F1759">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
-        <w:ind w:leftChars="100" w:left="212" w:firstLineChars="100" w:firstLine="222"/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0036073A">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123865">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:br w:type="page"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（２）相談内容欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="001034A0" w:rsidP="006F7459">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...11 lines deleted...]
-        <w:t>（注意）</w:t>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123865">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>出来る限り具体的かつ簡潔に記入願います。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="00140FEC" w:rsidP="002F2255">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...32 lines deleted...]
-        <w:t>すること。</w:t>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123865">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（３）備考欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="001034A0" w:rsidP="002F2255">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00E57C82" w:rsidRPr="00123865" w:rsidRDefault="00BC3F49" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...11 lines deleted...]
-        <w:t>２　記入欄に記入事項のすべてを記入できないときは、その欄に「別紙（　）のとおり」と記入し別紙を添付すること。</w:t>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3F49">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>その他、補足等があれば記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="001034A0" w:rsidP="002F2255">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...36 lines deleted...]
-        <w:t>記入要領は以下のとおり。</w:t>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123865">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（４）その他</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001034A0" w:rsidRPr="00FC61AC" w:rsidRDefault="005210C6" w:rsidP="006F7459">
+    <w:p w:rsidR="00306904" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="00BD30A8">
       <w:pPr>
         <w:pStyle w:val="a7"/>
-        <w:tabs>
-[...1578 lines deleted...]
-        </w:tabs>
         <w:wordWrap/>
         <w:adjustRightInd/>
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...13 lines deleted...]
-        <w:t>自ら治験を実施する医師の場合は、所属は医療機関名及びその所属診療科を記入してください。</w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234878">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>住所（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC60C6" w:rsidRPr="00FA7FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234878">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>主たる事務所の所在地）及び氏名（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC60C6" w:rsidRPr="00FA7FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234878">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名称</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC60C6" w:rsidRPr="00FA7FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>並びに代表者の役職名</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC60C6" w:rsidRPr="00FA7FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234878">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>氏名）を記入し、医薬品製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（９桁）を記入してください。なお、業者コードを持たない方は業者コードを「９９９９９９９９９」と記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00856B7D" w:rsidRPr="00856B7D" w:rsidRDefault="00856B7D" w:rsidP="00856B7D">
-[...19 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="001C0788">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00856B7D" w:rsidRPr="00856B7D" w:rsidRDefault="00856B7D" w:rsidP="00205598">
-[...379 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:sectPr w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidSect="006701D7">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1134" w:right="1701" w:bottom="1134" w:left="1701" w:header="510" w:footer="284" w:gutter="0"/>
-      <w:pgNumType w:start="11"/>
+      <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="linesAndChars" w:linePitch="305" w:charSpace="410"/>
+      <w:docGrid w:type="linesAndChars" w:linePitch="328"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00684990" w:rsidRDefault="00684990" w:rsidP="00D86487">
+    <w:p w:rsidR="005A7492" w:rsidRDefault="005A7492">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00684990" w:rsidRDefault="00684990" w:rsidP="00D86487">
+    <w:p w:rsidR="005A7492" w:rsidRDefault="005A7492">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="PMingLiU">
-[...6 lines deleted...]
-  </w:font>
 </w:fonts>
-</file>
-[...28 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00684990" w:rsidRDefault="00684990" w:rsidP="00D86487">
+    <w:p w:rsidR="005A7492" w:rsidRDefault="005A7492">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00684990" w:rsidRDefault="00684990" w:rsidP="00D86487">
+    <w:p w:rsidR="005A7492" w:rsidRDefault="005A7492">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21D46CCF"/>
+    <w:nsid w:val="0FF00A2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6A00FE66"/>
-[...5 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+    <w:tmpl w:val="405C8664"/>
+    <w:lvl w:ilvl="0" w:tplc="60C4B7EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
-[...4 lines deleted...]
-      <w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="229A3492"/>
+    <w:nsid w:val="12991AE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E0C69A64"/>
-[...6 lines deleted...]
-        <w:ind w:left="420" w:hanging="420"/>
+    <w:tmpl w:val="71B81052"/>
+    <w:lvl w:ilvl="0" w:tplc="02745938">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
-[...4 lines deleted...]
-      <w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A117F28"/>
+    <w:nsid w:val="18F8216A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="00506008"/>
-[...7 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="91AAA482"/>
+    <w:lvl w:ilvl="0" w:tplc="23062736">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="第%1章"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="885"/>
+        </w:tabs>
+        <w:ind w:left="885" w:hanging="885"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38AE3300"/>
+    <w:nsid w:val="1B7B6629"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7EE80A76"/>
-[...5 lines deleted...]
-      <w:pPr>
+    <w:tmpl w:val="0E74E656"/>
+    <w:lvl w:ilvl="0" w:tplc="538CB840">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="第%1章"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...13 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42E9310D"/>
+    <w:nsid w:val="3239717E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E6ECAC04"/>
-[...6 lines deleted...]
-        <w:ind w:left="632" w:hanging="420"/>
+    <w:tmpl w:val="BAE45B14"/>
+    <w:lvl w:ilvl="0" w:tplc="2BC6AADE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
-[...93 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AC11D0C"/>
+    <w:nsid w:val="4381688C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="830A94A4"/>
-[...6 lines deleted...]
-        <w:ind w:left="420" w:hanging="420"/>
+    <w:tmpl w:val="38DE2788"/>
+    <w:lvl w:ilvl="0" w:tplc="8FE49A2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C666C574">
-[...15 lines deleted...]
-      <w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C663B93"/>
+    <w:nsid w:val="44ED09C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="473664EE"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="59ACB7E6"/>
+    <w:lvl w:ilvl="0" w:tplc="2BC6AADE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CDE2E00"/>
+    <w:nsid w:val="50173F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EC60DF14"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimalEnclosedCircle"/>
+    <w:tmpl w:val="DABE24F8"/>
+    <w:lvl w:ilvl="0" w:tplc="863E7D92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="420" w:hanging="420"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F8C715D"/>
+    <w:nsid w:val="561E72C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="29DC2C28"/>
-[...5 lines deleted...]
-        <w:ind w:left="572" w:hanging="360"/>
+    <w:tmpl w:val="EF58B77E"/>
+    <w:lvl w:ilvl="0" w:tplc="817C1B48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
-[...93 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B8714FA"/>
+    <w:nsid w:val="5C835BB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BB786478"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimalEnclosedCircle"/>
+    <w:tmpl w:val="1818C51A"/>
+    <w:lvl w:ilvl="0" w:tplc="8FE49A2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="420" w:hanging="420"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F42240F"/>
+    <w:nsid w:val="60CF3825"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FBCA048C"/>
-[...6 lines deleted...]
-        <w:ind w:left="420" w:hanging="420"/>
+    <w:tmpl w:val="2F564FE0"/>
+    <w:lvl w:ilvl="0" w:tplc="863E7D92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
-[...4 lines deleted...]
-      <w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F4C2CF2"/>
+    <w:nsid w:val="6C7C2971"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="66EE3268"/>
-[...6 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+    <w:tmpl w:val="0E181EC4"/>
+    <w:lvl w:ilvl="0" w:tplc="8FE49A2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US"/>
+        <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
-    </w:lvl>
-[...224 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
-[...5 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="4"/>
-[...1 lines deleted...]
-  <w:num w:numId="13">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:displayBackgroundShape/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="106"/>
-  <w:drawingGridVerticalSpacing w:val="305"/>
+  <w:drawingGridHorizontalSpacing w:val="105"/>
+  <w:drawingGridVerticalSpacing w:val="164"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CB590F"/>
-[...6494 lines deleted...]
-    <w:rsid w:val="00FF7FA4"/>
+    <w:rsidRoot w:val="005E7EDC"/>
+    <w:rsid w:val="00002AC9"/>
+    <w:rsid w:val="00003D97"/>
+    <w:rsid w:val="000277A4"/>
+    <w:rsid w:val="000334A9"/>
+    <w:rsid w:val="00033D5E"/>
+    <w:rsid w:val="00051AD0"/>
+    <w:rsid w:val="00055EAF"/>
+    <w:rsid w:val="0005606A"/>
+    <w:rsid w:val="00063B06"/>
+    <w:rsid w:val="00064B6E"/>
+    <w:rsid w:val="00065176"/>
+    <w:rsid w:val="000659BD"/>
+    <w:rsid w:val="00066BC3"/>
+    <w:rsid w:val="00066DC9"/>
+    <w:rsid w:val="00076C51"/>
+    <w:rsid w:val="00086D93"/>
+    <w:rsid w:val="000B36A0"/>
+    <w:rsid w:val="000B4142"/>
+    <w:rsid w:val="000B787F"/>
+    <w:rsid w:val="000D3661"/>
+    <w:rsid w:val="000D7A3B"/>
+    <w:rsid w:val="000E6D46"/>
+    <w:rsid w:val="000E7002"/>
+    <w:rsid w:val="000F5E73"/>
+    <w:rsid w:val="0010429F"/>
+    <w:rsid w:val="00106C1F"/>
+    <w:rsid w:val="001107DF"/>
+    <w:rsid w:val="00116054"/>
+    <w:rsid w:val="00121709"/>
+    <w:rsid w:val="00123865"/>
+    <w:rsid w:val="00126ECD"/>
+    <w:rsid w:val="00126F0E"/>
+    <w:rsid w:val="001305DE"/>
+    <w:rsid w:val="00130D1A"/>
+    <w:rsid w:val="001316A2"/>
+    <w:rsid w:val="00141282"/>
+    <w:rsid w:val="001425ED"/>
+    <w:rsid w:val="00147920"/>
+    <w:rsid w:val="00151787"/>
+    <w:rsid w:val="001522E4"/>
+    <w:rsid w:val="00165A43"/>
+    <w:rsid w:val="0016729C"/>
+    <w:rsid w:val="00183104"/>
+    <w:rsid w:val="00190768"/>
+    <w:rsid w:val="001A18B7"/>
+    <w:rsid w:val="001A3238"/>
+    <w:rsid w:val="001A6C9C"/>
+    <w:rsid w:val="001B32B0"/>
+    <w:rsid w:val="001B371F"/>
+    <w:rsid w:val="001B4866"/>
+    <w:rsid w:val="001B5374"/>
+    <w:rsid w:val="001B607E"/>
+    <w:rsid w:val="001C0788"/>
+    <w:rsid w:val="001C47D9"/>
+    <w:rsid w:val="001C543E"/>
+    <w:rsid w:val="001C7880"/>
+    <w:rsid w:val="001D432A"/>
+    <w:rsid w:val="001D5D60"/>
+    <w:rsid w:val="001E1F85"/>
+    <w:rsid w:val="001E59DF"/>
+    <w:rsid w:val="001F4098"/>
+    <w:rsid w:val="002031AE"/>
+    <w:rsid w:val="00203A5D"/>
+    <w:rsid w:val="00212C8E"/>
+    <w:rsid w:val="00212EF8"/>
+    <w:rsid w:val="00217C9A"/>
+    <w:rsid w:val="002201CF"/>
+    <w:rsid w:val="002263F9"/>
+    <w:rsid w:val="00227363"/>
+    <w:rsid w:val="002275B8"/>
+    <w:rsid w:val="00231D5B"/>
+    <w:rsid w:val="002325B2"/>
+    <w:rsid w:val="00234878"/>
+    <w:rsid w:val="0023750A"/>
+    <w:rsid w:val="00241955"/>
+    <w:rsid w:val="00244CD5"/>
+    <w:rsid w:val="0024559A"/>
+    <w:rsid w:val="002455AD"/>
+    <w:rsid w:val="0024794D"/>
+    <w:rsid w:val="00263E8B"/>
+    <w:rsid w:val="0026702C"/>
+    <w:rsid w:val="0028330A"/>
+    <w:rsid w:val="00286C5E"/>
+    <w:rsid w:val="002909BB"/>
+    <w:rsid w:val="00293A89"/>
+    <w:rsid w:val="002A0338"/>
+    <w:rsid w:val="002A04AB"/>
+    <w:rsid w:val="002A389E"/>
+    <w:rsid w:val="002A3D97"/>
+    <w:rsid w:val="002B44EB"/>
+    <w:rsid w:val="002B629B"/>
+    <w:rsid w:val="002C69CD"/>
+    <w:rsid w:val="002D05A3"/>
+    <w:rsid w:val="002D0C51"/>
+    <w:rsid w:val="002D135B"/>
+    <w:rsid w:val="002D1C52"/>
+    <w:rsid w:val="002D1F7B"/>
+    <w:rsid w:val="002D5BF5"/>
+    <w:rsid w:val="002E6D18"/>
+    <w:rsid w:val="002F5C26"/>
+    <w:rsid w:val="002F5D1C"/>
+    <w:rsid w:val="002F7F69"/>
+    <w:rsid w:val="0030276D"/>
+    <w:rsid w:val="00303F1E"/>
+    <w:rsid w:val="00304B9C"/>
+    <w:rsid w:val="00306227"/>
+    <w:rsid w:val="00306904"/>
+    <w:rsid w:val="003078AF"/>
+    <w:rsid w:val="00317868"/>
+    <w:rsid w:val="00317C9E"/>
+    <w:rsid w:val="0032282D"/>
+    <w:rsid w:val="0032608F"/>
+    <w:rsid w:val="00326681"/>
+    <w:rsid w:val="0033049C"/>
+    <w:rsid w:val="00334E51"/>
+    <w:rsid w:val="003401F3"/>
+    <w:rsid w:val="00345B2E"/>
+    <w:rsid w:val="00352569"/>
+    <w:rsid w:val="0035376F"/>
+    <w:rsid w:val="0035587C"/>
+    <w:rsid w:val="00355FDC"/>
+    <w:rsid w:val="00357158"/>
+    <w:rsid w:val="003815A3"/>
+    <w:rsid w:val="00381685"/>
+    <w:rsid w:val="00383931"/>
+    <w:rsid w:val="003B27ED"/>
+    <w:rsid w:val="003B53E0"/>
+    <w:rsid w:val="003C05DC"/>
+    <w:rsid w:val="003C11D1"/>
+    <w:rsid w:val="003C2C8F"/>
+    <w:rsid w:val="003D6477"/>
+    <w:rsid w:val="003E0B75"/>
+    <w:rsid w:val="003F0338"/>
+    <w:rsid w:val="003F2613"/>
+    <w:rsid w:val="003F2965"/>
+    <w:rsid w:val="003F7087"/>
+    <w:rsid w:val="00401943"/>
+    <w:rsid w:val="0040450A"/>
+    <w:rsid w:val="00404D89"/>
+    <w:rsid w:val="00407278"/>
+    <w:rsid w:val="00412F19"/>
+    <w:rsid w:val="00435195"/>
+    <w:rsid w:val="00436EBD"/>
+    <w:rsid w:val="00437DF3"/>
+    <w:rsid w:val="0044259E"/>
+    <w:rsid w:val="0044402E"/>
+    <w:rsid w:val="00446636"/>
+    <w:rsid w:val="00450C55"/>
+    <w:rsid w:val="004513FE"/>
+    <w:rsid w:val="0045427A"/>
+    <w:rsid w:val="004644C6"/>
+    <w:rsid w:val="00466067"/>
+    <w:rsid w:val="004664AB"/>
+    <w:rsid w:val="00481797"/>
+    <w:rsid w:val="00485F9F"/>
+    <w:rsid w:val="0049207C"/>
+    <w:rsid w:val="004936B2"/>
+    <w:rsid w:val="004960F1"/>
+    <w:rsid w:val="004D3CEB"/>
+    <w:rsid w:val="004D7E31"/>
+    <w:rsid w:val="004E0761"/>
+    <w:rsid w:val="004E4F78"/>
+    <w:rsid w:val="004E6E93"/>
+    <w:rsid w:val="004F7078"/>
+    <w:rsid w:val="004F7202"/>
+    <w:rsid w:val="00503C9E"/>
+    <w:rsid w:val="005101A5"/>
+    <w:rsid w:val="005125E6"/>
+    <w:rsid w:val="00512B61"/>
+    <w:rsid w:val="005136C1"/>
+    <w:rsid w:val="00522B5C"/>
+    <w:rsid w:val="00525BCC"/>
+    <w:rsid w:val="00530111"/>
+    <w:rsid w:val="00535843"/>
+    <w:rsid w:val="0054204F"/>
+    <w:rsid w:val="0054305B"/>
+    <w:rsid w:val="00550DCD"/>
+    <w:rsid w:val="005535CC"/>
+    <w:rsid w:val="0055366F"/>
+    <w:rsid w:val="005564E7"/>
+    <w:rsid w:val="00563025"/>
+    <w:rsid w:val="0056484D"/>
+    <w:rsid w:val="00567842"/>
+    <w:rsid w:val="00573320"/>
+    <w:rsid w:val="00574B33"/>
+    <w:rsid w:val="00584F03"/>
+    <w:rsid w:val="0058680D"/>
+    <w:rsid w:val="005A5485"/>
+    <w:rsid w:val="005A7492"/>
+    <w:rsid w:val="005A79FF"/>
+    <w:rsid w:val="005B5131"/>
+    <w:rsid w:val="005C5A7F"/>
+    <w:rsid w:val="005D1F1B"/>
+    <w:rsid w:val="005E7E73"/>
+    <w:rsid w:val="005E7EDC"/>
+    <w:rsid w:val="005F46EE"/>
+    <w:rsid w:val="00603876"/>
+    <w:rsid w:val="006139F4"/>
+    <w:rsid w:val="006261B5"/>
+    <w:rsid w:val="006304B2"/>
+    <w:rsid w:val="0064726E"/>
+    <w:rsid w:val="006511FB"/>
+    <w:rsid w:val="006625EB"/>
+    <w:rsid w:val="006701D7"/>
+    <w:rsid w:val="0067178F"/>
+    <w:rsid w:val="006778A6"/>
+    <w:rsid w:val="00685DF1"/>
+    <w:rsid w:val="006868C4"/>
+    <w:rsid w:val="00697C2A"/>
+    <w:rsid w:val="006A029E"/>
+    <w:rsid w:val="006A71CC"/>
+    <w:rsid w:val="006A7B89"/>
+    <w:rsid w:val="006C1A1D"/>
+    <w:rsid w:val="006D70D0"/>
+    <w:rsid w:val="006D7915"/>
+    <w:rsid w:val="006E4CBA"/>
+    <w:rsid w:val="006E54DF"/>
+    <w:rsid w:val="006F05CA"/>
+    <w:rsid w:val="006F0E24"/>
+    <w:rsid w:val="006F625B"/>
+    <w:rsid w:val="0071120C"/>
+    <w:rsid w:val="00712341"/>
+    <w:rsid w:val="00717D40"/>
+    <w:rsid w:val="00723D06"/>
+    <w:rsid w:val="00723E13"/>
+    <w:rsid w:val="007243F1"/>
+    <w:rsid w:val="00726876"/>
+    <w:rsid w:val="00731A50"/>
+    <w:rsid w:val="007321F7"/>
+    <w:rsid w:val="00732F32"/>
+    <w:rsid w:val="0074056D"/>
+    <w:rsid w:val="00754C59"/>
+    <w:rsid w:val="00754DAB"/>
+    <w:rsid w:val="00763728"/>
+    <w:rsid w:val="007642CA"/>
+    <w:rsid w:val="007664E9"/>
+    <w:rsid w:val="007762D7"/>
+    <w:rsid w:val="00777D8B"/>
+    <w:rsid w:val="00786263"/>
+    <w:rsid w:val="007A5B52"/>
+    <w:rsid w:val="007A68E4"/>
+    <w:rsid w:val="007A77A5"/>
+    <w:rsid w:val="007C232A"/>
+    <w:rsid w:val="007E4B8D"/>
+    <w:rsid w:val="0081172D"/>
+    <w:rsid w:val="008141C3"/>
+    <w:rsid w:val="00823024"/>
+    <w:rsid w:val="008246E6"/>
+    <w:rsid w:val="0083003E"/>
+    <w:rsid w:val="00831B4F"/>
+    <w:rsid w:val="00832ACA"/>
+    <w:rsid w:val="00841AA6"/>
+    <w:rsid w:val="008441ED"/>
+    <w:rsid w:val="00851A41"/>
+    <w:rsid w:val="00854380"/>
+    <w:rsid w:val="0086168B"/>
+    <w:rsid w:val="00863C8C"/>
+    <w:rsid w:val="0087128B"/>
+    <w:rsid w:val="008747E9"/>
+    <w:rsid w:val="0087707F"/>
+    <w:rsid w:val="00883E6A"/>
+    <w:rsid w:val="008844AE"/>
+    <w:rsid w:val="00886EEC"/>
+    <w:rsid w:val="008931E5"/>
+    <w:rsid w:val="008933F3"/>
+    <w:rsid w:val="008A011C"/>
+    <w:rsid w:val="008B1370"/>
+    <w:rsid w:val="008C4208"/>
+    <w:rsid w:val="008C53ED"/>
+    <w:rsid w:val="008C7D1E"/>
+    <w:rsid w:val="008D58D8"/>
+    <w:rsid w:val="008D5906"/>
+    <w:rsid w:val="008E0B60"/>
+    <w:rsid w:val="008E0D5D"/>
+    <w:rsid w:val="008E2406"/>
+    <w:rsid w:val="008E3736"/>
+    <w:rsid w:val="008F474C"/>
+    <w:rsid w:val="008F48CC"/>
+    <w:rsid w:val="008F51E1"/>
+    <w:rsid w:val="00903C74"/>
+    <w:rsid w:val="0090600F"/>
+    <w:rsid w:val="0091029B"/>
+    <w:rsid w:val="00910AFF"/>
+    <w:rsid w:val="00913633"/>
+    <w:rsid w:val="00917886"/>
+    <w:rsid w:val="009206DB"/>
+    <w:rsid w:val="00923797"/>
+    <w:rsid w:val="00931C9E"/>
+    <w:rsid w:val="0094609B"/>
+    <w:rsid w:val="009462B9"/>
+    <w:rsid w:val="009904B4"/>
+    <w:rsid w:val="00992F14"/>
+    <w:rsid w:val="00994A53"/>
+    <w:rsid w:val="009A1E32"/>
+    <w:rsid w:val="009B4D9B"/>
+    <w:rsid w:val="009D1571"/>
+    <w:rsid w:val="009D3F45"/>
+    <w:rsid w:val="009D4731"/>
+    <w:rsid w:val="009D6DC3"/>
+    <w:rsid w:val="009D74EC"/>
+    <w:rsid w:val="009F06EE"/>
+    <w:rsid w:val="009F3D88"/>
+    <w:rsid w:val="009F4DD4"/>
+    <w:rsid w:val="009F511C"/>
+    <w:rsid w:val="00A106F4"/>
+    <w:rsid w:val="00A15AD7"/>
+    <w:rsid w:val="00A2194D"/>
+    <w:rsid w:val="00A21F78"/>
+    <w:rsid w:val="00A2372D"/>
+    <w:rsid w:val="00A26EF6"/>
+    <w:rsid w:val="00A333D6"/>
+    <w:rsid w:val="00A35CE7"/>
+    <w:rsid w:val="00A36571"/>
+    <w:rsid w:val="00A50793"/>
+    <w:rsid w:val="00A525A5"/>
+    <w:rsid w:val="00A6240B"/>
+    <w:rsid w:val="00A63C82"/>
+    <w:rsid w:val="00A671A1"/>
+    <w:rsid w:val="00A7447A"/>
+    <w:rsid w:val="00A75AC8"/>
+    <w:rsid w:val="00A837DE"/>
+    <w:rsid w:val="00A86316"/>
+    <w:rsid w:val="00A86A83"/>
+    <w:rsid w:val="00A9278D"/>
+    <w:rsid w:val="00A970C9"/>
+    <w:rsid w:val="00AA2A96"/>
+    <w:rsid w:val="00AB05EF"/>
+    <w:rsid w:val="00AB1216"/>
+    <w:rsid w:val="00AC1343"/>
+    <w:rsid w:val="00AC17CC"/>
+    <w:rsid w:val="00AC272E"/>
+    <w:rsid w:val="00AD1FCF"/>
+    <w:rsid w:val="00AE00FB"/>
+    <w:rsid w:val="00AF0A79"/>
+    <w:rsid w:val="00AF44F1"/>
+    <w:rsid w:val="00B072AC"/>
+    <w:rsid w:val="00B23D03"/>
+    <w:rsid w:val="00B271FA"/>
+    <w:rsid w:val="00B303DE"/>
+    <w:rsid w:val="00B315DB"/>
+    <w:rsid w:val="00B3527C"/>
+    <w:rsid w:val="00B44D43"/>
+    <w:rsid w:val="00B6112C"/>
+    <w:rsid w:val="00B633C8"/>
+    <w:rsid w:val="00B63531"/>
+    <w:rsid w:val="00B812D5"/>
+    <w:rsid w:val="00B81AAD"/>
+    <w:rsid w:val="00B82C87"/>
+    <w:rsid w:val="00B94DA8"/>
+    <w:rsid w:val="00BA0E91"/>
+    <w:rsid w:val="00BA28B8"/>
+    <w:rsid w:val="00BA326B"/>
+    <w:rsid w:val="00BA451A"/>
+    <w:rsid w:val="00BB1C2F"/>
+    <w:rsid w:val="00BB314E"/>
+    <w:rsid w:val="00BC05F7"/>
+    <w:rsid w:val="00BC0E14"/>
+    <w:rsid w:val="00BC3F49"/>
+    <w:rsid w:val="00BC5A98"/>
+    <w:rsid w:val="00BC60C6"/>
+    <w:rsid w:val="00BC62E9"/>
+    <w:rsid w:val="00BD30A8"/>
+    <w:rsid w:val="00BD3B8B"/>
+    <w:rsid w:val="00BD62AF"/>
+    <w:rsid w:val="00BE166E"/>
+    <w:rsid w:val="00BE6BAA"/>
+    <w:rsid w:val="00BF39A3"/>
+    <w:rsid w:val="00BF636A"/>
+    <w:rsid w:val="00C03DD5"/>
+    <w:rsid w:val="00C07BCF"/>
+    <w:rsid w:val="00C221A4"/>
+    <w:rsid w:val="00C22C47"/>
+    <w:rsid w:val="00C3040E"/>
+    <w:rsid w:val="00C448E9"/>
+    <w:rsid w:val="00C515F3"/>
+    <w:rsid w:val="00C52D34"/>
+    <w:rsid w:val="00C61F94"/>
+    <w:rsid w:val="00C66398"/>
+    <w:rsid w:val="00C70D92"/>
+    <w:rsid w:val="00C838F8"/>
+    <w:rsid w:val="00C918C8"/>
+    <w:rsid w:val="00C919C5"/>
+    <w:rsid w:val="00C93AA6"/>
+    <w:rsid w:val="00C95792"/>
+    <w:rsid w:val="00CA203C"/>
+    <w:rsid w:val="00CA3C68"/>
+    <w:rsid w:val="00CA5DC3"/>
+    <w:rsid w:val="00CB392B"/>
+    <w:rsid w:val="00CB5F01"/>
+    <w:rsid w:val="00CB6AA1"/>
+    <w:rsid w:val="00CB7FF8"/>
+    <w:rsid w:val="00CC616E"/>
+    <w:rsid w:val="00CD094E"/>
+    <w:rsid w:val="00CE1689"/>
+    <w:rsid w:val="00CE7F0C"/>
+    <w:rsid w:val="00CF32FF"/>
+    <w:rsid w:val="00CF3966"/>
+    <w:rsid w:val="00CF7AB3"/>
+    <w:rsid w:val="00D01FB6"/>
+    <w:rsid w:val="00D04C67"/>
+    <w:rsid w:val="00D04EC5"/>
+    <w:rsid w:val="00D05928"/>
+    <w:rsid w:val="00D06EB7"/>
+    <w:rsid w:val="00D20E80"/>
+    <w:rsid w:val="00D25271"/>
+    <w:rsid w:val="00D34849"/>
+    <w:rsid w:val="00D368A1"/>
+    <w:rsid w:val="00D40509"/>
+    <w:rsid w:val="00D40DB1"/>
+    <w:rsid w:val="00D45743"/>
+    <w:rsid w:val="00D51167"/>
+    <w:rsid w:val="00D524B8"/>
+    <w:rsid w:val="00D54CE7"/>
+    <w:rsid w:val="00D655D3"/>
+    <w:rsid w:val="00D66880"/>
+    <w:rsid w:val="00D66A44"/>
+    <w:rsid w:val="00D67AE3"/>
+    <w:rsid w:val="00D703B8"/>
+    <w:rsid w:val="00D7464F"/>
+    <w:rsid w:val="00D7700F"/>
+    <w:rsid w:val="00D86F41"/>
+    <w:rsid w:val="00D974D4"/>
+    <w:rsid w:val="00DA2499"/>
+    <w:rsid w:val="00DA7032"/>
+    <w:rsid w:val="00DD0F61"/>
+    <w:rsid w:val="00DD2955"/>
+    <w:rsid w:val="00DE338D"/>
+    <w:rsid w:val="00DE3D53"/>
+    <w:rsid w:val="00DE6A93"/>
+    <w:rsid w:val="00DF3DAC"/>
+    <w:rsid w:val="00E00AE8"/>
+    <w:rsid w:val="00E10DF3"/>
+    <w:rsid w:val="00E15B97"/>
+    <w:rsid w:val="00E15C6C"/>
+    <w:rsid w:val="00E16830"/>
+    <w:rsid w:val="00E33C86"/>
+    <w:rsid w:val="00E40932"/>
+    <w:rsid w:val="00E40CDC"/>
+    <w:rsid w:val="00E44D8C"/>
+    <w:rsid w:val="00E45050"/>
+    <w:rsid w:val="00E57C82"/>
+    <w:rsid w:val="00E670AF"/>
+    <w:rsid w:val="00E67335"/>
+    <w:rsid w:val="00E73B7A"/>
+    <w:rsid w:val="00E774AF"/>
+    <w:rsid w:val="00E84EB9"/>
+    <w:rsid w:val="00E84F0B"/>
+    <w:rsid w:val="00E90ED3"/>
+    <w:rsid w:val="00E93A25"/>
+    <w:rsid w:val="00E976BB"/>
+    <w:rsid w:val="00EA0C7C"/>
+    <w:rsid w:val="00EA1C44"/>
+    <w:rsid w:val="00EA29AB"/>
+    <w:rsid w:val="00EA4AD0"/>
+    <w:rsid w:val="00EA6D07"/>
+    <w:rsid w:val="00EB0459"/>
+    <w:rsid w:val="00EB4E3C"/>
+    <w:rsid w:val="00EC0D04"/>
+    <w:rsid w:val="00EC1C44"/>
+    <w:rsid w:val="00EC25D2"/>
+    <w:rsid w:val="00EC4281"/>
+    <w:rsid w:val="00ED15D8"/>
+    <w:rsid w:val="00EE2703"/>
+    <w:rsid w:val="00EF7666"/>
+    <w:rsid w:val="00F03345"/>
+    <w:rsid w:val="00F1051A"/>
+    <w:rsid w:val="00F241FE"/>
+    <w:rsid w:val="00F30D69"/>
+    <w:rsid w:val="00F320AF"/>
+    <w:rsid w:val="00F33798"/>
+    <w:rsid w:val="00F417AD"/>
+    <w:rsid w:val="00F41822"/>
+    <w:rsid w:val="00F44CB9"/>
+    <w:rsid w:val="00F501E1"/>
+    <w:rsid w:val="00F516AE"/>
+    <w:rsid w:val="00F527A4"/>
+    <w:rsid w:val="00F552F0"/>
+    <w:rsid w:val="00F56B97"/>
+    <w:rsid w:val="00F676A7"/>
+    <w:rsid w:val="00F739CA"/>
+    <w:rsid w:val="00F759E0"/>
+    <w:rsid w:val="00F809F1"/>
+    <w:rsid w:val="00F90F4E"/>
+    <w:rsid w:val="00F927A2"/>
+    <w:rsid w:val="00F93389"/>
+    <w:rsid w:val="00F94FCC"/>
+    <w:rsid w:val="00F9518B"/>
+    <w:rsid w:val="00F953AE"/>
+    <w:rsid w:val="00F9759B"/>
+    <w:rsid w:val="00FA0FE3"/>
+    <w:rsid w:val="00FA10CB"/>
+    <w:rsid w:val="00FA7FF9"/>
+    <w:rsid w:val="00FC7C62"/>
+    <w:rsid w:val="00FD09AD"/>
+    <w:rsid w:val="00FD0FE7"/>
+    <w:rsid w:val="00FD3A78"/>
+    <w:rsid w:val="00FF0A0E"/>
+    <w:rsid w:val="00FF2785"/>
+    <w:rsid w:val="00FF3BA8"/>
+    <w:rsid w:val="00FF6053"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13219,75 +3662,74 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -13332,50 +3774,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -13431,668 +3882,253 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00BD7DFF"/>
+    <w:rsid w:val="00D66A44"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
-      <w:szCs w:val="22"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Date"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:rsid w:val="005E7EDC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D86487"/>
+    <w:link w:val="a5"/>
+    <w:rsid w:val="00055EAF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-[...9 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a6"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D86487"/>
+    <w:rsid w:val="00055EAF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
     <w:name w:val="一太郎"/>
-    <w:rsid w:val="00D86487"/>
+    <w:rsid w:val="00BC5A98"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:wordWrap w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="333" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a8">
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF44F1"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:wordWrap w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a9">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00AB445B"/>
+    <w:rsid w:val="00F1051A"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04">
-    <w:name w:val="04  基本文"/>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="Note Heading"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00971AB5"/>
+    <w:next w:val="a"/>
+    <w:rsid w:val="004E6E93"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:ind w:leftChars="300" w:left="612" w:firstLineChars="100" w:firstLine="204"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="ＭＳ 明朝"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:cs="Century"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a9">
+  <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="aa"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="005C0E1D"/>
+    <w:rsid w:val="00130D1A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
-    <w:name w:val="吹き出し (文字)"/>
+  <w:style w:type="character" w:styleId="ac">
+    <w:name w:val="annotation reference"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a9"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005C0E1D"/>
-[...11 lines deleted...]
-    <w:rsid w:val="009C7F2A"/>
+    <w:rsid w:val="0094609B"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
-[...2 lines deleted...]
-    <w:link w:val="ad"/>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="a8"/>
+    <w:next w:val="a8"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="009C7F2A"/>
+    <w:rsid w:val="0094609B"/>
     <w:pPr>
-      <w:jc w:val="left"/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:wordWrap/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
-[...5 lines deleted...]
-    <w:rsid w:val="009C7F2A"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="ヘッダー (文字)"/>
+    <w:link w:val="a4"/>
+    <w:rsid w:val="00003D97"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
-      <w:szCs w:val="22"/>
-[...118 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:divs>
-[...286 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14334,59 +4370,91 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{370ECE41-1C8C-44F5-ADE7-94C35B8A8581}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA393003-01E3-409E-92FB-46E5958E95AD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3329</Characters>
+  <Pages>2</Pages>
+  <Words>104</Words>
+  <Characters>597</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>4</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3906</CharactersWithSpaces>
+  <CharactersWithSpaces>700</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>