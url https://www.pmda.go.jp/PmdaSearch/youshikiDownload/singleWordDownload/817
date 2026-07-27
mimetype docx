--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,3759 +1,7797 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00927CF9" w:rsidRDefault="00003D97" w:rsidP="00C32564">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="3E3B70EF" w14:textId="4A5045F2" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00CB2EDF">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00927CF9">
+      <w:r w:rsidRPr="00747183">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>様式第</w:t>
+      </w:r>
+      <w:r w:rsidR="007B6803" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>２２</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>号</w:t>
+      </w:r>
+      <w:r w:rsidR="007B6803" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidR="007B6803" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>２</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="zh-TW"/>
-[...6 lines deleted...]
-          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="00C84E86" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="zh-TW"/>
-[...6 lines deleted...]
-          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>/再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="zh-TW"/>
-[...7 lines deleted...]
-          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>再審査適合性調査相談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="zh-TW"/>
-[...1 lines deleted...]
-        <w:t>（対面助言申込書取下願）</w:t>
+        </w:rPr>
+        <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8392" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8392"/>
+        <w:gridCol w:w="2970"/>
+        <w:gridCol w:w="1841"/>
+        <w:gridCol w:w="1479"/>
+        <w:gridCol w:w="2096"/>
+        <w:gridCol w:w="6"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00592172" w:rsidRPr="00EC4ADF" w:rsidTr="000A7935">
+      <w:tr w:rsidR="00DF2AAA" w:rsidRPr="00747183" w14:paraId="28EEC55A" w14:textId="77777777" w:rsidTr="00747183">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="912"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8392" w:type="dxa"/>
+            <w:tcW w:w="8386" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00592172" w:rsidRPr="000A7935" w:rsidRDefault="00592172" w:rsidP="000A7935">
+          <w:p w14:paraId="02B305B6" w14:textId="327453C2" w:rsidR="00DF2AAA" w:rsidRPr="00747183" w:rsidRDefault="00DF2AAA" w:rsidP="005339EB">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00933875">
+            <w:r w:rsidRPr="00747183">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-                <w:spacing w:val="2"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>対面助言申込書取下願</w:t>
+              <w:t>医薬品</w:t>
+            </w:r>
+            <w:r w:rsidR="00C84E86" w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00C84E86" w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>再生医療等製品</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>再審査適合性調査相談申込書</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...38 lines deleted...]
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="0098616E">
+      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00747183" w14:paraId="0EF8316A" w14:textId="77777777" w:rsidTr="00747183">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="539"/>
+          <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="00927CF9" w:rsidRDefault="004664AB" w:rsidP="0040450A">
+          <w:p w14:paraId="6F9FDA4D" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
             <w:pPr>
-              <w:suppressAutoHyphens/>
-[...770 lines deleted...]
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
-              <w:ind w:leftChars="20" w:left="42" w:rightChars="20" w:right="42"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>承認番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1841" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6286AD0A" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1479" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63A93637" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>承認年月日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D91D729" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00747183" w14:paraId="0A9545DC" w14:textId="77777777" w:rsidTr="00747183">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="628C6A2D" w14:textId="2F97BB8E" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00F15BFF" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>医薬品の</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB2EDF" w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>薬効</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB2EDF" w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>分類</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1841" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD222CE" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1479" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8E063C" w14:textId="071943B3" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00927CF9">
+            <w:r w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>再審査</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>期間</w:t>
+            </w:r>
+            <w:r w:rsidR="009B612A" w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>又は承認期限</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12921DFE" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00747183" w14:paraId="41E0E8B2" w14:textId="77777777" w:rsidTr="00747183">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA5BF53" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>販売名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5422" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40A981AF" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00747183" w14:paraId="270E78F0" w14:textId="77777777" w:rsidTr="00747183">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4BD17F" w14:textId="6F46D290" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00C71CCB" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>一般的名称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5422" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33B0F75D" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00747183" w14:paraId="3E71F32B" w14:textId="77777777" w:rsidTr="00747183">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="714253F8" w14:textId="1EC813B2" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00C71CCB" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>医薬品の</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB2EDF" w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>含量</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB2EDF" w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>及び剤</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB2EDF" w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>形</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5422" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="189C478F" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00747183" w14:paraId="31C733FB" w14:textId="77777777" w:rsidTr="00747183">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA89A7B" w14:textId="77777777" w:rsidR="002025C2" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>用法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>及び用量</w:t>
+            </w:r>
+            <w:r w:rsidR="002025C2" w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="348A97A2" w14:textId="1602B904" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="002025C2" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>用法及び用量又は使用方法</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5422" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43E7E19E" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00747183" w14:paraId="4AF83CCA" w14:textId="77777777" w:rsidTr="00747183">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0261D8D0" w14:textId="77777777" w:rsidR="002025C2" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>効能又は効果</w:t>
+            </w:r>
+            <w:r w:rsidR="002025C2" w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4221E5E5" w14:textId="662DFBF0" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="002025C2" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>効能、効果又は性能</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5422" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="297D677F" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00747183" w14:paraId="29D9D40F" w14:textId="77777777" w:rsidTr="00747183">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18FD8B4D" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>承認</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>事項の一部変更年月日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51D5BC86" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>及び</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>その事項</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5422" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FAE3953" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F092E" w:rsidRPr="00747183" w14:paraId="46212073" w14:textId="77777777" w:rsidTr="00085B7C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE0F495" w14:textId="6B276A93" w:rsidR="002025C2" w:rsidRPr="00747183" w:rsidRDefault="002025C2" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談の区分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5422" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E900ABB" w14:textId="4FF51A23" w:rsidR="002025C2" w:rsidRPr="00747183" w:rsidRDefault="00090909">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                  <w:szCs w:val="21"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="-1560553470"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="001A2C30" w:rsidRPr="00747183">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:szCs w:val="21"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A629EC" w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A629EC" w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>医薬品再審査適合性調査相談</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3413C322" w14:textId="40A6B1C0" w:rsidR="00A629EC" w:rsidRPr="00747183" w:rsidRDefault="00090909">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:szCs w:val="21"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="-1421400743"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00A629EC" w:rsidRPr="00747183">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:szCs w:val="21"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A629EC" w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A629EC" w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>再生医療等製品再審査適合性調査相談</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00747183" w14:paraId="28302261" w14:textId="77777777" w:rsidTr="00747183">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24A9120D" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談内容の概略</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5422" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="052644F5" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00747183" w14:paraId="45CF368C" w14:textId="77777777" w:rsidTr="00747183">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A39FA1" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談内容の種類</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5422" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="752FCCC2" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F24283" w:rsidRPr="00747183" w14:paraId="06AFFF2F" w14:textId="77777777" w:rsidTr="00747183">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3883BAEC" w14:textId="28DD7449" w:rsidR="00F24283" w:rsidRPr="00747183" w:rsidRDefault="00F24283" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談対象期間</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5422" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30A6B665" w14:textId="77777777" w:rsidR="00F24283" w:rsidRPr="00747183" w:rsidRDefault="00F24283" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00747183" w14:paraId="2EF9C280" w14:textId="77777777" w:rsidTr="00747183">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="396C6D4E" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>同一品目についての過去の</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FAA1804" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>対面助言</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5422" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B67FA4B" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00747183" w14:paraId="554C32DA" w14:textId="77777777" w:rsidTr="00747183">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F5230A0" w14:textId="4AE34861" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747183">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>本申込みの担当者氏名、所属及び連絡先（電話</w:t>
             </w:r>
-            <w:r w:rsidR="00225C4C" w:rsidRPr="00E65DEC">
+            <w:r w:rsidR="00F70999" w:rsidRPr="00747183">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>番号</w:t>
             </w:r>
-            <w:r w:rsidR="006B1FFC">
+            <w:r w:rsidRPr="00747183">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>、</w:t>
+              <w:t>、ファクシミリ</w:t>
             </w:r>
-            <w:r w:rsidR="0021621F">
+            <w:r w:rsidR="00F70999" w:rsidRPr="00747183">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>電子</w:t>
+              <w:t>番号</w:t>
             </w:r>
-            <w:r w:rsidR="006B1FFC">
+            <w:r w:rsidR="00BF68FB" w:rsidRPr="00747183">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>メールアドレス</w:t>
+              <w:t>、電子メールアドレス</w:t>
             </w:r>
-            <w:r w:rsidRPr="00927CF9">
+            <w:r w:rsidRPr="00747183">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcW w:w="5422" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="00933875" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w14:paraId="3F204D8F" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
             <w:pPr>
-              <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-              <w:overflowPunct w:val="0"/>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
-              <w:textAlignment w:val="baseline"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="0098616E">
+      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00747183" w14:paraId="0C5409D6" w14:textId="77777777" w:rsidTr="00747183">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="539"/>
+          <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="00927CF9" w:rsidRDefault="004664AB" w:rsidP="0040450A">
+          <w:p w14:paraId="6747AF1B" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
             <w:pPr>
-              <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-              <w:overflowPunct w:val="0"/>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
-[...1 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+              <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747183">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="200"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>備</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC38B9">
+            <w:r w:rsidRPr="00747183">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:fitText w:val="1400" w:id="-762070784"/>
               </w:rPr>
               <w:t>考</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcW w:w="5422" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="00933875" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w14:paraId="44159DD0" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
             <w:pPr>
-              <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-              <w:overflowPunct w:val="0"/>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
-              <w:textAlignment w:val="baseline"/>
+              <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00933875" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...25 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="0F09FEFB" w14:textId="2C073529" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00CB2EDF">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:afterLines="50" w:after="164"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>上記により対面助言を申</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2562" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>し</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>込みます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D87AB6B" w14:textId="0EC886BE" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00B31AA6" w:rsidP="00CB2EDF">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:spacing w:afterLines="50" w:after="180"/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidR="00C515F3" w:rsidRPr="00927CF9">
+      <w:r w:rsidRPr="00747183">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t>（元号）</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2EDF" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve">　　年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00933875" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="28C7DF3F" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00CB2EDF">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00927CF9">
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="95"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>住</w:t>
       </w:r>
-      <w:r w:rsidRPr="00927CF9">
+      <w:r w:rsidRPr="00747183">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>所（法人にあっては、主たる事務所の所在地）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00933875" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="16CC3048" w14:textId="6F5F6C8F" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00CB2EDF">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...7 lines deleted...]
-          <w:spacing w:val="95"/>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00927CF9">
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="95"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>氏</w:t>
       </w:r>
-      <w:r w:rsidRPr="00927CF9">
+      <w:r w:rsidRPr="00747183">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>名（法人にあっては、名称</w:t>
       </w:r>
-      <w:r w:rsidR="006571F8" w:rsidRPr="00E65DEC">
+      <w:r w:rsidR="007F18FC" w:rsidRPr="00747183">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>並びに代表者の役職名</w:t>
       </w:r>
-      <w:r w:rsidR="006571F8" w:rsidRPr="00E65DEC">
+      <w:r w:rsidR="007F18FC" w:rsidRPr="00747183">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>及び</w:t>
       </w:r>
-      <w:r w:rsidR="003E2F57">
+      <w:r w:rsidRPr="00747183">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">氏名）　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00933875" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="674D56E1" w14:textId="17704B66" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="0078457D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（業者コード　　　　　）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0AF08C" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00CB2EDF">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>独立行政法人医薬品医療機器総合機構</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12525393" w14:textId="0B08C26C" w:rsidR="00B97714" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00747183">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933875">
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>審査センター長殿</w:t>
+      </w:r>
+      <w:r w:rsidR="00B97714" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB4C2B6" w14:textId="63A02903" w:rsidR="00510454" w:rsidRPr="00747183" w:rsidRDefault="00510454" w:rsidP="00F24283">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>（注意）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309E7CE3" w14:textId="3AE015E9" w:rsidR="00510454" w:rsidRPr="00747183" w:rsidRDefault="00FB06D9" w:rsidP="00FB06D9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">１　</w:t>
+      </w:r>
+      <w:r w:rsidR="00847CE4" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>用紙の大きさは日本産業</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>規格Ａ４と</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2AAA" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>し、テキスト認識可能な電子ファイルで提出</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B29CFDB" w14:textId="79BA021E" w:rsidR="00510454" w:rsidRPr="00747183" w:rsidRDefault="00FB06D9" w:rsidP="00FB06D9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">２　</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>２品目以上の医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="005D67BE" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を１件の相談とする場合には、一つの欄に該当する医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="007666B8" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>全て</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>必要事項を記入</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1A19" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>してください</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E17D1AA" w14:textId="6E173007" w:rsidR="00510454" w:rsidRPr="00747183" w:rsidRDefault="00FB06D9" w:rsidP="00FB06D9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">３　</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記入欄に記入事項のすべてを記入できないときは、その欄に「別紙（　）のとおり」と記入し別紙を添付すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D316B7" w14:textId="3D333824" w:rsidR="00510454" w:rsidRPr="00747183" w:rsidRDefault="00FB06D9" w:rsidP="00FB06D9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">４　</w:t>
+      </w:r>
+      <w:r w:rsidR="00207C13" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="00207C13" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00207C13" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>再審査適合性調査相談申込書</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の記入方法は以下のとおり。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471B278C" w14:textId="77777777" w:rsidR="001A7CF1" w:rsidRPr="00747183" w:rsidRDefault="00510454" w:rsidP="00871E25">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>承認番号欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C9011E" w14:textId="360C98F1" w:rsidR="00510454" w:rsidRPr="00747183" w:rsidRDefault="00510454" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17CA0" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17CA0" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売承認書記載の承認番号を記入してください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>｡</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="753CE53D" w14:textId="77777777" w:rsidR="001A7CF1" w:rsidRPr="00747183" w:rsidRDefault="00510454" w:rsidP="00871E25">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>承認年月日欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C33536A" w14:textId="526E86F3" w:rsidR="00510454" w:rsidRPr="00747183" w:rsidRDefault="00510454" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17CA0" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17CA0" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売承認書記載の年月日を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1813E5E6" w14:textId="3D086946" w:rsidR="001A7CF1" w:rsidRPr="00747183" w:rsidRDefault="002516F4" w:rsidP="00871E25">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品の</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>薬効分類欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E675A9B" w14:textId="32604C4A" w:rsidR="00510454" w:rsidRPr="00747183" w:rsidRDefault="002516F4" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品においては、</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>日本標準承認分類番号に準拠し、中分類（８７）以下４桁（計６桁）まで記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F96956" w14:textId="47C22E9C" w:rsidR="00C63CE6" w:rsidRPr="00747183" w:rsidRDefault="00C63CE6" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>再生医療等製品においては、記入不要です。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0BD308" w14:textId="1DFF2758" w:rsidR="001A7CF1" w:rsidRPr="00747183" w:rsidRDefault="00510454" w:rsidP="00871E25">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>再審査期間</w:t>
+      </w:r>
+      <w:r w:rsidR="0010075B" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は承認期限</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56ABDB3B" w14:textId="51CDD7C8" w:rsidR="00510454" w:rsidRPr="00747183" w:rsidRDefault="00E6026D" w:rsidP="005339EB">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品/再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売承認書に基づき、当該医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17CA0" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17CA0" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の今回の</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談に</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>係る再審査期間が確認できるように記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（記載例）４年、６年、８年、１０年、残余期間（×年×月×日～×年×月×日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434773DC" w14:textId="738E6C23" w:rsidR="003B5F00" w:rsidRPr="00747183" w:rsidRDefault="003B5F00" w:rsidP="00747183">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="OLE_LINK6"/>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>条件</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5042B" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>び期限付承認</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を受けた再生医療等製品の場合は、承認期限を記載してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7146F5A2" w14:textId="6D307A89" w:rsidR="00C33003" w:rsidRPr="00747183" w:rsidRDefault="00C33003" w:rsidP="00747183">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（記載例）５年、７年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A06540E" w14:textId="77777777" w:rsidR="001A7CF1" w:rsidRPr="00747183" w:rsidRDefault="00510454" w:rsidP="00871E25">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>販売名欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD36CF5" w14:textId="39D775E6" w:rsidR="00510454" w:rsidRPr="00747183" w:rsidRDefault="00E6026D" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品/再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売承認書に記載されている名称（販売名）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D07E4F8" w14:textId="19D2C3B6" w:rsidR="001A7CF1" w:rsidRPr="00747183" w:rsidRDefault="004E42D3" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>一般的名称</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E7E292" w14:textId="45AAD7B6" w:rsidR="00510454" w:rsidRPr="00747183" w:rsidRDefault="00E6026D" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品/再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売承認書に記載されている一般的名称を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74EBEB34" w14:textId="58790F48" w:rsidR="001A7CF1" w:rsidRPr="00747183" w:rsidRDefault="007666B8" w:rsidP="00871E25">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品の</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>含量及び剤形欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19AB26E0" w14:textId="3FF264FE" w:rsidR="00510454" w:rsidRPr="00747183" w:rsidRDefault="00510454" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>販売名毎に有効成分の含量と剤形を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF34568" w14:textId="78E1E211" w:rsidR="00A17CA0" w:rsidRPr="00747183" w:rsidRDefault="00A17CA0" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>再生医療等製品においては、記入不要です。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FF11F3" w14:textId="1514705D" w:rsidR="001A7CF1" w:rsidRPr="00747183" w:rsidRDefault="00510454" w:rsidP="00871E25">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>用法及び用量</w:t>
+      </w:r>
+      <w:r w:rsidR="002025C2" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/用法及び用量又は使用方法欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、効能又は効果</w:t>
+      </w:r>
+      <w:r w:rsidR="002025C2" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/効能、効果又は性能</w:t>
+      </w:r>
+      <w:r w:rsidR="005D329C" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3560886C" w14:textId="46223C9B" w:rsidR="001A7CF1" w:rsidRPr="00747183" w:rsidRDefault="001A7CF1" w:rsidP="005339EB">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>申込み</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>時点で</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>その一部が再審査対象となっている場合には再審査対象部分に下線を引いてください。さらに</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>その一部が今回の相談に係る</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>場合には</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対象部分に二重の下線を引</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>いてください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F1E435" w14:textId="700F1808" w:rsidR="001A7CF1" w:rsidRPr="00747183" w:rsidRDefault="00FC4612" w:rsidP="00747183">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="000F092E" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>９</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>承認事項の一部変更年月日及びその事項欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ACCC9F5" w14:textId="42A46FF8" w:rsidR="00510454" w:rsidRPr="00747183" w:rsidRDefault="00510454" w:rsidP="005339EB">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>承認事項の一部変更年月日とその変更事項（用法及び用量</w:t>
+      </w:r>
+      <w:r w:rsidR="00A759EE" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、効能又は効果</w:t>
+      </w:r>
+      <w:r w:rsidR="005776BD" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>に関</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>する事項）についてのみ記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6C637D" w14:textId="77777777" w:rsidR="001A7CF1" w:rsidRPr="00747183" w:rsidRDefault="00510454" w:rsidP="00871E25">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談内容の概略欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7796B71C" w14:textId="3D42E5F5" w:rsidR="00DF1668" w:rsidRPr="00747183" w:rsidRDefault="00B073AE" w:rsidP="005339EB">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談に至った経緯及び相談内容を具体的に記入してください。その際、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>今回の相談に係る</w:t>
+      </w:r>
+      <w:r w:rsidR="00517CAC" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売後臨床試験、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>使用成績調査</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36FBD" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00A21C6B" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造</w:t>
+      </w:r>
+      <w:r w:rsidR="00A21C6B" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>販売後データベース調査</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の概要について簡潔に記入してください｡</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7231A80B" w14:textId="55542A46" w:rsidR="00B073AE" w:rsidRPr="00747183" w:rsidRDefault="00B073AE" w:rsidP="005339EB">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>また</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>今回</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の相談に係る</w:t>
+      </w:r>
+      <w:r w:rsidR="003B52EF" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売後臨床試験、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>使用成績調査、</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36FBD" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36FBD" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>販売後データベース調査</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>について、実施時期、症例構成を一覧表にして記入してください｡別紙として添付しても差し支えありません。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="006D4CC4" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>また</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>今回</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の相談に係る</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>販売後調査等基本計画書</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36FBD" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は医薬品リスク管理計画書</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、製造販売後調査等実施計画書、調査票を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>提出してください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>｡</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36FBD" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ただし</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36FBD" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、申込み前に提出している場合は、本欄に提出日を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7608B517" w14:textId="233A9315" w:rsidR="001A7CF1" w:rsidRPr="00747183" w:rsidRDefault="001A7CF1" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談内容の種類欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="039EE7CF" w14:textId="582018F8" w:rsidR="00B073AE" w:rsidRPr="00747183" w:rsidRDefault="00B073AE" w:rsidP="00871E25">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談内容が以下に該当する場合はその旨を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FAE677" w14:textId="77777777" w:rsidR="00963B8B" w:rsidRPr="00747183" w:rsidRDefault="00963B8B" w:rsidP="002A35F1">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売後臨床試験について相談を行う場合には「製造販売後臨床試験等の相談」と記入した</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>上で</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、具体的な試験名を記入してください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>｡</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C12B5F" w14:textId="43FC5FFB" w:rsidR="00B073AE" w:rsidRPr="00747183" w:rsidRDefault="00B073AE" w:rsidP="002A35F1">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>使用成績調査について相談を行う場合には「使用成績調査の相談」と記入</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36FBD" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>し</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36FBD" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>た</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36FBD" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>上で、必要に応じ具体的な調査名を記入</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F30BAC9" w14:textId="1E05D70D" w:rsidR="00B073AE" w:rsidRPr="00747183" w:rsidRDefault="00C36FBD" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>販売後データベース調査について相談を行う場合</w:t>
+      </w:r>
+      <w:r w:rsidR="003401E2" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>に</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>は「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>販売後データベース調査」と記入した上で、具体的な調査名を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4292AC58" w14:textId="24B77CD9" w:rsidR="00705531" w:rsidRPr="00747183" w:rsidRDefault="00C44AFF" w:rsidP="00C44AFF">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4612" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00705531" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談対象</w:t>
+      </w:r>
+      <w:r w:rsidR="00705531" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>期間</w:t>
+      </w:r>
+      <w:r w:rsidR="00705531" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E9DBDF" w14:textId="027A7975" w:rsidR="00F6606F" w:rsidRPr="00747183" w:rsidRDefault="00AF5789" w:rsidP="005339EB">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>今回の相談においてＧＰＳＰ実施体制の確認が必要と</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>考え</w:t>
+      </w:r>
+      <w:r w:rsidR="00705531" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>る相談対象期間を記入してください</w:t>
+      </w:r>
+      <w:r w:rsidR="00705531" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。ただし</w:t>
+      </w:r>
+      <w:r w:rsidR="00705531" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、相談対象期間</w:t>
+      </w:r>
+      <w:r w:rsidR="00705531" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>には</w:t>
+      </w:r>
+      <w:r w:rsidR="00705531" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、相談対象となる</w:t>
+      </w:r>
+      <w:r w:rsidR="00517CAC" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売後臨床試験</w:t>
+      </w:r>
+      <w:r w:rsidR="00517CAC" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00705531" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>使用成績調査</w:t>
+      </w:r>
+      <w:r w:rsidR="00705531" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36FBD" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36FBD" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>販売</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36FBD" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>後</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36FBD" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>データベース調査</w:t>
+      </w:r>
+      <w:r w:rsidR="00705531" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>に係るＧＰＳＰ</w:t>
+      </w:r>
+      <w:r w:rsidR="00705531" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>業務が</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>全て</w:t>
+      </w:r>
+      <w:r w:rsidR="00705531" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>含まれ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36FBD" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>て</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36FBD" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>い</w:t>
+      </w:r>
+      <w:r w:rsidR="00705531" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ること</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>が必要です</w:t>
+      </w:r>
+      <w:r w:rsidR="00705531" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB41EA6" w14:textId="06A4F13A" w:rsidR="00705531" w:rsidRPr="00747183" w:rsidRDefault="00705531" w:rsidP="00705531">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="202" w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>記載例</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>）承認年月日</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>～</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>×</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>年×月×日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D77A33E" w14:textId="2F923062" w:rsidR="001A7CF1" w:rsidRPr="00747183" w:rsidRDefault="00E45A27" w:rsidP="00E45A27">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4612" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00B073AE" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>同一品目についての過去の対面助言欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BE8241" w14:textId="4A257921" w:rsidR="00B073AE" w:rsidRPr="00747183" w:rsidRDefault="00B073AE" w:rsidP="005339EB">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>同一品目について過去に対面助言（簡易相談を含む）を行っている場合には、その受付番号及び対面助言（簡易相談を含む）の区分、相談年月日を記入してください。同一有効成分</w:t>
+      </w:r>
+      <w:r w:rsidR="00D314D0" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>であって含量及び剤</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5F92" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>形</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、用法用量、効能</w:t>
+      </w:r>
+      <w:r w:rsidR="00472152" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>効果等が今回の申込みと異なる品目に対して対面助言を行っている場合も同様に記入し、年月日の後ろに括弧書きでその旨を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46704A25" w14:textId="7A97B85F" w:rsidR="00C36FBD" w:rsidRPr="00747183" w:rsidRDefault="00C36FBD" w:rsidP="005339EB">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>今回</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の相談に係る</w:t>
+      </w:r>
+      <w:r w:rsidR="003B52EF" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売後臨床試験、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>使用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>成績調査、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>販売後データベース調査</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の実施</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>結果</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1668" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>基に</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>添付文書</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の改訂</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>予定している場合</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言（簡易相談を含む）の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>実施</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>予定</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>申込み</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>予定を含む）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B6DC09A" w14:textId="298905E1" w:rsidR="00EC44C7" w:rsidRPr="00747183" w:rsidRDefault="00E45A27" w:rsidP="00DB35AA">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="66" w:hangingChars="30" w:hanging="66"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2AAA" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4612" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00B073AE" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>本申込みの担当者氏名、所属及び連絡先（電話</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70999" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>番号</w:t>
+      </w:r>
+      <w:r w:rsidR="00B073AE" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、ファクシミリ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70999" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>番号</w:t>
+      </w:r>
+      <w:r w:rsidR="00965890" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、電子メールアドレス</w:t>
+      </w:r>
+      <w:r w:rsidR="00B073AE" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C4C918B" w14:textId="7C8E4E82" w:rsidR="00B073AE" w:rsidRPr="00747183" w:rsidRDefault="00B073AE" w:rsidP="005339EB">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="68" w:left="143" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>本相談の連絡窓口になる担当者１名（共同開発</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5789" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の場合にあっては、複数可）について氏名、所属及び連絡先（電話</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70999" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>番号</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5789" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、ファクシミリ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70999" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>番号</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF68FB" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、電子メールアドレス</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）を記入してください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>｡</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="006D4CC4" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお、機構からの問合せ、案内等はこの欄に記入された担当者宛に行うため誤記、記入漏れ等のないよう確認してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70782948" w14:textId="08B35BD6" w:rsidR="001A7CF1" w:rsidRPr="00747183" w:rsidRDefault="00E45A27" w:rsidP="00E45A27">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2AAA" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4612" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00B073AE" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>備考欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13307296" w14:textId="0873A805" w:rsidR="00B073AE" w:rsidRPr="00747183" w:rsidRDefault="009C0929" w:rsidP="00871E25">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="840"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>当該医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="00490F55" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>が既に再審査を受けている場合は再審査を受けた事項及び再審査結果通知日を記入してください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>｡</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A8AC93" w14:textId="77777777" w:rsidR="009C0929" w:rsidRPr="00747183" w:rsidRDefault="009C0929" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>共同開発品目がある場合は、販売名及び会社名を記入してください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>｡</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5927CBF0" w14:textId="77777777" w:rsidR="008121BA" w:rsidRPr="00747183" w:rsidRDefault="008121BA" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="840"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医療機関又は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>受託者の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>訪問</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>による確認が</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>必要</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>とされた場合、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医療機関</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は受託者の正式名称、代表者の役職名</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>所在地</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>また</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>本相談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の連絡窓口になる</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医療機関又は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>受託者の担当者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>１</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名について、氏名、所属及び連絡先（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>電話</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>番号</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>住所）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F15334" w14:textId="66C79E09" w:rsidR="009C0929" w:rsidRPr="00747183" w:rsidRDefault="009C0929" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="840"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>申込み</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>時点において継続中の製造販売後調査がある品目については、その旨を記載してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50941B34" w14:textId="29F217DF" w:rsidR="009C0929" w:rsidRPr="00747183" w:rsidRDefault="009C0929" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="840"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>再審査期間中に代替新規承認により販売名が変更となっている場合は、旧販売名における当該審査対象の効能・効果</w:t>
+      </w:r>
+      <w:r w:rsidR="00414266" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は性能</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>／用法・用量</w:t>
+      </w:r>
+      <w:r w:rsidR="00414266" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は使用方法</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の承認日及び再審査期間を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE482A4" w14:textId="021DD51B" w:rsidR="00B073AE" w:rsidRPr="00747183" w:rsidRDefault="009C0929" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="840"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidR="005C36FA" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>実施</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>予定年月日</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>未定</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の場合を含む</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4208AE3E" w14:textId="62114CE0" w:rsidR="005C36FA" w:rsidRPr="00747183" w:rsidRDefault="005C36FA" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="840"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...1 lines deleted...]
-        <w:t>（業者コード　　　　　）</w:t>
+        </w:rPr>
+        <w:t>本相談申込みに先立って実施した事前面談の受付番号及び実施年月日を記載してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00933875" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...22 lines deleted...]
-        <w:t>独立行政法人医薬品医療機器総合機構</w:t>
+    <w:p w14:paraId="4574A4DF" w14:textId="63D6E513" w:rsidR="001A7CF1" w:rsidRPr="00747183" w:rsidRDefault="00E45A27" w:rsidP="00E45A27">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2AAA" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4612" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00B073AE" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>その他</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00933875" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...20 lines deleted...]
-        <w:t>審査センター長殿</w:t>
+    <w:p w14:paraId="26E5C9F1" w14:textId="4EC4E9C9" w:rsidR="00EA54AC" w:rsidRPr="00C33153" w:rsidRDefault="00B073AE" w:rsidP="005339EB">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>住所（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="007F18FC" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>主たる事務所の所在地）及び氏名（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="007F18FC" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名称</w:t>
+      </w:r>
+      <w:r w:rsidR="007F18FC" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>並びに代表者の役職名</w:t>
+      </w:r>
+      <w:r w:rsidR="007F18FC" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>氏名）を記入し、医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="00490F55" w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747183">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（９桁）を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00933875" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...33 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+    <w:sectPr w:rsidR="00EA54AC" w:rsidRPr="00C33153" w:rsidSect="00CB2EDF">
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:titlePg/>
-      <w:docGrid w:type="linesAndChars" w:linePitch="328"/>
+      <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BD55EB" w:rsidRDefault="00BD55EB">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="2CF29F92" w14:textId="77777777" w:rsidR="00090909" w:rsidRDefault="00090909"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BD55EB" w:rsidRDefault="00BD55EB">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="24DA857F" w14:textId="77777777" w:rsidR="00090909" w:rsidRDefault="00090909"/>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="2C9D98C6" w14:textId="77777777" w:rsidR="00090909" w:rsidRDefault="00090909"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft JhengHei">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BD55EB" w:rsidRDefault="00BD55EB">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="433F1F43" w14:textId="77777777" w:rsidR="00090909" w:rsidRDefault="00090909"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BD55EB" w:rsidRDefault="00BD55EB">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="5F7E0394" w14:textId="77777777" w:rsidR="00090909" w:rsidRDefault="00090909"/>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="6DBD9C0D" w14:textId="77777777" w:rsidR="00090909" w:rsidRDefault="00090909"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FF00A2E"/>
+    <w:nsid w:val="13445EC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="405C8664"/>
-    <w:lvl w:ilvl="0" w:tplc="60C4B7EE">
+    <w:tmpl w:val="6A18A408"/>
+    <w:lvl w:ilvl="0" w:tplc="7CE271D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E001EE9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24E013FC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="850" w:hanging="420"/>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FBA5534"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B6F45F02"/>
+    <w:lvl w:ilvl="0" w:tplc="F306B9F0">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:u w:val="single"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="209C347C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="56684C2A"/>
+    <w:lvl w:ilvl="0" w:tplc="28ACA7C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="263D2073"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1C707DDE"/>
+    <w:lvl w:ilvl="0" w:tplc="37D44FEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="ＭＳ 明朝" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="17FED754">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%2）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1708" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
-[...10 lines deleted...]
-    </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1828" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2248" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2668" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="3088" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3508" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3928" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4348" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="02745938">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D35037F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="88B4E904"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
-[...231 lines deleted...]
-      <w:lvlText w:val="第%1章"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33A46437"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0C2C39CC"/>
+    <w:lvl w:ilvl="0" w:tplc="5AB0A450">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3239717E"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EC84F91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BAE45B14"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="E23E195E"/>
+    <w:lvl w:ilvl="0" w:tplc="42262A44">
+      <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
-[...5 lines deleted...]
-        <w:ind w:left="630" w:hanging="420"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4381688C"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FA25AF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="38DE2788"/>
-    <w:lvl w:ilvl="0" w:tplc="8FE49A2E">
+    <w:tmpl w:val="1944B92A"/>
+    <w:lvl w:ilvl="0" w:tplc="3A0E8BFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="406076B7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="21003F5A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="850" w:hanging="420"/>
+        <w:ind w:left="1050" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1470" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1890" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2310" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2730" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3150" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3570" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3990" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4410" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E066F8A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B8004778"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55BB3D9C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="79BEEBC2"/>
+    <w:lvl w:ilvl="0" w:tplc="28ACA7C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44ED09C0"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67F155D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="59ACB7E6"/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+    <w:tmpl w:val="AC18B0D8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50173F0F"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AC96805"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DABE24F8"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimalFullWidth"/>
+    <w:tmpl w:val="B11E63BE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4200" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="561E72C3"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C1A7DB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EF58B77E"/>
-[...27 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+    <w:tmpl w:val="587AAEC0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
-      <w:lvlText w:val="%3"/>
-[...87 lines deleted...]
-      <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="850" w:hanging="420"/>
+        <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3D52029C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%2）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7477579B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1BD06A8A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60CF3825"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7ABA122E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2F564FE0"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimalFullWidth"/>
+    <w:tmpl w:val="21003F5A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1050" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1470" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1890" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2310" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2730" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="3150" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3570" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3990" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4410" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C7C2971"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B0E1248"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0E181EC4"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="aiueoFullWidth"/>
+    <w:tmpl w:val="1B68B41C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
-[...2 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
-[...8 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="90"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:displayBackgroundShape/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
-  <w:drawingGridVerticalSpacing w:val="164"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005E7EDC"/>
-[...517 lines deleted...]
-    <w:rsid w:val="00FF6053"/>
+    <w:rsidRoot w:val="00CB2EDF"/>
+    <w:rsid w:val="0000398C"/>
+    <w:rsid w:val="00033613"/>
+    <w:rsid w:val="00043123"/>
+    <w:rsid w:val="0004396D"/>
+    <w:rsid w:val="00045470"/>
+    <w:rsid w:val="000607F4"/>
+    <w:rsid w:val="00085B7C"/>
+    <w:rsid w:val="00090909"/>
+    <w:rsid w:val="000B2D9D"/>
+    <w:rsid w:val="000D2E5B"/>
+    <w:rsid w:val="000F092E"/>
+    <w:rsid w:val="000F54C4"/>
+    <w:rsid w:val="0010075B"/>
+    <w:rsid w:val="00103471"/>
+    <w:rsid w:val="00124691"/>
+    <w:rsid w:val="0013019B"/>
+    <w:rsid w:val="00130227"/>
+    <w:rsid w:val="0013059F"/>
+    <w:rsid w:val="00136231"/>
+    <w:rsid w:val="00151DFF"/>
+    <w:rsid w:val="00152DCE"/>
+    <w:rsid w:val="00154962"/>
+    <w:rsid w:val="00163EF2"/>
+    <w:rsid w:val="0017165E"/>
+    <w:rsid w:val="00172FF9"/>
+    <w:rsid w:val="00181789"/>
+    <w:rsid w:val="001959F1"/>
+    <w:rsid w:val="001A2520"/>
+    <w:rsid w:val="001A2C30"/>
+    <w:rsid w:val="001A6736"/>
+    <w:rsid w:val="001A7CF1"/>
+    <w:rsid w:val="001C7DC2"/>
+    <w:rsid w:val="001D6E75"/>
+    <w:rsid w:val="002025C2"/>
+    <w:rsid w:val="0020282D"/>
+    <w:rsid w:val="00207C13"/>
+    <w:rsid w:val="00213D42"/>
+    <w:rsid w:val="002516F4"/>
+    <w:rsid w:val="00255B55"/>
+    <w:rsid w:val="002722C7"/>
+    <w:rsid w:val="00281A22"/>
+    <w:rsid w:val="00297052"/>
+    <w:rsid w:val="002C2B35"/>
+    <w:rsid w:val="002C39AE"/>
+    <w:rsid w:val="002D5A2B"/>
+    <w:rsid w:val="002F4D07"/>
+    <w:rsid w:val="0030489B"/>
+    <w:rsid w:val="003055CB"/>
+    <w:rsid w:val="0031016A"/>
+    <w:rsid w:val="00325DE9"/>
+    <w:rsid w:val="003401E2"/>
+    <w:rsid w:val="00345F81"/>
+    <w:rsid w:val="00352A83"/>
+    <w:rsid w:val="00354B1B"/>
+    <w:rsid w:val="00357A8C"/>
+    <w:rsid w:val="00365A0D"/>
+    <w:rsid w:val="003743A5"/>
+    <w:rsid w:val="00376026"/>
+    <w:rsid w:val="00387BB6"/>
+    <w:rsid w:val="003B52EF"/>
+    <w:rsid w:val="003B5F00"/>
+    <w:rsid w:val="003B7E41"/>
+    <w:rsid w:val="003D3856"/>
+    <w:rsid w:val="003E537C"/>
+    <w:rsid w:val="00414266"/>
+    <w:rsid w:val="004527DA"/>
+    <w:rsid w:val="00461ACD"/>
+    <w:rsid w:val="00472152"/>
+    <w:rsid w:val="00490F55"/>
+    <w:rsid w:val="0049449A"/>
+    <w:rsid w:val="004A05EB"/>
+    <w:rsid w:val="004A2389"/>
+    <w:rsid w:val="004A2AD2"/>
+    <w:rsid w:val="004B1A19"/>
+    <w:rsid w:val="004C4025"/>
+    <w:rsid w:val="004D30E4"/>
+    <w:rsid w:val="004E42D3"/>
+    <w:rsid w:val="004F5FB1"/>
+    <w:rsid w:val="00501E56"/>
+    <w:rsid w:val="00503C3F"/>
+    <w:rsid w:val="00510454"/>
+    <w:rsid w:val="00517CAC"/>
+    <w:rsid w:val="00527C71"/>
+    <w:rsid w:val="005339EB"/>
+    <w:rsid w:val="0054134B"/>
+    <w:rsid w:val="00562A20"/>
+    <w:rsid w:val="00571CF4"/>
+    <w:rsid w:val="005776BD"/>
+    <w:rsid w:val="005806A1"/>
+    <w:rsid w:val="005933DA"/>
+    <w:rsid w:val="005C36FA"/>
+    <w:rsid w:val="005D0180"/>
+    <w:rsid w:val="005D329C"/>
+    <w:rsid w:val="005D67BE"/>
+    <w:rsid w:val="005D7BD4"/>
+    <w:rsid w:val="005E05D9"/>
+    <w:rsid w:val="005F65E6"/>
+    <w:rsid w:val="00605D69"/>
+    <w:rsid w:val="0062371F"/>
+    <w:rsid w:val="00654D69"/>
+    <w:rsid w:val="00654D6B"/>
+    <w:rsid w:val="006619CA"/>
+    <w:rsid w:val="006636F4"/>
+    <w:rsid w:val="00672C5C"/>
+    <w:rsid w:val="00674912"/>
+    <w:rsid w:val="00686C9B"/>
+    <w:rsid w:val="00687970"/>
+    <w:rsid w:val="00692F80"/>
+    <w:rsid w:val="006B5F92"/>
+    <w:rsid w:val="006C45F3"/>
+    <w:rsid w:val="006D4CC4"/>
+    <w:rsid w:val="006D57BD"/>
+    <w:rsid w:val="006D7993"/>
+    <w:rsid w:val="006E081D"/>
+    <w:rsid w:val="00700CA6"/>
+    <w:rsid w:val="00705531"/>
+    <w:rsid w:val="00705BA9"/>
+    <w:rsid w:val="00717223"/>
+    <w:rsid w:val="00723BCC"/>
+    <w:rsid w:val="00745968"/>
+    <w:rsid w:val="00747183"/>
+    <w:rsid w:val="007666B8"/>
+    <w:rsid w:val="0077089E"/>
+    <w:rsid w:val="00777A2D"/>
+    <w:rsid w:val="00780169"/>
+    <w:rsid w:val="0078457D"/>
+    <w:rsid w:val="00792EFA"/>
+    <w:rsid w:val="007A7D90"/>
+    <w:rsid w:val="007B273B"/>
+    <w:rsid w:val="007B6803"/>
+    <w:rsid w:val="007C5FED"/>
+    <w:rsid w:val="007F18FC"/>
+    <w:rsid w:val="007F3A36"/>
+    <w:rsid w:val="00804A71"/>
+    <w:rsid w:val="008121BA"/>
+    <w:rsid w:val="00820EED"/>
+    <w:rsid w:val="00821C20"/>
+    <w:rsid w:val="00832354"/>
+    <w:rsid w:val="00834617"/>
+    <w:rsid w:val="00834739"/>
+    <w:rsid w:val="00847CE4"/>
+    <w:rsid w:val="00871E25"/>
+    <w:rsid w:val="008859EE"/>
+    <w:rsid w:val="008B47DB"/>
+    <w:rsid w:val="008B58EF"/>
+    <w:rsid w:val="008F255B"/>
+    <w:rsid w:val="00902A66"/>
+    <w:rsid w:val="00921D4F"/>
+    <w:rsid w:val="00926CF7"/>
+    <w:rsid w:val="00941D2E"/>
+    <w:rsid w:val="00944233"/>
+    <w:rsid w:val="00953B59"/>
+    <w:rsid w:val="00963B8B"/>
+    <w:rsid w:val="00965890"/>
+    <w:rsid w:val="009721CA"/>
+    <w:rsid w:val="00993388"/>
+    <w:rsid w:val="009B0A9C"/>
+    <w:rsid w:val="009B612A"/>
+    <w:rsid w:val="009C0929"/>
+    <w:rsid w:val="009C6CC7"/>
+    <w:rsid w:val="009D7940"/>
+    <w:rsid w:val="009E2BD8"/>
+    <w:rsid w:val="00A02878"/>
+    <w:rsid w:val="00A16B79"/>
+    <w:rsid w:val="00A17CA0"/>
+    <w:rsid w:val="00A21C6B"/>
+    <w:rsid w:val="00A42AAA"/>
+    <w:rsid w:val="00A5042B"/>
+    <w:rsid w:val="00A629EC"/>
+    <w:rsid w:val="00A667F4"/>
+    <w:rsid w:val="00A759EE"/>
+    <w:rsid w:val="00A8638E"/>
+    <w:rsid w:val="00AB306D"/>
+    <w:rsid w:val="00AD01BD"/>
+    <w:rsid w:val="00AE1B80"/>
+    <w:rsid w:val="00AE765E"/>
+    <w:rsid w:val="00AF4D78"/>
+    <w:rsid w:val="00AF5789"/>
+    <w:rsid w:val="00B0704A"/>
+    <w:rsid w:val="00B073AE"/>
+    <w:rsid w:val="00B10F4C"/>
+    <w:rsid w:val="00B30C4A"/>
+    <w:rsid w:val="00B31AA6"/>
+    <w:rsid w:val="00B521E3"/>
+    <w:rsid w:val="00B5772A"/>
+    <w:rsid w:val="00B6353B"/>
+    <w:rsid w:val="00B63DDD"/>
+    <w:rsid w:val="00B63FF8"/>
+    <w:rsid w:val="00B71837"/>
+    <w:rsid w:val="00B72506"/>
+    <w:rsid w:val="00B72978"/>
+    <w:rsid w:val="00B75B43"/>
+    <w:rsid w:val="00B917D2"/>
+    <w:rsid w:val="00B943D3"/>
+    <w:rsid w:val="00B9689C"/>
+    <w:rsid w:val="00B97714"/>
+    <w:rsid w:val="00BA1D84"/>
+    <w:rsid w:val="00BD2562"/>
+    <w:rsid w:val="00BE453E"/>
+    <w:rsid w:val="00BF68FB"/>
+    <w:rsid w:val="00C06909"/>
+    <w:rsid w:val="00C07FC5"/>
+    <w:rsid w:val="00C220D8"/>
+    <w:rsid w:val="00C33003"/>
+    <w:rsid w:val="00C33153"/>
+    <w:rsid w:val="00C363F9"/>
+    <w:rsid w:val="00C36FBD"/>
+    <w:rsid w:val="00C44AFF"/>
+    <w:rsid w:val="00C63CE6"/>
+    <w:rsid w:val="00C71CCB"/>
+    <w:rsid w:val="00C727A6"/>
+    <w:rsid w:val="00C76CC1"/>
+    <w:rsid w:val="00C8267D"/>
+    <w:rsid w:val="00C84E86"/>
+    <w:rsid w:val="00C93DAC"/>
+    <w:rsid w:val="00C95CA1"/>
+    <w:rsid w:val="00CB2EDF"/>
+    <w:rsid w:val="00CB7FF0"/>
+    <w:rsid w:val="00CD4313"/>
+    <w:rsid w:val="00CF0247"/>
+    <w:rsid w:val="00D0635C"/>
+    <w:rsid w:val="00D10021"/>
+    <w:rsid w:val="00D314D0"/>
+    <w:rsid w:val="00D44080"/>
+    <w:rsid w:val="00D747C8"/>
+    <w:rsid w:val="00D8116C"/>
+    <w:rsid w:val="00D835E4"/>
+    <w:rsid w:val="00DA6698"/>
+    <w:rsid w:val="00DB35AA"/>
+    <w:rsid w:val="00DB564C"/>
+    <w:rsid w:val="00DD55AB"/>
+    <w:rsid w:val="00DD6B0A"/>
+    <w:rsid w:val="00DF1668"/>
+    <w:rsid w:val="00DF2AAA"/>
+    <w:rsid w:val="00E14509"/>
+    <w:rsid w:val="00E15B20"/>
+    <w:rsid w:val="00E432E6"/>
+    <w:rsid w:val="00E45A27"/>
+    <w:rsid w:val="00E567D1"/>
+    <w:rsid w:val="00E6026D"/>
+    <w:rsid w:val="00E8741D"/>
+    <w:rsid w:val="00E94357"/>
+    <w:rsid w:val="00EA192F"/>
+    <w:rsid w:val="00EA54AC"/>
+    <w:rsid w:val="00EB54DF"/>
+    <w:rsid w:val="00EC44C7"/>
+    <w:rsid w:val="00F019B6"/>
+    <w:rsid w:val="00F15BFF"/>
+    <w:rsid w:val="00F24283"/>
+    <w:rsid w:val="00F26F5E"/>
+    <w:rsid w:val="00F331C1"/>
+    <w:rsid w:val="00F339C3"/>
+    <w:rsid w:val="00F500D8"/>
+    <w:rsid w:val="00F601E0"/>
+    <w:rsid w:val="00F6606F"/>
+    <w:rsid w:val="00F66EA7"/>
+    <w:rsid w:val="00F707DD"/>
+    <w:rsid w:val="00F70999"/>
+    <w:rsid w:val="00F722ED"/>
+    <w:rsid w:val="00F82FCA"/>
+    <w:rsid w:val="00F86FCF"/>
+    <w:rsid w:val="00FB06D9"/>
+    <w:rsid w:val="00FB263E"/>
+    <w:rsid w:val="00FC4612"/>
+    <w:rsid w:val="00FD0CA0"/>
+    <w:rsid w:val="00FD22C6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="684B551D"/>
+  <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3775,74 +7813,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3991,585 +8030,629 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D66A44"/>
+    <w:rsid w:val="00CB2EDF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="2"/>
-      <w:sz w:val="21"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C39AE"/>
+    <w:pPr>
+      <w:ind w:left="2844"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="Date"/>
-[...4 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a5"/>
-    <w:rsid w:val="00055EAF"/>
+    <w:link w:val="a4"/>
+    <w:rsid w:val="00CB2EDF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="ヘッダー (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:rsid w:val="00CB2EDF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a5">
     <w:name w:val="一太郎"/>
-    <w:rsid w:val="00BC5A98"/>
+    <w:rsid w:val="00CB2EDF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:wordWrap w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="333" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:sz w:val="21"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
-[...51 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="ab">
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00130D1A"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB2EDF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ac">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="吹き出し (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB2EDF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00510454"/>
+    <w:pPr>
+      <w:ind w:leftChars="400" w:left="840"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a9">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0094609B"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C8267D"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ad">
-[...4 lines deleted...]
-    <w:rsid w:val="0094609B"/>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C8267D"/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="0"/>
-[...2 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:jc w:val="left"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="コメント文字列 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C8267D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:sz w:val="21"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
-[...2 lines deleted...]
-    <w:rsid w:val="00003D97"/>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="aa"/>
+    <w:next w:val="aa"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C8267D"/>
     <w:rPr>
-      <w:kern w:val="2"/>
-      <w:sz w:val="21"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="コメント内容 (文字)"/>
+    <w:basedOn w:val="ab"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C8267D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AF5789"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="フッター (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AF5789"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="見出し 1 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="002C39AE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af0">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002C39AE"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af1">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002C39AE"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af2">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0077089E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:divs>
+    <w:div w:id="1659534373">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century"/>
+        <a:latin typeface="Century" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...30 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>270</Characters>
+  <Pages>4</Pages>
+  <Words>461</Words>
+  <Characters>2632</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>316</CharactersWithSpaces>
+  <CharactersWithSpaces>3087</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>