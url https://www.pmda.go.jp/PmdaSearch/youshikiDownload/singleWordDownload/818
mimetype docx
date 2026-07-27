--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,7188 +1,6668 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00F61F9E" w:rsidRPr="00C74DE4" w:rsidRDefault="00214707" w:rsidP="00F61F9E">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="3E3B70EF" w14:textId="16C75FDF" w:rsidR="00CB2EDF" w:rsidRPr="00C33153" w:rsidRDefault="00CB2EDF" w:rsidP="00CB2EDF">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C74DE4">
+      <w:r w:rsidRPr="00C33153">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>様式第</w:t>
       </w:r>
-      <w:r w:rsidR="00676158" w:rsidRPr="00C74DE4">
+      <w:r w:rsidR="007B6803" w:rsidRPr="00C33153">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>９</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C74DE4">
+        <w:t>２２</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C74DE4">
+      <w:r w:rsidR="007B6803" w:rsidRPr="00C33153">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-          <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>（医療機器</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00904266" w:rsidRPr="00C74DE4">
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE19C0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-          <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>・</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+        <w:t>３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>体外診断用医薬品に関する対面助言</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>準備面談</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+        <w:t>医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3BF1" w:rsidRPr="00BD3BF1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidR="00476190">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>添付</w:t>
+      </w:r>
+      <w:r w:rsidR="00476190">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>文書改訂根拠資料適合性</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>調査相談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8392" w:type="dxa"/>
+        <w:tblW w:w="8398" w:type="dxa"/>
         <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="704"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5274"/>
+        <w:gridCol w:w="2972"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1479"/>
+        <w:gridCol w:w="2098"/>
         <w:gridCol w:w="6"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003056F7" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
+      <w:tr w:rsidR="00511455" w:rsidRPr="00C33153" w14:paraId="28EEC55A" w14:textId="77777777" w:rsidTr="002D3656">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="912"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8386" w:type="dxa"/>
+            <w:tcW w:w="8392" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003056F7" w:rsidRPr="00C74DE4" w:rsidRDefault="003056F7" w:rsidP="00FF5484">
+          <w:p w14:paraId="02B305B6" w14:textId="7D9325E7" w:rsidR="00511455" w:rsidRPr="00C33153" w:rsidRDefault="00511455" w:rsidP="003D3ACF">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
+              <w:pStyle w:val="a3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C74DE4">
+            <w:r w:rsidRPr="00C33153">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t>医療機器・体外診断用医薬品対面助言</w:t>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>医薬品</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C74DE4">
+            <w:r w:rsidR="00BD3BF1" w:rsidRPr="00032306">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD3BF1" w:rsidRPr="00BD3BF1">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>準備面談</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>再生医療等製品</w:t>
             </w:r>
-            <w:sdt>
-[...28 lines deleted...]
-            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>添付</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>文書改訂根拠資料適合性</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C33153">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>調査相談申込書</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5446" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00C33153" w14:paraId="0EF8316A" w14:textId="77777777" w:rsidTr="00511455">
         <w:trPr>
-          <w:trHeight w:val="309"/>
+          <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3112" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9FDA4D" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00664828" w:rsidRDefault="00CB2EDF" w:rsidP="002A736F">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>承認番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6286AD0A" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00664828" w:rsidRDefault="00CB2EDF" w:rsidP="002A736F">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1479" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63A93637" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00664828" w:rsidRDefault="00CB2EDF" w:rsidP="002A736F">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>承認年月日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D91D729" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00664828" w:rsidRDefault="00CB2EDF" w:rsidP="002A736F">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00C33153" w14:paraId="0A9545DC" w14:textId="77777777" w:rsidTr="00511455">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="628C6A2D" w14:textId="07A56CF5" w:rsidR="00755ECD" w:rsidRPr="00664828" w:rsidRDefault="00F253CA" w:rsidP="002A736F">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>医薬品の</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB2EDF" w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>薬効</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB2EDF" w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>分類</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD222CE" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00664828" w:rsidRDefault="00CB2EDF" w:rsidP="002A736F">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1479" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8E063C" w14:textId="10507A18" w:rsidR="00CB2EDF" w:rsidRPr="00664828" w:rsidRDefault="00CB2EDF" w:rsidP="002A736F">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>再審査</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>期間</w:t>
+            </w:r>
+            <w:r w:rsidR="007D1E60">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>又は承認期限</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12921DFE" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00664828" w:rsidRDefault="00CB2EDF" w:rsidP="002A736F">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00C33153" w14:paraId="41E0E8B2" w14:textId="77777777" w:rsidTr="00511455">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA5BF53" w14:textId="238C36C3" w:rsidR="00755ECD" w:rsidRPr="00664828" w:rsidRDefault="00CB2EDF" w:rsidP="002A736F">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>販売名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5426" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00FB47E0">
+          <w:p w14:paraId="40A981AF" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00664828" w:rsidRDefault="00CB2EDF" w:rsidP="002A736F">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C74DE4">
-[...6 lines deleted...]
-              <w:t>相談対象</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00C33153" w14:paraId="270E78F0" w14:textId="77777777" w:rsidTr="00511455">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4BD17F" w14:textId="1E872D09" w:rsidR="00755ECD" w:rsidRPr="00664828" w:rsidRDefault="00C439B4" w:rsidP="005A4518">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>一般的</w:t>
+            </w:r>
+            <w:r w:rsidR="00755ECD" w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5280" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5426" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="006E388F" w:rsidP="004B2CF1">
+          <w:p w14:paraId="33B0F75D" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00664828" w:rsidRDefault="00CB2EDF" w:rsidP="005A4518">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00C33153" w14:paraId="3E71F32B" w14:textId="77777777" w:rsidTr="00511455">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="714253F8" w14:textId="652DD01E" w:rsidR="00755ECD" w:rsidRPr="00664828" w:rsidRDefault="00F253CA" w:rsidP="005A4518">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>医薬品の</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB2EDF" w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>含量</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB2EDF" w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>及び剤</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB2EDF" w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>形</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5426" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="189C478F" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00664828" w:rsidRDefault="00CB2EDF" w:rsidP="005A4518">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00C33153" w14:paraId="31C733FB" w14:textId="77777777" w:rsidTr="00511455">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BDE8DEC" w14:textId="77777777" w:rsidR="00EA55AC" w:rsidRDefault="00CB2EDF">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>用法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>及び用量</w:t>
+            </w:r>
+            <w:r w:rsidR="00C439B4" w:rsidRPr="00032306">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="348A97A2" w14:textId="11307AAA" w:rsidR="00CB2EDF" w:rsidRPr="00664828" w:rsidRDefault="00C439B4" w:rsidP="005A4518">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>用法及び用量又は使用方法</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5426" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43E7E19E" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00664828" w:rsidRDefault="00CB2EDF" w:rsidP="005A4518">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00C33153" w14:paraId="4AF83CCA" w14:textId="77777777" w:rsidTr="00511455">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="160CC3BF" w14:textId="2F0868EC" w:rsidR="00EE0FC5" w:rsidRPr="00032306" w:rsidRDefault="00CB2EDF" w:rsidP="005A4518">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032306">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>効能又は効果</w:t>
+            </w:r>
+            <w:r w:rsidR="00C439B4" w:rsidRPr="00032306">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4221E5E5" w14:textId="70ADEBA4" w:rsidR="00755ECD" w:rsidRPr="00664828" w:rsidRDefault="00755ECD" w:rsidP="005A4518">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032306">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>効能、効果又は</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00032306">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>性能</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5426" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="297D677F" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00664828" w:rsidRDefault="00CB2EDF" w:rsidP="005A4518">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00C33153" w14:paraId="29D9D40F" w14:textId="77777777" w:rsidTr="00511455">
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18FD8B4D" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00664828" w:rsidRDefault="00CB2EDF" w:rsidP="005A4518">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>承認</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>事項の一部変更年月日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51D5BC86" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00664828" w:rsidRDefault="00CB2EDF" w:rsidP="005A4518">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>及び</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>その事項</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5426" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FAE3953" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00664828" w:rsidRDefault="00CB2EDF" w:rsidP="005A4518">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C439B4" w:rsidRPr="00C33153" w14:paraId="2DA5158B" w14:textId="77777777" w:rsidTr="00C439B4">
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="326C43AB" w14:textId="2E34242C" w:rsidR="00C439B4" w:rsidRPr="00664828" w:rsidRDefault="00C439B4" w:rsidP="005A4518">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談</w:t>
+            </w:r>
+            <w:r w:rsidR="00845229">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>区分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5426" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="727CFA2D" w14:textId="392DDA19" w:rsidR="00C439B4" w:rsidRPr="00664828" w:rsidRDefault="00F97F13" w:rsidP="005A4518">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="300" w:hangingChars="150" w:hanging="300"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
-                  <w:szCs w:val="22"/>
+                  <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="zh-TW"/>
                 </w:rPr>
-                <w:id w:val="-1126999398"/>
+                <w:id w:val="-1304230440"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="008C4ABE">
+                <w:r w:rsidR="00C439B4" w:rsidRPr="00664828">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                    <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
-                    <w:szCs w:val="22"/>
+                    <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="zh-TW"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="007320C9" w:rsidRPr="00C74DE4">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00C439B4" w:rsidRPr="00664828">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>医療機器</w:t>
+              <w:tab/>
             </w:r>
-            <w:r w:rsidR="00F24F30" w:rsidRPr="00C74DE4">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00C439B4" w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t xml:space="preserve">　　　　</w:t>
+              <w:t>医薬品添付文書</w:t>
             </w:r>
-            <w:r w:rsidR="007320C9" w:rsidRPr="00C74DE4">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00C439B4" w:rsidRPr="00664828">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t xml:space="preserve">　　</w:t>
+              <w:t>改</w:t>
             </w:r>
+            <w:r w:rsidR="00C439B4" w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>訂根拠資料適合性調査</w:t>
+            </w:r>
+            <w:r w:rsidR="00C439B4" w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>相談</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E6CC3EB" w14:textId="1ADAD34F" w:rsidR="00C439B4" w:rsidRPr="00664828" w:rsidRDefault="00F97F13" w:rsidP="005A4518">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="300" w:hangingChars="150" w:hanging="300"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
-                  <w:szCs w:val="22"/>
+                  <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="zh-TW"/>
                 </w:rPr>
-                <w:id w:val="-2136470320"/>
+                <w:id w:val="371276626"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="008C4ABE">
+                <w:r w:rsidR="00C439B4" w:rsidRPr="00664828">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                    <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
-                    <w:szCs w:val="22"/>
+                    <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="zh-TW"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="007320C9" w:rsidRPr="00C74DE4">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00C439B4" w:rsidRPr="00664828">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>体外診断用医薬品</w:t>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00C439B4" w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>再生医療等製品</w:t>
+            </w:r>
+            <w:r w:rsidR="00C439B4" w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>添付文書</w:t>
+            </w:r>
+            <w:r w:rsidR="00C439B4" w:rsidRPr="00664828">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>改</w:t>
+            </w:r>
+            <w:r w:rsidR="00C439B4" w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>訂</w:t>
+            </w:r>
+            <w:r w:rsidR="00C439B4" w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>根拠資料適合性調査相談</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00346CBF" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00C439B4" w:rsidRPr="00C33153" w14:paraId="28302261" w14:textId="77777777" w:rsidTr="00511455">
         <w:trPr>
-          <w:trHeight w:val="309"/>
+          <w:trHeight w:val="539"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3112" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24A9120D" w14:textId="77777777" w:rsidR="00C439B4" w:rsidRPr="00664828" w:rsidRDefault="00C439B4" w:rsidP="005A4518">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談内容の概略</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5426" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00346CBF" w:rsidRPr="00C74DE4" w:rsidRDefault="00346CBF" w:rsidP="00346CBF">
+          <w:p w14:paraId="052644F5" w14:textId="77777777" w:rsidR="00C439B4" w:rsidRPr="00664828" w:rsidRDefault="00C439B4" w:rsidP="005A4518">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C74DE4">
-[...6 lines deleted...]
-              <w:t>類別</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C439B4" w:rsidRPr="00C33153" w14:paraId="45CF368C" w14:textId="77777777" w:rsidTr="00511455">
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A39FA1" w14:textId="77777777" w:rsidR="00C439B4" w:rsidRPr="00664828" w:rsidRDefault="00C439B4" w:rsidP="005A4518">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談内容の種類</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5280" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5426" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:sdt>
-[...159 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="752FCCC2" w14:textId="77777777" w:rsidR="00C439B4" w:rsidRPr="00664828" w:rsidRDefault="00C439B4" w:rsidP="005A4518">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5446" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00C439B4" w:rsidRPr="00C33153" w14:paraId="2EF9C280" w14:textId="77777777" w:rsidTr="00511455">
         <w:trPr>
-          <w:trHeight w:val="309"/>
+          <w:trHeight w:val="730"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3112" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="396C6D4E" w14:textId="77777777" w:rsidR="00C439B4" w:rsidRPr="00664828" w:rsidRDefault="00C439B4" w:rsidP="005A4518">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>同一品目についての過去の</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FAA1804" w14:textId="77777777" w:rsidR="00C439B4" w:rsidRPr="00664828" w:rsidRDefault="00C439B4" w:rsidP="005A4518">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>対面助言</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5426" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00FB47E0">
+          <w:p w14:paraId="0B67FA4B" w14:textId="77777777" w:rsidR="00C439B4" w:rsidRPr="00664828" w:rsidRDefault="00C439B4" w:rsidP="005A4518">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C74DE4">
-[...6 lines deleted...]
-              <w:t>識別記号</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C439B4" w:rsidRPr="00C33153" w14:paraId="554C32DA" w14:textId="77777777" w:rsidTr="00511455">
+        <w:trPr>
+          <w:trHeight w:val="730"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F5230A0" w14:textId="08988D1A" w:rsidR="00C439B4" w:rsidRPr="00664828" w:rsidRDefault="00C439B4" w:rsidP="005A4518">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本申込みの担当者氏名、所属及び連絡先（電話番号、ファクシミリ番号</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、電子メールアドレス</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5280" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5426" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00FB47E0">
+          <w:p w14:paraId="3F204D8F" w14:textId="77777777" w:rsidR="00C439B4" w:rsidRPr="00664828" w:rsidRDefault="00C439B4" w:rsidP="005A4518">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5446" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00C439B4" w:rsidRPr="00C33153" w14:paraId="0C5409D6" w14:textId="77777777" w:rsidTr="00511455">
         <w:trPr>
-          <w:trHeight w:val="309"/>
+          <w:trHeight w:val="539"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3112" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6747AF1B" w14:textId="77777777" w:rsidR="00C439B4" w:rsidRPr="00664828" w:rsidRDefault="00C439B4" w:rsidP="005A4518">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="200"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>備</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00664828">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5426" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00FB47E0">
+          <w:p w14:paraId="44159DD0" w14:textId="77777777" w:rsidR="00C439B4" w:rsidRPr="00664828" w:rsidRDefault="00C439B4" w:rsidP="005A4518">
             <w:pPr>
-              <w:rPr>
-[...1296 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:pStyle w:val="a3"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00A169A6">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="0F09FEFB" w14:textId="2C073529" w:rsidR="00CB2EDF" w:rsidRPr="00C33153" w:rsidRDefault="00CB2EDF" w:rsidP="005A4518">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...35 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>上記により対面助言を申</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2562" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>し</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C74DE4">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>込みます。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00604AE6" w:rsidRPr="00C74DE4" w:rsidRDefault="00DE46EB" w:rsidP="008056EE">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="0D87AB6B" w14:textId="42C031B6" w:rsidR="00CB2EDF" w:rsidRPr="00C33153" w:rsidRDefault="00914A6D" w:rsidP="005A4518">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:afterLines="50" w:after="164"/>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:spacing w:afterLines="50" w:after="180" w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>令和</w:t>
       </w:r>
-      <w:r w:rsidR="00FB0FD0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00CB2EDF" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　</w:t>
-[...9 lines deleted...]
-        <w:t>年　　月　　日</w:t>
+        <w:t xml:space="preserve">　　年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F24F30" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00F24F30">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="28C7DF3F" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00C33153" w:rsidRDefault="00CB2EDF" w:rsidP="005A4518">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F24F30" w:rsidRPr="00C74DE4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>住</w:t>
       </w:r>
-      <w:r w:rsidR="00F24F30" w:rsidRPr="00C74DE4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>所（法人にあっては、主たる事務所の所在地）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F24F30" w:rsidRPr="00C74DE4" w:rsidRDefault="00F24F30" w:rsidP="00F24F30">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="16CC3048" w14:textId="64CDB257" w:rsidR="00CB2EDF" w:rsidRPr="00C33153" w:rsidRDefault="00CB2EDF" w:rsidP="005A4518">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C74DE4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="95"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>氏</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C74DE4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>名（法人にあっては、名称</w:t>
       </w:r>
-      <w:r w:rsidR="00B14FD2" w:rsidRPr="00C74DE4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidR="007F18FC" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>並びに代表者の役職名及び</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        <w:t>並びに代表者の役職名</w:t>
+      </w:r>
+      <w:r w:rsidR="007F18FC" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">氏名）　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F24F30" w:rsidRPr="00C74DE4" w:rsidRDefault="00F24F30" w:rsidP="00F24F30">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="674D56E1" w14:textId="17704B66" w:rsidR="00CB2EDF" w:rsidRPr="00C33153" w:rsidRDefault="00CB2EDF" w:rsidP="005A4518">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>（業者コード　　　　　）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00F24F30">
-[...32 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="1D0AF08C" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00C33153" w:rsidRDefault="00CB2EDF" w:rsidP="005A4518">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...18 lines deleted...]
-        <w:br w:type="page"/>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>独立行政法人医薬品医療機器総合機構</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007320C9" w:rsidRPr="00C74DE4" w:rsidRDefault="007320C9" w:rsidP="007320C9">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="47BAF989" w14:textId="3023CF98" w:rsidR="00CB2EDF" w:rsidRPr="00C33153" w:rsidRDefault="00CB2EDF" w:rsidP="005A4518">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:rPr>
-[...14 lines deleted...]
-        <w:t>（注意）</w:t>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>審査センター長殿</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007320C9" w:rsidRPr="00C74DE4" w:rsidRDefault="005F2DDF" w:rsidP="007320C9">
-[...1579 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="09A034EA" w14:textId="2724FD22" w:rsidR="00094B8E" w:rsidRDefault="00094B8E" w:rsidP="00F24283">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB4C2B6" w14:textId="623AECED" w:rsidR="00510454" w:rsidRPr="00C33153" w:rsidRDefault="00510454" w:rsidP="00F24283">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>（注意）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309E7CE3" w14:textId="64DD2AB8" w:rsidR="00510454" w:rsidRPr="00C33153" w:rsidRDefault="004935E0" w:rsidP="006B392E">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">１　</w:t>
+      </w:r>
+      <w:r w:rsidR="0027046A" w:rsidRPr="004935E0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>用紙の大きさは日本産業</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="004935E0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>規格Ａ４と</w:t>
+      </w:r>
+      <w:r w:rsidR="00511455" w:rsidRPr="00511455">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>し、テキスト認識可能な電子ファイルで提出</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="004935E0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B29CFDB" w14:textId="2375A571" w:rsidR="00510454" w:rsidRPr="00C33153" w:rsidRDefault="004935E0" w:rsidP="004935E0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">２　</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="004935E0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>２品目以上の医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="00755ECD" w:rsidRPr="00755ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="004935E0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を１件の相談とする場合には、一つの欄に該当する医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="00755ECD" w:rsidRPr="00755ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="004935E0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>全て</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="004935E0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="004935E0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>必要事項を記入</w:t>
+      </w:r>
+      <w:r w:rsidR="005D729E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>してください</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="004935E0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E17D1AA" w14:textId="2DFDF859" w:rsidR="00510454" w:rsidRPr="00C33153" w:rsidRDefault="004935E0" w:rsidP="004935E0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">３　</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="004935E0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記入欄に記入事項のすべてを記入できないときは、その欄に「別紙（　）のとおり」と記入し別紙を添付すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D316B7" w14:textId="135A93C7" w:rsidR="00510454" w:rsidRPr="00C33153" w:rsidRDefault="004935E0" w:rsidP="004935E0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">４　</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3440" w:rsidRPr="004935E0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>添付</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3440" w:rsidRPr="004935E0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>文書改訂根拠資料</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3440" w:rsidRPr="004935E0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>適合性</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3440" w:rsidRPr="004935E0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>調査相談</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="004935E0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>申込書</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="004935E0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の記入方法は以下のとおり。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471B278C" w14:textId="77777777" w:rsidR="001A7CF1" w:rsidRPr="00C33153" w:rsidRDefault="00510454" w:rsidP="00871E25">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>承認番号欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C9011E" w14:textId="7358A7C1" w:rsidR="00510454" w:rsidRPr="00C33153" w:rsidRDefault="00510454" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="00755ECD" w:rsidRPr="00755ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売承認書記載の承認番号を記入してください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>｡</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="753CE53D" w14:textId="77777777" w:rsidR="001A7CF1" w:rsidRPr="00C33153" w:rsidRDefault="00510454" w:rsidP="00871E25">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>承認年月日欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C33536A" w14:textId="30EB2BFC" w:rsidR="00510454" w:rsidRPr="00C33153" w:rsidRDefault="00510454" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="00755ECD" w:rsidRPr="00755ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売承認書記載の年月日を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1813E5E6" w14:textId="5865FB2D" w:rsidR="001A7CF1" w:rsidRPr="00C33153" w:rsidRDefault="00F253CA" w:rsidP="00871E25">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品の</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>薬効分類欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29AA32C3" w14:textId="016A3F01" w:rsidR="005A4518" w:rsidRDefault="00C439B4" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品においては、</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>日本標準承認分類番号に準拠し、中分類（８７）以下４桁（計６桁）まで記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DDDA5A7" w14:textId="27C8044D" w:rsidR="00755ECD" w:rsidRPr="00C33153" w:rsidRDefault="00B84870" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84870">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>再生医療等製品においては、記入不要です。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0BD308" w14:textId="198141BD" w:rsidR="001A7CF1" w:rsidRPr="00C33153" w:rsidRDefault="00510454" w:rsidP="00871E25">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>再審査期間</w:t>
+      </w:r>
+      <w:r w:rsidR="009072E2" w:rsidRPr="009072E2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は承認期限</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8CA581" w14:textId="5263C31E" w:rsidR="00D0076E" w:rsidRDefault="00510454" w:rsidP="00D82C9B">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:leftChars="117" w:left="246" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売承認書に基づき、当該医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0076E" w:rsidRPr="00755ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の今回の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談に</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>係る再審査期間が確認できるように記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3440" w:rsidRPr="00AA3440">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>再審査期間外の場合は記入不要です。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79321302" w14:textId="77777777" w:rsidR="00D0076E" w:rsidRPr="00C33153" w:rsidRDefault="00D0076E" w:rsidP="00D82C9B">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:firstLineChars="200" w:firstLine="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（記載例）４年、６年、８年、１０年、残余期間（×年×月×日～×年×月×日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C012876" w14:textId="26B704E6" w:rsidR="00D0076E" w:rsidRDefault="009072E2" w:rsidP="00D82C9B">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:leftChars="117" w:left="246" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009072E2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>条件及び期限付承認を受けた再生医療等製品の場合は、承認期限を記載してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56ABDB3B" w14:textId="0BFCE7AF" w:rsidR="00510454" w:rsidRPr="00C33153" w:rsidRDefault="00510454" w:rsidP="00D82C9B">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:ind w:firstLineChars="200" w:firstLine="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（記載例）</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0076E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>５年、７年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A06540E" w14:textId="3F59BD4A" w:rsidR="001A7CF1" w:rsidRPr="00C33153" w:rsidRDefault="00510454" w:rsidP="00871E25">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>販売名欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276DCA16" w14:textId="0050EB76" w:rsidR="00755ECD" w:rsidRPr="00C33153" w:rsidRDefault="00510454" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売承認書に記載されている名称（販売名）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D07E4F8" w14:textId="3B65BAE6" w:rsidR="001A7CF1" w:rsidRPr="00C33153" w:rsidRDefault="00050DC2" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>一般的名称</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E7E292" w14:textId="48BFE9C4" w:rsidR="00510454" w:rsidRDefault="00510454" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売承認書に記載されている一般的名称を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74EBEB34" w14:textId="762D354F" w:rsidR="001A7CF1" w:rsidRPr="00C33153" w:rsidRDefault="00F253CA" w:rsidP="00871E25">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品の</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>含量及び剤形欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19AB26E0" w14:textId="3623BCE8" w:rsidR="00510454" w:rsidRDefault="00510454" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>販売名毎に有効成分の含量と剤形を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1412ED6C" w14:textId="6701BE20" w:rsidR="00755ECD" w:rsidRPr="00C33153" w:rsidRDefault="00755ECD" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00755ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>再生医療等製品においては、記入</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>不要です</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00755ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0DB522" w14:textId="77777777" w:rsidR="008859C6" w:rsidRDefault="00510454" w:rsidP="00FC570D">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="141" w:hangingChars="64" w:hanging="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>用法及び用量</w:t>
+      </w:r>
+      <w:r w:rsidR="00050DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00050DC2" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>用法及び用量</w:t>
+      </w:r>
+      <w:r w:rsidR="00050DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は使用方法</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA55AC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、効能又は効果</w:t>
+      </w:r>
+      <w:r w:rsidR="00050DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00755ECD" w:rsidRPr="00755ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>効能、効果又は性能</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC570D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FF11F3" w14:textId="67DD2628" w:rsidR="001A7CF1" w:rsidRPr="00C33153" w:rsidRDefault="00FC570D" w:rsidP="00D82C9B">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="141" w:firstLineChars="150" w:firstLine="330"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1F364B" w14:textId="77777777" w:rsidR="008859C6" w:rsidRDefault="001A7CF1" w:rsidP="00FC570D">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:firstLineChars="150" w:firstLine="330"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>申込み</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>時点で</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>その一部が再審査対象となっている場合には再審査対象部分</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3560886C" w14:textId="61C560CB" w:rsidR="001A7CF1" w:rsidRPr="00C33153" w:rsidRDefault="001A7CF1" w:rsidP="00D82C9B">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>に下線を引いてください。さらに</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>その一部が今回の相談に係る</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>場合には</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対象部分に二重の下線を引</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>いてください。</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="007320C9" w:rsidRPr="00C74DE4" w:rsidSect="00D11103">
-[...6 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+    <w:p w14:paraId="70F1E435" w14:textId="3DF3687C" w:rsidR="001A7CF1" w:rsidRPr="00C33153" w:rsidRDefault="00A5053F" w:rsidP="00A5053F">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（９）</w:t>
+      </w:r>
+      <w:r w:rsidR="00510454" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>承認事項の一部変更年月日及びその事項欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ACCC9F5" w14:textId="0C208137" w:rsidR="00510454" w:rsidRDefault="00510454" w:rsidP="003D3ACF">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>承認事項の一部変更年月日とその変更事項（用法及び用量</w:t>
+      </w:r>
+      <w:r w:rsidR="001318CF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、効能又は効果</w:t>
+      </w:r>
+      <w:r w:rsidR="001318CF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>に関する事項）についてのみ記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5609CDB5" w14:textId="77777777" w:rsidR="008859C6" w:rsidRPr="00C33153" w:rsidRDefault="008859C6" w:rsidP="003D3ACF">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D6C637D" w14:textId="6540283B" w:rsidR="001A7CF1" w:rsidRPr="00C33153" w:rsidRDefault="00510454" w:rsidP="00A5053F">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>相談内容の概略欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7231A80B" w14:textId="31CD9211" w:rsidR="00B073AE" w:rsidRPr="00C33153" w:rsidRDefault="00B073AE" w:rsidP="003D3ACF">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談に至った経緯及び相談内容を具体的に記入してください。その際、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>今回の相談に係る</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売後臨床試験</w:t>
+      </w:r>
+      <w:r w:rsidR="00071DA3">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の概要について簡潔に記入してください｡また</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>今回</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の相談に係る</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売後臨床試験</w:t>
+      </w:r>
+      <w:r w:rsidR="00071DA3">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>について、実施時期、症例構成を一覧表にして記入してください｡別紙として添付しても差し支えありません。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="005D729E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>また</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>今回</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の相談に係る</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>販売後調査等基本計画書、製造販売後調査等実施計画書、調査票を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>提出してください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>｡</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7608B517" w14:textId="77777777" w:rsidR="001A7CF1" w:rsidRPr="00C33153" w:rsidRDefault="001A7CF1" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談内容の種類欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C956641" w14:textId="77777777" w:rsidR="008859C6" w:rsidRDefault="00B073AE" w:rsidP="006B392E">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:firstLineChars="150" w:firstLine="330"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>「製造販売後臨床試験</w:t>
+      </w:r>
+      <w:r w:rsidR="00071DA3">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の相談」と記入し</w:t>
+      </w:r>
+      <w:r w:rsidR="00B72506" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>た</w:t>
+      </w:r>
+      <w:r w:rsidR="00B72506" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>上で</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00B521E3" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>具体的な</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>試験名を記入してくだ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7862331E" w14:textId="0F3E8588" w:rsidR="00705531" w:rsidRPr="00C33153" w:rsidRDefault="00B073AE" w:rsidP="00D82C9B">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="150" w:firstLine="330"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>さい</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>｡</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0019E3CC" w14:textId="3541B5EB" w:rsidR="00487532" w:rsidRPr="00487532" w:rsidRDefault="00E45A27" w:rsidP="003D3ACF">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="209" w:hangingChars="95" w:hanging="209"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC570D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00B073AE" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>同一品目についての過去の対面助言欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BE8241" w14:textId="2501F0FF" w:rsidR="00B073AE" w:rsidRPr="00C33153" w:rsidRDefault="00B073AE" w:rsidP="003D3ACF">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="209" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>同一品目について過去に対面助言（簡易相談を含む）を行っている場合には、その受付番号及び対面助言（簡易相談を含む）の区分、相談年月日を記入してください。同一有効成分</w:t>
+      </w:r>
+      <w:r w:rsidR="00755ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>であって含量及び剤</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5F92" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>形</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、用法用量、効能</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA55AC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>効果等が今回の申込みと異なる品目に対して対面助言を行っている場合も同様に記入し、年月日の後ろに括弧書きでその旨を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738DBD77" w14:textId="0C91C7CA" w:rsidR="00487532" w:rsidRPr="00C33153" w:rsidRDefault="00E45A27" w:rsidP="00D82C9B">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="429" w:hangingChars="195" w:hanging="429"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00511455">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC570D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00B073AE" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>本申込みの担当者氏名、所属及び連絡先（電話</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70999" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>番号</w:t>
+      </w:r>
+      <w:r w:rsidR="00B073AE" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、ファクシミリ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70999" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>番号</w:t>
+      </w:r>
+      <w:r w:rsidR="007626C5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、電子メールアドレス</w:t>
+      </w:r>
+      <w:r w:rsidR="00B073AE" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C4C918B" w14:textId="798130F1" w:rsidR="00B073AE" w:rsidRPr="00C33153" w:rsidRDefault="00B073AE" w:rsidP="003D3ACF">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="209" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>本相談の連絡窓口になる担当者１名（共同開発</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5789" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の場合にあっては、複数可）について氏名、所属及び連絡先（電話</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70999" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>番号</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5789" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、ファクシミリ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70999" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>番号</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、電子メールアドレス</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）を記入してください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>｡</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="005D729E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお、機構からの問合せ、案内等はこの欄に記入された担当者宛に行うため誤記、記入漏れ等のないよう確認してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70782948" w14:textId="5192A540" w:rsidR="001A7CF1" w:rsidRPr="00C33153" w:rsidRDefault="00E45A27" w:rsidP="00E45A27">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00511455">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC570D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00B073AE" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>備考欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13307296" w14:textId="02F7B7BE" w:rsidR="00B073AE" w:rsidRPr="00C33153" w:rsidRDefault="009C0929" w:rsidP="00871E25">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="840"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>当該医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="00755ECD" w:rsidRPr="00755ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>が既に再審査を受けている場合は再審査を受けた事項及び再審査結果通知日を記入してください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>｡</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A8AC93" w14:textId="77777777" w:rsidR="009C0929" w:rsidRPr="00C33153" w:rsidRDefault="009C0929" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>共同開発品目がある場合は、販売名及び会社名を記入してください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>｡</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F15334" w14:textId="77777777" w:rsidR="009C0929" w:rsidRPr="00C33153" w:rsidRDefault="009C0929" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="840"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>申込み</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>時点において継続中の製造販売後調査がある品目については、その旨を記載してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50941B34" w14:textId="4A4F9A11" w:rsidR="009C0929" w:rsidRPr="00C33153" w:rsidRDefault="009C0929" w:rsidP="006B5F92">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="840"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>再審査期間中に代替新規承認により販売名が変更となっている場合は、旧販売名における当該審査対象の効能・効果</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55556" w:rsidRPr="00C55556">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は性能</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7A30">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>用法・用量</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5334">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は使用方法</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の承認日及び再審査期間を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE482A4" w14:textId="622FF44D" w:rsidR="00B073AE" w:rsidRPr="00F90EDC" w:rsidRDefault="009C0929" w:rsidP="00F90EDC">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="840"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidR="00880C31" w:rsidRPr="00F90EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>実施</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>予定年月日</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>未定</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の場合を含む</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A09297F" w14:textId="336C70CD" w:rsidR="00094B8E" w:rsidRPr="00094B8E" w:rsidRDefault="00094B8E" w:rsidP="00094B8E">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="840"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE748C">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>本相談申込みに先立って実施した事前面談の受付番号及び実施年月日を</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>記載してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4574A4DF" w14:textId="311D2799" w:rsidR="001A7CF1" w:rsidRPr="00C33153" w:rsidRDefault="00E45A27" w:rsidP="00E45A27">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00511455">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC570D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00B073AE" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>その他</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E5C9F1" w14:textId="1303B0A8" w:rsidR="00EA54AC" w:rsidRPr="00C33153" w:rsidRDefault="00B073AE" w:rsidP="003D3ACF">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>住所（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="007F18FC" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>主たる事務所の所在地）及び氏名（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="007F18FC" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名称</w:t>
+      </w:r>
+      <w:r w:rsidR="007F18FC" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>並びに代表者の役職名</w:t>
+      </w:r>
+      <w:r w:rsidR="007F18FC" w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>氏名）を記入し、医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="00F47366" w:rsidRPr="00F47366">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33153">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（９桁）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00EA54AC" w:rsidRPr="00C33153" w:rsidSect="00CB2EDF">
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="linesAndChars" w:linePitch="328"/>
+      <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006E388F" w:rsidRDefault="006E388F">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="62B15058" w14:textId="77777777" w:rsidR="007D7D8E" w:rsidRDefault="007D7D8E"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006E388F" w:rsidRDefault="006E388F">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="6A07A049" w14:textId="77777777" w:rsidR="007D7D8E" w:rsidRDefault="007D7D8E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft JhengHei">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS UI Gothic">
-[...2 lines deleted...]
-    <w:family w:val="modern"/>
+  <w:font w:name="PMingLiU">
+    <w:altName w:val="Microsoft JhengHei"/>
+    <w:panose1 w:val="02010601000101010101"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002FF" w:usb1="2ACFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006E388F" w:rsidRDefault="006E388F">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="0B5BC67A" w14:textId="77777777" w:rsidR="007D7D8E" w:rsidRDefault="007D7D8E"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006E388F" w:rsidRDefault="006E388F">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="76E4F204" w14:textId="77777777" w:rsidR="007D7D8E" w:rsidRDefault="007D7D8E"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FF00A2E"/>
+    <w:nsid w:val="13445EC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="405C8664"/>
-    <w:lvl w:ilvl="0" w:tplc="60C4B7EE">
+    <w:tmpl w:val="6A18A408"/>
+    <w:lvl w:ilvl="0" w:tplc="7CE271D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E001EE9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24E013FC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="850" w:hanging="420"/>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FBA5534"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B6F45F02"/>
+    <w:lvl w:ilvl="0" w:tplc="F306B9F0">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:u w:val="single"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="209C347C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="56684C2A"/>
+    <w:lvl w:ilvl="0" w:tplc="28ACA7C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="263D2073"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1C707DDE"/>
+    <w:lvl w:ilvl="0" w:tplc="37D44FEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="ＭＳ 明朝" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="17FED754">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%2）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1708" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
-[...10 lines deleted...]
-    </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1828" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2248" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2668" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="3088" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3508" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3928" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4348" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="02745938">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D35037F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="88B4E904"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
-[...231 lines deleted...]
-      <w:lvlText w:val="第%1章"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33A46437"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D0225E62"/>
+    <w:lvl w:ilvl="0" w:tplc="05281592">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3239717E"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EC84F91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BAE45B14"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="E23E195E"/>
+    <w:lvl w:ilvl="0" w:tplc="42262A44">
+      <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
-[...5 lines deleted...]
-        <w:ind w:left="630" w:hanging="420"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4381688C"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FA25AF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="38DE2788"/>
-    <w:lvl w:ilvl="0" w:tplc="8FE49A2E">
+    <w:tmpl w:val="A2308800"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="406076B7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="21003F5A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="850" w:hanging="420"/>
+        <w:ind w:left="1050" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1470" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1890" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2310" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2730" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3150" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3570" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3990" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4410" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E066F8A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B8004778"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55BB3D9C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="79BEEBC2"/>
+    <w:lvl w:ilvl="0" w:tplc="28ACA7C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44ED09C0"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67F155D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="59ACB7E6"/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+    <w:tmpl w:val="AC18B0D8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50173F0F"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AC96805"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DABE24F8"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimalFullWidth"/>
+    <w:tmpl w:val="B11E63BE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4200" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="561E72C3"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C1A7DB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EF58B77E"/>
-[...27 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+    <w:tmpl w:val="587AAEC0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
-      <w:lvlText w:val="%3"/>
-[...87 lines deleted...]
-      <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="850" w:hanging="420"/>
+        <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3D52029C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%2）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7477579B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1BD06A8A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60CF3825"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7ABA122E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2F564FE0"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimalFullWidth"/>
+    <w:tmpl w:val="21003F5A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1050" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1470" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1890" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2310" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2730" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="3150" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3570" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3990" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4410" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C7C2971"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B0E1248"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0E181EC4"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="aiueoFullWidth"/>
+    <w:tmpl w:val="1B68B41C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
-[...2 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
-[...8 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:displayBackgroundShape/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:proofState w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
-  <w:drawingGridVerticalSpacing w:val="164"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="26625">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005E7EDC"/>
-[...598 lines deleted...]
-    <w:rsid w:val="00FF6053"/>
+    <w:rsidRoot w:val="00CB2EDF"/>
+    <w:rsid w:val="00032306"/>
+    <w:rsid w:val="00043123"/>
+    <w:rsid w:val="00045470"/>
+    <w:rsid w:val="00050DC2"/>
+    <w:rsid w:val="000607F4"/>
+    <w:rsid w:val="000715B6"/>
+    <w:rsid w:val="00071DA3"/>
+    <w:rsid w:val="0007523C"/>
+    <w:rsid w:val="00094B8E"/>
+    <w:rsid w:val="000D4A73"/>
+    <w:rsid w:val="000F54C4"/>
+    <w:rsid w:val="001318CF"/>
+    <w:rsid w:val="00145B1B"/>
+    <w:rsid w:val="0015016B"/>
+    <w:rsid w:val="001615FA"/>
+    <w:rsid w:val="001A6FDD"/>
+    <w:rsid w:val="001A7CF1"/>
+    <w:rsid w:val="00217113"/>
+    <w:rsid w:val="00247963"/>
+    <w:rsid w:val="0027046A"/>
+    <w:rsid w:val="00277A2C"/>
+    <w:rsid w:val="002950DA"/>
+    <w:rsid w:val="002A104E"/>
+    <w:rsid w:val="002A736F"/>
+    <w:rsid w:val="002D34F4"/>
+    <w:rsid w:val="002D3656"/>
+    <w:rsid w:val="002D7595"/>
+    <w:rsid w:val="0031016A"/>
+    <w:rsid w:val="0034358F"/>
+    <w:rsid w:val="0037155B"/>
+    <w:rsid w:val="003743A5"/>
+    <w:rsid w:val="00376026"/>
+    <w:rsid w:val="003972AE"/>
+    <w:rsid w:val="003C1E17"/>
+    <w:rsid w:val="003D3ACF"/>
+    <w:rsid w:val="003F532F"/>
+    <w:rsid w:val="00476190"/>
+    <w:rsid w:val="00487532"/>
+    <w:rsid w:val="004935E0"/>
+    <w:rsid w:val="004C2562"/>
+    <w:rsid w:val="004D6297"/>
+    <w:rsid w:val="004F74E1"/>
+    <w:rsid w:val="00510454"/>
+    <w:rsid w:val="00511455"/>
+    <w:rsid w:val="00540D18"/>
+    <w:rsid w:val="005A4518"/>
+    <w:rsid w:val="005D729E"/>
+    <w:rsid w:val="005E3239"/>
+    <w:rsid w:val="00602764"/>
+    <w:rsid w:val="006107B1"/>
+    <w:rsid w:val="006542B5"/>
+    <w:rsid w:val="006548DC"/>
+    <w:rsid w:val="00664828"/>
+    <w:rsid w:val="00686C9B"/>
+    <w:rsid w:val="006A7A30"/>
+    <w:rsid w:val="006B392E"/>
+    <w:rsid w:val="006B5F92"/>
+    <w:rsid w:val="006C0745"/>
+    <w:rsid w:val="00701F56"/>
+    <w:rsid w:val="007035B4"/>
+    <w:rsid w:val="00705531"/>
+    <w:rsid w:val="00725A0F"/>
+    <w:rsid w:val="00743867"/>
+    <w:rsid w:val="00755ECD"/>
+    <w:rsid w:val="007626C5"/>
+    <w:rsid w:val="00764EF4"/>
+    <w:rsid w:val="007656D8"/>
+    <w:rsid w:val="0078457D"/>
+    <w:rsid w:val="007A6F68"/>
+    <w:rsid w:val="007B6803"/>
+    <w:rsid w:val="007C338F"/>
+    <w:rsid w:val="007C6332"/>
+    <w:rsid w:val="007D1747"/>
+    <w:rsid w:val="007D1E60"/>
+    <w:rsid w:val="007D7D8E"/>
+    <w:rsid w:val="007F18FC"/>
+    <w:rsid w:val="008228FF"/>
+    <w:rsid w:val="00832354"/>
+    <w:rsid w:val="00832E80"/>
+    <w:rsid w:val="00845229"/>
+    <w:rsid w:val="00871E25"/>
+    <w:rsid w:val="00880C31"/>
+    <w:rsid w:val="008859C6"/>
+    <w:rsid w:val="008859EE"/>
+    <w:rsid w:val="008F1982"/>
+    <w:rsid w:val="008F6B4C"/>
+    <w:rsid w:val="009072E2"/>
+    <w:rsid w:val="00913428"/>
+    <w:rsid w:val="00914A6D"/>
+    <w:rsid w:val="00920CC3"/>
+    <w:rsid w:val="00921D4F"/>
+    <w:rsid w:val="00945805"/>
+    <w:rsid w:val="00951D66"/>
+    <w:rsid w:val="009668BF"/>
+    <w:rsid w:val="009C0929"/>
+    <w:rsid w:val="009C77DF"/>
+    <w:rsid w:val="00A05E55"/>
+    <w:rsid w:val="00A47DA5"/>
+    <w:rsid w:val="00A5053F"/>
+    <w:rsid w:val="00A8638E"/>
+    <w:rsid w:val="00AA1850"/>
+    <w:rsid w:val="00AA3440"/>
+    <w:rsid w:val="00AC1425"/>
+    <w:rsid w:val="00AE5334"/>
+    <w:rsid w:val="00AE5C0F"/>
+    <w:rsid w:val="00AF5789"/>
+    <w:rsid w:val="00B032FE"/>
+    <w:rsid w:val="00B073AE"/>
+    <w:rsid w:val="00B319FF"/>
+    <w:rsid w:val="00B521E3"/>
+    <w:rsid w:val="00B72506"/>
+    <w:rsid w:val="00B75B43"/>
+    <w:rsid w:val="00B84870"/>
+    <w:rsid w:val="00BC46A5"/>
+    <w:rsid w:val="00BD2562"/>
+    <w:rsid w:val="00BD3BF1"/>
+    <w:rsid w:val="00C00AC6"/>
+    <w:rsid w:val="00C220D8"/>
+    <w:rsid w:val="00C33153"/>
+    <w:rsid w:val="00C335B3"/>
+    <w:rsid w:val="00C439B4"/>
+    <w:rsid w:val="00C44AFF"/>
+    <w:rsid w:val="00C55556"/>
+    <w:rsid w:val="00C6510A"/>
+    <w:rsid w:val="00C65972"/>
+    <w:rsid w:val="00C8267D"/>
+    <w:rsid w:val="00CB2EDF"/>
+    <w:rsid w:val="00CB7FF0"/>
+    <w:rsid w:val="00CE40DA"/>
+    <w:rsid w:val="00CE675D"/>
+    <w:rsid w:val="00CF0472"/>
+    <w:rsid w:val="00D0076E"/>
+    <w:rsid w:val="00D82C9B"/>
+    <w:rsid w:val="00DB564C"/>
+    <w:rsid w:val="00E452AD"/>
+    <w:rsid w:val="00E45A27"/>
+    <w:rsid w:val="00EA54AC"/>
+    <w:rsid w:val="00EA55AC"/>
+    <w:rsid w:val="00EE0FC5"/>
+    <w:rsid w:val="00F019B6"/>
+    <w:rsid w:val="00F24283"/>
+    <w:rsid w:val="00F253CA"/>
+    <w:rsid w:val="00F331C1"/>
+    <w:rsid w:val="00F47366"/>
+    <w:rsid w:val="00F601E0"/>
+    <w:rsid w:val="00F6606F"/>
+    <w:rsid w:val="00F66EA7"/>
+    <w:rsid w:val="00F70999"/>
+    <w:rsid w:val="00F90BCF"/>
+    <w:rsid w:val="00F90EDC"/>
+    <w:rsid w:val="00F959DD"/>
+    <w:rsid w:val="00F97F13"/>
+    <w:rsid w:val="00FB263E"/>
+    <w:rsid w:val="00FC570D"/>
+    <w:rsid w:val="00FD0CA0"/>
+    <w:rsid w:val="00FE19C0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="26625">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="684B551D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C8E9AD3A-DE13-423A-B341-4F3AC48FA238}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...865 lines deleted...]
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7470,469 +6950,576 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00CB2EDF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00071DA3"/>
+    <w:pPr>
+      <w:ind w:left="2844"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="a3">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:rsid w:val="00CB2EDF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="ヘッダー (文字)"/>
     <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:rsid w:val="00CB2EDF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="一太郎"/>
+    <w:rsid w:val="00CB2EDF"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:wordWrap w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="333" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00285823"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB2EDF"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A054ED6003FC4CEDB8CD04604CDAF92D">
-[...1 lines deleted...]
-    <w:rsid w:val="00180909"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="吹き出し (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB2EDF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00510454"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-      <w:jc w:val="both"/>
+      <w:ind w:leftChars="400" w:left="840"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6595C1ABF15A4BA88AF53C1091BEAE9A">
-[...1 lines deleted...]
-    <w:rsid w:val="00285823"/>
+  <w:style w:type="character" w:styleId="a9">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C8267D"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C8267D"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-      <w:jc w:val="both"/>
+      <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E80022FD961F460FA169C9C365F40CDF">
-[...1 lines deleted...]
-    <w:rsid w:val="00285823"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="コメント文字列 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C8267D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="aa"/>
+    <w:next w:val="aa"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C8267D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="コメント内容 (文字)"/>
+    <w:basedOn w:val="ab"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C8267D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AF5789"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-      <w:jc w:val="both"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="フッター (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AF5789"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="見出し 1 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00071DA3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century"/>
+        <a:latin typeface="Century" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...30 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>294</Words>
-[...1 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Words>366</Words>
+  <Characters>2087</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1968</CharactersWithSpaces>
+  <CharactersWithSpaces>2449</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>