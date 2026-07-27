--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -7,2481 +7,3318 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="021BC431" w14:textId="5D006A1A" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00E77F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>別紙様式</w:t>
+        <w:t>別紙様式１２</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>医薬品対面助言事後相談</w:t>
       </w:r>
       <w:r w:rsidRPr="00E77F91">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>質問申込書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
-          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>９</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:tblpY="1"/>
-[...1 lines deleted...]
-        <w:tblW w:w="8505" w:type="dxa"/>
+        <w:tblW w:w="9229" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblCellMar>
-          <w:left w:w="99" w:type="dxa"/>
-          <w:right w:w="99" w:type="dxa"/>
+          <w:left w:w="13" w:type="dxa"/>
+          <w:right w:w="13" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8505"/>
+        <w:gridCol w:w="562"/>
+        <w:gridCol w:w="1614"/>
+        <w:gridCol w:w="1084"/>
+        <w:gridCol w:w="254"/>
+        <w:gridCol w:w="933"/>
+        <w:gridCol w:w="453"/>
+        <w:gridCol w:w="2117"/>
+        <w:gridCol w:w="1861"/>
+        <w:gridCol w:w="351"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w14:paraId="3505BDC1" w14:textId="77777777" w:rsidTr="00360058">
+      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="838"/>
+          <w:trHeight w:hRule="exact" w:val="588"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C09F4EB" w14:textId="1D917FFF" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
             <w:pPr>
-              <w:pStyle w:val="a6"/>
-[...3 lines deleted...]
-              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="20" w:left="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E77F91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>医療機器・体外診断用医薬品全般相談質問申込書</w:t>
-[...91 lines deleted...]
-              <w:t>相談対象</w:t>
+              <w:t>申　込　者　名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcW w:w="2724" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B45E1D9" w14:textId="2F446DAC" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="00003487" w:rsidP="00360058">
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
             <w:pPr>
-              <w:ind w:firstLineChars="100" w:firstLine="200"/>
-              <w:jc w:val="center"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...231 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07F91612" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="105"/>
+              <w:ind w:leftChars="20" w:left="42"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E77F91">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>所属</w:t>
+              <w:t>他の面談出席者と</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="20" w:left="42"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>所属部署名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79D07253" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w14:paraId="330BB80B" w14:textId="77777777" w:rsidTr="00360058">
+      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
         <w:trPr>
-          <w:trHeight w:val="271"/>
+          <w:trHeight w:hRule="exact" w:val="525"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="795" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DCF0935" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="20" w:left="42"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>連</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="20" w:left="42"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>絡</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="20" w:left="42"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>先</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>申込担当者名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2724" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AA10648" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="517"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E77F91">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>所属部署名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2724" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="505"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>電話番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcW w:w="2724" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>（　　）　　―</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E7AAB55" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...26 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15FDE4F5" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...29 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w14:paraId="51F320E0" w14:textId="77777777" w:rsidTr="00360058">
+      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
         <w:trPr>
-          <w:trHeight w:val="279"/>
+          <w:trHeight w:hRule="exact" w:val="514"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="795" w:type="dxa"/>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38186A73" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="1614" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BB88C01" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E77F91">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>電子メールアドレス</w:t>
+              <w:t>ﾌｧｸｼﾐﾘ番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcW w:w="2724" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>（　　）　　―</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11DFCE1E" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w14:paraId="6C11D7C7" w14:textId="77777777" w:rsidTr="00360058">
+      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
         <w:trPr>
-          <w:trHeight w:val="309"/>
+          <w:trHeight w:hRule="exact" w:val="514"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77411241" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E77F91">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>他の面談出席者（氏名・所属）</w:t>
+              <w:t>電子</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ﾒｰﾙｱﾄﾞﾚｽ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcW w:w="2724" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16664280" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w14:paraId="34C40BDF" w14:textId="77777777" w:rsidTr="00360058">
+      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
         <w:trPr>
-          <w:trHeight w:val="309"/>
+          <w:trHeight w:hRule="exact" w:val="408"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3514" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="038FDEBD" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E77F91">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>相談</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>番号／</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>相談区分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3503" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>対面助言実施日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>担当分野</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="697"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcW w:w="3514" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4160AC70" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3503" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w14:paraId="5DE649BF" w14:textId="77777777" w:rsidTr="00360058">
+      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
         <w:trPr>
-          <w:trHeight w:val="309"/>
+          <w:trHeight w:hRule="exact" w:val="401"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3514" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="600832EA" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:rightChars="50" w:right="105"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E77F91">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>識別記号</w:t>
+              <w:t>治験成分記号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcW w:w="3503" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35963119" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:rightChars="50" w:right="105"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>治験薬の一般名（販売名）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:rightChars="50" w:right="105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>薬効分類番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="736"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3514" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3503" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w14:paraId="64BBCCF8" w14:textId="77777777" w:rsidTr="00360058">
+      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
         <w:trPr>
-          <w:trHeight w:val="309"/>
+          <w:trHeight w:hRule="exact" w:val="128"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9229" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66A81108" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="812"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E77F91">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>被験物の名称</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>質問事項</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1187" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="20" w:left="42"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>表　題</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcW w:w="4431" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58A24848" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w14:paraId="47448237" w14:textId="77777777" w:rsidTr="00360058">
+      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
         <w:trPr>
-          <w:trHeight w:val="309"/>
+          <w:trHeight w:val="2162"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9229" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13B325A1" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E77F91">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>予定される一般的名称</w:t>
+              <w:t>１．</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>２．</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
+        <w:trPr>
+          <w:trHeight w:val="554"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2176" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>事後相談希望日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcW w:w="7053" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AB75BAA" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w14:paraId="0771E629" w14:textId="77777777" w:rsidTr="00360058">
+      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
         <w:trPr>
-          <w:trHeight w:val="309"/>
+          <w:trHeight w:val="554"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A4462AE" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E77F91">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>予定されるクラス分類</w:t>
+              <w:t>希望する実施方法</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcW w:w="7053" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C8A79DD" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w14:paraId="3B4EBA5E" w14:textId="77777777" w:rsidTr="00360058">
+      <w:tr w:rsidR="00E77F91" w:rsidRPr="00E77F91" w:rsidTr="00360058">
         <w:trPr>
-          <w:trHeight w:val="309"/>
+          <w:trHeight w:val="554"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37976253" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="20" w:left="42"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E77F91">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>相談内容（表題）</w:t>
+              <w:t>記録希望の有無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:tcW w:w="7053" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45A3E32B" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
+          <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="00360058">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...28 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E77F91">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>相談内容</w:t>
+              <w:t>有（</w:t>
             </w:r>
-          </w:p>
-[...45 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00E77F91">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>面談希望日</w:t>
+              <w:t>有料）</w:t>
             </w:r>
-          </w:p>
-[...45 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00E77F91">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>希望する面談実施方法</w:t>
+              <w:t xml:space="preserve">　　・　　無（</w:t>
             </w:r>
-          </w:p>
-[...45 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00E77F91">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>備考</w:t>
+              <w:t>無料）</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4230167A" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...1 lines deleted...]
-        <w:pStyle w:val="a6"/>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
+        <w:spacing w:line="253" w:lineRule="exact"/>
+        <w:ind w:left="312"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>上記に</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>よ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>り</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品対面助言事後相談を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>申</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>し</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>込み</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>ま</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>す。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005F41F2" w:rsidP="000303C9">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="4252"/>
-          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="1193"/>
+          <w:tab w:val="left" w:pos="1522"/>
+          <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-        <w:ind w:leftChars="100" w:left="210"/>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="312" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">令和　</w:t>
+      </w:r>
+      <w:r w:rsidR="000303C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005544E6" w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005544E6" w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidR="005544E6" w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005544E6" w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="000303C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000303C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="005544E6" w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:t>日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
+        <w:spacing w:before="10" w:line="140" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49DB1A9D" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
+        <w:ind w:left="2096"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77F91">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>住</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="11"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>所</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>（法</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>にあ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>っ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>て</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>、主た</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>る</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>事務</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>所</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>の所</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>在地</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7347"/>
+        </w:tabs>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="2096"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>氏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="62"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>名</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>（法</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>にあ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>っ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>て</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>、名称</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>及</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>び代</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>表</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>者の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>氏名</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7347"/>
+        </w:tabs>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="2096"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>（業者コード　　　　　　　　　　）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
+        <w:spacing w:before="6"/>
+        <w:ind w:left="313"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>独立行</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>政</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>法人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>医</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>薬品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>医療</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>機器総</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>合</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>機構</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3612"/>
+        </w:tabs>
+        <w:spacing w:before="28"/>
+        <w:ind w:left="312"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>審査セ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>ン</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>ター長殿</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="105"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7598E022" w14:textId="77777777" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...24 lines deleted...]
-        <w:snapToGrid/>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>（注意）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7250B578" w14:textId="647B3A0C" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...10 lines deleted...]
-        <w:ind w:left="200" w:hangingChars="100" w:hanging="200"/>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>１</w:t>
       </w:r>
-      <w:r w:rsidR="00DB1A18">
+      <w:r w:rsidRPr="00E77F91">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>．</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E77F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>用紙の大きさは日本産業規格Ａ４とし、テキスト認識可能な電子ファイルで提出すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4EADBD" w14:textId="2CBEDE55" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...9 lines deleted...]
-        <w:snapToGrid/>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
         <w:ind w:left="200" w:hangingChars="100" w:hanging="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>２</w:t>
       </w:r>
-      <w:r w:rsidR="00DB1A18">
+      <w:r w:rsidRPr="00E77F91">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>．</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E77F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>記入欄に記入事項のすべてを記入できないときは、その欄に「別紙（　）のとおり」と記入し別紙を添付すること。</w:t>
+        <w:t>記入欄に記入事項のすべてを記入できないときは、その欄に「別紙（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）のとおり」と記入し別紙を添付すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6BE9EC" w14:textId="6FFB49E4" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...10 lines deleted...]
-        <w:ind w:left="200" w:hangingChars="100" w:hanging="200"/>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>３</w:t>
       </w:r>
-      <w:r w:rsidR="00DB1A18">
+      <w:r w:rsidRPr="00E77F91">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>．</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E77F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>医療機器・体外診断用</w:t>
+        <w:t>医薬品対面助言事後相談質問申込書記入方法は以下のとおり。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（１）申込者名欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>法人にあっては名称を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（２）相談番号／相談区分欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>質問事項に関連する、実施した対面助言の相談番号／相談区分を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（３）対面助言実施日欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>質問事項に関連する対面助言の実施日を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（４）担当分野欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>本通知の別紙９より該当する分野を選んで記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（５）質問事項欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>表題を付すとともに、質問の内容を簡潔（箇条書き）に記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>なお、本欄に記載された事項以外の質問事項にはお答えできませんので、ご了承ください。質問事項をあらかじめ整理しておかれるようお願いします。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（６）事後相談希望日欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>面談を希望する日を複数日記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（７）希望する実施方法</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>希望する実施方法を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（８）記録希望の有無欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="00E77F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>医薬品全般</w:t>
-[...15 lines deleted...]
-        <w:t>質問申込書等の記入</w:t>
+        <w:t>有（有料）又は無（無料）の</w:t>
       </w:r>
       <w:r w:rsidRPr="00E77F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>要領は以下のとおり。</w:t>
+        <w:t>どちらかに○を付してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CFA00C4" w14:textId="4B8C45AB" w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="005544E6">
-[...63 lines deleted...]
-        <w:ind w:leftChars="67" w:left="142" w:hanging="1"/>
+    <w:p w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidRDefault="005544E6" w:rsidP="000303C9">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E77F91">
-[...539 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="005544E6" w:rsidRPr="00E77F91" w:rsidSect="0049504A">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:linePitch="303" w:charSpace="-2374"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="639C62FD" w14:textId="77777777" w:rsidR="00003487" w:rsidRDefault="00003487" w:rsidP="0049504A">
+    <w:p w:rsidR="000A6FD2" w:rsidRDefault="000A6FD2" w:rsidP="0049504A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="501684BF" w14:textId="77777777" w:rsidR="00003487" w:rsidRDefault="00003487" w:rsidP="0049504A">
+    <w:p w:rsidR="000A6FD2" w:rsidRDefault="000A6FD2" w:rsidP="0049504A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS-Mincho">
-    <w:altName w:val="游ゴシック"/>
+    <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft JhengHei">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐ明朝">
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ....">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ.....">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="ＭＳ">
+    <w:altName w:val="游ゴシック"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="4E068B3B" w14:textId="77777777" w:rsidR="00FC7340" w:rsidRDefault="00FC7340">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00A27DF7" w:rsidRDefault="00A27DF7">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="0D38C18B" w14:textId="77777777" w:rsidR="00FD021D" w:rsidRDefault="00FD021D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00FD021D" w:rsidRDefault="00FD021D">
     <w:pPr>
       <w:spacing w:line="0" w:lineRule="atLeast"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1729678762"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="2149E9F2" w14:textId="451F1EE4" w:rsidR="00FD021D" w:rsidRDefault="00FD021D">
+      <w:p w:rsidR="00FD021D" w:rsidRDefault="00FD021D">
         <w:pPr>
           <w:pStyle w:val="a8"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00D424DB">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="ja-JP"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="2787D6D8" w14:textId="77777777" w:rsidR="00FD021D" w:rsidRDefault="00FD021D">
+  <w:p w:rsidR="00FD021D" w:rsidRDefault="00FD021D">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65DEE046" w14:textId="77777777" w:rsidR="00003487" w:rsidRDefault="00003487" w:rsidP="0049504A">
+    <w:p w:rsidR="000A6FD2" w:rsidRDefault="000A6FD2" w:rsidP="0049504A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15E449AC" w14:textId="77777777" w:rsidR="00003487" w:rsidRDefault="00003487" w:rsidP="0049504A">
+    <w:p w:rsidR="000A6FD2" w:rsidRDefault="000A6FD2" w:rsidP="0049504A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="7CD2AE50" w14:textId="77777777" w:rsidR="00FC7340" w:rsidRDefault="00FC7340">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00A27DF7" w:rsidRDefault="00A27DF7">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="05773697" w14:textId="77777777" w:rsidR="00FC7340" w:rsidRDefault="00FC7340">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00A27DF7" w:rsidRDefault="00A27DF7">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="598B4E0E" w14:textId="3614135A" w:rsidR="00FD021D" w:rsidRDefault="00FD021D" w:rsidP="004219BF">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00FD021D" w:rsidRDefault="00FD021D" w:rsidP="004219BF">
     <w:pPr>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="55D5F64F" w14:textId="135CA1D8" w:rsidR="00FD021D" w:rsidRPr="006F1255" w:rsidRDefault="00FD021D" w:rsidP="006F1255">
+  <w:p w:rsidR="00FD021D" w:rsidRPr="006F1255" w:rsidRDefault="00FD021D" w:rsidP="006F1255">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="011C4416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42AC4052"/>
     <w:lvl w:ilvl="0" w:tplc="24ECFF4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
@@ -10833,652 +11670,617 @@
     <w:abstractNumId w:val="83"/>
   </w:num>
   <w:num w:numId="80">
     <w:abstractNumId w:val="69"/>
   </w:num>
   <w:num w:numId="81">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="82">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="83">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="84">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="85">
     <w:abstractNumId w:val="61"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="81"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:hideSpellingErrors/>
-  <w:hideGrammaticalErrors/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackFormatting/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DF38C8"/>
     <w:rsid w:val="000005B9"/>
     <w:rsid w:val="00001AF8"/>
     <w:rsid w:val="00002590"/>
-    <w:rsid w:val="00003487"/>
     <w:rsid w:val="00003A48"/>
     <w:rsid w:val="00003C39"/>
     <w:rsid w:val="00005CA7"/>
     <w:rsid w:val="00005CAF"/>
     <w:rsid w:val="0001091E"/>
     <w:rsid w:val="000160FF"/>
     <w:rsid w:val="0001695D"/>
     <w:rsid w:val="0002098D"/>
     <w:rsid w:val="00021B73"/>
     <w:rsid w:val="000228EE"/>
     <w:rsid w:val="00023105"/>
     <w:rsid w:val="00024ED4"/>
     <w:rsid w:val="00025C76"/>
     <w:rsid w:val="0002610F"/>
     <w:rsid w:val="00026E98"/>
     <w:rsid w:val="00027250"/>
     <w:rsid w:val="000273E6"/>
     <w:rsid w:val="000277C2"/>
+    <w:rsid w:val="000303C9"/>
     <w:rsid w:val="00030BD7"/>
     <w:rsid w:val="00031278"/>
     <w:rsid w:val="00035487"/>
     <w:rsid w:val="000366EB"/>
     <w:rsid w:val="00036C28"/>
     <w:rsid w:val="00040A01"/>
     <w:rsid w:val="00043538"/>
     <w:rsid w:val="000435D0"/>
-    <w:rsid w:val="00043706"/>
     <w:rsid w:val="00045192"/>
     <w:rsid w:val="00045E22"/>
     <w:rsid w:val="0004777D"/>
     <w:rsid w:val="000503BB"/>
     <w:rsid w:val="000525CE"/>
     <w:rsid w:val="00052EA9"/>
     <w:rsid w:val="000535D8"/>
     <w:rsid w:val="0005537E"/>
     <w:rsid w:val="00055FD5"/>
     <w:rsid w:val="000563E1"/>
     <w:rsid w:val="00056EAE"/>
     <w:rsid w:val="00056F55"/>
     <w:rsid w:val="00056F9E"/>
     <w:rsid w:val="0005707B"/>
     <w:rsid w:val="0006011F"/>
     <w:rsid w:val="000618C8"/>
     <w:rsid w:val="00061925"/>
     <w:rsid w:val="000621ED"/>
     <w:rsid w:val="00065638"/>
     <w:rsid w:val="00070668"/>
     <w:rsid w:val="00070BA2"/>
     <w:rsid w:val="00072724"/>
     <w:rsid w:val="000742D9"/>
     <w:rsid w:val="00076C96"/>
     <w:rsid w:val="0007720E"/>
     <w:rsid w:val="00077955"/>
     <w:rsid w:val="00077F21"/>
     <w:rsid w:val="0008063E"/>
     <w:rsid w:val="0008259B"/>
     <w:rsid w:val="00083322"/>
     <w:rsid w:val="00083AC1"/>
     <w:rsid w:val="00083E6D"/>
     <w:rsid w:val="00084587"/>
     <w:rsid w:val="0008472E"/>
-    <w:rsid w:val="00086A6E"/>
     <w:rsid w:val="000919B2"/>
     <w:rsid w:val="00091A3C"/>
     <w:rsid w:val="00091B58"/>
     <w:rsid w:val="00091FA9"/>
     <w:rsid w:val="000927D6"/>
     <w:rsid w:val="00095051"/>
     <w:rsid w:val="00095B5D"/>
     <w:rsid w:val="0009690A"/>
     <w:rsid w:val="00096AFF"/>
     <w:rsid w:val="000A0215"/>
     <w:rsid w:val="000A10AB"/>
     <w:rsid w:val="000A18F3"/>
     <w:rsid w:val="000A2C90"/>
     <w:rsid w:val="000A6050"/>
     <w:rsid w:val="000A6181"/>
-    <w:rsid w:val="000A6F4C"/>
-    <w:rsid w:val="000A77A8"/>
+    <w:rsid w:val="000A6FD2"/>
     <w:rsid w:val="000B24C5"/>
     <w:rsid w:val="000B24DA"/>
     <w:rsid w:val="000B2DB0"/>
     <w:rsid w:val="000B3ACE"/>
     <w:rsid w:val="000B4526"/>
     <w:rsid w:val="000B4E09"/>
     <w:rsid w:val="000B5A69"/>
     <w:rsid w:val="000C00AC"/>
     <w:rsid w:val="000C0507"/>
     <w:rsid w:val="000C15BF"/>
     <w:rsid w:val="000C187A"/>
     <w:rsid w:val="000C2836"/>
     <w:rsid w:val="000C3D42"/>
     <w:rsid w:val="000C4E45"/>
     <w:rsid w:val="000C51ED"/>
     <w:rsid w:val="000C6473"/>
     <w:rsid w:val="000C71D3"/>
     <w:rsid w:val="000C7FC4"/>
     <w:rsid w:val="000D0B84"/>
     <w:rsid w:val="000D1232"/>
     <w:rsid w:val="000D1FEE"/>
     <w:rsid w:val="000D282A"/>
     <w:rsid w:val="000D2B39"/>
     <w:rsid w:val="000D4F30"/>
     <w:rsid w:val="000D6709"/>
     <w:rsid w:val="000D7DFB"/>
     <w:rsid w:val="000E3A1D"/>
     <w:rsid w:val="000E5595"/>
     <w:rsid w:val="000E6C4E"/>
     <w:rsid w:val="000E71DB"/>
     <w:rsid w:val="000F015D"/>
     <w:rsid w:val="000F2A85"/>
     <w:rsid w:val="000F32B8"/>
     <w:rsid w:val="000F47F2"/>
     <w:rsid w:val="000F558F"/>
     <w:rsid w:val="000F5A75"/>
     <w:rsid w:val="000F61C9"/>
     <w:rsid w:val="000F7F16"/>
     <w:rsid w:val="000F7F8B"/>
     <w:rsid w:val="00102328"/>
-    <w:rsid w:val="00104B78"/>
     <w:rsid w:val="00104E8C"/>
     <w:rsid w:val="001059F7"/>
     <w:rsid w:val="00106805"/>
     <w:rsid w:val="001108DC"/>
     <w:rsid w:val="00111BBA"/>
     <w:rsid w:val="0011298C"/>
     <w:rsid w:val="00112A9B"/>
     <w:rsid w:val="0011367A"/>
     <w:rsid w:val="001151EA"/>
     <w:rsid w:val="001179D8"/>
     <w:rsid w:val="00117BE9"/>
     <w:rsid w:val="001200E5"/>
     <w:rsid w:val="00121156"/>
-    <w:rsid w:val="0012365B"/>
     <w:rsid w:val="00125106"/>
     <w:rsid w:val="00125434"/>
     <w:rsid w:val="0012622A"/>
     <w:rsid w:val="001271E5"/>
     <w:rsid w:val="0012770F"/>
     <w:rsid w:val="0013212F"/>
     <w:rsid w:val="00134B1D"/>
     <w:rsid w:val="00135015"/>
     <w:rsid w:val="001359FB"/>
-    <w:rsid w:val="00135F3D"/>
     <w:rsid w:val="001365F1"/>
     <w:rsid w:val="00137165"/>
     <w:rsid w:val="0013746A"/>
     <w:rsid w:val="001421FA"/>
     <w:rsid w:val="00143BA3"/>
-    <w:rsid w:val="001442F0"/>
     <w:rsid w:val="00144534"/>
     <w:rsid w:val="00145125"/>
     <w:rsid w:val="00146382"/>
     <w:rsid w:val="00147C40"/>
     <w:rsid w:val="00147D1F"/>
     <w:rsid w:val="00153AB8"/>
     <w:rsid w:val="00154225"/>
-    <w:rsid w:val="001542C6"/>
     <w:rsid w:val="00154712"/>
     <w:rsid w:val="001552D0"/>
     <w:rsid w:val="001554E9"/>
     <w:rsid w:val="00155D6C"/>
     <w:rsid w:val="00156352"/>
     <w:rsid w:val="00157776"/>
     <w:rsid w:val="00157CBB"/>
     <w:rsid w:val="00160830"/>
     <w:rsid w:val="0016090F"/>
     <w:rsid w:val="00161B56"/>
     <w:rsid w:val="00162427"/>
     <w:rsid w:val="00163827"/>
     <w:rsid w:val="00163AE2"/>
     <w:rsid w:val="00163B1C"/>
     <w:rsid w:val="00164DA5"/>
     <w:rsid w:val="0016595B"/>
     <w:rsid w:val="001674EF"/>
     <w:rsid w:val="001676A3"/>
     <w:rsid w:val="001702BA"/>
     <w:rsid w:val="00170898"/>
     <w:rsid w:val="001713D4"/>
     <w:rsid w:val="00172075"/>
     <w:rsid w:val="001723C0"/>
     <w:rsid w:val="00172609"/>
     <w:rsid w:val="001736F6"/>
     <w:rsid w:val="0017391C"/>
     <w:rsid w:val="001741E8"/>
     <w:rsid w:val="00177A42"/>
     <w:rsid w:val="00180B06"/>
     <w:rsid w:val="001845E2"/>
     <w:rsid w:val="0018565A"/>
     <w:rsid w:val="00185C4D"/>
     <w:rsid w:val="001861F6"/>
     <w:rsid w:val="00186CB4"/>
     <w:rsid w:val="0018721E"/>
     <w:rsid w:val="00190A35"/>
     <w:rsid w:val="001915A1"/>
     <w:rsid w:val="00195306"/>
     <w:rsid w:val="001A07D4"/>
     <w:rsid w:val="001A2B15"/>
     <w:rsid w:val="001A452F"/>
     <w:rsid w:val="001A4BBF"/>
-    <w:rsid w:val="001A697D"/>
     <w:rsid w:val="001A7350"/>
-    <w:rsid w:val="001B0431"/>
     <w:rsid w:val="001B166E"/>
     <w:rsid w:val="001B2502"/>
     <w:rsid w:val="001B2958"/>
     <w:rsid w:val="001B2C82"/>
     <w:rsid w:val="001B30CC"/>
     <w:rsid w:val="001B4692"/>
     <w:rsid w:val="001B562B"/>
     <w:rsid w:val="001B7DB1"/>
     <w:rsid w:val="001B7FD2"/>
     <w:rsid w:val="001C0565"/>
     <w:rsid w:val="001C157F"/>
     <w:rsid w:val="001C1C02"/>
     <w:rsid w:val="001C40CD"/>
     <w:rsid w:val="001C5267"/>
     <w:rsid w:val="001C6D14"/>
     <w:rsid w:val="001C7511"/>
     <w:rsid w:val="001D0AE0"/>
     <w:rsid w:val="001D14A8"/>
     <w:rsid w:val="001D2576"/>
     <w:rsid w:val="001D2692"/>
     <w:rsid w:val="001D3FEB"/>
     <w:rsid w:val="001D43FB"/>
-    <w:rsid w:val="001D5366"/>
     <w:rsid w:val="001D54F2"/>
     <w:rsid w:val="001D5842"/>
     <w:rsid w:val="001D7E50"/>
     <w:rsid w:val="001E102F"/>
     <w:rsid w:val="001E17FD"/>
     <w:rsid w:val="001E1A8D"/>
     <w:rsid w:val="001E1E3C"/>
     <w:rsid w:val="001E3FF7"/>
     <w:rsid w:val="001E6F0B"/>
     <w:rsid w:val="001E742D"/>
     <w:rsid w:val="001E78C1"/>
-    <w:rsid w:val="001F1EB7"/>
-    <w:rsid w:val="001F348C"/>
     <w:rsid w:val="001F5AA3"/>
     <w:rsid w:val="001F5AD3"/>
     <w:rsid w:val="001F6A79"/>
     <w:rsid w:val="001F6FA6"/>
-    <w:rsid w:val="001F77E8"/>
     <w:rsid w:val="001F7A83"/>
     <w:rsid w:val="00201CF6"/>
     <w:rsid w:val="00203574"/>
     <w:rsid w:val="002061E7"/>
     <w:rsid w:val="00206468"/>
     <w:rsid w:val="00207AAE"/>
     <w:rsid w:val="00210430"/>
     <w:rsid w:val="00210ED5"/>
     <w:rsid w:val="002114AB"/>
     <w:rsid w:val="002118BC"/>
     <w:rsid w:val="00213074"/>
     <w:rsid w:val="002154FA"/>
     <w:rsid w:val="00215969"/>
     <w:rsid w:val="00220004"/>
     <w:rsid w:val="0022017E"/>
     <w:rsid w:val="0022083D"/>
     <w:rsid w:val="0022095D"/>
     <w:rsid w:val="00221242"/>
     <w:rsid w:val="0022354A"/>
     <w:rsid w:val="00223A9D"/>
     <w:rsid w:val="00223A9F"/>
     <w:rsid w:val="002251CD"/>
     <w:rsid w:val="00227BB6"/>
     <w:rsid w:val="0023005D"/>
-    <w:rsid w:val="00230EF3"/>
     <w:rsid w:val="0023125D"/>
     <w:rsid w:val="002312C6"/>
     <w:rsid w:val="00232EA9"/>
     <w:rsid w:val="00233101"/>
     <w:rsid w:val="002336B1"/>
     <w:rsid w:val="002373EA"/>
     <w:rsid w:val="00237A5E"/>
     <w:rsid w:val="0024074F"/>
-    <w:rsid w:val="002411DB"/>
     <w:rsid w:val="002413B3"/>
     <w:rsid w:val="002418A5"/>
     <w:rsid w:val="00241BBB"/>
     <w:rsid w:val="00243C21"/>
     <w:rsid w:val="0024508E"/>
-    <w:rsid w:val="00245CDA"/>
     <w:rsid w:val="00246E8D"/>
     <w:rsid w:val="002536AA"/>
     <w:rsid w:val="00253B49"/>
     <w:rsid w:val="00255A8F"/>
     <w:rsid w:val="00255E85"/>
     <w:rsid w:val="00255F15"/>
     <w:rsid w:val="0025607B"/>
     <w:rsid w:val="002569FC"/>
     <w:rsid w:val="00256E8E"/>
     <w:rsid w:val="002576A5"/>
     <w:rsid w:val="002617ED"/>
     <w:rsid w:val="002620C5"/>
     <w:rsid w:val="002635A1"/>
-    <w:rsid w:val="00263CEA"/>
     <w:rsid w:val="00263F0E"/>
     <w:rsid w:val="00264135"/>
     <w:rsid w:val="00264C47"/>
     <w:rsid w:val="00265099"/>
     <w:rsid w:val="00265F52"/>
     <w:rsid w:val="00265FE1"/>
     <w:rsid w:val="002662D1"/>
     <w:rsid w:val="00266808"/>
     <w:rsid w:val="00270E78"/>
     <w:rsid w:val="002720D9"/>
     <w:rsid w:val="00272D91"/>
-    <w:rsid w:val="0027304D"/>
     <w:rsid w:val="00275682"/>
-    <w:rsid w:val="00275BFB"/>
     <w:rsid w:val="00277ED7"/>
     <w:rsid w:val="00280788"/>
     <w:rsid w:val="00280AB7"/>
     <w:rsid w:val="00281B74"/>
     <w:rsid w:val="00281D14"/>
     <w:rsid w:val="00281FE6"/>
     <w:rsid w:val="002821CB"/>
     <w:rsid w:val="002825D4"/>
     <w:rsid w:val="00287AA3"/>
     <w:rsid w:val="00290539"/>
     <w:rsid w:val="00291515"/>
     <w:rsid w:val="002916E0"/>
     <w:rsid w:val="00291DA7"/>
     <w:rsid w:val="002938DD"/>
     <w:rsid w:val="002951C1"/>
     <w:rsid w:val="0029574D"/>
     <w:rsid w:val="00296C77"/>
     <w:rsid w:val="0029779D"/>
     <w:rsid w:val="002A039E"/>
     <w:rsid w:val="002A1CD9"/>
     <w:rsid w:val="002A2158"/>
     <w:rsid w:val="002A2273"/>
-    <w:rsid w:val="002A3238"/>
     <w:rsid w:val="002A4129"/>
     <w:rsid w:val="002A646F"/>
     <w:rsid w:val="002A7283"/>
     <w:rsid w:val="002B1180"/>
     <w:rsid w:val="002B15FA"/>
     <w:rsid w:val="002B42AC"/>
     <w:rsid w:val="002C003F"/>
     <w:rsid w:val="002C17C5"/>
     <w:rsid w:val="002C29AB"/>
     <w:rsid w:val="002C328B"/>
     <w:rsid w:val="002C4A81"/>
     <w:rsid w:val="002C501C"/>
     <w:rsid w:val="002C5669"/>
     <w:rsid w:val="002C56E3"/>
     <w:rsid w:val="002C6189"/>
     <w:rsid w:val="002D01E0"/>
     <w:rsid w:val="002D2C79"/>
     <w:rsid w:val="002D2DC5"/>
     <w:rsid w:val="002D31E5"/>
     <w:rsid w:val="002D7262"/>
     <w:rsid w:val="002D7AAC"/>
     <w:rsid w:val="002E06F0"/>
     <w:rsid w:val="002E094A"/>
-    <w:rsid w:val="002E1164"/>
     <w:rsid w:val="002E21B0"/>
     <w:rsid w:val="002E3202"/>
     <w:rsid w:val="002E3CFA"/>
     <w:rsid w:val="002E4049"/>
     <w:rsid w:val="002E4791"/>
     <w:rsid w:val="002E54D9"/>
     <w:rsid w:val="002E5CEC"/>
     <w:rsid w:val="002F1B3B"/>
     <w:rsid w:val="002F3785"/>
     <w:rsid w:val="0030139E"/>
     <w:rsid w:val="00303916"/>
     <w:rsid w:val="0030416B"/>
     <w:rsid w:val="00304EC2"/>
     <w:rsid w:val="00305282"/>
     <w:rsid w:val="003056EC"/>
     <w:rsid w:val="0030576F"/>
     <w:rsid w:val="00306B0C"/>
     <w:rsid w:val="00310AF4"/>
     <w:rsid w:val="00310E1E"/>
     <w:rsid w:val="0031321D"/>
     <w:rsid w:val="003140AC"/>
     <w:rsid w:val="00314E1C"/>
     <w:rsid w:val="0031527B"/>
     <w:rsid w:val="00315AC7"/>
     <w:rsid w:val="003176E0"/>
     <w:rsid w:val="00317CE1"/>
-    <w:rsid w:val="00325B36"/>
     <w:rsid w:val="0032611E"/>
     <w:rsid w:val="003269B6"/>
     <w:rsid w:val="00327EDA"/>
     <w:rsid w:val="0033056B"/>
     <w:rsid w:val="00330948"/>
     <w:rsid w:val="003310A9"/>
     <w:rsid w:val="0033209E"/>
     <w:rsid w:val="00334E69"/>
     <w:rsid w:val="0033522F"/>
     <w:rsid w:val="003357D8"/>
-    <w:rsid w:val="00336E15"/>
     <w:rsid w:val="00337D91"/>
     <w:rsid w:val="0034100B"/>
     <w:rsid w:val="0034260B"/>
     <w:rsid w:val="003436B2"/>
     <w:rsid w:val="003445C3"/>
     <w:rsid w:val="00344E12"/>
     <w:rsid w:val="0034515C"/>
     <w:rsid w:val="00345C94"/>
     <w:rsid w:val="003466D1"/>
-    <w:rsid w:val="00346BDB"/>
     <w:rsid w:val="0034727D"/>
     <w:rsid w:val="003473CC"/>
     <w:rsid w:val="00347750"/>
     <w:rsid w:val="00351ED3"/>
     <w:rsid w:val="003543CB"/>
     <w:rsid w:val="00355BD7"/>
     <w:rsid w:val="00357731"/>
     <w:rsid w:val="0036009E"/>
     <w:rsid w:val="00363703"/>
     <w:rsid w:val="00363D79"/>
     <w:rsid w:val="0036608D"/>
     <w:rsid w:val="00366D6B"/>
     <w:rsid w:val="003700B9"/>
     <w:rsid w:val="0037422F"/>
-    <w:rsid w:val="00374670"/>
     <w:rsid w:val="00376C71"/>
-    <w:rsid w:val="00376FD5"/>
     <w:rsid w:val="00380880"/>
     <w:rsid w:val="00380D18"/>
     <w:rsid w:val="0038153F"/>
     <w:rsid w:val="00382344"/>
     <w:rsid w:val="00384BF1"/>
     <w:rsid w:val="00385030"/>
     <w:rsid w:val="00385DD7"/>
     <w:rsid w:val="003903FC"/>
     <w:rsid w:val="00390D34"/>
     <w:rsid w:val="003934F2"/>
     <w:rsid w:val="00393C5C"/>
     <w:rsid w:val="00393CA3"/>
     <w:rsid w:val="00393CDB"/>
     <w:rsid w:val="0039478B"/>
     <w:rsid w:val="0039527C"/>
     <w:rsid w:val="003957C0"/>
     <w:rsid w:val="003A053C"/>
     <w:rsid w:val="003A1187"/>
     <w:rsid w:val="003A2125"/>
     <w:rsid w:val="003A3784"/>
     <w:rsid w:val="003A4DB8"/>
     <w:rsid w:val="003A58E2"/>
     <w:rsid w:val="003A742A"/>
     <w:rsid w:val="003B151E"/>
     <w:rsid w:val="003B194F"/>
     <w:rsid w:val="003B1A20"/>
     <w:rsid w:val="003B29FC"/>
     <w:rsid w:val="003B2BAE"/>
     <w:rsid w:val="003B318E"/>
     <w:rsid w:val="003B3A7C"/>
     <w:rsid w:val="003B3C65"/>
     <w:rsid w:val="003B6D70"/>
-    <w:rsid w:val="003B7317"/>
     <w:rsid w:val="003B7B43"/>
     <w:rsid w:val="003C1627"/>
     <w:rsid w:val="003C2819"/>
     <w:rsid w:val="003C30CD"/>
     <w:rsid w:val="003C30EE"/>
     <w:rsid w:val="003C451E"/>
     <w:rsid w:val="003C67F9"/>
     <w:rsid w:val="003C6DBC"/>
     <w:rsid w:val="003C71D3"/>
     <w:rsid w:val="003C7E3A"/>
     <w:rsid w:val="003C7FE1"/>
     <w:rsid w:val="003D0B1D"/>
     <w:rsid w:val="003D2355"/>
     <w:rsid w:val="003D2B23"/>
-    <w:rsid w:val="003D2B7F"/>
     <w:rsid w:val="003D3A34"/>
     <w:rsid w:val="003D50F2"/>
     <w:rsid w:val="003D568E"/>
     <w:rsid w:val="003D56E9"/>
     <w:rsid w:val="003D5A15"/>
     <w:rsid w:val="003D6240"/>
     <w:rsid w:val="003D70FC"/>
     <w:rsid w:val="003D7831"/>
     <w:rsid w:val="003E028D"/>
     <w:rsid w:val="003E03EC"/>
     <w:rsid w:val="003E1C15"/>
     <w:rsid w:val="003E26BB"/>
     <w:rsid w:val="003E3752"/>
     <w:rsid w:val="003E533C"/>
     <w:rsid w:val="003E5FFB"/>
     <w:rsid w:val="003E7400"/>
     <w:rsid w:val="003E7515"/>
     <w:rsid w:val="003E7A37"/>
     <w:rsid w:val="003F0DD8"/>
     <w:rsid w:val="003F1AF7"/>
     <w:rsid w:val="003F2BA9"/>
     <w:rsid w:val="003F2CAE"/>
     <w:rsid w:val="003F4B70"/>
     <w:rsid w:val="003F6CFC"/>
     <w:rsid w:val="00400BB4"/>
     <w:rsid w:val="00400FFF"/>
     <w:rsid w:val="004020FF"/>
     <w:rsid w:val="00402923"/>
     <w:rsid w:val="00402A9B"/>
     <w:rsid w:val="00403AE9"/>
     <w:rsid w:val="0040402A"/>
     <w:rsid w:val="0040472D"/>
     <w:rsid w:val="004049BE"/>
     <w:rsid w:val="00404D16"/>
     <w:rsid w:val="00404FF9"/>
     <w:rsid w:val="00405716"/>
     <w:rsid w:val="00405F2E"/>
     <w:rsid w:val="00407AE3"/>
     <w:rsid w:val="004111AD"/>
     <w:rsid w:val="00411753"/>
     <w:rsid w:val="0041234A"/>
     <w:rsid w:val="0041465D"/>
     <w:rsid w:val="004160CA"/>
     <w:rsid w:val="00416B71"/>
     <w:rsid w:val="00416E47"/>
     <w:rsid w:val="00417657"/>
-    <w:rsid w:val="00417FE2"/>
     <w:rsid w:val="00420F93"/>
     <w:rsid w:val="0042115B"/>
     <w:rsid w:val="004219BF"/>
     <w:rsid w:val="00422670"/>
-    <w:rsid w:val="004235E6"/>
     <w:rsid w:val="004276A2"/>
     <w:rsid w:val="00427870"/>
     <w:rsid w:val="00430119"/>
     <w:rsid w:val="004307F2"/>
     <w:rsid w:val="004321C5"/>
+    <w:rsid w:val="004325BD"/>
     <w:rsid w:val="00432C06"/>
     <w:rsid w:val="00435238"/>
     <w:rsid w:val="004367AA"/>
     <w:rsid w:val="00437BD3"/>
     <w:rsid w:val="00441644"/>
     <w:rsid w:val="00441DF0"/>
     <w:rsid w:val="00443F26"/>
     <w:rsid w:val="004459C0"/>
     <w:rsid w:val="004505B3"/>
     <w:rsid w:val="00450A0F"/>
     <w:rsid w:val="00450C5B"/>
     <w:rsid w:val="00451439"/>
-    <w:rsid w:val="004529FE"/>
     <w:rsid w:val="004544EF"/>
     <w:rsid w:val="00456697"/>
     <w:rsid w:val="004616D8"/>
     <w:rsid w:val="00461E5B"/>
     <w:rsid w:val="004637E5"/>
     <w:rsid w:val="00463CA6"/>
     <w:rsid w:val="004666CB"/>
     <w:rsid w:val="00466E2E"/>
     <w:rsid w:val="00470A3C"/>
-    <w:rsid w:val="00472260"/>
-    <w:rsid w:val="0047266E"/>
     <w:rsid w:val="004726BC"/>
     <w:rsid w:val="00474A14"/>
     <w:rsid w:val="00474E52"/>
     <w:rsid w:val="00474FAC"/>
     <w:rsid w:val="00481AEE"/>
     <w:rsid w:val="00482357"/>
     <w:rsid w:val="00482F27"/>
     <w:rsid w:val="00486153"/>
     <w:rsid w:val="00487E84"/>
     <w:rsid w:val="0049017E"/>
     <w:rsid w:val="00491ED9"/>
     <w:rsid w:val="00493139"/>
     <w:rsid w:val="00494DC9"/>
     <w:rsid w:val="0049504A"/>
     <w:rsid w:val="00495630"/>
     <w:rsid w:val="00496957"/>
     <w:rsid w:val="004A06EF"/>
     <w:rsid w:val="004A07C2"/>
     <w:rsid w:val="004A0D9B"/>
     <w:rsid w:val="004A11EB"/>
     <w:rsid w:val="004A1610"/>
     <w:rsid w:val="004A182F"/>
     <w:rsid w:val="004A1CE2"/>
     <w:rsid w:val="004A1E94"/>
     <w:rsid w:val="004A3D9C"/>
@@ -11514,395 +12316,374 @@
     <w:rsid w:val="004E553D"/>
     <w:rsid w:val="004E5C58"/>
     <w:rsid w:val="004E7255"/>
     <w:rsid w:val="004E753B"/>
     <w:rsid w:val="004F0746"/>
     <w:rsid w:val="004F12D1"/>
     <w:rsid w:val="004F46A9"/>
     <w:rsid w:val="0050355B"/>
     <w:rsid w:val="00503DE1"/>
     <w:rsid w:val="00503E7B"/>
     <w:rsid w:val="00505C48"/>
     <w:rsid w:val="00506A8B"/>
     <w:rsid w:val="0050726D"/>
     <w:rsid w:val="0051137F"/>
     <w:rsid w:val="00511A75"/>
     <w:rsid w:val="00512448"/>
     <w:rsid w:val="005126E4"/>
     <w:rsid w:val="00513394"/>
     <w:rsid w:val="00513A94"/>
     <w:rsid w:val="00513BCB"/>
     <w:rsid w:val="0051418E"/>
     <w:rsid w:val="005148C4"/>
     <w:rsid w:val="00515E75"/>
     <w:rsid w:val="00516817"/>
     <w:rsid w:val="00517E89"/>
-    <w:rsid w:val="00520532"/>
     <w:rsid w:val="00520755"/>
     <w:rsid w:val="00522329"/>
     <w:rsid w:val="00523D6E"/>
     <w:rsid w:val="005246E1"/>
     <w:rsid w:val="005254EB"/>
-    <w:rsid w:val="0052601E"/>
     <w:rsid w:val="00526D69"/>
     <w:rsid w:val="00526F2F"/>
     <w:rsid w:val="005318E6"/>
     <w:rsid w:val="00535E42"/>
     <w:rsid w:val="005375DA"/>
     <w:rsid w:val="00537E08"/>
     <w:rsid w:val="00540FDA"/>
     <w:rsid w:val="005416F5"/>
     <w:rsid w:val="00541708"/>
     <w:rsid w:val="005428B4"/>
     <w:rsid w:val="005455AC"/>
     <w:rsid w:val="00546585"/>
     <w:rsid w:val="00546AE9"/>
     <w:rsid w:val="005521EB"/>
     <w:rsid w:val="0055348D"/>
     <w:rsid w:val="005535EC"/>
     <w:rsid w:val="00553BEF"/>
     <w:rsid w:val="005544E6"/>
     <w:rsid w:val="00555FB6"/>
     <w:rsid w:val="00556203"/>
     <w:rsid w:val="00556FD2"/>
     <w:rsid w:val="005578B1"/>
     <w:rsid w:val="00557E45"/>
     <w:rsid w:val="00560CA2"/>
     <w:rsid w:val="005621E6"/>
     <w:rsid w:val="00563EC1"/>
     <w:rsid w:val="005663D4"/>
     <w:rsid w:val="00566554"/>
-    <w:rsid w:val="005668F6"/>
     <w:rsid w:val="00566EC6"/>
     <w:rsid w:val="00567163"/>
     <w:rsid w:val="0056731B"/>
     <w:rsid w:val="00567E97"/>
     <w:rsid w:val="0057102B"/>
     <w:rsid w:val="0057103E"/>
     <w:rsid w:val="00571CA2"/>
     <w:rsid w:val="0057359D"/>
     <w:rsid w:val="005739FB"/>
     <w:rsid w:val="00574497"/>
     <w:rsid w:val="00574C65"/>
     <w:rsid w:val="005765EE"/>
     <w:rsid w:val="00577841"/>
     <w:rsid w:val="00577B80"/>
     <w:rsid w:val="00577CE6"/>
     <w:rsid w:val="00580381"/>
     <w:rsid w:val="00584AAE"/>
     <w:rsid w:val="00584BEC"/>
     <w:rsid w:val="00585D94"/>
     <w:rsid w:val="00586231"/>
     <w:rsid w:val="00590D64"/>
     <w:rsid w:val="00592E0D"/>
     <w:rsid w:val="00594D32"/>
     <w:rsid w:val="00595BFA"/>
     <w:rsid w:val="0059671D"/>
     <w:rsid w:val="005A02F1"/>
     <w:rsid w:val="005A1CD2"/>
     <w:rsid w:val="005A222C"/>
     <w:rsid w:val="005A2733"/>
     <w:rsid w:val="005A2A9E"/>
-    <w:rsid w:val="005A41ED"/>
     <w:rsid w:val="005A4FBE"/>
     <w:rsid w:val="005A608F"/>
     <w:rsid w:val="005A7876"/>
     <w:rsid w:val="005B14B4"/>
     <w:rsid w:val="005B19ED"/>
     <w:rsid w:val="005B207A"/>
-    <w:rsid w:val="005B4A4F"/>
     <w:rsid w:val="005B53E1"/>
     <w:rsid w:val="005B6DCA"/>
     <w:rsid w:val="005B7406"/>
     <w:rsid w:val="005C0D5D"/>
-    <w:rsid w:val="005C3C64"/>
-    <w:rsid w:val="005C5D20"/>
     <w:rsid w:val="005C62C7"/>
     <w:rsid w:val="005C6310"/>
     <w:rsid w:val="005C7639"/>
     <w:rsid w:val="005D00E4"/>
     <w:rsid w:val="005D0D0F"/>
     <w:rsid w:val="005D206B"/>
     <w:rsid w:val="005D3B07"/>
     <w:rsid w:val="005D3C52"/>
     <w:rsid w:val="005D4397"/>
     <w:rsid w:val="005D492A"/>
     <w:rsid w:val="005D51C9"/>
     <w:rsid w:val="005D66F4"/>
     <w:rsid w:val="005D6EA3"/>
     <w:rsid w:val="005D7C7C"/>
     <w:rsid w:val="005E02FB"/>
     <w:rsid w:val="005E033B"/>
     <w:rsid w:val="005E0BAC"/>
     <w:rsid w:val="005E1A54"/>
     <w:rsid w:val="005E1D8B"/>
     <w:rsid w:val="005E38F1"/>
     <w:rsid w:val="005E4733"/>
     <w:rsid w:val="005E4E75"/>
     <w:rsid w:val="005E5C98"/>
     <w:rsid w:val="005E7751"/>
     <w:rsid w:val="005F155A"/>
     <w:rsid w:val="005F1BED"/>
     <w:rsid w:val="005F2343"/>
     <w:rsid w:val="005F2E62"/>
     <w:rsid w:val="005F38A9"/>
     <w:rsid w:val="005F3906"/>
     <w:rsid w:val="005F3C5D"/>
+    <w:rsid w:val="005F41F2"/>
     <w:rsid w:val="005F4F91"/>
     <w:rsid w:val="005F5210"/>
     <w:rsid w:val="005F7D6F"/>
-    <w:rsid w:val="00600645"/>
     <w:rsid w:val="00604420"/>
     <w:rsid w:val="0060616F"/>
     <w:rsid w:val="00610114"/>
     <w:rsid w:val="00610167"/>
     <w:rsid w:val="0061242A"/>
     <w:rsid w:val="006125BB"/>
     <w:rsid w:val="0061296A"/>
     <w:rsid w:val="00613793"/>
     <w:rsid w:val="00614059"/>
     <w:rsid w:val="00616092"/>
     <w:rsid w:val="00620D68"/>
     <w:rsid w:val="0062118C"/>
     <w:rsid w:val="00621891"/>
     <w:rsid w:val="00622185"/>
     <w:rsid w:val="00623645"/>
     <w:rsid w:val="00625B38"/>
-    <w:rsid w:val="00625D1F"/>
     <w:rsid w:val="00626935"/>
     <w:rsid w:val="006277AC"/>
     <w:rsid w:val="00632A0F"/>
     <w:rsid w:val="0063542F"/>
-    <w:rsid w:val="00635603"/>
     <w:rsid w:val="00636916"/>
     <w:rsid w:val="006379A6"/>
     <w:rsid w:val="00640CCC"/>
-    <w:rsid w:val="00640E81"/>
     <w:rsid w:val="0064397F"/>
     <w:rsid w:val="00643A88"/>
     <w:rsid w:val="006446B2"/>
     <w:rsid w:val="00644E26"/>
     <w:rsid w:val="00647496"/>
     <w:rsid w:val="00647E73"/>
     <w:rsid w:val="00650638"/>
     <w:rsid w:val="006521AC"/>
     <w:rsid w:val="00652809"/>
     <w:rsid w:val="006530B2"/>
     <w:rsid w:val="006533AE"/>
     <w:rsid w:val="0065368D"/>
     <w:rsid w:val="00654B86"/>
     <w:rsid w:val="00656740"/>
-    <w:rsid w:val="00660F5A"/>
     <w:rsid w:val="00661D60"/>
     <w:rsid w:val="0066276E"/>
     <w:rsid w:val="0066318A"/>
     <w:rsid w:val="0066394A"/>
     <w:rsid w:val="00663B1B"/>
     <w:rsid w:val="00664B51"/>
     <w:rsid w:val="00665FAF"/>
     <w:rsid w:val="0066759B"/>
     <w:rsid w:val="00667CA0"/>
     <w:rsid w:val="006705F6"/>
     <w:rsid w:val="00670698"/>
     <w:rsid w:val="00671C2F"/>
     <w:rsid w:val="0067498D"/>
     <w:rsid w:val="00674AF0"/>
     <w:rsid w:val="00674E37"/>
     <w:rsid w:val="00676FE7"/>
     <w:rsid w:val="0067776A"/>
     <w:rsid w:val="00680087"/>
     <w:rsid w:val="006800F9"/>
     <w:rsid w:val="006803D7"/>
     <w:rsid w:val="00681163"/>
     <w:rsid w:val="0068196E"/>
     <w:rsid w:val="00681F3C"/>
     <w:rsid w:val="00682157"/>
     <w:rsid w:val="0068228B"/>
     <w:rsid w:val="00683272"/>
     <w:rsid w:val="00683CA5"/>
     <w:rsid w:val="006879F7"/>
     <w:rsid w:val="006916DA"/>
     <w:rsid w:val="00692A5C"/>
     <w:rsid w:val="00692F0D"/>
     <w:rsid w:val="006976B8"/>
     <w:rsid w:val="006A0336"/>
     <w:rsid w:val="006A0D38"/>
     <w:rsid w:val="006A1899"/>
     <w:rsid w:val="006A1F58"/>
     <w:rsid w:val="006A33A1"/>
     <w:rsid w:val="006A3A0D"/>
     <w:rsid w:val="006A3D35"/>
     <w:rsid w:val="006A5064"/>
     <w:rsid w:val="006A620F"/>
     <w:rsid w:val="006A6BA6"/>
     <w:rsid w:val="006B1D49"/>
     <w:rsid w:val="006B2859"/>
     <w:rsid w:val="006B29F8"/>
-    <w:rsid w:val="006B32D8"/>
     <w:rsid w:val="006B529B"/>
     <w:rsid w:val="006B628D"/>
     <w:rsid w:val="006B6CF3"/>
     <w:rsid w:val="006C1380"/>
     <w:rsid w:val="006C18D0"/>
     <w:rsid w:val="006C34BC"/>
-    <w:rsid w:val="006C3EDA"/>
     <w:rsid w:val="006C4B3D"/>
     <w:rsid w:val="006C4B90"/>
+    <w:rsid w:val="006C5F1C"/>
     <w:rsid w:val="006C6622"/>
     <w:rsid w:val="006D2109"/>
     <w:rsid w:val="006D3A4C"/>
     <w:rsid w:val="006D3C11"/>
     <w:rsid w:val="006D7594"/>
     <w:rsid w:val="006D7937"/>
     <w:rsid w:val="006E1BA5"/>
     <w:rsid w:val="006E1FAD"/>
     <w:rsid w:val="006E4CD3"/>
     <w:rsid w:val="006E5626"/>
     <w:rsid w:val="006E5E3C"/>
     <w:rsid w:val="006E60F5"/>
     <w:rsid w:val="006F1255"/>
     <w:rsid w:val="006F1A69"/>
     <w:rsid w:val="006F263A"/>
     <w:rsid w:val="006F3EDE"/>
     <w:rsid w:val="006F3F88"/>
     <w:rsid w:val="006F476C"/>
     <w:rsid w:val="006F730E"/>
     <w:rsid w:val="006F74C9"/>
     <w:rsid w:val="006F79EF"/>
     <w:rsid w:val="007016E4"/>
     <w:rsid w:val="00701BA6"/>
     <w:rsid w:val="00703824"/>
     <w:rsid w:val="00704795"/>
     <w:rsid w:val="0070639E"/>
     <w:rsid w:val="00713DA9"/>
     <w:rsid w:val="0071764C"/>
     <w:rsid w:val="007233EA"/>
     <w:rsid w:val="00723BBE"/>
     <w:rsid w:val="00724539"/>
     <w:rsid w:val="00724A2C"/>
     <w:rsid w:val="00726220"/>
     <w:rsid w:val="00727169"/>
     <w:rsid w:val="00731975"/>
     <w:rsid w:val="00732DA5"/>
     <w:rsid w:val="0073304D"/>
     <w:rsid w:val="00733646"/>
     <w:rsid w:val="0073472C"/>
     <w:rsid w:val="00735812"/>
     <w:rsid w:val="007363B5"/>
     <w:rsid w:val="00737023"/>
     <w:rsid w:val="007406FF"/>
     <w:rsid w:val="00742786"/>
     <w:rsid w:val="00742BBD"/>
     <w:rsid w:val="00743DA4"/>
-    <w:rsid w:val="0074629A"/>
     <w:rsid w:val="00746554"/>
     <w:rsid w:val="00746C6F"/>
     <w:rsid w:val="00747536"/>
     <w:rsid w:val="00752048"/>
     <w:rsid w:val="00752EAF"/>
     <w:rsid w:val="007555C0"/>
     <w:rsid w:val="007555D9"/>
     <w:rsid w:val="00757007"/>
     <w:rsid w:val="00761310"/>
     <w:rsid w:val="00762073"/>
     <w:rsid w:val="00762A9B"/>
     <w:rsid w:val="00764795"/>
-    <w:rsid w:val="0076623C"/>
     <w:rsid w:val="00773D75"/>
     <w:rsid w:val="007748E1"/>
     <w:rsid w:val="00776D5D"/>
     <w:rsid w:val="00777CB7"/>
     <w:rsid w:val="00780C82"/>
     <w:rsid w:val="00780F2F"/>
-    <w:rsid w:val="007832C1"/>
     <w:rsid w:val="007835B2"/>
     <w:rsid w:val="00783E76"/>
     <w:rsid w:val="00784993"/>
     <w:rsid w:val="00784D8B"/>
     <w:rsid w:val="00786BC7"/>
     <w:rsid w:val="00786C0A"/>
     <w:rsid w:val="00787C0B"/>
     <w:rsid w:val="00787E37"/>
-    <w:rsid w:val="00787F7C"/>
     <w:rsid w:val="007936A0"/>
     <w:rsid w:val="00793EDD"/>
     <w:rsid w:val="00796149"/>
     <w:rsid w:val="00796742"/>
     <w:rsid w:val="00796E9A"/>
     <w:rsid w:val="007A063B"/>
     <w:rsid w:val="007A0A90"/>
     <w:rsid w:val="007A0C63"/>
     <w:rsid w:val="007A101E"/>
     <w:rsid w:val="007A3D57"/>
-    <w:rsid w:val="007A48E8"/>
     <w:rsid w:val="007A72C1"/>
     <w:rsid w:val="007B139C"/>
     <w:rsid w:val="007B1BA2"/>
-    <w:rsid w:val="007B2982"/>
     <w:rsid w:val="007B2B55"/>
     <w:rsid w:val="007B35E3"/>
     <w:rsid w:val="007B4A5D"/>
     <w:rsid w:val="007B6492"/>
     <w:rsid w:val="007C07AD"/>
     <w:rsid w:val="007C1858"/>
     <w:rsid w:val="007C2214"/>
     <w:rsid w:val="007C3949"/>
     <w:rsid w:val="007C5BB4"/>
     <w:rsid w:val="007C769E"/>
     <w:rsid w:val="007D050B"/>
     <w:rsid w:val="007D1C2D"/>
     <w:rsid w:val="007D34D9"/>
     <w:rsid w:val="007D35E4"/>
     <w:rsid w:val="007D5A8D"/>
     <w:rsid w:val="007D668D"/>
     <w:rsid w:val="007D6B54"/>
-    <w:rsid w:val="007D7FB4"/>
     <w:rsid w:val="007E0168"/>
     <w:rsid w:val="007E1C5E"/>
     <w:rsid w:val="007E1DEF"/>
-    <w:rsid w:val="007E238D"/>
     <w:rsid w:val="007E2493"/>
     <w:rsid w:val="007E2F3E"/>
     <w:rsid w:val="007E3E40"/>
     <w:rsid w:val="007E427B"/>
     <w:rsid w:val="007E4395"/>
     <w:rsid w:val="007E51F0"/>
     <w:rsid w:val="007E6C56"/>
     <w:rsid w:val="007F0239"/>
     <w:rsid w:val="007F06C7"/>
     <w:rsid w:val="007F1228"/>
     <w:rsid w:val="007F12FE"/>
     <w:rsid w:val="007F1485"/>
     <w:rsid w:val="007F1BAD"/>
     <w:rsid w:val="007F243B"/>
     <w:rsid w:val="007F2F50"/>
     <w:rsid w:val="007F2F9F"/>
     <w:rsid w:val="007F2FB1"/>
     <w:rsid w:val="007F4666"/>
     <w:rsid w:val="007F5495"/>
     <w:rsid w:val="00800083"/>
-    <w:rsid w:val="008022B6"/>
     <w:rsid w:val="00802FC7"/>
     <w:rsid w:val="00803775"/>
     <w:rsid w:val="00804ABD"/>
     <w:rsid w:val="0080521A"/>
     <w:rsid w:val="00807171"/>
     <w:rsid w:val="008074EE"/>
     <w:rsid w:val="00807FDC"/>
     <w:rsid w:val="0081102A"/>
     <w:rsid w:val="008114A0"/>
     <w:rsid w:val="0081172E"/>
     <w:rsid w:val="00813F06"/>
     <w:rsid w:val="008140A0"/>
     <w:rsid w:val="00814C6D"/>
     <w:rsid w:val="00816264"/>
     <w:rsid w:val="00817380"/>
     <w:rsid w:val="008210C1"/>
     <w:rsid w:val="0082157B"/>
     <w:rsid w:val="0082425D"/>
     <w:rsid w:val="00825121"/>
     <w:rsid w:val="00825E11"/>
     <w:rsid w:val="0084226D"/>
     <w:rsid w:val="0084263D"/>
     <w:rsid w:val="00843CB0"/>
     <w:rsid w:val="00844C86"/>
     <w:rsid w:val="00845174"/>
@@ -11913,854 +12694,802 @@
     <w:rsid w:val="008505B8"/>
     <w:rsid w:val="00852D7C"/>
     <w:rsid w:val="00854225"/>
     <w:rsid w:val="0085506F"/>
     <w:rsid w:val="008555DC"/>
     <w:rsid w:val="00862973"/>
     <w:rsid w:val="00862B4D"/>
     <w:rsid w:val="00864C2A"/>
     <w:rsid w:val="0086548B"/>
     <w:rsid w:val="00866B3C"/>
     <w:rsid w:val="00872979"/>
     <w:rsid w:val="00874AAA"/>
     <w:rsid w:val="00876B4F"/>
     <w:rsid w:val="008802BF"/>
     <w:rsid w:val="008811AB"/>
     <w:rsid w:val="00881837"/>
     <w:rsid w:val="00883A13"/>
     <w:rsid w:val="0088479A"/>
     <w:rsid w:val="00886D1D"/>
     <w:rsid w:val="008876FF"/>
     <w:rsid w:val="0089086A"/>
     <w:rsid w:val="00893EAE"/>
     <w:rsid w:val="00893FAE"/>
     <w:rsid w:val="00895F43"/>
     <w:rsid w:val="00896F81"/>
-    <w:rsid w:val="008A0ED4"/>
     <w:rsid w:val="008A1706"/>
     <w:rsid w:val="008A34E0"/>
-    <w:rsid w:val="008A6774"/>
     <w:rsid w:val="008B058B"/>
     <w:rsid w:val="008B100B"/>
     <w:rsid w:val="008B312E"/>
     <w:rsid w:val="008B3AF0"/>
     <w:rsid w:val="008B450F"/>
     <w:rsid w:val="008B4965"/>
     <w:rsid w:val="008B611E"/>
     <w:rsid w:val="008B660C"/>
     <w:rsid w:val="008B6C45"/>
     <w:rsid w:val="008B70EB"/>
     <w:rsid w:val="008C26AC"/>
-    <w:rsid w:val="008C422E"/>
     <w:rsid w:val="008C4F03"/>
     <w:rsid w:val="008C50CB"/>
     <w:rsid w:val="008C52B9"/>
     <w:rsid w:val="008C59A9"/>
     <w:rsid w:val="008C5ACF"/>
     <w:rsid w:val="008C688B"/>
     <w:rsid w:val="008D3EE2"/>
     <w:rsid w:val="008D445A"/>
     <w:rsid w:val="008D78A2"/>
     <w:rsid w:val="008E13B0"/>
     <w:rsid w:val="008E2127"/>
     <w:rsid w:val="008E25B4"/>
     <w:rsid w:val="008E4D10"/>
     <w:rsid w:val="008E4DE9"/>
     <w:rsid w:val="008E662D"/>
     <w:rsid w:val="008E6756"/>
     <w:rsid w:val="008E6817"/>
     <w:rsid w:val="008F01CD"/>
     <w:rsid w:val="008F0DC2"/>
     <w:rsid w:val="008F28AC"/>
     <w:rsid w:val="008F2EE2"/>
     <w:rsid w:val="008F3C45"/>
     <w:rsid w:val="008F71C6"/>
     <w:rsid w:val="009000B1"/>
     <w:rsid w:val="00901A50"/>
     <w:rsid w:val="00902BE0"/>
     <w:rsid w:val="0090321D"/>
     <w:rsid w:val="00903727"/>
     <w:rsid w:val="00903EFA"/>
     <w:rsid w:val="0090424B"/>
     <w:rsid w:val="00906A23"/>
     <w:rsid w:val="00906F5D"/>
     <w:rsid w:val="0090722C"/>
     <w:rsid w:val="00910064"/>
     <w:rsid w:val="009103D5"/>
     <w:rsid w:val="00910550"/>
     <w:rsid w:val="009105C6"/>
     <w:rsid w:val="00910D52"/>
     <w:rsid w:val="009121DD"/>
     <w:rsid w:val="00912297"/>
     <w:rsid w:val="009128D8"/>
     <w:rsid w:val="00912C84"/>
     <w:rsid w:val="0091616B"/>
     <w:rsid w:val="00916578"/>
-    <w:rsid w:val="009174CD"/>
     <w:rsid w:val="0091773B"/>
     <w:rsid w:val="00917DED"/>
     <w:rsid w:val="00921859"/>
     <w:rsid w:val="0092238E"/>
     <w:rsid w:val="00922A0E"/>
     <w:rsid w:val="00923FE9"/>
     <w:rsid w:val="009252DB"/>
     <w:rsid w:val="009256E6"/>
     <w:rsid w:val="0092606C"/>
     <w:rsid w:val="00926987"/>
-    <w:rsid w:val="00930486"/>
     <w:rsid w:val="00932B81"/>
     <w:rsid w:val="0093399F"/>
     <w:rsid w:val="009339C4"/>
     <w:rsid w:val="00933A82"/>
     <w:rsid w:val="00933F9C"/>
     <w:rsid w:val="00934A99"/>
     <w:rsid w:val="00934B29"/>
     <w:rsid w:val="00936442"/>
-    <w:rsid w:val="00937D83"/>
     <w:rsid w:val="00940049"/>
     <w:rsid w:val="009405FC"/>
     <w:rsid w:val="009415B4"/>
     <w:rsid w:val="00942CA1"/>
     <w:rsid w:val="00942ED6"/>
     <w:rsid w:val="0094535D"/>
     <w:rsid w:val="00945561"/>
     <w:rsid w:val="00946E54"/>
     <w:rsid w:val="00950A68"/>
     <w:rsid w:val="00950C9F"/>
     <w:rsid w:val="00951362"/>
     <w:rsid w:val="00951742"/>
     <w:rsid w:val="00951F90"/>
     <w:rsid w:val="009530C5"/>
     <w:rsid w:val="009560A5"/>
     <w:rsid w:val="00956FF4"/>
     <w:rsid w:val="0095705A"/>
     <w:rsid w:val="009578E1"/>
     <w:rsid w:val="00960F98"/>
     <w:rsid w:val="00962A7C"/>
     <w:rsid w:val="00964C94"/>
     <w:rsid w:val="00967284"/>
     <w:rsid w:val="00967FEC"/>
     <w:rsid w:val="0097163C"/>
     <w:rsid w:val="00972961"/>
     <w:rsid w:val="009730A6"/>
     <w:rsid w:val="00973852"/>
+    <w:rsid w:val="00973F77"/>
     <w:rsid w:val="00974CB4"/>
     <w:rsid w:val="00975218"/>
     <w:rsid w:val="009756F4"/>
     <w:rsid w:val="00975DA6"/>
     <w:rsid w:val="0097660E"/>
     <w:rsid w:val="00976A3C"/>
     <w:rsid w:val="009808C7"/>
     <w:rsid w:val="00982C23"/>
     <w:rsid w:val="009833C8"/>
     <w:rsid w:val="00983D85"/>
     <w:rsid w:val="00985A18"/>
     <w:rsid w:val="009878CB"/>
     <w:rsid w:val="009905F2"/>
     <w:rsid w:val="00990FAD"/>
     <w:rsid w:val="00993DD2"/>
     <w:rsid w:val="00994318"/>
-    <w:rsid w:val="009943EC"/>
     <w:rsid w:val="0099512B"/>
     <w:rsid w:val="0099679D"/>
     <w:rsid w:val="009971BE"/>
     <w:rsid w:val="009976FD"/>
-    <w:rsid w:val="009A0396"/>
     <w:rsid w:val="009A05BE"/>
     <w:rsid w:val="009A2462"/>
     <w:rsid w:val="009A2AE3"/>
-    <w:rsid w:val="009A30D2"/>
     <w:rsid w:val="009A3918"/>
     <w:rsid w:val="009A420C"/>
     <w:rsid w:val="009A50DA"/>
     <w:rsid w:val="009A61B7"/>
     <w:rsid w:val="009A6B2F"/>
     <w:rsid w:val="009A7211"/>
     <w:rsid w:val="009B2751"/>
     <w:rsid w:val="009B3584"/>
     <w:rsid w:val="009B5458"/>
     <w:rsid w:val="009B5E05"/>
     <w:rsid w:val="009B77C7"/>
     <w:rsid w:val="009C1C7E"/>
     <w:rsid w:val="009C3D69"/>
     <w:rsid w:val="009C48E8"/>
     <w:rsid w:val="009C4BD1"/>
     <w:rsid w:val="009C6542"/>
+    <w:rsid w:val="009C6D07"/>
     <w:rsid w:val="009C7FF7"/>
     <w:rsid w:val="009D390B"/>
     <w:rsid w:val="009D5F2F"/>
     <w:rsid w:val="009D64F2"/>
     <w:rsid w:val="009D7913"/>
     <w:rsid w:val="009D7A83"/>
     <w:rsid w:val="009E05CF"/>
     <w:rsid w:val="009E230D"/>
     <w:rsid w:val="009E521D"/>
     <w:rsid w:val="009E58D7"/>
     <w:rsid w:val="009E78F0"/>
     <w:rsid w:val="009E7A81"/>
     <w:rsid w:val="009E7AE2"/>
     <w:rsid w:val="009F1125"/>
     <w:rsid w:val="009F1EC9"/>
     <w:rsid w:val="009F4D08"/>
     <w:rsid w:val="009F5F8C"/>
     <w:rsid w:val="009F7165"/>
     <w:rsid w:val="009F7941"/>
     <w:rsid w:val="00A009E5"/>
     <w:rsid w:val="00A00F2B"/>
     <w:rsid w:val="00A012B1"/>
     <w:rsid w:val="00A01357"/>
     <w:rsid w:val="00A02060"/>
     <w:rsid w:val="00A02379"/>
     <w:rsid w:val="00A0415C"/>
     <w:rsid w:val="00A048E3"/>
-    <w:rsid w:val="00A04B90"/>
     <w:rsid w:val="00A0720F"/>
-    <w:rsid w:val="00A10520"/>
     <w:rsid w:val="00A10CFD"/>
     <w:rsid w:val="00A10F44"/>
     <w:rsid w:val="00A11DEA"/>
     <w:rsid w:val="00A12563"/>
     <w:rsid w:val="00A14322"/>
     <w:rsid w:val="00A14AC6"/>
     <w:rsid w:val="00A15EF9"/>
     <w:rsid w:val="00A15F38"/>
     <w:rsid w:val="00A16769"/>
     <w:rsid w:val="00A16A4A"/>
     <w:rsid w:val="00A16ABB"/>
     <w:rsid w:val="00A178BC"/>
     <w:rsid w:val="00A17997"/>
     <w:rsid w:val="00A17B89"/>
     <w:rsid w:val="00A20BFF"/>
     <w:rsid w:val="00A20E3C"/>
     <w:rsid w:val="00A21A89"/>
     <w:rsid w:val="00A22C45"/>
     <w:rsid w:val="00A243D8"/>
-    <w:rsid w:val="00A24BA4"/>
     <w:rsid w:val="00A25F97"/>
     <w:rsid w:val="00A26302"/>
+    <w:rsid w:val="00A27DF7"/>
     <w:rsid w:val="00A30DB1"/>
     <w:rsid w:val="00A31019"/>
     <w:rsid w:val="00A316E8"/>
     <w:rsid w:val="00A33555"/>
     <w:rsid w:val="00A33813"/>
     <w:rsid w:val="00A339B9"/>
     <w:rsid w:val="00A363A2"/>
     <w:rsid w:val="00A36608"/>
-    <w:rsid w:val="00A3790F"/>
-    <w:rsid w:val="00A37BAA"/>
     <w:rsid w:val="00A402C8"/>
-    <w:rsid w:val="00A4085F"/>
     <w:rsid w:val="00A417D0"/>
     <w:rsid w:val="00A41C87"/>
     <w:rsid w:val="00A42B82"/>
-    <w:rsid w:val="00A42F38"/>
     <w:rsid w:val="00A42FBF"/>
     <w:rsid w:val="00A4406E"/>
     <w:rsid w:val="00A4415E"/>
     <w:rsid w:val="00A44FFD"/>
     <w:rsid w:val="00A46195"/>
     <w:rsid w:val="00A47051"/>
     <w:rsid w:val="00A5345F"/>
     <w:rsid w:val="00A54C3D"/>
     <w:rsid w:val="00A54EDE"/>
     <w:rsid w:val="00A55565"/>
     <w:rsid w:val="00A55727"/>
     <w:rsid w:val="00A55E1E"/>
     <w:rsid w:val="00A61268"/>
     <w:rsid w:val="00A62FD9"/>
     <w:rsid w:val="00A63E79"/>
     <w:rsid w:val="00A64256"/>
     <w:rsid w:val="00A64F7A"/>
     <w:rsid w:val="00A66D21"/>
     <w:rsid w:val="00A704BC"/>
     <w:rsid w:val="00A71456"/>
     <w:rsid w:val="00A7192D"/>
     <w:rsid w:val="00A72DEA"/>
     <w:rsid w:val="00A737BE"/>
     <w:rsid w:val="00A73CB3"/>
     <w:rsid w:val="00A749EB"/>
     <w:rsid w:val="00A74C13"/>
     <w:rsid w:val="00A77C78"/>
     <w:rsid w:val="00A801E3"/>
     <w:rsid w:val="00A803FE"/>
     <w:rsid w:val="00A805EA"/>
     <w:rsid w:val="00A80B8D"/>
     <w:rsid w:val="00A8102E"/>
     <w:rsid w:val="00A816E8"/>
     <w:rsid w:val="00A817FA"/>
     <w:rsid w:val="00A8183C"/>
     <w:rsid w:val="00A81971"/>
     <w:rsid w:val="00A81DCA"/>
     <w:rsid w:val="00A829F5"/>
     <w:rsid w:val="00A85C73"/>
     <w:rsid w:val="00A8690F"/>
     <w:rsid w:val="00A86AF5"/>
     <w:rsid w:val="00A870DF"/>
     <w:rsid w:val="00A87931"/>
     <w:rsid w:val="00A87C4E"/>
     <w:rsid w:val="00A905EE"/>
     <w:rsid w:val="00A90C96"/>
     <w:rsid w:val="00A91048"/>
     <w:rsid w:val="00A93E2D"/>
     <w:rsid w:val="00A95DFE"/>
-    <w:rsid w:val="00A969DB"/>
     <w:rsid w:val="00AA2038"/>
     <w:rsid w:val="00AA4E4A"/>
     <w:rsid w:val="00AA6658"/>
     <w:rsid w:val="00AA6BC4"/>
     <w:rsid w:val="00AA7644"/>
     <w:rsid w:val="00AA77AE"/>
     <w:rsid w:val="00AA7E86"/>
     <w:rsid w:val="00AB1214"/>
     <w:rsid w:val="00AB1412"/>
     <w:rsid w:val="00AB1FC4"/>
     <w:rsid w:val="00AB28F4"/>
     <w:rsid w:val="00AB2BA1"/>
     <w:rsid w:val="00AB403D"/>
     <w:rsid w:val="00AB465B"/>
     <w:rsid w:val="00AB4E0B"/>
     <w:rsid w:val="00AB525E"/>
     <w:rsid w:val="00AB65CE"/>
     <w:rsid w:val="00AB72C6"/>
     <w:rsid w:val="00AC0381"/>
     <w:rsid w:val="00AC0ED8"/>
     <w:rsid w:val="00AC13CD"/>
     <w:rsid w:val="00AC171F"/>
     <w:rsid w:val="00AC1CAF"/>
     <w:rsid w:val="00AC3ECF"/>
     <w:rsid w:val="00AC6E3C"/>
     <w:rsid w:val="00AD1594"/>
     <w:rsid w:val="00AD17D9"/>
     <w:rsid w:val="00AD180D"/>
     <w:rsid w:val="00AD2B1E"/>
     <w:rsid w:val="00AD3ADC"/>
     <w:rsid w:val="00AD3B23"/>
     <w:rsid w:val="00AD3FB0"/>
-    <w:rsid w:val="00AD57BF"/>
     <w:rsid w:val="00AD5A8D"/>
     <w:rsid w:val="00AD7011"/>
-    <w:rsid w:val="00AE13F2"/>
     <w:rsid w:val="00AE1493"/>
     <w:rsid w:val="00AE1D29"/>
     <w:rsid w:val="00AE28B5"/>
     <w:rsid w:val="00AE3407"/>
-    <w:rsid w:val="00AE3FAE"/>
     <w:rsid w:val="00AE55DB"/>
     <w:rsid w:val="00AF03B2"/>
     <w:rsid w:val="00AF168E"/>
     <w:rsid w:val="00AF1B48"/>
     <w:rsid w:val="00AF223B"/>
     <w:rsid w:val="00AF272A"/>
     <w:rsid w:val="00AF2961"/>
     <w:rsid w:val="00AF4813"/>
     <w:rsid w:val="00AF56B4"/>
     <w:rsid w:val="00AF73C9"/>
     <w:rsid w:val="00B00611"/>
     <w:rsid w:val="00B01F36"/>
     <w:rsid w:val="00B03740"/>
     <w:rsid w:val="00B0413B"/>
     <w:rsid w:val="00B043B2"/>
     <w:rsid w:val="00B04699"/>
     <w:rsid w:val="00B05420"/>
     <w:rsid w:val="00B05E7B"/>
     <w:rsid w:val="00B06950"/>
     <w:rsid w:val="00B07B00"/>
     <w:rsid w:val="00B102EE"/>
     <w:rsid w:val="00B10903"/>
     <w:rsid w:val="00B11C2D"/>
     <w:rsid w:val="00B121E5"/>
     <w:rsid w:val="00B1224C"/>
     <w:rsid w:val="00B12756"/>
     <w:rsid w:val="00B12EB0"/>
     <w:rsid w:val="00B1344A"/>
     <w:rsid w:val="00B13C8E"/>
     <w:rsid w:val="00B14ADE"/>
     <w:rsid w:val="00B14BBA"/>
     <w:rsid w:val="00B14FAE"/>
     <w:rsid w:val="00B171E4"/>
     <w:rsid w:val="00B2033B"/>
     <w:rsid w:val="00B210E0"/>
     <w:rsid w:val="00B211CB"/>
     <w:rsid w:val="00B21C7F"/>
     <w:rsid w:val="00B23D59"/>
-    <w:rsid w:val="00B25064"/>
-    <w:rsid w:val="00B258A9"/>
     <w:rsid w:val="00B2751F"/>
     <w:rsid w:val="00B305B6"/>
     <w:rsid w:val="00B30F70"/>
     <w:rsid w:val="00B31298"/>
     <w:rsid w:val="00B31302"/>
     <w:rsid w:val="00B316FF"/>
     <w:rsid w:val="00B33D8E"/>
     <w:rsid w:val="00B33EC6"/>
     <w:rsid w:val="00B34873"/>
     <w:rsid w:val="00B34B46"/>
     <w:rsid w:val="00B3663D"/>
     <w:rsid w:val="00B37874"/>
     <w:rsid w:val="00B37F34"/>
     <w:rsid w:val="00B40942"/>
     <w:rsid w:val="00B43593"/>
     <w:rsid w:val="00B452A2"/>
     <w:rsid w:val="00B45996"/>
     <w:rsid w:val="00B45D67"/>
     <w:rsid w:val="00B462D1"/>
     <w:rsid w:val="00B465E0"/>
     <w:rsid w:val="00B46953"/>
     <w:rsid w:val="00B477D5"/>
     <w:rsid w:val="00B52D2E"/>
     <w:rsid w:val="00B540EA"/>
     <w:rsid w:val="00B547C1"/>
-    <w:rsid w:val="00B54A73"/>
     <w:rsid w:val="00B5554B"/>
     <w:rsid w:val="00B55DE0"/>
     <w:rsid w:val="00B560B1"/>
     <w:rsid w:val="00B56E78"/>
     <w:rsid w:val="00B56ED0"/>
     <w:rsid w:val="00B61587"/>
     <w:rsid w:val="00B616FB"/>
     <w:rsid w:val="00B64F20"/>
     <w:rsid w:val="00B65C34"/>
     <w:rsid w:val="00B7297D"/>
     <w:rsid w:val="00B730AA"/>
     <w:rsid w:val="00B7374E"/>
     <w:rsid w:val="00B73F24"/>
     <w:rsid w:val="00B7580D"/>
     <w:rsid w:val="00B75875"/>
     <w:rsid w:val="00B800D0"/>
     <w:rsid w:val="00B80A07"/>
+    <w:rsid w:val="00B81088"/>
     <w:rsid w:val="00B82C63"/>
     <w:rsid w:val="00B835C0"/>
     <w:rsid w:val="00B83788"/>
     <w:rsid w:val="00B83C6A"/>
     <w:rsid w:val="00B84447"/>
     <w:rsid w:val="00B84D9F"/>
     <w:rsid w:val="00B84EF5"/>
     <w:rsid w:val="00B9330B"/>
     <w:rsid w:val="00B93C1C"/>
     <w:rsid w:val="00B93EFE"/>
     <w:rsid w:val="00B941CD"/>
     <w:rsid w:val="00B955D6"/>
     <w:rsid w:val="00B97931"/>
     <w:rsid w:val="00BA0E61"/>
     <w:rsid w:val="00BA102A"/>
     <w:rsid w:val="00BA41DA"/>
     <w:rsid w:val="00BA42F7"/>
     <w:rsid w:val="00BA4D23"/>
     <w:rsid w:val="00BA5CDA"/>
-    <w:rsid w:val="00BA5DF8"/>
     <w:rsid w:val="00BA64F8"/>
     <w:rsid w:val="00BA72D6"/>
     <w:rsid w:val="00BA7B50"/>
     <w:rsid w:val="00BA7F1E"/>
     <w:rsid w:val="00BB097B"/>
     <w:rsid w:val="00BB0BDC"/>
     <w:rsid w:val="00BB17ED"/>
     <w:rsid w:val="00BB3897"/>
     <w:rsid w:val="00BB531A"/>
     <w:rsid w:val="00BB6F33"/>
     <w:rsid w:val="00BC2984"/>
     <w:rsid w:val="00BC29E2"/>
     <w:rsid w:val="00BC3518"/>
     <w:rsid w:val="00BC45DA"/>
     <w:rsid w:val="00BC4C4C"/>
     <w:rsid w:val="00BC4ED2"/>
     <w:rsid w:val="00BC6385"/>
     <w:rsid w:val="00BC66CF"/>
     <w:rsid w:val="00BC77C3"/>
     <w:rsid w:val="00BD00ED"/>
-    <w:rsid w:val="00BD0378"/>
     <w:rsid w:val="00BD0E75"/>
     <w:rsid w:val="00BD1C16"/>
     <w:rsid w:val="00BD200A"/>
     <w:rsid w:val="00BD2926"/>
-    <w:rsid w:val="00BD3A52"/>
     <w:rsid w:val="00BD4093"/>
     <w:rsid w:val="00BD410A"/>
     <w:rsid w:val="00BD4425"/>
     <w:rsid w:val="00BD5668"/>
     <w:rsid w:val="00BD5EA0"/>
     <w:rsid w:val="00BD6E93"/>
     <w:rsid w:val="00BE044D"/>
     <w:rsid w:val="00BE269B"/>
     <w:rsid w:val="00BE4C86"/>
     <w:rsid w:val="00BE50D1"/>
     <w:rsid w:val="00BE5DF7"/>
     <w:rsid w:val="00BE6A0B"/>
     <w:rsid w:val="00BE6C77"/>
     <w:rsid w:val="00BF1B3E"/>
     <w:rsid w:val="00BF2CD1"/>
     <w:rsid w:val="00BF3DCF"/>
     <w:rsid w:val="00BF523C"/>
     <w:rsid w:val="00BF726E"/>
     <w:rsid w:val="00BF7F6C"/>
-    <w:rsid w:val="00C011C2"/>
     <w:rsid w:val="00C03034"/>
     <w:rsid w:val="00C046B9"/>
     <w:rsid w:val="00C05134"/>
     <w:rsid w:val="00C07324"/>
     <w:rsid w:val="00C10799"/>
     <w:rsid w:val="00C10E44"/>
     <w:rsid w:val="00C11734"/>
     <w:rsid w:val="00C12D4F"/>
     <w:rsid w:val="00C1389B"/>
     <w:rsid w:val="00C13925"/>
     <w:rsid w:val="00C13B45"/>
     <w:rsid w:val="00C144F2"/>
     <w:rsid w:val="00C1743F"/>
     <w:rsid w:val="00C17656"/>
     <w:rsid w:val="00C17C20"/>
     <w:rsid w:val="00C201D1"/>
     <w:rsid w:val="00C2104F"/>
-    <w:rsid w:val="00C211D4"/>
-    <w:rsid w:val="00C227EA"/>
     <w:rsid w:val="00C24524"/>
-    <w:rsid w:val="00C25939"/>
     <w:rsid w:val="00C2673B"/>
     <w:rsid w:val="00C273A8"/>
+    <w:rsid w:val="00C31488"/>
     <w:rsid w:val="00C314F9"/>
     <w:rsid w:val="00C3203E"/>
     <w:rsid w:val="00C334F4"/>
     <w:rsid w:val="00C33562"/>
     <w:rsid w:val="00C33566"/>
     <w:rsid w:val="00C35058"/>
     <w:rsid w:val="00C35A99"/>
     <w:rsid w:val="00C361F7"/>
     <w:rsid w:val="00C37751"/>
-    <w:rsid w:val="00C402B3"/>
     <w:rsid w:val="00C403CF"/>
     <w:rsid w:val="00C40710"/>
-    <w:rsid w:val="00C410C2"/>
     <w:rsid w:val="00C41FAE"/>
     <w:rsid w:val="00C432F4"/>
     <w:rsid w:val="00C43F97"/>
     <w:rsid w:val="00C44376"/>
-    <w:rsid w:val="00C46CC3"/>
     <w:rsid w:val="00C50172"/>
     <w:rsid w:val="00C5022C"/>
+    <w:rsid w:val="00C50B8B"/>
     <w:rsid w:val="00C50D74"/>
-    <w:rsid w:val="00C50F07"/>
     <w:rsid w:val="00C51131"/>
     <w:rsid w:val="00C548F4"/>
     <w:rsid w:val="00C54C1D"/>
     <w:rsid w:val="00C64E86"/>
     <w:rsid w:val="00C65EBE"/>
     <w:rsid w:val="00C679F9"/>
     <w:rsid w:val="00C67A67"/>
     <w:rsid w:val="00C71346"/>
     <w:rsid w:val="00C7170C"/>
     <w:rsid w:val="00C75061"/>
     <w:rsid w:val="00C75EFE"/>
     <w:rsid w:val="00C7670D"/>
     <w:rsid w:val="00C76AB6"/>
     <w:rsid w:val="00C76F94"/>
     <w:rsid w:val="00C80B3F"/>
     <w:rsid w:val="00C81F51"/>
     <w:rsid w:val="00C82672"/>
     <w:rsid w:val="00C83912"/>
     <w:rsid w:val="00C83F70"/>
     <w:rsid w:val="00C843A7"/>
     <w:rsid w:val="00C843C9"/>
     <w:rsid w:val="00C8645A"/>
     <w:rsid w:val="00C86AAF"/>
-    <w:rsid w:val="00C87140"/>
     <w:rsid w:val="00C877D7"/>
     <w:rsid w:val="00C927D6"/>
-    <w:rsid w:val="00C93669"/>
     <w:rsid w:val="00C93C1C"/>
     <w:rsid w:val="00C97481"/>
     <w:rsid w:val="00CA091C"/>
     <w:rsid w:val="00CB2378"/>
     <w:rsid w:val="00CB2DCD"/>
-    <w:rsid w:val="00CB3D83"/>
     <w:rsid w:val="00CB4231"/>
-    <w:rsid w:val="00CB6B5A"/>
     <w:rsid w:val="00CB73A8"/>
     <w:rsid w:val="00CC01FC"/>
     <w:rsid w:val="00CC1524"/>
     <w:rsid w:val="00CC17DB"/>
     <w:rsid w:val="00CC1BD3"/>
     <w:rsid w:val="00CC3F25"/>
     <w:rsid w:val="00CC6792"/>
     <w:rsid w:val="00CD0AA7"/>
     <w:rsid w:val="00CD1B26"/>
     <w:rsid w:val="00CD2098"/>
     <w:rsid w:val="00CD2A98"/>
     <w:rsid w:val="00CD2FFB"/>
-    <w:rsid w:val="00CD453D"/>
     <w:rsid w:val="00CD4DB1"/>
     <w:rsid w:val="00CD608D"/>
     <w:rsid w:val="00CD6984"/>
     <w:rsid w:val="00CD7BF0"/>
     <w:rsid w:val="00CE1D69"/>
     <w:rsid w:val="00CE1F46"/>
     <w:rsid w:val="00CE253E"/>
     <w:rsid w:val="00CE3E8D"/>
     <w:rsid w:val="00CE4746"/>
     <w:rsid w:val="00CE756B"/>
     <w:rsid w:val="00CF0FB2"/>
     <w:rsid w:val="00CF1CB2"/>
     <w:rsid w:val="00CF2227"/>
     <w:rsid w:val="00CF34C4"/>
     <w:rsid w:val="00CF3C82"/>
     <w:rsid w:val="00CF596A"/>
     <w:rsid w:val="00D03BE4"/>
     <w:rsid w:val="00D040CF"/>
     <w:rsid w:val="00D044D2"/>
     <w:rsid w:val="00D05A92"/>
     <w:rsid w:val="00D07082"/>
     <w:rsid w:val="00D101A5"/>
     <w:rsid w:val="00D11204"/>
     <w:rsid w:val="00D12409"/>
     <w:rsid w:val="00D1298E"/>
     <w:rsid w:val="00D13197"/>
     <w:rsid w:val="00D13988"/>
-    <w:rsid w:val="00D15D63"/>
     <w:rsid w:val="00D17681"/>
     <w:rsid w:val="00D17848"/>
     <w:rsid w:val="00D239BF"/>
     <w:rsid w:val="00D244AC"/>
     <w:rsid w:val="00D24590"/>
     <w:rsid w:val="00D2610C"/>
-    <w:rsid w:val="00D26F6C"/>
     <w:rsid w:val="00D3115D"/>
     <w:rsid w:val="00D34286"/>
     <w:rsid w:val="00D353EF"/>
     <w:rsid w:val="00D37118"/>
-    <w:rsid w:val="00D37608"/>
     <w:rsid w:val="00D37896"/>
     <w:rsid w:val="00D401C1"/>
     <w:rsid w:val="00D424DB"/>
     <w:rsid w:val="00D42973"/>
     <w:rsid w:val="00D43493"/>
     <w:rsid w:val="00D527EE"/>
     <w:rsid w:val="00D5382A"/>
     <w:rsid w:val="00D544C9"/>
     <w:rsid w:val="00D54797"/>
     <w:rsid w:val="00D54C04"/>
     <w:rsid w:val="00D57209"/>
     <w:rsid w:val="00D60172"/>
     <w:rsid w:val="00D611B0"/>
-    <w:rsid w:val="00D612FE"/>
     <w:rsid w:val="00D61C45"/>
     <w:rsid w:val="00D61E23"/>
     <w:rsid w:val="00D64677"/>
     <w:rsid w:val="00D64744"/>
     <w:rsid w:val="00D64F33"/>
     <w:rsid w:val="00D7050C"/>
     <w:rsid w:val="00D70857"/>
     <w:rsid w:val="00D71D44"/>
     <w:rsid w:val="00D71ED9"/>
     <w:rsid w:val="00D7257E"/>
     <w:rsid w:val="00D72CB6"/>
     <w:rsid w:val="00D73372"/>
     <w:rsid w:val="00D7390B"/>
     <w:rsid w:val="00D7503D"/>
     <w:rsid w:val="00D754F5"/>
     <w:rsid w:val="00D77EA3"/>
     <w:rsid w:val="00D8441E"/>
     <w:rsid w:val="00D84E80"/>
     <w:rsid w:val="00D8516E"/>
     <w:rsid w:val="00D85C46"/>
     <w:rsid w:val="00D87528"/>
     <w:rsid w:val="00D87AE6"/>
     <w:rsid w:val="00D9072C"/>
     <w:rsid w:val="00D90962"/>
     <w:rsid w:val="00D91717"/>
     <w:rsid w:val="00D918D8"/>
     <w:rsid w:val="00D931AF"/>
     <w:rsid w:val="00D93247"/>
     <w:rsid w:val="00D93777"/>
     <w:rsid w:val="00D93B97"/>
     <w:rsid w:val="00D941C4"/>
     <w:rsid w:val="00D955F2"/>
     <w:rsid w:val="00D95CBC"/>
     <w:rsid w:val="00DA0226"/>
     <w:rsid w:val="00DA10DD"/>
     <w:rsid w:val="00DA124B"/>
     <w:rsid w:val="00DA2208"/>
     <w:rsid w:val="00DA25E4"/>
     <w:rsid w:val="00DA383D"/>
     <w:rsid w:val="00DA3CA7"/>
     <w:rsid w:val="00DA62A6"/>
     <w:rsid w:val="00DA67D8"/>
     <w:rsid w:val="00DA6F60"/>
     <w:rsid w:val="00DA7A81"/>
     <w:rsid w:val="00DA7C82"/>
-    <w:rsid w:val="00DB0DD9"/>
     <w:rsid w:val="00DB11C1"/>
-    <w:rsid w:val="00DB1A18"/>
-    <w:rsid w:val="00DB1A4C"/>
     <w:rsid w:val="00DB3FD9"/>
-    <w:rsid w:val="00DB60CB"/>
     <w:rsid w:val="00DC0736"/>
     <w:rsid w:val="00DC080C"/>
     <w:rsid w:val="00DC3D1C"/>
     <w:rsid w:val="00DC50FA"/>
     <w:rsid w:val="00DC561A"/>
     <w:rsid w:val="00DC5B75"/>
     <w:rsid w:val="00DC5FF1"/>
     <w:rsid w:val="00DC640F"/>
     <w:rsid w:val="00DC646B"/>
     <w:rsid w:val="00DC67E4"/>
     <w:rsid w:val="00DC7BE8"/>
     <w:rsid w:val="00DD0A46"/>
     <w:rsid w:val="00DD1EC7"/>
     <w:rsid w:val="00DD3089"/>
     <w:rsid w:val="00DD4462"/>
     <w:rsid w:val="00DD5BE9"/>
     <w:rsid w:val="00DD5C94"/>
     <w:rsid w:val="00DD5DB5"/>
     <w:rsid w:val="00DD643A"/>
     <w:rsid w:val="00DE02F3"/>
     <w:rsid w:val="00DE29E0"/>
     <w:rsid w:val="00DE36BF"/>
     <w:rsid w:val="00DE377D"/>
     <w:rsid w:val="00DE3DD6"/>
     <w:rsid w:val="00DE4E4C"/>
     <w:rsid w:val="00DE4ECB"/>
     <w:rsid w:val="00DE6EEA"/>
     <w:rsid w:val="00DE75B8"/>
     <w:rsid w:val="00DE7FC1"/>
     <w:rsid w:val="00DF024C"/>
     <w:rsid w:val="00DF38C8"/>
     <w:rsid w:val="00DF44E6"/>
     <w:rsid w:val="00E0021B"/>
     <w:rsid w:val="00E0254A"/>
-    <w:rsid w:val="00E057D8"/>
     <w:rsid w:val="00E06471"/>
     <w:rsid w:val="00E06B84"/>
     <w:rsid w:val="00E0777B"/>
     <w:rsid w:val="00E1057E"/>
     <w:rsid w:val="00E10946"/>
     <w:rsid w:val="00E11354"/>
     <w:rsid w:val="00E12E0C"/>
     <w:rsid w:val="00E12F30"/>
     <w:rsid w:val="00E132B9"/>
     <w:rsid w:val="00E1603C"/>
     <w:rsid w:val="00E1642E"/>
     <w:rsid w:val="00E21094"/>
     <w:rsid w:val="00E222C4"/>
-    <w:rsid w:val="00E238CF"/>
     <w:rsid w:val="00E2555C"/>
     <w:rsid w:val="00E258C0"/>
     <w:rsid w:val="00E26257"/>
     <w:rsid w:val="00E2631B"/>
     <w:rsid w:val="00E2689E"/>
     <w:rsid w:val="00E270B7"/>
     <w:rsid w:val="00E31E24"/>
     <w:rsid w:val="00E34FED"/>
     <w:rsid w:val="00E40CA3"/>
     <w:rsid w:val="00E43DC8"/>
     <w:rsid w:val="00E441BA"/>
     <w:rsid w:val="00E457E4"/>
     <w:rsid w:val="00E46AE2"/>
     <w:rsid w:val="00E4731F"/>
     <w:rsid w:val="00E50282"/>
     <w:rsid w:val="00E50AF2"/>
     <w:rsid w:val="00E5317C"/>
     <w:rsid w:val="00E5395D"/>
     <w:rsid w:val="00E5581C"/>
     <w:rsid w:val="00E565C5"/>
     <w:rsid w:val="00E577CE"/>
     <w:rsid w:val="00E57B00"/>
     <w:rsid w:val="00E6044E"/>
     <w:rsid w:val="00E610F5"/>
     <w:rsid w:val="00E631AD"/>
     <w:rsid w:val="00E6408B"/>
     <w:rsid w:val="00E66EE8"/>
     <w:rsid w:val="00E67736"/>
     <w:rsid w:val="00E67A7E"/>
     <w:rsid w:val="00E67F89"/>
     <w:rsid w:val="00E701BC"/>
     <w:rsid w:val="00E7066C"/>
     <w:rsid w:val="00E7249A"/>
-    <w:rsid w:val="00E73CC9"/>
     <w:rsid w:val="00E772BE"/>
-    <w:rsid w:val="00E77EC7"/>
     <w:rsid w:val="00E77F91"/>
     <w:rsid w:val="00E83483"/>
     <w:rsid w:val="00E84775"/>
     <w:rsid w:val="00E8634F"/>
     <w:rsid w:val="00E86E56"/>
     <w:rsid w:val="00E9054E"/>
     <w:rsid w:val="00E92EC0"/>
-    <w:rsid w:val="00E93306"/>
     <w:rsid w:val="00E939D1"/>
     <w:rsid w:val="00E943C4"/>
-    <w:rsid w:val="00E950EA"/>
     <w:rsid w:val="00E95309"/>
     <w:rsid w:val="00E969E9"/>
     <w:rsid w:val="00E97FAC"/>
     <w:rsid w:val="00EA05C6"/>
     <w:rsid w:val="00EA139D"/>
     <w:rsid w:val="00EA1629"/>
     <w:rsid w:val="00EA24DC"/>
     <w:rsid w:val="00EA3EE3"/>
     <w:rsid w:val="00EA44A7"/>
     <w:rsid w:val="00EA5DF8"/>
     <w:rsid w:val="00EA78CE"/>
     <w:rsid w:val="00EA799D"/>
-    <w:rsid w:val="00EA7B6F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EB3269"/>
     <w:rsid w:val="00EB61EA"/>
     <w:rsid w:val="00EB6F32"/>
     <w:rsid w:val="00EC108D"/>
     <w:rsid w:val="00EC2910"/>
     <w:rsid w:val="00EC4847"/>
     <w:rsid w:val="00EC64DB"/>
     <w:rsid w:val="00ED1577"/>
     <w:rsid w:val="00ED2342"/>
     <w:rsid w:val="00ED27D1"/>
     <w:rsid w:val="00ED409D"/>
+    <w:rsid w:val="00ED48CA"/>
     <w:rsid w:val="00ED4E88"/>
-    <w:rsid w:val="00ED55FC"/>
     <w:rsid w:val="00ED6822"/>
     <w:rsid w:val="00ED709C"/>
     <w:rsid w:val="00ED78A5"/>
     <w:rsid w:val="00ED78DC"/>
     <w:rsid w:val="00ED7E6D"/>
     <w:rsid w:val="00EE05D4"/>
     <w:rsid w:val="00EE0DA4"/>
     <w:rsid w:val="00EE1898"/>
     <w:rsid w:val="00EE18B3"/>
     <w:rsid w:val="00EE22D3"/>
     <w:rsid w:val="00EE3174"/>
     <w:rsid w:val="00EE3BAA"/>
     <w:rsid w:val="00EE4301"/>
     <w:rsid w:val="00EE6A1A"/>
-    <w:rsid w:val="00EF267C"/>
     <w:rsid w:val="00EF2BFE"/>
     <w:rsid w:val="00EF3866"/>
     <w:rsid w:val="00EF437D"/>
     <w:rsid w:val="00EF62DF"/>
     <w:rsid w:val="00EF6587"/>
     <w:rsid w:val="00EF67C7"/>
     <w:rsid w:val="00EF74F8"/>
     <w:rsid w:val="00F01370"/>
     <w:rsid w:val="00F02F61"/>
-    <w:rsid w:val="00F03374"/>
     <w:rsid w:val="00F048E2"/>
     <w:rsid w:val="00F051C2"/>
     <w:rsid w:val="00F070F9"/>
     <w:rsid w:val="00F07D17"/>
     <w:rsid w:val="00F13BAC"/>
     <w:rsid w:val="00F13E34"/>
     <w:rsid w:val="00F16DFB"/>
     <w:rsid w:val="00F209A3"/>
     <w:rsid w:val="00F227BF"/>
     <w:rsid w:val="00F22F3F"/>
     <w:rsid w:val="00F23306"/>
     <w:rsid w:val="00F26563"/>
     <w:rsid w:val="00F333D3"/>
     <w:rsid w:val="00F348A1"/>
     <w:rsid w:val="00F35126"/>
     <w:rsid w:val="00F36A0B"/>
     <w:rsid w:val="00F407E8"/>
     <w:rsid w:val="00F42838"/>
     <w:rsid w:val="00F44A22"/>
     <w:rsid w:val="00F45244"/>
     <w:rsid w:val="00F500F0"/>
     <w:rsid w:val="00F528A3"/>
     <w:rsid w:val="00F5298D"/>
     <w:rsid w:val="00F53FDD"/>
     <w:rsid w:val="00F569F9"/>
@@ -12776,146 +13505,140 @@
     <w:rsid w:val="00F71370"/>
     <w:rsid w:val="00F71CC0"/>
     <w:rsid w:val="00F721EA"/>
     <w:rsid w:val="00F7330C"/>
     <w:rsid w:val="00F73822"/>
     <w:rsid w:val="00F73AB0"/>
     <w:rsid w:val="00F74475"/>
     <w:rsid w:val="00F768A5"/>
     <w:rsid w:val="00F8402C"/>
     <w:rsid w:val="00F8465B"/>
     <w:rsid w:val="00F87639"/>
     <w:rsid w:val="00F87FDC"/>
     <w:rsid w:val="00F90338"/>
     <w:rsid w:val="00F90DA0"/>
     <w:rsid w:val="00F90FA5"/>
     <w:rsid w:val="00F93B21"/>
     <w:rsid w:val="00F95B32"/>
     <w:rsid w:val="00F95E1E"/>
     <w:rsid w:val="00F9624E"/>
     <w:rsid w:val="00F96443"/>
     <w:rsid w:val="00F97010"/>
     <w:rsid w:val="00FA00F0"/>
     <w:rsid w:val="00FA0A27"/>
     <w:rsid w:val="00FA0B2A"/>
     <w:rsid w:val="00FA0BBC"/>
-    <w:rsid w:val="00FA158A"/>
     <w:rsid w:val="00FA18B7"/>
     <w:rsid w:val="00FA204C"/>
     <w:rsid w:val="00FA26E6"/>
     <w:rsid w:val="00FA2975"/>
     <w:rsid w:val="00FA2CF9"/>
     <w:rsid w:val="00FA4E32"/>
     <w:rsid w:val="00FA669E"/>
     <w:rsid w:val="00FA7205"/>
     <w:rsid w:val="00FB04C7"/>
     <w:rsid w:val="00FB0E22"/>
     <w:rsid w:val="00FB23D3"/>
     <w:rsid w:val="00FB297E"/>
     <w:rsid w:val="00FB4704"/>
     <w:rsid w:val="00FC1913"/>
     <w:rsid w:val="00FC32BB"/>
     <w:rsid w:val="00FC48E4"/>
     <w:rsid w:val="00FC4B0B"/>
     <w:rsid w:val="00FC56EC"/>
     <w:rsid w:val="00FC64CC"/>
     <w:rsid w:val="00FC6D49"/>
-    <w:rsid w:val="00FC6F14"/>
     <w:rsid w:val="00FC7110"/>
-    <w:rsid w:val="00FC7340"/>
     <w:rsid w:val="00FD021D"/>
     <w:rsid w:val="00FD0E4F"/>
     <w:rsid w:val="00FD22D3"/>
     <w:rsid w:val="00FD5C35"/>
     <w:rsid w:val="00FD7D76"/>
     <w:rsid w:val="00FE1335"/>
     <w:rsid w:val="00FE19AF"/>
     <w:rsid w:val="00FE27D3"/>
     <w:rsid w:val="00FE45C0"/>
     <w:rsid w:val="00FE4A45"/>
     <w:rsid w:val="00FE558E"/>
     <w:rsid w:val="00FE5FEE"/>
     <w:rsid w:val="00FE6418"/>
     <w:rsid w:val="00FE711B"/>
     <w:rsid w:val="00FE713C"/>
     <w:rsid w:val="00FE78EA"/>
-    <w:rsid w:val="00FE7EDD"/>
     <w:rsid w:val="00FF187F"/>
     <w:rsid w:val="00FF28BD"/>
     <w:rsid w:val="00FF2A6F"/>
     <w:rsid w:val="00FF3771"/>
-    <w:rsid w:val="00FF47FF"/>
     <w:rsid w:val="00FF5B00"/>
     <w:rsid w:val="00FF64C2"/>
     <w:rsid w:val="00FF6569"/>
     <w:rsid w:val="00FF680E"/>
     <w:rsid w:val="00FF7DA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="06BD3483"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13243,54 +13966,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:ind w:left="2844"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
@@ -14805,51 +15524,51 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00787E37"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="572476122">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="680816775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15166,79 +15885,64 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADB9B791-8F1F-4DFD-98A3-FC8826147F4D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30C166B6-4CE6-41FC-B2AA-80D7D0A479B3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>187</Words>
-  <Characters>1069</Characters>
+  <Words>137</Words>
+  <Characters>786</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1254</CharactersWithSpaces>
+  <CharactersWithSpaces>922</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>